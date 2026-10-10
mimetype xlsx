--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43817388124cb422d0a4ffced39b11f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d54e654535fdae2622f02c3e3412662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e66e8ca36aaa7bbd9ee12e9e8152d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fedad101081ed9cb7ecffa684f8574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597886b003a71a4255c33ed2d926cc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3ead00131cbc5048de9cd5830bd666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82021150a69e00f43589c6d7b5b533a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6aa7408d47ab7e0ef4dbd2dee8c1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f230e756e801ce9f5a6b744ec662d1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a3175171724fd11ed16a3c06f2eab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5d29319f1b947142e8f9e4134e4d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bb8dbfccf28af6f70a151bb764a7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4f7060e14da16a1893f4d9046503f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74920c381208d66da3be51c119ff757314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adfcec28e78a9aa7fc272bb8bcd6c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523cf75e9f7967ae5ef1fb6b5729ed516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494d8d50dc67027bc1fcb222a859a4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777af02d44c24aa7d3f72f3eb6e3b97018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8a51eb6ddd1e4e2fa72d999cc428619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d47140ab55a04f8d30a4040f87dbff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc250af6b25c158df40cbbd14a6254d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73387dbb0e2e620418171c04c5ce1e2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69652e5e435c06faf6dfac046a2aeb1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96afe5b0230ec1a8e8f739e8471eb9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfaad32adae22fc59f3d97f3c2bf35725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06336a3bb7594ec73a134faf88ee0ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b11ea0e39ca1d4ed4c2ace4264d7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0d436fe00b9da23d8daa5fb1ddd8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d30d3447c893abe9bead1d1d7fa0d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e9b167aa719a1adbab0f953be8e8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56496bd14dd6bf5ad0d1b7ecb2c42831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d391bd2a0308dc4d4a001aed52621b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c491062f4662913a365696e84040733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ee45e9e75db8b20b18ecd75306b7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e53c5c51924d368670cc8a7f7a2fc135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e740074987d347f846a8b1929131d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae70aa303db4d68d67358fc67fd3aec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d14f3338bdfae187445ac9401096d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e325aee8f29d574e27c796f83317c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd6097289fbd51e80b54e5db1bd41b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561c666973027b67023633064f9ca2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f381e72ce6b66e2ff142fd4bac67f6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce243eafb721772fd7a13f2b7481e8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f760f9dc9992a6c3ff8cc0403bdf4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cee7552cd6f4e56de80d5167b0da5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd3be3d81f158a38452652e59a72b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e763f90820dbc4457d8250263c947347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55d791fa1db882e2a166070c1b598248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0dafa68e385f0b4ea287a86c3551c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7460c0a5166c1d85fefe9d8a1b9ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d7392102f6eb7ed71e2688a46a4f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9629988f454fb97266edb504679c56152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca08d79e9d3def9203c41d3a78e93a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de607e877c301262f05d1a462eae50f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0c3f9032430f137b77e65649bae2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3577e5035b1cd0302da8cb13505d5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4721b953265f3c7188b058ce06e6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c258fd2f9f59bf22218db81880d566258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa4f3dc8b05091a2c8a7fb8d78799f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699acbeadff69972b89d66c364edddc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ea3f0fc57429b6e335b3219caf02361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acaa21bbb2daa103715f2ade147a9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a50f61c51ff4095daa8961fc7fb75e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35598661d315cfde3098435e0a83e6a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58103f65b64f34d9b9f9459774ed07cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7939bfe1e8365a34c824a6f45a57cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d4c49b6abc2e5d35046b592b6cfed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5591d55460e5ab794a02ae3ca11e41c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debabd5752990abee7c0e918f3d3631769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594c3e34838d43c494919b463d659de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e4ce15febffb1255d3a0abda1a99771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3057e41653bce8fe62f71679cce5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2c75573ecadfc8df63ffd7cabee6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d83b736b07c35cea518e56339c5cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b0e94ad5ebec734bac9de0433f0d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d02b54ad14eb0bf13a4dad1cda96776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265c27f3c74c1bcd719895686ec1b2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7e8a847e084593310796adf7b7b0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f7aa972c2572d59e66eae111a234979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5b880810d80ee378ecfe8d9b11ae780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947d2077a99dbe7db89c6570bbe867e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffb1973121c16500eb4047cc28cd3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a872e7bd4e65f4ea605a1017e02ba583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb55929f8df0703f3e51be63c888ebe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb648422940fe00460c8ba65187d7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a3fd04a6751f43c9de28eb77f0cd286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdf8788dd2dd82655938d9b973915c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6aca90bee6e466fc14f43ae3665dc388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eed77b8f187210eec3944263803eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00ee72dfc4d1da6010c7aabe70814990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa13aa80728ac87ff9b3294fc05928a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbc41cfc9bb4e4f9d972959e2703bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd8843707de0e041f1aeb0a5f4913f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffd91e8030902c61e7e9fc0f18ccc794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd9a77bff9e406a024fa07d2dd398795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a981c935d06c8586be3310bec0b01996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bd3664b275501954666a76093b82497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc21c01a73d8332f216baae503908298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b666e0b80c451b6ddd73a86bd14c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc0ca3f264346a47d426ad4c5c03bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d911da5898a481dceeb061106aee7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53e54ab5ca7c9da1e09f3dcd96eeb7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c8885dd8dce6e252ea78f248a9c6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519fc3889e7056ada8887993845b6ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bab6049177ee71bc5a2db0d2bd409f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c5d4642c920543369ba5fb31db65f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca1dcad7a99d102bec3f1be3ae3f26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf89ba8ff70c4655b7025cf3228526108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a699e053b3bac3e1b9d7405b42f79f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97d9a837077ddb8a9baa770b231da5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e55bc907879e7c7f70f0b702d3415111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c283373f011092bf8cf79183d5b17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12de1d0355713cd8b841c883597daac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478460d8d99329e7ab8541f12f424553114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46323dfceb10e583cfecdb07411faf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79c8c8ddb85023d74858197cbd26be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245227a86c4c386a9c6a639cbe234c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28346a12f92c042627f5fcae3ce28862118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c38307a7ea77aa4641284abf27d24e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40810e5c56d2d310d436e48eb79407fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f03abf881b123a6c39b4557ff2e21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403d92a95f06c9b9fa1bbcebb59b7e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088eb7b593186a32f79bd647a20b6d3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7309d77ba8b64ce9d1caf64985a6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f129f9ee280d31f40fb3f04987870f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac4e3d09eef1f9ef5cd4e4a7c8f518126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380297f00ba480c88b23c83ab075862f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95a87dc0da68f75b780933dcd462a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc3f150cba24e8ca426f4fc5ef9d03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac240589b82df16c63555808107684a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2649392a8e18584d33e3509bdf8638131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a9def96fb6bc2d98b91ca6d62227d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd4569efc980d352c8d5cf48c01c0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab59fbbf2389000540902b9816faff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a847cbb8a97acb12b4d14c0692a18c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d465cbe72ab82a9342b32ead251e27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee203f9f5629e8a0b34e3cce6960522137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c472462712d8df35f7b39cc8ace1218138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fd65f2c5f17cc44afe13fe7f935ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83433e9732970de23282d6526eb484fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528089e953649d465c852fa00cf972b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ab7b819d2e3eaac68b71962f6dfb9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bcfc69543906973576414d3261431143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0a6ba52c2d04efec00c38767dea2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e2c323573500a2e4da4346d8e7496145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1764eb29e3211bd7d1deb4d4295b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08a5cdd27dc54a55584aad3fbcf5bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8b1dd085c3606d6f014b940f342a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fb3a47fb6467631bc0d6cc00c038a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6888227a0ffeda926b2076c4abc13c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff337b101ec25ac484f58913d7e4f06d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcd73fb782a61c24ec6b0660889744152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6913c296256c1600e1925663175ac73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d974a0d72923a85dfecb43b5ea558b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40d619469ba1373a1f3daa31a439ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95fac5005ec860c7caf4fdc035be31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba52c8986f9dd6fc4a0fab960ddd257157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf6b2cba2719381eee33cd478a2e5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b5803c3219f3702c2bc8c4203e63f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193aa291dafaae1e3dd2b4c28e6647a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221d042f34ab5d1364d3d4547d9cd13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2513c900d1b33b1f1b0f245051ead162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef56da8166be41500adfef7e621468163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81d6d1a5fa490de870f1745db00142164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d4ae7ef7d3efffcb6c5b7c1164b43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d4578f6f8bcf8f9bc860433492dfb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee400016e01a23f0a2997f4cad34c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0b258ca972ed6a81e832fa54f0bb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce4cc2d5d7b68b23ee58f89c9ad1d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca945af6bc17b886464f58a8840af6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa701b9c79683e653b01fbc128e4fcee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64245a153b37a98176618f81123015172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe2c16101c7f188047e335c41cc09e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d83f954c7cca1596444902306d718174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c9c87a97e467d409212acbba6c36b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacaa196498d1109f0c32ea916a5224176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290ea138ec32a3f1b9f350a37b11753177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5cbe087b139f31cc5c9127384fb21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad1c64522153df37503e8b3a71e0ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9036efe43aa6921f82fc17460da2d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fef3f4a5c7796d7d089986d4b8b18d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aaad097b6808155ec7c6070be82b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b73d4be6a0464eb73ecbdf4a62cc2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bb1cfc56b79ff1383faced67705fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e00c0c0306c409ed83bd789035744185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c6ee6e6af5ae42db094a0676517e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58f80c655630e5da4d710bec3e5ca8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a0ec4c1cc2e30558da4b1349241fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547ea9bd3fc3e7d21c10eedcde8c207189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd971ba6f04b5a90301ef12334ae96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5e6125b758fac18e6b520d2f52097191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8174841dc03d2d29b450b6c9a3cd89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4d66ebcea88905ed243ad1feab44b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b763ab113168cfd15389759c34778a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c1428dc8e442bedbd9f3d98c87e54195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33c973b1746ad0cf28065edcdd379a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d11b43d0ba1f1f01d6cb226173eb0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5918b534ebe80c8920c2d308663d1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81d11a1b18ce51e0dfba0d0d0e2279199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a64613ab8119fbd65525236537ccd8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bdc8a44048e062be0840712eb21b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ff251a3bb3cc7b61e89d76a97d267202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92c00cccf3bd34584f71d2af304a68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37528e245f1d30edc65064666fe1cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df20de189f33dea2cb177173e3638ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bce862fc85c2872a83dca8d0bc02be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e6a13e75e2a7f7b824a014ae65729207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eb1a50de136b02cab270af2ffafc4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3625b06a8fca41f275a3860f9e5fcc1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e092b3f54263de9ef50addc3190cd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bfbece99e446ce6e2db0442b558a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ade097830f5e8e20b2b1e0c43d7ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be2921a65237aec1f30ca0d3aba1a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28419d7145828f569a1facbc7ae4fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac9f179fb85ea7a516597452cfb9ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fd503b16545299dcb378682015b10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf8cd101d1af95ea18833c4b1e070a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183b808ac3f9d95e413af028c68cd87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df69965cc3f3106aa292ad5323af8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c15a3683139dae8f3e092d949575f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974107731347674d260a18d1f9349125221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5cff8297ff08652e040441034285d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a67f18cac322e21e90114dba78c889223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a23aa23eef89c0b8071647700840ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ad24194e864171d426968cff317e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947a0ac0d1e698475d52ed932346816226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e6ffd800c8e266b27c3867c3662a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d55cffad53699ff0c843e6f4a3a25a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8d9353d80a335a330cc5859696c5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cdde2b4f0cb70fe013d212608cc61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c71e54add583687270bd0967bfeb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803ab69f69696bb1b44808a34fd06dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52287480d28a6b7f317cb615d3b11f88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d642d42c24ef90eec2293bc67bdf9e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb7d2aff9efe56524d673b2ad48142235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef01822896d09b42c07cd6324d105d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e46508d3c0eebd1daba18367ede169237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dd1f851497d12493020fcb4cf894e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d965b7ce85029d1a1efc8d84c88b53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650dbae87e0f8ef8d03691adc10d35d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e928c872e2bd5b74237fd488e973e12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e264b106e985bbb12570dca1341bcc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eb1d48f2a7ae9a12b234b2adbaf59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9db0cbbda9f97ab4032f556945efa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf62652618a341309ff047bbd0f95c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1481898f905ca34836c8328d07c385246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e263bbdb1263dbbbb1a914de88e36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b8817be786062ac5571beca7daf35248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed4e90eda2989eb8b538da6d66073b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c137d57c3b991f51a7a2be5435c64f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ecffcae86841cbb6a88e86327911a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9327fd94eb7888ee5ba970c2c3cc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ea4b85a0c4a64dd0e833376df8a1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0103f2a6f62edf3bd8a763b0847c01254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1582482ffd6d77fb2af49ba783cb45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4ae95e70b0e86bbc80dffcc5407b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae633fdd866c2db04c55dd72b4ea712257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4f7e4119f8161c3ae699af994c97f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e18fccf2f05021c367a00529e7802259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686463b1764ec36a3bdb6979932fe4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf005a8eb7964e06837be12108a62a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d896ecd1727a498b0bc330bd8520efa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de409bf3005795760e3b5f99ee88fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d2ba160ff46e1f5dcbdf950a936d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b63ab57f79f5e7c7cf046ea26ea07f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7483ac24826916fe799bbb3c4fc035266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b6f8467fa47c01491f845691fec4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4274056e9baa41863f1c6cdbf758f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4614b3bbbcdc60f9a09a947946cc6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736cb4e5873406f7fd16f4b72587d99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659ba451daa7a230bb84ceca5f55f12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271e636c6a4fa3aaafd86f9213ff901272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ced6c07ed12e008bf18f1e109c4096273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc82dad8576aa3af2fdd69baf584685274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef7264206de5086b168239ade5729a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49059b14d8e61c5a9c3b4cff721819bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea63653286587533c4008df726050f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df46e0b159348352f86d005179fc311278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863ed35c16368b1401761dd47c38121279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9187d1f54a5da2708c34919c668ff5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068ed6cb4b84fd5eb7edf726ad47506281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826370619879365d688d1d64683a3be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f34eb103f94b1e8e619127d8657ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f946c025e15e9380d1784e4799bca0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c62bdb4b3125061cf2336678769b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bc41353cf6b770a22648e2e2c801b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6a5372b066581d05f0b6e24f3d1f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740cc24aa84e8ab1347a81cc1ca4c4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb88634f5c5c6e2402244ddf833425289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fc392fdf196442158dab063fc6bfb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f564139743c787e934d0d83fb03cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302b54d137d8df26545542d7602708c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ed81613ce649a4d4ef25c86044486293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70c0e92ad409268af30882eeac9e0a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac519b1951d5ee657fd2ef32cba5b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3678c65fad752b9428ae618a4750b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cf07a549b8d1227e5862fab729e7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd268579c957876c1de87df55d66de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebdcc0530d60b4acb138b77702627d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882c1df948670c279f90f4ab69ed66e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120d3829288cfa2ddb7fb5224689e54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58625660318c86e1f189d6fcc1154a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5ea29c44f7829d5e41ef6e4fdbc84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf7b06a1a00982d78487c018eee128304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80a2b8968526cbd78d169ce3dc4aef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d2e60bf49efcbd9f92b8ca4fd2eaf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1b792edf8799b426cc54002d76ddd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2141b869e49421aafa062cd28a112308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6352d48079c3323d514f3cd51bef9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea497328a3d14e1e4fb3cab0e954502e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40166725569ed5a83bf9499a8c38bc4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56b6cf79b3c6c3e107e0c11e7a3280312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a094929d385deb15f4dc3786512c274313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a9c263d29d3821d02b702e6ecd49e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2201d4388a8f6c5b621f2251eb87de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805694610d71abc3397c18c427ff58a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af324fadb7d385f3d843431cac3ead45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204d7d34d79fe9020f63cbd1385b51f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd684427009f77fdf6f392d8b017d593319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78afab4c5ccc3290b2c29d131f998f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7f7622b4cc7a47470c7ef9df53b2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef294346347e978d99e1ae27b62a3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826759abd94e68ac3322d79b7d2056b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55c63494ff9681280ffca03dadddaf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b96abea2c5c5d1c3d95a4cef42dea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafcf9b099caa95cbe4f00f9068f615326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f41d34ae5e2d4ea453d1a05ff4340327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dcfc74a51edd3c03cc0e496f6331c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f30ad39190113b4817dfa3637bfce2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454b7f5160408fbd3715fb4409d6353330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d50cf9e7bd7cc435cf4ea4ff68c8e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb0305e17da20c6d01fb605ca904bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29761b58c715967a61ba181f3221a896333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80194fbd184b9707aad70a69adf1a6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17377bb48d6e933d8a8169ed37afd5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5c4ec28490f66230288b6a2cc3523336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139a39837c4d7bc5d059c144c107c09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ea10ec1887454631b4d5856f0ae26338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac45f950fa2e47aadf21a93cb7ccf9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fed6867f6c6a1592dd9912c5271f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b142b2b8e2a77ad23a57f1f5bd70d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efed0bb0ab0075e1c8de5bdba853a32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34442b62c42c9fc216d45ef130de1a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e82d0ebb77fb20c8ffcc746a3142ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca4fe4035473d91e332901205dd5a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21d14a7b5831303405fbf33cc01207346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff0608d36d2b1c9e5d6f6bb03ca089347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e26b527694b6787e1eabf01c6ec75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161f4f9b9ead08c0b94572ca25c71b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6510074443892bd8fac42f701e6863350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f68ca61173f7e37db827fdfe0be8d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0ca1d8e53ee578c1ec1e1cb3b81c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c1c49278092c086e57ed800b146a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cdd3070e22b4e8800bb3b80d8eafe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aff735263dfb2256aecaf05bf6488d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd096b881c3e7fdfd1c094215a56b94356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b033870d6ec8f03a17211a4ecf8d4f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975dd6ca695059dac3b22257dadd391358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51cf9a779c9020f857b48ddb47a705359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154bd2ea959ffac0d3421271e223065360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47046dad2964667f002309942e3995b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52b644a0a7383d55558bb9b18ba033362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89908aa0bab3e4ffc47f1da22dd9e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249f466d82b53e56d9b3409b45874ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8768f49c1c472025e2c9794fd4ec9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe170611e6335f19e6bcbdbc11549d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fdba1a719da7af260d0540dc69b46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d0d754c8b26a58ad229837d93da24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630852ef66b3cd871d482936fdbc2462369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980409a6caaf598782e90d6d7c7639dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f2b34f7afa0f75a6e4dd7f477f044371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27971800dad3a5e62ad4ef86c695a83c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618d2e120921d8139b455b211d5df18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d50428ba252027b3be6d815de3fdd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9549863ce6a681d9ed1703946d5182375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdded5d8d97fbbfe4c7464b8ed2a5831376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ffebcd72eee81f5628b1338d541c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ea52da8e22f78179039b349b518bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799beccab6211def3fc2f163a6557a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878f2d3e5ac8a9628474a4cd3977b15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77771fe83d1fa1808c933284df1b261381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520b25643f8cb2a5451b830938fb8a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedd832ba93bbb7f4d0d648993004ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d176ad9f957ce92a74877397b5432c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc569a40793ef92e97b850fdda0203c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4996aaa71cc4dd2fd3919c528cf5e2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599fa73558ab769c9214571c6fde116387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d27c14e5f3dc3bdce174786890a73b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d354464761eda27e0c6f47ed1c116b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ae46a52de51b130c50756e5c0cc41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af279056184193a83b15cfe1073334391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badce1beab33c0929f5ccba88f525393392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3680bd5ee801acae9dd366e14a0b54c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb57d5d05c635c7aeaa93ba39931f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc748cafb35dfd02b9305b33d19f679395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc8c5b1efbc88b0ca625374d3e9972396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8814f7fd57bdc38728131302c94c1b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fa71b16be2855ff830f20ef28ada3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276a3f1d06f8fe020b04a348f13f0d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4769b0b3787af2dca10b47bdc3a422a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369db19b8d43a9f868e4d32110d0542401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355447e92015408aebcd0bd724be4d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f90f05790e507c06a2f13f8b6fbdd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83e294c5bfa9400198d153686d5637404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b63ed58e907e4fdd41790f72513fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74060c1426bfd1f3d3bdb25fffa5420406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebe672f24066914cf518f3d92e6b28407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea7562b94420749f30cfd042c745d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbdcc59fc6d7aa6d462d2e10626516409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a2751be38234b067541fb3856f559410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dca55d7b4b7848097e90d911dad202411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d788b1b42f8e7d9e578eb2d9e1c40412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200098076fafb71b850dfba34a91b15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317717654ba88b104babdb83a0b1d815414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75502106cba75b5da1e6622efe76c64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34ec461ca6081e0c9d1d5bbe0eb48a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d93bfea04717f8ff65113ce43bcc2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d5c69a482127d81cbb773cec68c43418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebcf3345aef1183f1a5aab225ca899419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c501c22b2b0876084bf7d533105ca0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff070771faf869d68f3f307857520d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3bff8c385e24b1d7d0e8d50364383422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69af961547160abaa13a5b602f9798423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f73dae517dc4a7a7c5a7bbac09f802424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b20ca5d76340cc6c1e9b0e1f966629425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5670fddc77a875980591e0a34a91d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7438cd3e9ada90d134db3822fa6ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd7a95c430ec60e998371b550252cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efcb77c675aa58f0172396f91386db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d030f68877d8153ec522a31ec089bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69996adc98b53e9128178b81c35ad46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bd7c38aef71c9a2ee31f40005bd5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc524003006f268b52edf11b76d32b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f4550ae20b664a83966e26e1dc7ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd18573df881b88f44032a36bf03a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f03ae579e55c67527ead0cb462b256436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9db43afeee53c9bcce1dd8153c353437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aab19a65e74ad76829f41db9caf3b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dc3242d67f5486815f1c87361c5cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b5b661aba63321556584444c45968440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1b69b4e4917a576a30ea5d6757187441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da227a7389a64012b2f07e5ebe9c09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202e68bb9be20bfb02124211e02fc35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b6f7fa43100a2a9f5b691547b98fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3e50f059cc91c1b03ac4297801756445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c4ffbe9f2bdd6e950f16a6e733633446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50068d36b1cd3d59c5f9659f41570d72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ca0521f14302c669c57865d2f2337448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b449558d582688ad8b6c625c105c20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76984d9d2ed068d5c148bf23b0a6c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92f7160caad61e615fcbb9f754353a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401a9252ab9f852f11d48c9362782bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7d1cd25e3d87576f4d529e393397b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430743ec9dea13e3c52dc8c2e0b96ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db2bdb2e0fabfdc2ae37a90a3943d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec3de1fd28d040f4faf1cd6ebdd524456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fb886c87b266cfb1564aab73aae61457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4e7d8d98e02f5fc5cf614a4711daa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3703dbc7523977bc8404a71963209459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a8059f3884b6e4ceb7f62e2a3583d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef729c12f95c830a8b086df84e213ed4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab895d9c48cb69a3ac8e5cb84276c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6c267742bb89c4569e5a30db0f7a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aab54f1601988709f2b862afc20f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fd8596e79b32806e2dcb90303ab93465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921367c60bb7e7becf44451b2a4f90cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2289ee2e29173ce3635150553b3a17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60624976f3cb1b94dbfa6de7900f61d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db702205db6596d153565ce9b9889a90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85269450532600bd74d6f0bb28c7b453470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c05ba44f268bfdfd0109707b22fde471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f18944cdc2347bd4f98129dd204c08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efb8a8ec1b572fc775e1e1693e6766473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9fe2d89a01ecacdcd14607f925401474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7397bbb769df8452c8aa04f95cbbf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3065c9806b223e120e93305eae94ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705a5a9061c84f859d1208ce0629c61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c170e47f836c9984d3508c287a15e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c735451816323098344b014d83ced5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fdf64638847067f889f8aa25114a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9b396463b3a7e6c78feddbf5533a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45a597df4dfcc2161d1e3a4e0621a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354e046b4990247ae6ce8679258963e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c903666535e4fe976410c96bb1ca2f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0e54c6609c5a388d555dd0e0ea89c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04dd890c7a0f5ea253ecdc6375c173486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9addc246846d33d3cf1a43a1cd60d01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd7fba46f9efe0d2c5a7ecc0d26169488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db347a48df524c8da3fe872030de15ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040694bb7d585da34c2c9a8b187240ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533071295e260c44aa61381860dc50c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f037224165b1c1d67afacd08e5a3d0c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d78ff7766093596138d4e2d821bc61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c16837cac0a97c8502e5c0898fca8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30745109bfb999cc790c16497fbcdee5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a72c4294e7c36cf266aded476b384496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7228a4d86fe1fc1fdb95a0e1bb8e71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d563ff8f27786458359ae869a19c7ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c21cb3ac029c1ce9be185fae76cccb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd41b07d75635f6e7f7f881255de897500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11402a57379902e4d885b28bed778be9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d19fdf7b635ca0cacc6838079b0530502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcee6cf2e96ba88f014b35b73a859c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77839b891b2d1327de2a3b74e003cda9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a41b92dd9c05e6ce0def1d692a5fef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab80eefda7069a38390b9b2d790b4b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba925079e5f23567f354a0218bab6ae0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641abe645172bfec95bc305f2b8b9566508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10dd2de1e83514fa76333de7e99dee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318831ccbbb8464425040d141c63f6e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433eb20379af4916595046a3f5f4c7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee3fd507dde65f2d846668063a0b1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c85831a2c314676ece12b5499f49f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93f9463d86471354b14e76bfad579f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898271f32ac754cde26ee8bc8cafd57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e93b78b11b11c38edd71561968c9b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9455ef6ed60ded380797bdb7daa71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb053d31c3ac156c122bd03597c232518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ec602dd4f5fe659394dc2962b332a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26d1f19a2f3b8fcf9d02f28703426a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faeabcc281d8bf67a14aa1fc58fad0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec9def4b2ca2d4bafe636d94955fb2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd1bd67adafc61b70b676a1d51a576523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bec3b65ec6665aade32967a8638d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404426e5ae00767e50cdae008cc4511525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed442e35676cf2e1843789a93f36572526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd4ddd4771909566f57ef87acbf4a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78f9ab49f896a8e65c4739ebd17517528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce03068b42c57dae280734b510436b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397c48505de08977a48f01d35b470c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58270dc0ccd18717e660089894ed314e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d2fed276d8868965a904bcc36766c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa523e2ede443c5ef7372dd1eaecac7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcf945ebc90c2720f064628ffbf05f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dae57a17e5ba0e45d2f868346504c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514f380a3db01ab00679658661c4be9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cbd4d3cfb9ca09f7fec89273d5333537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88567c763765162f4302c3f1c1d37c05538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b10162b5a52d91fa6554122f46c0f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff495f58cea51cc83435064ea9ffd0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd826f0d1d928ac47e19e920ab142a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365ef6bd32fa3e7ed0c2a156332e581542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b8841d5d864f183862e35588421ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58150fffafbd3a1eac824d2ad1cf26ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19343a7e2a47ef574d4c6de620652cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460dd64e57524531842de645c97c98b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0609cdc8983ca0cf64dac20160a8ffb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca044c4ad9df906a7ee1b69b147957548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70270c5d90618dd1411a00899c1d999b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856128da27302ea727e8dfbed90e64f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62113224eaf88c6377627516b578e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c3dea6b38abab1607999aa6ca9f05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a223d750dc8426256b9f2ffc3b0c57553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a807f614a6e06d2d5121eb7c703f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf715b477e600f9000d638c9c63a23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a6d5c8c4b0bd25ffd466e10a73e85556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a70bf136bc5e61b10d2190d2bde88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d984315fcf42ba4a162c31e6c1f2e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0f21c2d5e466a377cbf1974e4dc4c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107b81aaf3074857620b1328fbf0e3b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef990a58277c27d8709f905533ea71a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd7355594aca665fce2f6a6ce52f26562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0067ae6faeefb7c7aa5b1d726fd035563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc67c988c9f2fc60b93ef3be7ef698a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4e28cf5bed944a8ced3a74d29c11c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf210593260fe561eadad6576ee5a49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c458b58cc88f42e3adf4cecffa5229f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427ee1325c8c77fcedb65ce0cb49335568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8eec88dd6f52f4c65d0445ee5ea14f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cbbe8c46d616b70f55c038d40f8d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c0958138fc73f33f0fdb05c0ff9a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10820525127c4662e3d621a28953db1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59097f6732298f9540f4e3025b6067b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66e363bf0271d955f42f309de0c527574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097c813831f5d55de3056a5ffdf3698575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040fd1162e49a952053c9f1e57306ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6545f9d9d1684e3658952a10ea2f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dbcb236a504c38aa1017ca3625f3d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226f5b099945550e2790d95da71f080579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f0bb090e571e4f56c06776e1c0b33580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171c82bf6d9eccd683c3c1e21680852581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bb77920a5ce8727abd8cc4844c6a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685a548722a59ca528179631ff22901583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6db34f9256cb237f9be14f62d53c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93524bc9ebbd3b9d3b905ec2157286e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2397c61e7dd0aadf8203a753e50cf44586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e6520026eedb23644fec3aac503d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788fcaa6e9b996ae9e76373ae7023f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c190b12f94859bfef151e4115cd12a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd04620ce66ed7872bc9636209e8a1d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8acc0dbc1f8c1a796d2c8917ec940591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be66d8a3798c350cb2cbe4b10be4d42592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15172da43e072544f0e92bf11b01c160593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb830d0c1d1f1b898a6b2e80b203e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb467c97a4cf2491ef6683c4e64cf98595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1e4dfcfa26bec9674c499a1f50295596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bc08ed89c295cca0fd2fb13907833597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6528c88fa03c18dcbc4dacaefc028e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b49f363577e64e172d687c69dd9dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6729f3b78e0a512fbfe2beea94e87a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e0d47b6aeae65ab0b03e912f32e20601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014d91d898a3362ccd4fb0a5ce1e085602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbfdd6a04a9c45cd71d7667ee1c5f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3eb721e69ac8e47566ec90470a454604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba946c172985994250ddd62440ad713605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da2a3834c242c6f997b88c9113d981606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad3f43c8efd10f98c99ea1e8c0f3b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652d1d30084a738057ba3bda2cdcd92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8c2d038dcc2aa0c482676e4790783609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2e58b36a91cb2b0e69139fc739ccb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b7325eae38cbd4d7df859822fbb89611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eac5bc3eeedd5fb6ca132029b809f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a32ccc6d2de56a8acde2b96c4cbafb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4194bf38b279684653e9a067c20f4b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e999e859f523e7aaf8c93bfe47a83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61560b960fc98adf03ad2e54678b046a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8478d4b9f8e0d620581482fa5b671eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53218234556c769167480f895ca8c23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805c8201efa83594271c36a0b6467f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef62bfe20890b94aa8e623aa888ad0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00593c9e99ea4d07a734e33397f128e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225de3a1f42825afc636b8f85c5d521622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376ecd3700dd4af4672edcd43f8f4bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927ceb5e5037adb94ec584869d31530624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b0a6785f314572e890c03be325b93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e18d0f038f1839a5f669b3ed10f31626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4506ee4dbfc581bbd5f804e3cc9c7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a6b4dece849103120742e0c85346d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd714e7eb9315a448379fa21084060d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f3c64abb1ce95a05d670a5ff458b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5720b9dcd00bc7c1309944eee10058631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c85fdbb9076231c17d6406ff8c91f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ce2c97b9b8fd7fcf72c3fe5515b8f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391ae2fb007ed98b0381360cc9485ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36341ae1f903a480830b33e2fb24d73c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730bd1814862e7df0ebcee9a797dc38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e325f6ce4afc0ee60553c9e8efeac94637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637f67400b016fc7550f8ed268edf05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4629b4b14a6ea0a0be46b032f40af7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f67b1a55e4e6079c2d9b34c777d433640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e78c9187565c8907d1bb37f193404641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dac1aaecdfdc90a18bbce8604ca50642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed957968f9f42cf703014416da444e74643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33106b69715129fe287a9314ebb0e0d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff9c8775b274715a117ba755b82889645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2091c67ec12496c1a7e2ee68fc6fb0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985bbaf96bd68a6f215217aecd73e3d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa61250798c17fa71e55eba4cad3d17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ccd0918d3865fa7e0321f80b9e11b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55454fcbb3d3a6224a2fe75816e19d28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5db052c1b470d68c80c1d54f7e8df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e84553ea27bfb5ce7d16abbe60315652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042608bf8b18bcb4ea4378b1c9d602e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfd73db06e96cb7d514e96aa0a909b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38928987dc6fdfe17ef5490f64282b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df1277d411e40a7339bb5d2d951c46656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9d61ec401c15840117a63ef7142b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4820dce483e9456c8387db6e4e3982658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc61dbe09026dffe17ac0a35ffe6c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1353069395b80161269cf440f434f74660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d370ec8210fc889626a666d6c87cd49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d016c5361723d9c2a831b7671459c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07acfe8243a0c22902c2d01c5e26a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b636ecd06b27b0adea5b2ba0289a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28413be2b21c7a4c5180a2587312215e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de674dd30a69840f1bbb72e1ba60a7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed22183c40558393e1f9d01aab70df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179c0ac9df01559c703210f25b5d2e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5b4288041635c01e8831782de5835669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2b1110721450513efa09fd79b71c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fd8081ec906904f3190108743697c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9e40bfa6b7b04c4d1dc1d0a8e375e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4c4c9df935e9ed1f72346ab506cff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e76085aa34416d2df4722cbea357f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8956e2ad54a5bb360fea7970da6700675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6219b475cecfc8b966ac755f060dc6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5708143c274127fc2cad7819a862ab1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec828fe283401a1905d5bc92fc93dd7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02674291ab2fbfe26328b446caff6d94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d1043b0c909b4327e6a9ff60fb5ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbbef240fd205dea7d820226d78e90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eec06cb1931c8bf85f3f2e84e09e4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b8dc7f5248860babd62bf83681849683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01db452289e96d463c36609a10d645684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed69ca5099a388928e24e503ca05c2a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677bdb48b85558819222b11558c0230686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a47ad36f5811d33a6707f14ce053b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1564bfa264c39bc4025dbf80c9de4e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c278604fc2604d1cca228d798b72521689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0ac5437ffca6584d371483b5e2b38690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a2fbe98a9f90e5c150ef4ddaeab24691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d753f8ee01d1575fbc1a8173885986692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32223c0ff88057996321ce0f5e9fc7c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52476e60aebf916c593c7ea9ac1889b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c256e74810fee73f9eb032f9db32551695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4be8ff9df6cc63a5c4091f7dbd0eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf61f2e4e795b9c0a29f9199b105bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f27fc75c0c462a713a77024fa6abf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecef16d98ae6f2edc0588e0a56802eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf1abbc0d70f143552399dd138e2f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0552917f94482793bab4d8424b5469701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e0fc7757ac01d47145119448343b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0874d6bf84ef2f173959a2d07af6a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358320762193f97dc832d4edb442db06704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f137b8900e532b83071a7dd5bf7f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc723c4ac83017c28c9e030c749d90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2ab8516a808c96b84976a888e2f60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049384dd52be6b6a5e588b664b233dbc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8aca64260136954d29bca39f9120e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c02f193f20aadf8252e9f9b77d8df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc763bf269ff6a05881ea73f0087b0fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9407c9dea14bbe64129db10e1e1f2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8b2f813efa7957a05a2ae15411694713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154b30d4b4ba15c19b9f6d2d573195d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67059a8995499ca35c97c74c24f96581715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6276623ff14415021df6e367904cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236b4049d506eef06e3fa9f30359b52717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d8247b3712fba27d4913bd3d0ef7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecad2f528cc55b07c1e0b25c355c4f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba78cde28d368da6ee4cde44fd64a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda7e52a08b6fcde987734ce7a3d0cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cc2ab7530b7d3bcbe2ee6a62e9556722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e538fa380f0f8ac34fa2cb70d5f43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2fb36d18dbc6d3326e5ff72c974d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ae266b515c597b30ceeed1ca3f4e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28243c06a88087450d658553a0738648726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de4d78570c574c0901e7e69f83bb30727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96167ecd92c6948bc12aff2aaba649f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ed0348060b3d1b2bf1b8f5ebb3ad7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36712af7a4d04806cd928f0d63b8e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accc333cc679c9367502bfc18364691731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ffa0c6180356543433a26a70caee4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeca3a15e659b013edbe2f3370e4ace733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bddb60c9ef8acd095a5efb34987ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff71cdf2f176588de3d3c38c4134543735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab85a84bf288eb8afa42c0179557fc3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760574c1e6a6d7928b2bc312307ca92a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609c2ca1de4ad99fdb6027422393036738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848666777b79d9083c105f1d30c9a5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a634374470e770c56bd260d383de4ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65450b3c3f4dca9a537eb5e78108d7df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654b7fc7a72ed1703b8f66cdae10db4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce619d8f726047826f7e24c3660c6b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61f3eb4d2b7d767fe9aefa99e3a90c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa230bbd53c88a2fe6e277607a547159745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139365cf338d889198e0e7aea0eec02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d88f2687fd3cdb23c483aab598d8b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4fc0d5fb730daf313b7e915b5cf24748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457d79826f74a31dbf6509dc94fb5b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d616b4e2253ba7b3becf09853c3c635750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b51f2c2b58a976f25d41add1dc26d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da6a629e532cc30d02dd09b0c4f37a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141309f51c7c3ad5bfd833648ed2776753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af066280dfd81b659af0abcafbce418754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c35ab16358bdf59d74f551d02d4f28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21f697e10847c630e9b245c5a0d58f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11cdb6f8044270723086731a8e733b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b567a760ed25a3be20542f9ea44831758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773a7a6ec5d648263b877800de7fd5b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8936a7e01fc06e4c09aead1ceb7ecc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c889c3014a72571f92cc003c01fbec42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1b312716febd103728a8e55b69eff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e2821951d4dd13d379e49c11feec54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e487f3b33b3321869158eaea8636fc05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806ed294ef01dccc4c6322867b74cba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc993189f19c7858369816ee50290767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9e6630d7181b5703647fd2a1855b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdb647ae99c8ff5a840a8772b1474e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0d2eb5dd3fea26a9033722f67449c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8ce0a3cccef4017b5ae41d8f85dde11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2922e2fd18ab757363891f8d7ce44c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce6afb6e1fd90193e7fc2a3393805c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adba2ca252c07c032f1ed375085f2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884e44e41cf8f5ff613e0245705a0bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40697b5c218ff457fc0b3e7d2cba3e0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451456f4972a8c1277e8075d2f29e6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec924da035d1919ac7355a5df0252bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06ac4c08603766fb2a7922b6d09a2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5e359660559680c031741017629d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9774f060a6f5e6b0c0f45d249db1d2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e42efaf20c65ebfbb1944263fdef522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0fbe282b9a6dadd74ee7e8157720f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd208df2ad99d6957a1f0c4bbf2860b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0047517a58504642770fb0b1580aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1d22d9d4b542b43c434e830182c1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ea1d69889435e037a8098c8bf1a0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89c733e531cc66457e48b5d647d47e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bbdef38aba543c555465a8884bbb529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5372691d74f9fe4bfe82877a115ca030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055af195ca806fd0247c2560318eb3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad12f126924384b384427de9a9f9a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0662f41117de11796c1421949d6fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95271daca4c90f080cbfcbde6ecada534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672fa55c8fa5f5a1f1eea9f05b8a86935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7d1cb7b11411ba49e23f691d4042036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465b6d5a54b4c60b5ed681f3b24031737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47a90ee9cbb2c5d5a2c6d71d381bf338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9a5ef4db66f771fc7b7485220611639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7835982ea9d5c78f0dda1c11f02b42140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bddb07787cca72b7b159c62bfc17a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9fa98e7742f82627952a92197ba8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143a9e0750c09dfa1407379809f4bf443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1f115db3e9f7110749fe60f455a5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c9ec0e7e3371b7f0b3a2b17160bfe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1b304b9d268c86aa81f857d976f7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145cacc1d26aeb82c74183bca3697e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f4e2c1a2b62c3dd02769a7b28d1b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2d11d95c68e325e1e63efae90b50749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defc892350822bf7d5da961d00d9e1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0713b73d3aa0e2f5a31ed92460352ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac101c06cb1587dc2dbcbbf2ee4ac952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37e2a3d416bb347d0ec850583b771953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea29fc556c712adc046d3ba0faabc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cc6f30b28169fb7b49a18aa3a831555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ce8097e21c9ac5e22177db4988a5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098fcc033e4cc7c62c0f0105a6e875257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ea3ea647834591c0aa28bd211659f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42918749e6e6a0db34fe13644539dd6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca41dc882438204ab4d6fbff2e3df0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e75ea14d5a04ed96dacc72b81b160a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202db21d863c23303d8b962da391c4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652c6e59d18af87a663311dbd70cc3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e55d8ba2f0a41c13064dffc7e9a89764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a03b6e0e077d9b1756de88922555165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b70ecfec70ccab80c0ea2a2979775066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc95b40dfa2ff8141a379c3fb685a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d657e0a3b5c20ecadb129d339685f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5573e4ffbcf64c213fca4cde3567d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726f11c0d7e1daba57e4433dcffbe9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241e1bea59743317ec1e587b2d14e7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0917236771c9ca6c3d630751067bf372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fe469a7734a6a7366fcbec6dd1aed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6804af02ca36a862aeaa5b6c65d804a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe623f23b8098deb44e6f8f08e545f1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f09646a7dc23787f85c851ae26fb1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0a938f384aaba8a4b2d008aeb684d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caee1e939993d750d659155bd9b18d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce79797b7d3112a52c8f04deec10a1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb663139d312a41af6905b6b32b6ec080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cceb61fea69777447e8e8d6b97394581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd30b53f5a5805c1a640cfedfe55c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b913cdf66e268fc61d34b1dc7ec1d6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a013cd717474a63fb479144f7b5d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37620f5d32691caf0d44be2e34829cf985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0133b74758f2fc68ac7ed323c2b39886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a01b49590d5ee2c59e437e29e879e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070c84ae56acd2844b960d7295cba4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602271757338b22c8ef49bc7bacbf52e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82994958f1b62a8f5fcbd5ccc40b64690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b17cb1e0be92754f41b50f1b568f1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7badf1c28888df69f8e6239055e6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877c4e73b762e45e2e72ccfabf540c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1b1c978fb77bf08e4ba067575c51494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51f54ce42ea0392cb1a29ec90d39b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9923d31db6091e361aa1f238200f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5949746c9fae98dbab0c4bb22bb9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbd8e4de059a6f2394f99f34861a1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa4f079c4a57eb2becc40d11ed797999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f2c1df33ccab4618a96c567cd5cc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf186879d9ce1203eafd0ab9c5e590101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5263f638f0735f014ed4e0be0f39bd2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6003e10a478d9b30a9f8107c072e8f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab588adc7a557a303aa39b4d8b41a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86145a3ffce14955652f2bbea7511a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e106fb1262c7ac4ddb3d04a3f87b1f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b5b72f7ad99d8d0ce38bc6e4efc7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d7adaf19a0c5a71101003c97ee21a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679fc51bf128ae9f5414cedfbc5d809109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2d83ab541e64559ee95997b5a506e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf33b665022cb06d55947a264cfa8bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93a325eff3f21cc3adc72cdd605a69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ed8fe3f96fa14956d33daad7fa7c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962e866ca4c82777d336f103113fa00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e7e2afc4d78899f3b98ce88b957ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c76d65fb590c558cc399a3638357f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b81622943780c8c62241da0161a21e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c125bc2ae97a6c742c9661b45c614118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f7af0c7a84cf6f45f3ce04f370c43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcdef70c8f77b869862e2599fe7b5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e13bbdaf6e00cd73ef1508c130c7db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acce9b5f0f4ef0e4ad04da818d4c402122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423572fd901a3258ced3085bc47c7b7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf552b2335048df669a5499794d9389c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2034dbca4e8d2c48f6b0d6b7e79d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ab2023084783e99302a89f2a9739b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb61cb32943a2f26125b4bbbdc573fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dac513a7b92f1e856207a705a1525128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1d65ccbdec5b80921c44c5209edff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd51f12bbcd9cd70c9bf244892a536130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed17a21d9b798f1bfc2456e01184f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdff2797fcbe6d19d226f824a67f434132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cbc6d43f7ae6bba7ce124cb902de5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf9c3a34848dc9b9fee5e82250b570134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7301abb39bf875ffb7594ae06be75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16844ebe072deded93fb87f5d82ef1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586b81264af180d6223b0e2eb34e2ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17591c0d47da1b0d24c26c0bec0ab54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd0392b18d32b7a4aa7d82007aeee4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4554b3dfb3170daf65221d44d08bcbd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee1d05362780a89144b3de3bf5aff7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332a32600c7ba37062422991ee3b4ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f643d6dea214f36f556213b8f9027143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005083e806c779547253844a5e5ddd9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b122090163430e19056f9480395c6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b13637895fd47c3ac953842a4b8c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d8f6875c7f22017dfdcd4e455574c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e697e4b4ee32101ce427700ae2ed4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0b5b38a8ad103d29f9ed1ba80ecfe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05078f53300d3f66707403a64f561e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c359781520a457aa773d212acf1236151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb168f913d4c1656d07e74ae5f52358152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84995ea1cd77771cc495e56d8e9c8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bea5c84b2de3299d5adebc115b53a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8d5b9a3befc31275b836b1daf248d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d3c525e4f819c2db72fea70e8aefd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef8e00838fbda57475dc519b5f8641157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21139113c658404eed796f2f6219fff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0d23dbfbf12abf479642cb56a4a76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e623b42a6b3b4e4e066591c448e4b94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d5fe60b2f29a174dfa8725052243b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae06e13095e41dca418b3e9e86335d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dddd9becfb7587556f103bd38c51e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628a4f56fa8fee868607c113e1d5bd2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349828acfa9f3bbaae4c44b057dc81e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21ba5e60106d564fd6a179e0bd21ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceb7653f120912d1f3e57c81181958167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbad65c2e688c6a45102347418ddf9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab6afb95b323490fda0ed1b5dccd3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d611ff75b28fd30aee5165b43b990170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36973a29e1cfaaa3d9aae4e0b47e0ef3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ccdb8bb693432429c01c0eab16905172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee61d3aeea8d23704cafa0c65e30cc9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8086e931f9be721d78b85c447811782174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf807e9baedc518a35ff6a80380673175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2106feecee487e838edf07c638877ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a915921918c0964788b6b61fed4e9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a91bce5319a4a4372e9b220653830178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a448ff0b4094c28f5abdb02229d85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8cf5699e7a81993a79963d0756055180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e589bac404a7c82fa89c7896beddab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf40595783426865d7ece2cefb8e58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4aab8b3f30059eb12768cbf33f480183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41214e7aa48855c3e8dd045291291e5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddb5f2f3c77d01a3b7fbd6ba3d6b42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e2905615b9fdd448ee86a9ae739e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7e18b6a28bb5154f8f5d538e66558187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8cfed82e12775eaa99050f70e0ee9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdba8936890efc12d057ee0125afeb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc063cd6334ad8495800339cc5006b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6211b64036800f144ecc2164d4eb08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acb63979c45e9992c5ac1b8c74e3f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df133dbc40a5ef643a2858884b49930193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7e356cb2bfaaba13feb6d66a9f53a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eed5625e94e8c359d3f55661a804f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c86c5fd25ee03d186a521f6eed4e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d80c9ec0049d03c1c48b2596dd25c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eecf0ec4c0bbf0b2dbbb14f8c0d4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0ceeacbda507ed72d9d47d973ffe2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb622c073a74e4557be7e5185079ba1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668f0caa9a981e778fb6ce03c768ced201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51601b5906410f87375e41487057177a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74e27384cc2504f4c3510fa011d884203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f7a7640ec86c3cb2fac66ecbeacb2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e7068bc147232e5998379d254b281205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90963052c6f4bb37120d8fb65dc3df08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad7696249b14d111434ed86113711e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c649666d3cddbef24780899dd8872d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181ff2ba0ae9388fa87e78b4e979dae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b017d54b67ee85ff97d12d8843ec3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b216138bde12a93b4522d627840aac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2f9767f4b67fb8f6a7e624cc4897d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02c7440f58c4eb802d186bd8d7be8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441c5aaabc7e1c6b4882452518192e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a61b7a63a24ad4bb5ff1bfb0d3b12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633f6a0befa1bd7c5cfe217890020e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8ec727e8117469f794f3ccd577450217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decab74662c6fdc843c16eb93c19682e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41cdf19975b15cb189bee94c7ce9e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4a0eab45a2b1c9a0f9555b9d3a377220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2601f530d559cf8589c298b5795dfa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab3dbc589c9626268c5d933babc4af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605e14c8a8ad6f0ce5122439cfa58d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662ca54d8b6627d39e632dca565665c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59aba9004bcd53fdfcaa803495653b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122721b9737113e6902663153db60c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7c6c092d83d23fd590e2d00a7e50f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb947a33b8102448553cbd8f232595228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc6a1e95dd9afdea92ebcd5ade6ecd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7ad27713bcaa00aabe9898804cbb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947d7ca028bb50b257e369ffd6ef5bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4b682f7e032f9192fa6a3b5a522b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac40845df6a650e91c8553a3a10698233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dd6a1dcf1d412b5510ca371383b18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cf4fb1a2ba5ad7901a544f75de6da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2cfbf8ad21c5cd2fdea682895bebd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb6eeae486f66341adb93d85cfd476237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32625dd0c52ef074d5dc6d82627b7b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6b1b8a28afd05958a265c032b4c12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41107910b887954008769f9a694166240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50687a9e71f59855a099241fdec422fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0286bd8e7d334e9b13e92e7a4d003d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f233cf195c7bc04956c6c00d9f73db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806e726ab32e92cb4e08a0475902fa9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc82e41fb7c86f8f4305f76927db0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99365e20240ecb97f2ba7f2d432428246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c7024fc5dbe6767659ddf6a75f1c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3cc508c6c5c46aa0f0c8d6644cdb5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07570ef096e33f2166df28a3ab5a598c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741744f3091cc95f0d3c57ad68c51ae3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34c5435bdbb75c4167503ef5369f52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181da9a175f8389a587ff9716cfdf36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53c906131901799af79b4a9b36bf81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59f9c92b754d722b1e5e753961ac43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be3016298dad3f8bd9f34d6834dbdc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fafe54a1a8633c2b881dec89b9b032256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb9b8295d1da69292be159d809802a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f573bbda3d4b2c0aec66cdde16688a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabf2a1656693fa044289e829705a06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bcab1951264dde1742d8ed60157f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ca1a24b6ae08baeb578c4ae1cac82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ec1c33534ab24a87dbf4c24759c07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57282618c52ad47249b4e751aa3af11263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9436c53e077c4fb9746b925941e034a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c26150ceb359f43541e04fe5d5754e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1680bacd33f8e755443042f3a16b3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1e9b2fb1c8d4429edc890e4d43183267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fedf15b7fbffabfa4f3e43fd22e74e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e839cc9f8687083290ab98f590541269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e9e02c6039032a018531acb1772c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f16a2ab656deb2bb71cd41ecdbb6b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d66884d453f04a367d9652955dd00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b76609757fa334492b4eb14cce899273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49e9290710f19551222fdc63e16625274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5e132602b6c5370d9e00a8fdd7b12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a8c1c2dbab19250d74d6806fd9552276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a802d7070c32993b321db1156023ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6e80ccb3b893b6f7d2db976dcf5c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba39de509b8e6c5410efbd77f62c534279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee22f5e29fe8e1a035ea0370c5e55b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de980162ef7e84c00634c3e8dc018be5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ba53c7fbcf843a84fccbc07e8186f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031fb93fa3362803659a6b9d5a376f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072630201b9cf6412ca0dfe4c549c5c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7341138d2f9ea33ee39e1f20e49e01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577b63e3f1bf661603a9bf62d1aeb59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4764e57538ada0c7ba019cf4f0374287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc730fb5e4639ce5831fc7c1f4ced3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835d4b22c9237168df72e42879ad4e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198104edff82022e61ac4a8e5af40174290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b3c967d976fd2525c7bcff28458f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782986d485efd5df6122aa5a0dd1ea3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd513ddc76889864dee98d8f3293eec1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3a214cd296f357ff38ae946a247b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e0f2d1ef75fff3546157f08fc843a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e231d58b11916c10d97b4bb55101e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e95fb56f9a26835a376f9a764e636297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76b9d428d33fd52758e4b0543cc6e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a0152e493ddc69ceaa3a99f6e13e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9aaf6313c5fef1edbecef2b91c87e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6a4486db44a2d09f015493d1ecabd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2d9a0696ae448b789c55ac98471b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c21c93a4da2b12a5c5c68006665230303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adbc9f7aba8ea694bab57d2b82ae62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34584bbf86408d8028590f94f8583a83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9ce0cefa82b9c8232d0b2b7cdf64c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0fc0dcbfd68da3a6dd91af6a69abd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbea57d6ee70b81caeb389b22d9883a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9827cb42f5d4fa2bf4a552495d5e43a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97fe63a9da22904c9b7fe196481dd6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83a2f5a916ee78b0ee8569e68ece3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773566de7d51fa2d2de4be9b768b0b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c69ea10866259000052c4007e287be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c0d3507f5f75bcbda880b5a91c024314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37717eb16af226e1fbe041a972829f59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f1182e3cfa380d91df3d8f3092f7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51863fc6dfd129f59c92ca3df07c306317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7be7931ff628fc2ebc40fb3d25b739318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ddb4ee078537f65794ea04a5912b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a76d6b20da5e246ca2ae1d290101b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bb7ea6429d1ce3b1cc5222fcd99a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c931fd8658044175295f1ac75d267322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ddc47449c84c3e63c2cd2b62f6c5d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a257a8ccdecdc4a731681df7042f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153a435c33dc03ac3d25be9b11cc84b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba585b879132b33b63ff0ad986d451a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099cf719a98e26be8a1ca639b95c39d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f63283f032c55237c23aabb5a91d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a075d4f0ad6e16c9c27b480cc05ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b56c953123c72381fa7eb4aac6d12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0707f79c7716a815bbb9844c0453b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ff0b82373714526eed615f8ec65a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10739e20b53fbd9100d7ad2a7ba9dbe9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296acb470c0692348b2aec7f52d685d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da005917eefdb156941f362f36b6d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01868a72181e7adea1cea6e28405b31d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0f319ca9c6913bc633e52b64720d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9756232a9d2e5a39dc111986b6e46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6dbee6506d20e8da6cf620bbfe6b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac911bb9c2efee7b58ae47fbc304ccb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6f6b74b4d96aaf99cd1be31804ef5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1b303f132666a21219d4338d95c6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11bc2a98a20233aaff0440cd179f79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2060ed2c4a9016d8588bd5fb29a44344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb030976061a73b02a9f5718ffe169345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75996094abe2e70859eb2161b6e43348346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89722e369e0b253cbc99f139b84db4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec0bc2657ae55f60543f9e1e5b28a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec4d51e56c762dedea58de4d2e8f2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77026522bf4048a0cd1d004adce5bb91350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6feb25d5e8f657307d5216aba8f461351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a46d9017851ab701ba39ac8bdd2f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed623dfc7f80c02227ced1ccdf8fb7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf74f8ddbd91814ffce3d9e0945962354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6422eaa7139100efb62e71958d2e49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727dacfce305bbc78f7708626277755356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390fe9ca2ffaeec1f669b16fea299c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e814cc6c65800e2d415e282675dd563358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd66c4467e9086ae820f7a854374318359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f3ca22d25760756a3f4ee99f1794d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e47204c21eb42f75e38be7d215191361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37869831c44f6d383949f5c1b7407a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacd20f27e92d2db36d0b069baab163363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eee4aec5a21ce30defff367c16ef83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3b2e015fa20c3d3e8106b1490207d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4601b7db03be72d7ba2f9b0ce473c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cc96d850fa0181dd3446c7ff9024e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45fbbc213d3db97e724b7cf6767351368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e0a72208d62fae224db8d8623aa5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14e907be96c99aef355abcec6a13c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b908c58d334d3164e687072718698371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbeaf90ef447c2a87606df430bbc895372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda4ed11d125cff023b2326f8663128373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c24c9d068ec67ab554a842fb629c99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18deee5e77c91fe0b409ffa7ee4ff6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842721a65e9ff81457dbcab56f41efe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f21075d1c6839b853f00e7758f2b33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5de126ef7bb6924b99fe7d48d57fb2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3510311821aa7403cf7fe72de73ea6a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e798b5afc66fba00c88430517c1c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cee77f85d554346f1bd447aaac970c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d695b2d2076cf65d37fd3d4d24bb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af4396d3c31dc59ffd0c859adc755a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae46ae05b4c384e5b4c35f43f965cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fff1cdbf94c70432b8b909a12bb75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01922b9d5997cac86265faa209cd65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964ebcaba46d0cdf877f534bfba5f75387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b16407b28ddf0a9b11d161bc8ff2ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b886e4b2d350cab1f3734040096c10b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb3d19f2a4613060eb52bc50f977e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b787d7616b5727d94fd3bf90da0b940391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c8e5a504eab6f83b48633f6d8b1a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afa17588600f11fb4a624b98171751393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399137fed814f5860e0eae3c21b3e88f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50eb2ff1b3f634e543ca6fa033d7c22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb05cbe62893e50b5a7b64e0ceed97a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb72a32fff5147b6c6b0076593d0edf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef48f09efe90dc063bfce0a6160e96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34376992147893ccd18633a500035fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b25510dbf2098c23738dc05cb0793400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8724dad2e340fbe7b2fe20be76fee4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c89efbfcbd1fdaf7c5192682419a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159eeccdb57f30000602b5289be147fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a5506c1040cf7338c84f30be1f645404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba01fbe7d26a496bc8c7b8b264fb3b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef794b581c947084ebb415a07bb4eee6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb42846678c44ebd65d5090b925098407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74b79b14a99509696c28f7928682c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043238adafb4591d48c2e470053f94d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08efbf210a818b368baa29e53d59c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f2818a04e20fb8bd125b9e0251200411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108754476d944d6acaae207abfe1a2ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab46e96bbea7abece3a978aa000fee4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddd89d6cea077069c3fb51235c093c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd9d52a33c35ec977bce66555f4f06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0258426bd19ab3a38f81dbf5e3714416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dddb8166a1cd382ffaf92f59410437417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5958d7715167407921bfcb17b8aed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e8eb9759d61bb493c1f56d2cb8185419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f39b95ded1fdb288e6abdfc4abab9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82802a066d256449984ee9c9cc8509e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b896593a109d14ebeceee21c43f82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d5b70f100ec94aada5f55a54f747c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853fa2bd6c4d680cbf12497e7e045a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387bd5e0313845ecbcbb8dc8d6ab375425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94563045c256a7f5f41c0d3e5c7d671426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617db9c3d5002c8ff9da6df2e96d5fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a82d360bc86449b322e2c5dfc9e422428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de28fa4ab82aa0606c3114be4f24ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac8fd1aa7d011c3207add99625e99a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16570fe9676dc87339d05718304f84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd452cd73a0ddd0dba847e8f21793979432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8abf0725eebf134790d742f47e6bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d6d14dadcbb3b6317e127e548f4a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849856472efb3945f2d515eadcf1b0a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a39651d9563b561af9e7747f598945436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3a4828c74d86660af646b29cc78f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258837a332430c20c534c4747e9574e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09a083ed1edf9473b68d09642a244e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cca34f813dfe278ca51442c7290ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b737eadbd79dbaf141c642c2feb8a13441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af33129990aeaeb5aa7be7d59fe1f0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e874f8d0c1db77022548030762a24d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2ab1fb0c0eaa0d6efb7ee99cc187a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8165ccfa7b79fede6e630a43e7b445445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9881fa77844fe1dddfb88c879a8bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec42ddba542b3586377ebf1c0741df8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f062e99577cf84b0cdaa2c5b26ee2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ac74d1120e2df84773d74a04f9363449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abdb2da419fa27dfc346f948f0b4c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96db5c1bff6b490ee9afb57746c4576451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16392febf6f90c18be18a59ba8f3327452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badc722cdff8b131432dfa2958c8601453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba7ad384396bd40b6747f52bb3ab77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cacfa08a4cf34f4c63e8933c8cda4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edb86b9981dab6f090c287ca7b571e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60173610ba553dbbd86b9e333999ead457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e603450e35eea4dfa3d2726b12dfc16458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22b448c5f345092c88c5a00b20122d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef940ffbf0dba7599461db9264e128cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee3a67acaa529ea5e91e8002dffdb7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fc651375912335ab9ae77c6cd8f02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cfb345cdc41288986e720720ab90a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eeb34327163ced25d49b88d4cd2f70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb8aecdc54d8f7cb478c426eff91b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e24efa7be3aba92ef12ea1a82d1a5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84223eac9414824f5177e011ae6915d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0c5691565ce1fd8e1684cb50c9b4e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896f0d17f29675ca1c095b2ea106a07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5603e505fa6bf55c9cdb3cb3dcbcb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784c87aaeea5af65cdb268b2c437564471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3293d37183249495df3636de8e59c87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ef46028d1cedefbd56381715ce256473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf3dc8168cd7cacc9d373f9afbf788474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1d4345c3aeecd9479967c5bce4558475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775043391f9a1e6dc513c7f594415ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f138a8429edb7c62eddc4eb1c072aad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6006ce55580e1ec396a315e41772b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a57e6ac4efe7d5ae4f06ac386e490b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446ecebb911e5c368c7910af0b5b392480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bf72096b641e8550392d013f7009d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e3a74122eeaa760e5adea1249467d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf2938973336ac672108dd4d77ede6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a6c692aa3d059a396caacd38c3617484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39b95d6f5bea3c1ee61cacbc64c64e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29027eddf2183176b35f948002068d64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290581bc5d997ece9af6624316af59c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764c5f3675391e1f479791170f70a7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49533f95ef8e13f9eb41884f11ca9be7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2fc0311dbb41078131bd2fa2f55f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d7824516fed3044a3f9cde32b21de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4552eed5856e58cf9418579b0276d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ad27432639a977ce05ec2e02d14bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce603870b93748672a2e950e3c59df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ba60c17e64dba1112489b665a5413495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55514a4bbef5859fd80526000391277a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dbd1c4d36a4eaa571f3504206a894497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0120046f1ec28a2df68e0f091b823a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228476e1a285f8e949886512802e1cf6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501db4d4d94d30bab3000876984048c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6cec31197afc41441625deb3a048c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2beb84ca1db810aadfd333b43ce01502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc42f08c955dff1aa60fd3071aaafe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf095bb9b7e92acfdb099ed90c6497f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4fbbd809cf92cfaeb53128a4eeeb1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dea5faf737ad632d37d3ee7fb0ccd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15de9548facf3428aaf0691e4a4085507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06703cfbccd8f30dcacecfee59a3047508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f6a4c8199c4c00000a19294bdf1e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad37c7e56791c177e415d368efe806510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952724b462cf85d8a4e62b75461d8cc1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126278c6b564fc6c5a70efea76fefabf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ec5343d2ea7552d1dc15253235b6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af5b001b81ae845d1b84550bbe2a35514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb17a5ca6010a8dba5329f60dc6a6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79409322767da928a2e920450d99de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b47dd95e844290ae6160d3425fb5b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5875f0280fff14035a908b2f51e34518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2bbc43e063a0b890d6c02c000bb66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeca1b2f2d98f02394c2acf598ae6c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e39066475432b56d418beded42ea05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5cb9c7d566db969618797db980fe2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918c5d71dc163b7fa03e4b4bb899515523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f41360a4bf3ea13e9e1bf191c84fea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75f98c8472a61ad4d07822afbb5470525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a04be3f2ba9bdd9cbe48853521555526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddf79df28818875132d7985d553b10527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c4314d6273dcb6b085d1dd7d51e2d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ed92fd5ea1be1495ff7d72a5c44be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475c617361e3b252a5622f938f92471530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a635ec08c4f50b4a6a8579a7274327531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077a863c27dcb38f2f9a6b91ba83819532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc900474d28df416d18fd5d441b0bdc0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95721a252ffe04d1ae852662f8f6569534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1395a9e5c8ff70d538d1fb78de517535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a20d997e2982f0cbd0f16f22919d47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423f434653799bfd32535f70e8bab62537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f1b53b7339d768d89abce0b336ffb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9327e0c75efb0debae16380bc35eaa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c92f0894866fa2a518bbc011741f95540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b87045309aa7b9608a8645b80e94e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a9f436cab4cb99b045a23919c4eba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993c803f5408f93b2fcbe941a0cae8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df9a43d91deae67a69880d95700870544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7dff669a9a863fe36ff02b8790b38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa889c4af291f4aa06983277f6afce02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e41c857b6e00100760fe71f3767fd1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23266ef517e2fd61bca905761085af16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04d34c7125933f25143ee3ec496355549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a9c263f896508d6c7dc147eede826550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc26bf8cd5843a5178b9a48bda1183551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66d5ce84863e0d83570062e35a9b72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a814d2dd8bc4053cbd118c1d8de18d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac080eb491281ddc1bccfc779036b2c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4c79e1f4c02e294691f28e22cf53e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e549c438366ad7a063352ba1fdf3eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e80637875c49a28a527b89b62383c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b10006d897e3d515438b975bdee540558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a84b8afcbebd3dba8f22ede1f5961f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c08a845f4eac66cee51921fc3dafa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74222f02a6006642d80ad8aeb43985f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554f8252339b0594bed0f2e4b89bcff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b590dbd698c3bf7551e95c187409c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94283b9dbff6ad5de95285f6038cea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91b67035a29a1a0eb9b7138ff68d40565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec7dc2b5a32c9cb1723cf5d519a147566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa3703704e4a903fa5562b0ac14820567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c37bc6e5556cda4008de8736703a21568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7a3bac3e5f9d1359cccc482f20b73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998af24f6dde68ab87327603903eb1bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9dab74f478786bf3c172fc38b4d05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5b9f876951574d5bc6e8ef9c39746572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90ab144cae9f17c7cf16b463e0f46b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248a73bd82e69541f7a33bd92d655c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c3cfe7ab500dbe0e2b111e2bbd006575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afc640c07a923984caa5dc9248995f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f4fede2857b8bed6e515438c24c09577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da957487cc51357eb5c6d9024f4411f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cdf5cb6b5c20c9f3186fdac3e5dd3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50c607679f4f9276b2e68b640ce5d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2633123309e8f6d4eb1cdb5ff248a56581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf938f3b4e2a9b00af1764092a5d40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5ba341faf2c978cd7131491675f08583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817ab43d39d871b7e7bac520d312b14584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2bb343dae5aacbf09f4ec8c1287e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f3af49978f77d54ba19a826c225f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434883409837e4c9f0c9300e4c1e9ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899af9fc01730b9fe9542addd11c3cca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae59fc7603d167a7675be573f88cec9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0114bf33f9e821d362a2fb6faa2463590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c5aeddf231bb19292fef4d75ee32e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55655da9843fef1578a009b403bf65f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3915a67eafcc167351443b2ec102e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d28b1cf39fc2f511455807cd2f322c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edaee76408f049dbf8dd0305ca9e372595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aa172693b41c7d7888d4625a70da4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0e8b5f5628d111059e03b6d1528e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0795d82870e2d21428f94d40c47f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4403d221a52e0f365281ab503c96d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f791a06d0a78030297556fef2bcef8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c5ee4bba553c529606ddc4cbad7a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba261c87fb0b5c38465030de29c2767a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942741f16844786a937b894e619576e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc5d92a2afcddc0d9d39db765bfa22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4efd15f6fa4e0135809b8d75c556b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259067cea4a7a9b729305bf7bc8223b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04c6d7c33e14f71b1af6082a5aaeec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440730c0f893bb1ab939db55f7a9031608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219071c9a37f048ea1a37348bb4cca7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad073446d4daa38a1e7fc8627cebad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807100682c0a8c32ff251e8bff333b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91d0264e0f6c8ac58e83a009b9019b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42bbff76d85dc9d6fcf546b1954338613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c476d0eecc18b8c12e4514a7aa181614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a2d7a8c777df0b5fa64102634f402615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea12560703abb1659c97fbe063935b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde89accbb157b5e1591f2152c92cd8b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25f395ef6a1f8ed9d38f6aed053806618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5b903b6f78a3c140dea42bb8f452d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe660bd1c42aa94b989ae095fcac23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bec4539b172581380c13b8237e0690621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d9c36118e34b3514e9b91086dec42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6715147361c78308d79f2ddf79103623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368d88408a967a3501edac8da61ebef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6e83c360e33f30a8b39e7561ba738625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832a03514ac3c5d599323eb4ead53a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a57327516992e281bc3e367e97f87627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fedbb0abf8583d9a40f68e8f855a29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570d55f38dc2f011a17aaa809f889ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcea26345801ba0fe1e1e47683240db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e26285d2393430bfcdf0a0b944eb3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616841e3df14a66126324b6d2efe8dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad276df47639a70931ed90b89e7f0a07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b820cc92dc4a8a4a319dba9bdc4fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a248bfdcc1eaac2bc079a55fda61152635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e83d6189bf6b696ffbda6e5f601e16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ca2c79c64cdf25966dccc91b190d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e8ca5930280977df75d3428c3a417638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2db739319ba9edda60387498671505639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab482a6469a7038370f2601efce86512640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efac12b444c1a45d202fa9e44d5af7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb420555e2ac8c6e07bac578a93a9dc4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59a3f44ff3858902f9942f200c0572643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f0004e6039ce75cb274599e662cdc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503214ce42fed25d77503e8c799b4f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3e9db44ec4a7ab786319b716ca72e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45405e4801582467d6020fdaa2a0fc3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813b0bb00afa3075386f817620a8532648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eb5fee2116dabca8a31b67ea8d20e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a9d20195234a22eff3cda26aee346650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9303a9d5ec59f92b3e8e47a67b918a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c52bfb1b99c22e163517c969bbcf4b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305f1b500f66f93831338d400f58321653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0e18f3a40cc65b7ff4eeaac75a539654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f59e96e1c2f22fd6fa2bc15501a98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecdfae6f9e35391d7637a333aae0bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b32397d96b97f2c072c55923ab4569657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d1ad1976a837595ba741efebee787658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53661720442f37438bc40236a3c0fee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288c648c1242cdbe5696a446a0cf29b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09058cbbdf8bc527f8712684e466b07661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1891451a203dcd01c286b1c53828b53662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77af12997548728dfcea46bfe52e5b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d497434db15df370c63d8911562d68664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a40d7de1f7b0cb9f72f27968c26fa9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1bc82d264ce8c37d6af45db517172666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13daf8c165584cc6e9ad4b63e9be08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ca34dde4c18c2df71786945379f94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e818bddcc209fa7dff9acbfe6b9046669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78b30d080fa298f1ffe32226ae2899670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fca00b1a0985725c28e8fde5bda72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3794e815803d24e67b484a11cfec5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59d27124ecad9d6bf834ac0f6eac38673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ffa14034da24b9a1a8b71c03ebb8b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126dfce7a68a20970f2195abde5ddfb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d22d4b7f67699ee8cb26dcd4ede13676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cde9a1120051f3505719b5c6f6fa3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d0fc1f8a88688b9e5133bfc166a4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104d9aee5bef93b0b16b47202dd5c50679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521f623197606ed61280aabc0f5c01f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda44aafce76c71282805b3626fa65ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f64e957f126b45c170108780b92f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c3147649166130164afc20b94ba1e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2031095484e8877549f56b1cedb14684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d2d859b8cba9438d666e5db1aaf00685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38be91c9eae4e8f86c69af01cbf3b9c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3127bc78bdd6b082b699be61d82843687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c615f6258d9066f701d6168f43b8af5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd103c074b671c86b67e7f257476ba70689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6d09c859b638fb9d31d33dbd874ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cf504c97eb036cf640647246bc15d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087460679c59ae2694f9079ecbfd23d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845abadb81295b5bfff89782ec58da45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8da4ef51a0edffa80463f6f96c15e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844a580a105ab8c66cd4e52f9382616695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669879243c580315c5bfc34fefd25347696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71881c81935715f810c92a2d19852d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b954f0ec4f2e2ee04195c16ed557d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b290acfe129799629596769e6b823699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0ae596b15aa902f6320e3d75fe480700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3d1367f891911db3e2bf47a298f97701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1d3136139160132d0901a8bc51be0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794a374ed6d50e048d34d528cbeff78703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044777fc9166cb81fd54a83bc59cb1f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff891dc57118820b2c404afe6c2ade59705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae9328539a824720f69e4d2e56277f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45a190e730b20d50efaeb9c1eae807707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f873025274ca12821166230341d31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc2ff58aa778f3ec289f05cd61e3e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d357fa322123f1c5d48c48f6972121e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab31ec473c228f3797327cc466d410d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec3558af4e0bc5fc303a59c0931ad9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f77ec177db808d8ddacdb885aac539713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358ce23c22b07f34241bd03621b737e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fe941a6cbad625ce739706817140f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6163000f0e7c67082b8afb23835d29f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062481e5b461bd5d42556215a51591f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffba318f57cb67850a230acb5b18be0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c56ef6e5211f30de7160fbea74f486719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba42dc374233c8741eb49ca2af7ffb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6aa32b1994b335709d77ffa0dba667721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce83e874a520c3c2f24cdae1c92aed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0356f663250167bd120ca4b3f17c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b044db9614869fc82fc6d98ec9a70724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b9b4ed67ac94298a8793af39d1e08725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850920370009537acc17f1102cde19d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8479d5c0997eb7b10876e23bb75177727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771b43d97e37fcb99712f19e16a989f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd728b32bfbd4e30a8ad8c49d82a567729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d37bc7340b18047a902f54dbb67a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063ad31be4452636b0b893c493bb17b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd50093b226378e71ce4469e4cebe09732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175028e91fa7d9fac78ad9bc0688c61733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459829f5f370e5e9e57cc0f7b6b59444734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be7885a6b92dc868133ad6ad6baf9e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d2caf5bee2c1ae59a0a45079aeda4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a8ff21baa4a49539095e7c72a6d59737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee3a1b69dfceedad55340a64b0148a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43390328939d69269b60d28a1054d5f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c82b7ee8d5d5ab02f4864c3c493fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a60fd356bd20a774f8b723a502f52741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076482fc99fc1fdf91b120bed5908a0b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061424b3b033b8caee770ea76cba6c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e378fd587890fa41e2e005941fb75a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811b27f78548d08c3cc58e6dff88354745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdf64159b47e21d22cb19fc7ed445a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82865e48c93b2169669d783e989bf268747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d878adb35d9a32032e2d298f21531d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3468a3c94869d424ec7dde7b022dd0a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fd1ed843db1dfdee15be99b17e34e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b13948b61d70e22542572d50a7383d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd830c8b8459b37b123297f26f7906b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e744462de702ef38a0118b007da14c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645a2407bb4558ebead699268364ef4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78905e00919bb34434509136e822e1df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238351bd9a8cb17022bd7ee1c464c011756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd323f495dd05ae9f37cbeeba89ff619757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7f15cbcb9dcd6f3e9e66f7996f06d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d636863687632f66a9d36466e6d0d00759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>