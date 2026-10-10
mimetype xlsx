--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58569940adc11d9ca00d0ed9fe2735961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f25097c27592e0f903157ce8ae3e562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d407a8162f4fc6250c74ed03f6832e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f426a6d224dae9579ececd34db82f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01f3a144e266e202be8088cfa995fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311076fcbdc20341a0c87c0d168d325e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7024dca670bcb83b985ffb89eadd9607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deea77b1bcc5c61f3b48bbe8b9449148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b5b50d22f2ed6adb63b916f1a24269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bec5eb61f36c61b0297e2a9cf88d0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847dd67761c3cb1fe0dd38b9e900f7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1291641a52fe665cf3d72da7beabf7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbecb09b60cd80889402daf9b1aa7a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cedf3ffe371b515181d132978be93314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3e72a336c18681ab156d0e93ffd7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfa46fdfb1f0a432a76cacc00c7d0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee9c30de392f6defb9a312e7eb80c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd757ff8cc906ab41bc6a7168ed78ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0649a14259bac8918f4bdb99c4d9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526fa60843c1c74dfa12bdde18dd67320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0e66214e0d37ee47457d2bb23f37a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd6a76ca4b367997116de1169db71a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec5f4266de75bf1eee12b1345dc79a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17a031899093a8eb7d903a88505d7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950f32d2ac9f738ad63a10c6f9b6b8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e379d8aad0967525e930f1a972c848826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ae5488c3260ac346f986d5bd3671727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9cfeadd287312fa51dc42767e2a2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976e7e98b0c000cd887fc5f81fedd9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d96ffc27c3a00d1a27f9b5f7c1a97530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28175b98f26db729a9ebfa29ff83348831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123aa5d22e48cf5f754fb10ce71b794932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85991084906894e97d91675f6cc350e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2077e3537fee357a4251ff07b0cb1cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fef6eda362cff148d6772daaccb16335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5ee9c676f46841624086df9a9b77936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38342bb4afcf75b47b5c933140c2e8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf64a36aff11b0827c2a6d327d1e28838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e2aed3cd128cc212d2d69300d60bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d272643c1e58f7e0d8005fa66dc02940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517371c23884da2cae337cd48eabbf1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0af88c2f032f265b148228becfe21742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a02459ce1e0c657902fb50e31094543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39c4a1cd630efb914bf896e2a8873144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968149eb6b4c82533d9a221f7cb96f3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b18e01b469d70467955a0287dddfb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c315c1055b0ddf13ac827de9dd8a25247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc90289e018156b135a7f613679623648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71170593f2b35d32c17d4a4b133ff7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea7a0259d03ce178b32ff5d6cdda2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15020d93dcd8cc5d2361d9423bac023b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704150f846c1c6ae45d045436d799a7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311288e3faa09e916dc526af1cb418253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76d72f3b56b7697d449adbd92fca3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a706b093bc4a8fac41977775b1fbb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cda32ab3425dfcbd0733c2052674656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fdb401fea5bae9c36902a501a0b0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2529e06a5f38357557993d901787acb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43558c78e36af10b4365b45d9b80fd8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0fa6deb37cf2f3812d8b3a240299860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebda575c34166123a3ff86cc4b94ae561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e4662ea5b21c71cf6d8d0ef9ef5ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e1fe041382f318c6a5b93df7aaaeb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c321fd81cf257410a422c6135c42a6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2a40622b6c8a3d57ad0352f600a0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94b7129eafb4b7710705bb4967c95266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34721f2e7f23dd753704ccd9eae89f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a5dee6f6687c64257bb93ff96255e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986d1551739b67bdca322ba7413acf069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe0d3a19ac1ae40e520c83531ad6f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b079be131eebf00e8b95d9c4fd2bf271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000580bbd64b72e562ab2223f190145172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c592ebd04461aa97ecf45375eb7e6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580f977d7db5f4428cd7016e535f3f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeee9bc0c6204d8d0e8b3d020ac53e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bd21228c9c583f4f4e36fb613a00c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65bd57ded4b43fb24f57bfb06e123077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fff423048fa37473e86b1bfcfe9f9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e34d62af0d72676bcf13dc7bf785179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645f9ed03b67c35afc6bf4c40cd556280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b84d2b6223dc1e61bd29aeceb3f1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f095cff6c444f2e21cdc70b500d62382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dbab6f249bc92843bf4223a170ce383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294539640b85827d9bdc82d879e9fd884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49446a0ad77c22a098248ae7459fa7fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8e1d393a52e34ef4e7115be4582c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a766c8950b2523235e1cd43bd4c6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc712251ac87d8c7c260671d35c56cc688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae62377be8f1c6b1e41d3d13e100bb089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e4f8a7c13c384602c3daf5cae757d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58a653c6e81b0dc70a9d5205a3b6bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab83f82bdf61c85806bb527f9bb5f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e061cd58c406b01c00097a667d1fb9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6976856d713814db5ec0fff256d101494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72df3b2ce34f9596f50b626609cd8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d57955702a250ec0717cc9688b30896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae3a20d9765c99f82cee29a98ca6a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7349119d30cc9daf7c80da84a3d56898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c22886f74681a86b0ce74f844c48ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6cfc4ac4cf9300e68c2ad5548fe9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d80a51966772f9dbf78cdccc30f1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af71755ce1a699faa2040565b61abb5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99307bd10a09df48f436e6d2e71b02b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b56e7a9dee93d8ca810e9b30259fea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b0187f58d474ce193b71c310a2371105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c89ce6f34e7861d016a2793eecf16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c903d602914a16f6cc802a474510f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42e8f5cfcbf89afc9128426dc269d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ffe418541426db2a78d7c4cb44e1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaae8d4fdfc9ada7c0acecb7034b90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa76f1a5dd3e51fb88c729b73ab4d37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2eeec54081dc6f684ed7089f02344112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f59152b4ca0fd3630f4b74be4fb08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a40b0e6135e573196d39d9d8b16e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42128579f9510a819c3484a0011553d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd868fc35ea943d4cc7320c0fbbf1d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fdd53a71b2e36c0a28ff47c11f143117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fc40a5ccea40fbc9032b0036303aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3e52b11bf19f882e3baa16ac89824119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5044dc2f9ccda81da69202ebae8bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ec0bc75e5f79f44fb74455bbee36e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14e89abd506f582999fbc103196148122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42801b658f187640900a49e27edbf5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e57cc918782f38547cb5ad9756ee72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67cb3f10d7cfcab271f6baccdcd48c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b939ccc920a2db1cefad901977de2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970da1bc87a16c8539f23a3135bc211127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1445cccd93fec20629e1862cb7684d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87374b9fc93404412e32bdcbea9ff080129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf140d79ec92e1755c795e2e1cf64d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfcb5f5bd8d21fc36e1c751e04420b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f011b59faf3b93cfe7852d6fb062da8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a92d74684c3282dc20bb71880aaf5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599d23509cf6ae15f38275d9f5d5ab3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7d01ff5acb0fd61303dd8ab88710f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828a257b4c79e3c77e350b0a23ee26d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f601f475b0bc5a89eeb5613397c6654137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba91b28757639608972f68ddc483e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a6e792a11963f467d25c57f68adc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae185c0e4f0d7b4b285f351a0887cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e5b7907a5d204f6f1fdf032c1a971141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723be03bba09e101ba0f8e2aa0e3567142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037ca59352e555fd2185372d8a7f2c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cee719e808e9e48777a0316f1964bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cd76047cfa6fca9858d2a2f482a4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1360b148f129639b78ed3093e838ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b9f4b29a3044c9612a3d9128accbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d99fabe7a20a64f61194d7ef20779148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a49293d79187dfb72e51cdf26cc9f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d07eaf31db1f68d39c7b8877eaf98d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f985f6f0624ebd3e89c903350cc28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56b7858532f7870b8cb17c638af187152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bd4bbbc15c17c1afcd211370a9179153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88433339cb650390d3f66325f9cd31b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62aecf76de05c0f3c5092a9c220491155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de011fd5f465179b486b53f523d8e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760269f534ac4b2d2f34692b7f55d32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce93cdd9ff4fcd009fd85f07a9da8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9988cd6d69674bd39619eb843d7d6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbeeb237190df540b62e909877e10b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49f1afb2d8dbc6544e3eb2f9c227dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e888a50c1b4387492c9d81993b0635b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579693807ac5487a57f314556ec054f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee1420050d5c156a1c1c850dc246db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c824248ca44d8acff39b875a1e570b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913f0e922762d66556677669dc6e28f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80754858dce5baeabf69eec34d81192c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35e6b623d63c26e66fc10fbcf48c35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f7845eb026373f092b484edc3c7c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6c89f8caf8af34c7c4cc623d10bbb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d38ba6369f33c835aed21f6283253a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644e4438149f1b66375f050ee256ad5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bae72f50b8acf51ec00c94f7e0ab4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f3a95edc3d294884cc02f289e26c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d65a4927e08c2df63e68263a453ef6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f29cdb64fb9f4425571afd6e511465176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbb9e3430f4adf8bbb8ebbdfb77101177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e2f0e848042aad5398c07d1251b65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df1a1fa4a9e793c05c1d83b5513722179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c56b02d2e3fc08d4156dac383aeb3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d411959df5dd789daf8bde1d0e16b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3960a28dee91a17931092a71ce3d37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8748ad6a64c39565b54041a62caab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c2ff71acbcb852a4f41016c192e52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a852916aef84550e0cde41eea6a55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f813f1c13163af2259e28d37553fc5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d974831e4f044b28ffe7b86ab446e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8169325e75a7ec821397065cda630d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e497bb81f4bf76bd36c5f72433f78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888347a1077448541bba7ee0ad53997190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ec33b8802a9d5e5ffceabe56f5ce0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4421636d648bce4c5e2ec827bf84dea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a49673e295ec02ccf7b58af498d057193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c4f19b8154884effec82b001127c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce18045fa165bd25f0279fdfe3787e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461e454e180e6b625126104c42f8567196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe18cc99a1c187ff2ebd4d63bbcff3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e500961008907eb719330c1087f5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4260a4e6df8fc12fbf6080fb8d8f98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7772044d3a3dbfaffa54c175465401200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704acd495c0101af983d98a5f24b5c91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22df8fc422dce17c1f8253e3a5cc3d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b718c3fba38fdc66bb5cc6268ee189203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24cf4c05675058ac41f6ba801c50b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e16e418ba7afe9e7e7abcf1870b91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc52957c6788af78fd7a77a9dde665206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b71f34b141393f44876c0f331be0dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56330cb0e539f5f30d7444dddb91d4c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987859f2ae8fb7797dd3fa0cadb5d50a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958ee11cd336896f8450a08a46b4172210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84582eac9c08c36f1cbcf673dd661db6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12a60bbeb52c74717f0b63eae0279f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31197262aecf82eb8a54cfb12aa5c2fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896af6d2a84291d885e4af0f0c2b3a45214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78b9f9227b189ce48f25580d668d67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611c9fe9489857549c4a70dd8a72aba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05beb52088fb10ae2b8bd9c5969ec5be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc8971f57f6c78f8be30aeeb8ab41a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f51289e9ca0354c3def8cc6e21bb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77c8351a40c454fd6bd3d88cd80267220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2e6727bf8ad5791bdcbe79fc30de9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e320bb4b57b41385e079a078cbd29222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773b9afa0cef89926977fac85da687f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d47975b315f62eb042e747755273b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fcceb69f518ff4de73b3eb56fb25c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4d1bfe896c1221d0d0fc097cb426f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae1d6b54edd9b0daf518dad59c21d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f81ac01d55b576e14e0aaae57183b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157d43bc023614fe2dd956dfa5646e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6452ce74d9f6522e870416ae43dfdcd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7715df462cab09aba987cca975c97b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a349efa37024ea91bb8f0a2489f7bf4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f8901f9c5daeb0e3c860741f36d77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31692c41bf87250bd896c767e9b22e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1fe84e5f1e27071ffe65e482a51cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622d7cc525c09bfa062e620cf74353f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1352ae31f5e8d30b43f601ca669b6ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7f86a148d7a530c15e35e153698bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0d6cb016b0eb1be6da0786f5bfcbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab450d268a28dfcdb4b210c88182d9a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53f00c38b0808bdd348bf460844674241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d51a00744495fe93ea4f3bba98062242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4f7840e0b55e7678f175ec3772ac4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d534061161c45a98d86b03d1781bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50af17b5eb86f9e6a61a0bd3841a361245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90174aa292fb989c4e53c10349c50c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fac863f4f20d03170ff4d34c22b69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1345a2b3dec70d5cc5197482276d255248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd63ce44561afab0f4e6edcb89f5537249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524010a8ed4c02cd01e67f10f21027ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630015374a6d7e9d41e6a7448110175a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367e4cb084bbb10546efdc72f4fee35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af3a168c4dc60cfa9e0fd23b2415d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aecd23e4485b80e52caecff4122484254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342722325d8974f9be8cf6896887028255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248b0a56874a01e6401914845aed6cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6853d8d8f4dd7552f97e794fe9288d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea7ddb6bf702c61ffb54b9bcc8a0b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6e1fa4f9fe655d59a830e6d250a59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7890fbd649c70a07ac9441bf555a5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56240962b445f6dfaf6b2553ea75ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48333615a030780eb07a88ca2dc1dcfa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915ea65565cb58b636273165ce9201b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbff7b5c1127758982448e8b770c19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e812cdf1a0b5fff70f28b65a41e4f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8814bf21090e3788feea1bbd8c950266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999cf1e5e9d3aab40c0490aa5d76d3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0102251c1b0b5ce32ac864b9431e87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd872c10fc619639a2398a0797061f59269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093a5d5f6f3585600f0a57db573f101270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab1b8cda4d56c159ca511ed2b74acb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f6fe520a3bce0cf35e084e605ce40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fa3f46d15c66d48b2d420e2e85116273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9a6ed710823470ec3c14b3758b4ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0590a4d91847ec50d1b2314f5dc86b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2ad5b0724b601a7f1087e7c4eacdb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38c5b92342a4ec57620ff58436e86a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfffe90f4b2f665f3dfc2f75dbd498f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695dd01026c1e861039e980c8697495279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30b08a10c88a80c5ba06c4e9db4812280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0850a3f61beb94ebb99266ed2230a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8a62e5821dcf98479edf7419c8426282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3de257cf428f627d15129238a0fde8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dce9737605fc7417f2149eec5b0873284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9121b334e4113293cc5f158584bc0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534729fdfdf474d7374dbac36c87fa4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595127e61cbd149908f110f3dd45ca1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158c8efb8648b3114aa2e35967095b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947be47f4bbb5e3d5498bc632f8fe283289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4680361c883572af3e7836c098c07fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa8284e1899ab5c7b760d003e9349b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043c93bb84f8034d870aec292adb10b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac820d73f9032efc279f74e55d0faf3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6519cd3b3931a37881ad92bdb917ebd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57d8c5298784f300fa37feae089784295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a88823075ac9c0585c4afa7ff0f83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2e2dcc0f7271e7f71690b0dbc9ae7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8d1803e306422293c97ebffbff4ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780ad6cc3aa57752bc6b05ccf8c3f2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa7137321f716589adbf6e119aa7d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbf70852446744f4d0392a3ca69f62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2874e965e623750e9ecb4aa4f2c65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc88c7e9a8ef836f131cdc25f6533c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0850085ffe4c84f971b074569432974304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a4bd97b03befab8f2113838c7e94f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a3ddbcb0e2b55f27ce168075d76bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c33f868ce20408a8a9704ecfd8743b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cdde8b8197fcf568e3ae7c3445808308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f81b83cd41e6fac709c6c7c9d6b944309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a86e1abc5be4dda362e64a6218745c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fecfd4c8b75f07c46ce758f9d1afd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcac73232dd0357adaebdaaa19edb6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39531484519ca428c17d13ae2bee4b88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744c5c6d7bc3d9ed9a9e89a3d2a9df9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747a3dc8a6f71e8267cae6391afec96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288929095ec0fde1a02eaa84b628374316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200e4611fcd5189c13f145e7b3cde18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e2cd3870a0563901ea2cc1dd5b330318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aac10785e2446a79212ee6af2242df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94a6785668a144bd89a0fd4fb26cdf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518221ed4131f575bfb86c950452cfda321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e1a69a06fca50a4296bb8316fece1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c7d3692ea646cd2963c75434d76cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac887f0c7740f5d66919ba4fb4aadca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09096d5e869ab94c5f1d19c050f7f1f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2768415610326367c705a0a7c2fe94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b72c2729bdbc272877613d5daa3b5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fccdc5efd5cf4a2a86503b0bf5d20c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b4bbe30d004c8dc8a0cc9d0e6a26a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9c2fa86a2383833e3bafe4a6d30f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e573ce2bba646cb1b88e5fb3ea24054331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4d8cdb482aa9090464f26dc408f35332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7fd1dea816ede91c0458ea5ea0ba5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27f841614f5fd02d4b1bab31136cb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e657cbd7de101fabe6fbc9a7b8cb6ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b82bd0b42b13722610b4f50d34f079336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93125d78c8c91defad4638333f32770f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ae3dd93b4dfec908208ecf09b7ff2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07a3c8dbd5464737dc7ce313a32515339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790b739123d4810322e8e4980afe127340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30054e99315f8578b2edb86c69e1df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d7d20b2a3d68573d509b87e1935b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271bb790cf87ab84ad47704843a254b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc877b977f17b5dc4d94f9480171af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b1074da6c31a2d2c51f37c21f1eda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120f8ad43b21eb3eb8518c6099ebcbf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd088e8123aa0b6102e12b16333e867347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a742c2384678aadf1f1dbd8674d0c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04aa767aced06729c75b8cfedf9dbed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71623d9e9bf42acd2c49963af9e78035350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc60a743d2bd4210b28e40390aaf46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc184f348a389f992a45c002e1a486b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5d21afb3463748950b71e383fb2cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d458b3460f634ef73008ecb7564b92354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4826249460adc17a4c4f67cfa3449ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac6647c9b1ff8c14f841f9ca3edc4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98044b3a330c7e6b995c7b8a1d2e4cd2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32c422515c354a6350d9dcd74652a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4520136820c099d5ad52d6bd13b0919359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfec979d49092508fe7237c1cc00d12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdc161db4f7246e6ce7fff2196f2db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078f57b0a9f3fff00b68f9e679b2154362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add84aff7603557c89220332f2c31315363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4f25c499d2675841bd6e3378e2fe5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68855ae5f29994284f7a291f4e419fa6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4dac048c03f2d54fb52b14540fef6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1348559ef7d1cb9498d69e25f81a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cc259ec6e5c053489c2980971fa24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4efc078338d41872854d5522f1af33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cf6406fae8012a5ac048cf3aea74e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad104283f4bbdfb4774c708cea763a07371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1b3beb35dc74285cb8cd0a2e26f51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba8df8f9b7c4b8fa25c0d265ac8f04373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0ae0c49bf0a9300bef90a1204ca85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92944bfd9371b585000c60ca9b98dc1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bdbe50434ed283610b3a8a7344364376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007158a82945dfd53a83c17d2a2f1c3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3825385c9f24dd350193f898d8321378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235e55771fea6ce676b07316720ae56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a742b608279a03a8963ed8cf70e78c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd344be221bc310293ad834c4302b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dca4ad2943094dddf35cb5bdd42ee3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330daf766a5dd88d8d7285c3d92f8b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4405805fba63aa3f998e2464a1d2ce5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e67e113758698c290b2e7fe5a71470385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6447576cfceaf6e12796025eae32e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a023dd44e015e1efd845b8767424be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7c80c53f7bf6ad03efca532619dc8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748352c3f9de54d2d24a42b2cca1f8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a813b2fd583f763057dc431d06b56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ab262d337f5771752e3104f9ca526391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9d1b9f414876aa6f6c2560e537cc7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a8aae028ec03e9a47f22ccb3eb57b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95bfcb301530f91bc54c94d3f56ca2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d51d22c357496baa51b36ed3df47f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf68bfa44106d188f409624dd8d049396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbc46bd72dc78bbd2f623e83560803397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cd6a42e9c0fad95894b69e4f3f5af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375341c6943a50a4af38542d5bfddc5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35d0e4f88f3d2b849cd98553630270400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1465f0cad38b96ae1680c747377d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42de70877d69f6eacf00ed7f05fb193402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049acb969d43a00d1def19e313784e8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ae482ba9226b77559afe9b77c09f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da55f0c7617ec708d4df96f9b1c53c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa4526554ad370b5ba4352f441ab2d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae26e27fede512e3b7dce2083733748407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d58576f3800aaedbc1f1d68cd0a686408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c14168ff496e9568250579a09f6d3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055945c36ace6f740615751e29a3468410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4a2d9bceee9c9b7f85c9d7d3123ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65787b51e5f2dc0fa1a63391d42ae007412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f20d033c1ab21b8d84b5fd89d453ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ddedede3870ce79930730d9f9ac8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e021f453ee6d0d97579cf21e95ff0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8451e2691c4e0fc0a0e8b091564d5c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbc487b221db60aa55d74a9ae508f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c8313d6842fbb3ebcb052f4aa5a8d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9508e4a8bf79c3e22972f7e5ddbfa7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262d3d3704b55861654ffa443ba284a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d9b573a89e1af2b5463454c37d3ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828373ead83042d1f5e9c3c1c1668f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aded6004ced2a5b34061e6c20d61306423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40080425169c89c644e839dd8d94f767424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be4e8887d35ad29fc490eed9f2178c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f860e81273f31d3e1582ba0d8f034426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb6f61b2cbb12c0da88e08f998b970427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ff77123dc35580344f516995b0e0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e367fb8622e9fa4f2b75dcbc70e7d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff78976bf4035896c04bbcc0889384430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452a7eb909e5cf1049dc8f7c9a72e47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9e45fc505a6b539a33c07ed1add18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec94bc72a60721e00257c8f47d4d48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a556ce6ad80282db26ae395506c6628434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725f8dba8dcb02e4d79ab550edcf6e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b693bbb25aed28e095f0c326bb274df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5100bfe8e289ae38cd60675d4ed4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522b4edb63356bb0633c5bf170b0444438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea3583e623f46fcdca5c20ab5e1446439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946aad75f1d7b9d118c9750032ea2dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2db200b490cbb9549f31fd4b55bd6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf461a4b2e6bc909a5146881c9321c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cbedc75a8541b3477636c356bf9f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b282dea20d7d9dbd73dd7ccc01ade444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb173c104ba0daacb4da850080b98db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741a3f8c51d635b0068d6b8aa606de6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a01d8d52a9a81b07c835e08aec0e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7a079c2f7413ea2ce5b1ba54c1c5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea256590765e72610d488a212688a8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf885a645623c2c8a1c7151e79171fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d7d0ce3632c4ebbcf4b6531824809451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c53fb2b3d3f611459597b052525423452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df438bd6f5262fcd0b07f6ed6b7de2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7934f8c8c383d99a4e8c2ede8ae7e45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202956710e3aaa2f1c5c29efcd331f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ba1303e8fcc15902cad224a002a26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010146263deb418c801b72cb4945391f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcd957715b2f1b32e6e41e03846572458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda576495cc7dc00733a8666f677137459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dd5ec711dffc848a9a177c23c039b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2945b2ac3b3331f718ae4f90fd6c33f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe03c5d63ee45242eb08d09e1977934462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f99e052d5316fca0f9b42a31cdbff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c9f27df0e4582d9b718141f965457464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a066adb3cd28508ef65d0c1c18dd8a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99721d3971a4520abacb6db7e9539f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030f8dde8bf14487c2d8bbf73747d6c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140910fe1da5e8769b9d647b7f72f486468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69ffb5648d071f6e974cda41017eaf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c2a24bae574032536b3e9380f9c61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407c9791abb49b3ef900c6c104ddc5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34dd2aa593f88d283a92d4e1b7d573472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562eb14ea3f8f67381d8d65094e2f55473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a327bede0a0a8764bdee0ef38256773474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f968ea30d5b9aef03dfe9e60d811080475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620f226b561a0b65f41131ca2b22bd7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba6ee6ac20433c3fa6d4ddfeece211477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f86283445d9ec35c763c2d83d53a9c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916578fd02324d3299d92be5b60fddda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d87ef766f93005765b8809ed5d086480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d36f28b4b5fc910c61819bec5e9a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac2650543bb39ad2bb464b698f598b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44d2c12f2de382787be12fc607457c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da814239e147c7ef940fefc6b5941d56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca94a9946889726469453c1b014d25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf6724cf5c603cae08f7fe5ef74c52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c9b85b4c0d266da841787328b30a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0712ac0d0766756593dd39325ade40f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de00b18d96783329e3cb8389be32fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8feb590e76890f62050b68fc1b49ee5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf448124989155f8b429ada777ac99f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ff3c49a8494eac82f817eb0d1b077492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23028ef055bf1f4d1ad6e965f42d76a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d181b5a8e03913d83367a033ba6b3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34879b5daba61feae050ef8ce697755495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c917be5637cd37536be145727130be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa08b2a72567c5727721626dbaeaa5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1902e2c7f94244a37e96f86c78f07498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca88daefcf162899b59a608d7e77d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec1d27925973607d74b3f6ef539cd1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91558cea8f7c875d211f24db9607a528501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e4b3b1d2244d6bd8d28787d3e43fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1588448bbfcfe8983cecb035beaa888503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9c55a958e21da48eb72217672477d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b78ddb416e5c7b0a4ed8d5a8bacab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9e2aad339d80fbef7d8f6f923c881506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b33ca65f6b1955cfbfc50b8733bba7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a0aef0f28e8751053122dea3537ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375f1aa08b5818f35316f7617d3177a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c795f771894f4c72083f5bedeeb6be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c33f27fde5f166f5001bb58456ff5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4cd5fd60cab48c47addfb7db58fd1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a42b652bb0dd5fcb1cf96eb32963d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1924326561cae7522f47edb72e73b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888a37c1c61812378600c2c0d5e6414515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b167ff2bd28d00dc8c255d29ffca3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57744c4ef88fd5f400ae36dced1735fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce93d9dd16d8e75dbdaec9e0c705fea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0453982148e987009b43adfe6693b9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd18a776cf1b99f87545dca473ebd3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8994741e198bddb0978900615c5c6a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911d3cc257a42b63c25f7c70aad4fac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04b237a6097ae93c669984bb44ee06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c531e8c30de56fca090fafd3e57c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca100896293440e29c9fe782d0457d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ff6f0468de68ec6f03c75b3014d40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e053751b7cf559d20d9c439023fc4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc835e952689ab58831b642effc112528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623209d60eede460b1106ad4626722a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dfe62ef17b31f6207fd5730eb907e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddbca0ba0baf17ae0876db05c51c4b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65771f857a5db7938da43c1a2745f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cf5a6946d4989a5e0ba82998528c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16714dc302b5fe9b3eb5466f8fd43e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532708718f5a316221f7e79bdb09f57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257a8d5ceadb5694c1a30076fa07f42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d856819e4687b8631d4c70705c4bb6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6634397f5baae2cc5c4b4d9f8c8596538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f574b60c125d9b0eacc0f5fad82c8dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ab81e0472d10843bbe68d714a97cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7598cbf69ddb645f07eda8d05bc7e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180d3ebc739e7c63a64f7a49302a359542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac64051640c0256dff007abbc8efd83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd409fba21b4bda70ade6784ba38ee64544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493ab7325130fc19ea0f1ed4b9ee212545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03664934ffaa70fb167edce9f57058546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf68c37201bc31f65bd5052309051a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4522aa25f9bb3d9857266228d76f52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714da8e99b5b42c871f936ec6517fc43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256b2186529c93b9c3ce4eb1070bfaa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38583c7bd7d4027f55b78d16cd95654d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14877b28297947ad4e8638b173b83a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc412a89fbb0ae33572ff8c3ba1219553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df441a5d62817c5830cf08a618dc879554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081424fedfb2cd05e56d033b73175cd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef4a62c9978452d5dc24111eef8765556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152ee739223c7b970e9c0c36093fbd7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85439f005dc9ab948572e32bfcc25fdb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f798075a9e37dd8c628b69450875d1e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965fe21744a0e9562505e7400da719f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2f4027b9c25843fc5785078685a05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1037e95069f757548e7b2ced484c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6b6b5fabd182818919875a09c3367563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72564e2f152ff31fa1c84786e3d05399564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02314df32968657d50ef1394b9efe496565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b0eedeb6ae329c6f37779f03dff2a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb084aaa88aea6ae51c5ed600a57914567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fe766e1dfae66ccd4c1f04564f6c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8cb42d0cb26f5bea09c7608e2fe7e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2370c955147aa8a75e6fe88f33ef437570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1ff1741cbe92c33132d2d5a98aba7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95686b3e4f439d4de599d1d86d24b5a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c828eec1fe6c71d82c0fcf9089fb58573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c58dbfa4b3c90496c4e9a36d7e8675574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde89e1499586c0555a830864d83d50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cb86c5091deebc8213e3e1257e2ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb6c14f2e9da42d4eb37f726d26448577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10daabb1ae7d2a02998bc52fed890b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f4e27110dc2a6f145435fd1a366cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85edd3281be25535e5d7b7b1f8b0bd2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35156b6b87bec18d768cc5e92d83fc89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9db783248adf375924d3021ecac62582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ce01d2e85fc32c82c288d63ad1ec1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001881edc86e4f5aa0600f8ca7fd8cdc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c4db6b06ed6fb6d98a5d8a8cbbc6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cb1e1ae305b6dc6b99572ee8ba799586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7439cee85c8a219f9a9c77cdefc02f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d7ad92fb4e3554e1a53932aa04cc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5165c3e0cdc25b054d8ffbd578b61589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389ca8273a522b89e8d0f20aa08e9d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d339e77928b94b7cd9fcbbf800e51fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a9f50e0efa1af6ce969b1b0c2fc0b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd89605a04d022f0de43afcffd5e43d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc87ad1a16764257c92a4b8d3ae087594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1a3b68e5d847b37b036aa0911b298595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca35041a8402b25dacbc8c036bbac75596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1a71ff9890c83aaed3301aad2898b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8409cb12cb75738779c11d1e4522faf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f5e8de075698a1c33fcc2481746f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c78a56805561e0dc6b966e933f7c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7b6d89623ab6c0845860a231394c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6d952e445113f195297753be812bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca6df582d45721a61de0c478a1abf2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e93bb62e5eed39e479c12d5b5d0d53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afc627667544646dcacb6fb885933b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0c4a800aa0ac607ec644558a334a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015eb0e228dcb0e14ea440bd3a032a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f773ecdc82b983993b91d6dac55238f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e83aa710457b0deabe42be38be66f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b391a8f98151b3d0cfd28c672c1cd3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa38497d0e587f9a516f73a5a49ab36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc64ceb5c32836947ac795a7d7a07b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8fc692183f1b8fa780570e13123ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3b5e9d708d4417c31e36ab09a3e79614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa80a363fa7e3614a4f7908a97185f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6265aaac52e0db4d042ef74c16587b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c840b9f29a55a0993bcfdf7053ea16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecc1d8ad6088451092fc8e6ba53657618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdfddf8f4d1d71e7f83327f7d77220619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e2ad9e9c8bad85aa6c22262b9fab9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211050c55daedb9b3b9dde4583cb3fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1433ce09487e673d2691f7157871fe5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65437b5bbbcab92941734d0976fde54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d0f0c6be3e5a4285a59a4c38229f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945b7783e8940adbd92dc6e94699b4e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1570899b435143a1c8ee6bb54eb9569626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9d7c9a402be57a1a41fa581bd2176627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fc15733e436c60092e7849a31618e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf161d9fbfc4a61aaf18da2c0eed50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd6ed39434fa3c86449fb9a6303b94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf889f5696c9c36c18d6364990f395631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d509933d300e9827facc02160c8912632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3416d8ecdba1c4ce6f7a67e8758a7b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7bf6f33b63d3890e1d50f87902c39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ee57534436cbd05b456b0f2773ffe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9908e99bbefac2272d337cb9c07a060636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a624de0b83a85e0f2f27fb5a0d6e720637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b664322ee466cf6dce7cce8297473638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11a99c528bde0e04ab2db4c8327e78639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc474cce3de009f06195fdd74c9046d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248918153381744493aa808d196f917641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea6b0ca50fac5c4501a121413e3c08642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4958713be436556a4bcaaaaf8bf9a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ab561e7a4f0f4ec4b79b75acbf66c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fcf7bbf795d817ce12abea8819f64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b653489d8d5f5481a717d235fc55b10646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0802a1588ee026fc9902380cdec22a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142408dd842bb920bfaee79cc7901f82648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f91509f2d4cf7bbf8ea075bc10c94c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac38326fcd4bdb0636ab7f10e56dc1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c473ce8602d361a2bf599db6cb62ef6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fb2a40c92899e58307179941b0266652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c98ce442d7a29c39c0a345b1b13c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c04a946c2189ae4171367ae972298654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526541d4b3aa18ddae76999d58c376a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ef18fcf7521f9a6363abba3a3ec56656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b627649160591c1ffb4d2a923bf5e43657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375fc0524a44d1ffc87dca3d922e805658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace302a22ef71fb836250a6d64d4416659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88229483404c64ce2b07cb553a53da6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5177a835e714f6ec18bb53e2b08ab72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099035c9db37987dd9f28df4dd68a3eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb4a6b0cfd85aa6e817831b027fbb7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4360cb393ed6992b62ebe6b37dc9b46664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a970e3da3a35e68d9089862a728e030665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a484557840dec2a6c1da1021d80653e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5809eb45cbc82b4c34f684b0946e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9c0f86993cacbd35efc187d73686d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2e47b3f41161b2373022b11f4714e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608149f9eac731eeb41c709e260533c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71050ed8124888221586c1d95d0477671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13220792c99cfb655d52e36722662f52672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c075d8f10d06864f329f0956c15fde2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07a12d018791e480a91ba653daf696674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98452369a0bbcd08a0ffb50907eef152675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ffb50579b368768bc88d937940cda676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fa2c3493a554b65739e9e557f81f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447831fa255e1ce38b20d7c0839b4566678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc648dc4d993ce7bdda51be691722cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340bbdd0d43c2f942e1eb88fffd148f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640ae8e3bd9925457d5d3cc89b28079681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b1839975fd8df0a99fb137938e9e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf7705889bf12002c80c84300097d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d284776aa7b8936312845e4d228ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15a3a33c8838837d19e8e9f3dac18b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ec3a9a01fc8e2ca17f8855255300d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084362e710b4b80bb3089dcfdae0ffc4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d963470ca2d83b67f8982cf3b67e8bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12a7e26e42723295db8805996ff035689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150e4178f095b9cf114a5c67827c5bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675962d1486337ce1aa1a0619eac690691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d41420bced60feff2a8b4d7d77ffec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d697d0f0c071afece66ee6d5de1e91b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da8efd71e871dd7a3199124361ae13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596336c81e8929e3930ddec0c05576b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf41e175e154e66834fc27f9046059a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de94efd95e0ad84191f1f776c30533e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f157a42c23fa502e3340d9d4dbd8cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2ce7f3c7ef53899c08066230b8f0c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99349586bb67cf518189d874035822f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43a5febdf29d0114f38f8e8ba57573701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538590629a555ffbdfb04c03b18ebd45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759c744cdc6a9bc9594725dcaff364d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7616cf4b0d68dc374df098ac30f58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc5b69994fc36ff7b8811fc3cca51a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8eec3ac3083392b3971936e55cdd8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817022bb2636b75c56d91548b0d2210707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584543d71ef267a2d1f6b696bbba3128708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc02814d1266eba108d38c54cda9aac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0126fb6a912a50d8e61fcefc9c43fbe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1e2aefec1184c781e56115cc8463a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d5c04e33dd09cb13a28e2c236c57c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638b05d39451e10912925c105e711ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724113c78288b237876cc98352fb59c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee9229456d919dc59cb609b28507d0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22928f2fafac58b813bc2376deea53d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f659357d0bfcdff95d69e61e95a2eea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14958a7be66b464684f5424a23d0aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebd4a5622386d3ab2cbcfc06a6f0f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff1944b6affdabb8e80399bd34699e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae3bf39d94c3afceae36f6f89118d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8b7ce65ff59896c94e2dc5478ecc9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01262b45cb7ab43dff43f2e5a390fded723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693bc1d1c9c1b6e569bf70248c1c7f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe3bdd5ea574acde92f1ef565eb61f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22247fa8a6795645beef7171b80e9179726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695a2fdf2252f189e063e38172198ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4f13b19b1651e4560ffa905455ad6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dc3ee04ca49bdb15511bda0abc4b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e981e895980c9a41e2257991c192f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7a6a88addde01194b6ebc36f17e7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0181b0e992d8c832021ca232ff106732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83bfff02bf95fff46d9fd6c7c8d3ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c7df5ec73fc7562f13d936846be13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6dd27cc8bd23803586f6c7086dd77735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e479be821819104ae722a3e07a47e29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620dece60dbd22b28e152e2dc5dabf3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d603d082541613db8324d5f27b8ae83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5f0df25d8abc009733afb2fdb41e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65099788808e4ae05dc300563f065f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48464dd3bb48fc5bfc61bacc05d7270c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d12c8e328a54d818999fd87f3a4a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7bb03c903a2ccb769b18c02521d4a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa525aa8786f65c947e09156c29f09e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a8b43e8730b586e0e1fff83535066745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8956beb9afd2bbab363ec8ecf4bfd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a50efc8a02c6f2c71b1388157c991747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69723a6575fb8922c27b5264a5836621748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478f1b5d67c16f8f3efd212ec22a8ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84612563b583fab2a44ac88604e764b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a6c7e9ab5a0b0d939b4d6a3bff28c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe073ee2751aea5d22f9a53688514f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a597e5fcb4ba7ef67fe92668d0c11e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c2a6f0138c309a0e7deb8133dc5d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc23493b8a4bf64336e97fb819bca04755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5fa7eef671e07dea576ffef4dc969756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f7ec8cfffa5ab1f010fa577bcce36757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c246e8381b4751ab7b56a3d0c880d99758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278567e1e44444d4c8635fae7146d94759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c170d95abdcf42e069049de062df1231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422cea67b07d1b33d1a100c878048bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c1925ab7ab432d6bf459f86c1bf033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d86db581807ed93098fea372442a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b860e2e7bb3993595527581ccc4605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b0147fadb3684a8aebefed442f27b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262e7d8f0147c42141e64f058ef34be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927877d6804c56e31cfa80808aaf4a028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e5c9200344c211e437f43031317899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd1bb4a9e95f27bf17d69c5684ec5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6d2fa06541b337617f5f61756f97b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f56dc570627677c1b2235a05cd8dd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee624d68773c3affcd7b1dfb6aaca3af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90090404da117c48aa643417f7204ecb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0eeb50df3f06a63d9cdf894a428b4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9730c61e5758fc97f9849dd53c966d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523d377a0dcc37c9a6bc230228d9e4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4500e0f2ea580de879152852d022fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72858213837037a4e4fc41736d13cf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0357c8cf989740e46e107b5fe7fd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c9bb72ff5f1c2a3adebf9dee461dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55245169d3001eb04b33433cb9b5ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f554bb6bff823889c7cffa295d835523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c18aa4947de1380459c585c4d243224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b32930720efe3d7f5682a828c14d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6175e65e987d5838ac1b95d7a3693626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e20b03fdec93064d782d5f088b20e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68da04a6796f9503f4918ea50ffd97b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5e114478c7beca9a7657c6d64d60f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f95a883490021307810fa5a13c93830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ed83ee477ce7114cd475680347d0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e99ac4ab7b1d8b596a2826fc2eb8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c338ca24e2276a5e46c7302740e0d5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3902503add7e307855ab4128b6e0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26195247eca232c28a7ddde571d6d77735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7878743ccb08e82c4a2a8ba839fa3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46e2f51fe32ba3393e5aeb4113c73b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068a7a97c89290a29a070850b62b2f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc38de328ffbf2ae7e6650f1e9b5ff839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6c0e98e1647004852649a9b4c399f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9908858088854f47f9a5bce6ad53741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4b5fc370855b7f8b0e2af88b1e9bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6189f60d8a6a400c346308e309ba0f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e2f4ae2d66d8b608bc755c80605ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f535c4082f38ef293d64dde3b6963345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97889baa3250f87580b5ba04e58a1e8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf33f47ae7fae0c2694db49ffbbce6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc6b5fc02313be59e9f1db5015377948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6337a6d1bd3f10d06a9e302bd1783449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75979b881512f0c6f3ca8045ad86913750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552651a9d1d5be4519a99f2e3ee7e7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9666368ab601908653657e9ef3b29e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58804c1f6712d51e391187f9d5b7e9e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbcb3ece14d42af5db808a5a743dfa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d3cb292f4f08cc6ccc2358aee09b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4192bdfff611585739ef50c19bf87856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc4acce708959ecff65d9650a0b91657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108c88db4850f585b83d4dd2a07553f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b7e0963be0db04aa2cef7ed35d39159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93904124bf21978b42af861c5107022a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e508d60b3703e5e2a7f9fca46be1de661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7415b98a949b3ca35ff332733f809562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab933666b2c6a6a26d76e7f2578846f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a218227d96aede55c9eb2cd33578964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8f2f8b4afcad06b1b95cd7ba6068c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7e393b69b049bcdf365ea6df3a1e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130d21fb107e70fa16b82988d31297d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a90d2bccbb3bfc24bbd414e1bcfb9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df580bb5395f0a442b9ed232b80e40369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f764b059b81f5ace67515534452dace70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec982c4a781d21c717059e35f1291271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128e5c53aa9c51635bc528459ae015372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523a64a118a9f54643fd3b3a3e10fcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8eef46a00d1b402eb7bcd65449e9c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8009f14eb4772f4465a9aac2a156dd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05760105d339fe98207db3454d2cea476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cf5f7ce80073c4f66e3a7f6376e3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63ddaf20c43d8d26412f679b5f818b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8db513630b5fcf2111f9bddc20312179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83d9846a4737f45b8124e888e9772780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10014d80d2477c884421abbfdaad387d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef93597bf46485b7a3c5aae137419b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b894fd9c32168592e15470cf6c29783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d17347d75d54d24b0e7e2f583cadcb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca05cc3cd29c9466e31b81cc4c966985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a028a5be23d189194c50651735578b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d603adaa3e9fd5637ca04beb432524887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e872e5b8158a3bc7addf16c2d4f53488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd66bc60fa0fe86faf1e63094485b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6214f2fde268c38951eb4f7881c9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d0150d7cc02a46f726b9ab68b1d3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801e3807351f7aee21518a2a3fecc4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64bf3b7c21df88fc6aab0b4b9258d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9885e10f6a7cc5c7746a12f517ea294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65beb3f9a24a3bec480b7c4f53a07995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d80b70222bf8af32ed2f3947ebef296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0470b4a1d5d6fc3f4a5d806bd1c93097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12519e9cdb1bed62f436e993f4a1621098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dbd215f3fd283ea169e71dbd853b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb61147563c46b0a93a6155f10a9dac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd2165bac52431d675e78edb5b1352101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6701432c5be3b201b211058d2352809102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030e7fe3a1018d498a22a4d0223f172103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b46e6d7c9da0d24d222ab00858cae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1fb7c787e7b8df1d3ea7a6ea25c6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1fdc6ac6bbaefce2dea0aa7ea704a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa919e5a2b3fa694424ccba870a83d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3aa2e89ff87f505e1ab95332678943108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b170b81a380018087e903a492c13a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6a33d43b1a83986534a0236eda64e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96e8de20defd5203c4235e008fdfb9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9952ad748f3aea0a410e2cf91868c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504af71ab70b8aaeab8836c6e1f68f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5adc9aed49717de61260ecd1c6f64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b8399bdd6f79983fa07a253a08fcb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27aa8d7f32cc0b93f4b643f8293221116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea178eb5b7a2f0074d2b1cd8bf16df9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa474af864c74c75aa9c5d7df4b21d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5d6a49c70ff5433eb78ec9d8e25a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1a2226fc4d75aafe156db4d95393f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e54bd1520cafef737c8872c870602c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8c682f843dce3ab667d48ad0f2e54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad3f23f0fcc78900d2c1cfb3be81af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650abbca699f52035993b36cdb007786124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983187e2d885e543adf5740a7a9cdc3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b78c46096e497a286330c48821eb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d0cad8e4d2906785cff94265a4137127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4070e140da9f854da66ed8c7f023c49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20412a4822f84c8484ca48307e3fee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61232e99afd98373df2b39fa576dec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a1d240b6eab1e6a7965015f58a5a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc9d69455936937c978f131183d4a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfffcc52722827d59084676932924a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81101147550be2b89b39167a50d51445134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc51378d96965caaf33f94277d74834135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc665b44ef61054a3366d65141f01fb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f905d77e1faf5b21c205db0fdb01d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362c6f11c49cae4eca4ad5a80aae633138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387acb00eee8b3863ae4e14433cbe33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83415861bc996eda5a3ff2e6a43b73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a803957ffc0ad08aa36d61e19f21c62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972b6e26f4359f8bcd8be5487a1552e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4706d09239b30a712603cb86db56a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98caaa1e7ecbb5cf85052f2c505b84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8a148094e22595c1bb72bb11f006b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037a494186384b6e00d4c7fb46066b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21b1e102f38ad11f8c8d87132c80f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4316efee5e4fc6ef3453161a99c563148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8809adc93cbcf263d923ab3d9adb04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95012936e5403c9765016f9038a74f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a61912beef50eef4998b19d056a793151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11263d43ec55ea3d8fb1a1528b1d6fd6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d18f2d2c52cef7c7fa386d921adb75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63160e9930220b5375c560bb0a21f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbded67ba55931917514ad61e36589155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2da8994f8744d46e547fd84b5c6a37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c340b16119da4fe871c0b2d28f88f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9357ef0be7335533a841ba57da407158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613364d84cce7c0341d161a5d33a7646159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faf5b502c06bfca4b885c41f7dd7fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760cbeffd0cadb9f221ad601834993f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76afb962379b586cd5a1f991cd2d4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdd081a1efb5df2cbff38059ef7b27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d8c5242c4ec63a3385adb637069c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab52ee81a5317e5a01caf07b09ea91b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af41e5232b0e133f5d32fb9eed518d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805c230beef00999ea33814c660f707167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4b618d03b6b974e30bd6e6a700ec1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7d640a69a767e8785fad79d291928169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956203725856769b7c80a80421810fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6926524af47f01924dc707cb1480a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489cfffb777426462bd3b4960426a84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8494acbbf37f302b39f94130db5314173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e627ea67e15df7551f418610c796b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85277aee35d76435cbab70c864dd76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d3b271a3a77bae86f5199114bff24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4b7cea725df1da4c0169b3c981245177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54b5b656273d3245f21c421311ba9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11bc768ba72536f9cb57738d0767c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800293401978a6ffb7baf92dfbb71aa2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f931129f89c2370d4fe446afcc72513181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7f596aeafb7d09ee793424b51dd88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d616eebc5d15083f7616b988a3f44e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df28510ada2ca5ff03a38c67c4f78c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ce0f245496d54702417e92cdffe12185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1c69d1f347e3284149437e9df10da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13522e9d43be4b573a0b9fa7ae6736187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa465d68ce7b656bd357e9af4ffab9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c6302f9e96d76035b639d41715798189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1444eac7dfdee6832b078a354bb3af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d911675121eb93ef1622091063ae4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b13fe53bdb9c99330038375c20e14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0ba4880b1659db31e5fba13a773c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57bb2c43fe972a27788fb1f918bec4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3149c65eed8ba4d4c61d9430e413e10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a058d91ab9341b2da1a9254fa75f2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0489e32c54fc8eabe5b40d87d88339197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221a8c2dc668e66db55233c069386cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d65109fecf3d1b1a07e4a30df95aa7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cc878097ded346b462cd6facbc800200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e7f54446e2e2cdefb26986bf0c459201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05991d5d7b3c7d1c40dccacb8ef1e25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d1814d2b4495f86b986359b3fd427203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed97b08589a897dccf7d982cd792b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d864cf545412bdc1abbfe85c3405655205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a425e12aba07d5c752f357f327b463b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542878060a90c76f552acfae197fbd0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9a774fc89076a98065e5670ebc7d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f75963c63f994d0956e4c4c69aa00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341d326b3c19abd118539b2d3830889210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee62fd58a9900550b21f10ee992780e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610f2022f3bd5a07dc624f43b5ddac8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397e3b365f057a827fc5e865bd7a307213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff971961018f5f98e12dbef867126e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ea0ae480aab20b9ad5f1160dd3dba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa739c5033b58ef48f9a8b1b37a493216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869102c0740c541db5a0eda1fdac9669217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16336232640d020a33be92d31a57dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e3cf47ba3c1f4d3210733556e232f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5671b34b3a29ffb1b25c1da8a0cf968220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4969171533ec344ea7aee2dbdd33c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778aba945a15f868339c454bf7b8dcc5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87064a2012df55dedaccfb65fe72697223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb26b0f1f76e4f926698a346b0fd7a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9c9c6406a1efd8f26accb4d0abb6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81088a425830a9970fab1c6db4fc331d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4723bad0da2511f741c286abef4869227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f232022ca8910711353edb76a98b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07160c62a2ce25409398be73c0eb1a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072da02cc3416a6d9634b53a9e5beb00230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2c4c453c89e86268f4f8ebada7276231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2798beed43bb595ccc3d25af0521014232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c36e5209fde282dcf19bdd1477a83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d4f928b887817f5f3b1ca12c6e279234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d200b6da3cd77ba252ea8306edd5b52235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f6f41c2e0cb7178683f1181a00749236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f85c6c5e871ddef8628504b07155f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c440a69e2d3908f0d5c9d7bb25fd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40f6c90637240b5c6270d8bb6ad2a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e62066e335bfb00a9f14390386a33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea303699714d3dfd82faaac54ebac6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72badc3eee276ee2f9e647a67a399e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfec858dca7914ea30e6b5476ae08c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f406f6179301360d783e174e74e94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32517922acc82866d9717c4d4fe57b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153c43043626b25f6cda3b7db538379246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7c1ca1fa6857f7d477df7f1a62d18247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69fcae11e6d7d8e7de428059c1e80e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed4efdbe0716432485055491569f47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f7344e6d197edb05f93feacb94447250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2d023965ff8c1a5e143df09c36097251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab2d4d5455d04f8b8b869bfe5d638f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ecf70574f5c779d24c16fdce08a02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe27876fd392dd87562fb4e0b2ad77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d584cbe1e81788fe0e21cf4f984d7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df020ac00879295849c5048ee5ced4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478a5c9917d5e41d73ff71c7605faa5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a43da03825272166b3a41fd91db92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75824b5ff0c617d69d5547bdd869d81e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ce7740fbd1a40d75f2ed33f126add260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf5772e6e400e7cefb7e141a5a7ee5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3eef3cc782237247f307fa949eeb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f6fa564127536679c3510bdace159263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ba749664df743b89f421331416df9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115257c649cd20d3fd3d842277021093265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c44a8ca01ce9b552447a218b49e60266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d57f53f1037d67c3b4a746cdf598d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89c9a35926091d5f01ce097f596982268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37c1ac69a96b526bd18cdff37e1091269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee58cc5e79acd27386b01520bcb964270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fa58966460b985ac40e69dbbd8433271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d273a5b110b45e3af7e7ce906468e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a9f111203e183b94fe19194cbcbe9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4ebcc4e3e40205f4aaa20d9662315274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979e21366324fa55289dc27247eca22275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dd8db6a652c51f25a59cdbaeabd46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e42ae200f70a84c39ead0c134ba0a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef682ea80c5b214fac91fb4a500be2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe830281735672a6deae01b8a66e6c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ced8f49fada85a72676861c97ea6af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e11e7e033c6757e32d84c9129828a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e110904b22910d37da22168aed842282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8f9a748d0d18c0a6affe13db39e78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5652369c82e9d051b6dfdc1b6ff5cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05315ef742ff8984d105b90bec4e4687285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cf1974420d5d7ca26c869190ad38d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb996039095c5154f9f2e877bbc27f65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abf0ba2387c7d9812a15bee28d0a98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47cd61b431dc7ac72ccca8c2d540fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de0f83a61a6d6c1411498ef8b598b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee682443780c5cc754aabef960d56e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4602aead746a981cb50e3155f228bed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fb9600eeeb6a1d17e71841e41fbed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba17828cd8989078a5f5846d8357dde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97abcb52cc84760fdfd0a930239546295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23dc368a5f5c3c69a0c39008a47a6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86674444d0ab9ea589ab7fddd7ae4416297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3da8aabe15d7ff0b430e63e62ac53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63244d835f861015dc8c6ed75d7932e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50093f354e7e421455f667a76acf8d34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dacf034ea8496103e4d0814c113554301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd8ebe89eee7a6e0baad2fbed82043302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23ef62bdc61a05ef32c95fd2e77d50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d317d66049de429d62f9f212ce29a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc6d71363f1129c6106c4c9ee10ea3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176ccf5f88e78b22752b210adc0f61c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db5d4cb89aa02f13df89bdc3149c4c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd82935c67cfc8b1e4b5fcf9964a3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8557a234610d9217482ef52ac2b450309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55781ca73f7e155936cccf6908c0bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966e29d488d64aa07afa72d9a30a2e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ef8babb5254bb931c08f6a88e01c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f758ec45bee2e8ae96b0c98eff572b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9411172e2f7d0eebcedc50ad67b271314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe643f0172a483aedd379eb77c363c93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de4732acadf808e53bf8b5bfd4fca4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d44c609cb6d3e5682049ceed56da69317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dda826eb44c3fef22848434a53308318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a388df471d6ba3f347c1e90a689a45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6590cdbd403b6e4dddb9cf5fd7aeb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d9ba39879b1f32528c58419a90316321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b13e94b78ad55c5b15c0a4ecbe49f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96749e6e94d49b48dc980d080038bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a00c84b4abcd53af44050c70fd0e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b69b4523cc1e67fe53dd58d277656d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e3514fb65a1fa0df4815afda77cb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be72a0b6df49ab343dc9c626c570f46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4298b935ad6a747fdcb6e94adbe2c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a822f59c9cf83472bf58e1daece312329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406287666569559373b433d43f7a9177330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ba51a987999abe162c7027051a213331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208425856df53f7f977089cd972d030e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351ff4615d0773727b4ee638feb3a9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84519fc59fade158dec3cdec7a605688334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359190d09a2eaec32a30cf1d0d67ef05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a404080414b96e6facef007098422ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ff526e8e65936db05bef9343792c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca584c344b0e5ec99fd958dc510154338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f563c743f1b849892321803bcbae4f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac15bf64aa94e6548b9ab9c6b7263a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed253c0b5836d719cc2fb51623e006341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68e98fa74babdf67394918a99e8489342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4e935d2c24746bf3dcebe88bdf89a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b2a2583ae1b68884dce9806fa459c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2396a4c50f5c85c17b75c021af85474345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd270561c4a8228cca41c909f659a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1631d03cb9b89bbc4b3b88f2596ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29950ddce22f05161166a6bc05fb4d01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8038c633adafbde62a3f89523317e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4e0ab7679f950571dd6041d506848350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea6e060d86805893097bee620f99c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307562351b131154f371c00eb03131d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ba124d39be8c874413bf6d112ef2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd263ee1bacb46c4cfcb46a531f3fe21354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef20eff6702260a3b960d90f965cf7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2423b33ab062a9f27e297eee3ef55a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e616531101320fc5b35b50e74e18f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569309f70580ee3843b449d8d85aac2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba6836bb9806dec41df0c74ceda8bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e805b3307c3bcad705c8776e85a83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d936b72dae98d413af549fda34d569361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6ec5f6fda026ada5b269a74304d0a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1b6de1ace6fc55a0a22de8964a0e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73efe092f8fffffc81d37d5227ced8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b44202d972210c8e77bb30eaa8da5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733048e427dbda4aac8f1f54ce94b5ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f9d1d5547f9e3626f31794bdef3ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4849056632bb09f4baa2ed3373e7ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be77c2ea5e814529d2414c3c4d2849369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baf30feb4fa42c97805187f1d2cf46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fd37eada045e0b144d06a4b4cd8d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028a80f42d9e2a73a02661168ae7296372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b5c3923d6d09d00312867bfe0c8df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47a9dde2eccd14673e79a19d375657374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5f660b00e5544b3e8fedc1e82499d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a4da6381c6414fc7275fbeec0ddc6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6999f09a4527e15a579c1b0b618c19d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ec7a9fa898d3307835525aadd6068378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec74cc9c9f5d76a31d140a2c18cdc45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf803e70e96eef9fad3a4518c29432380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b946b4f1419278a67bb1154445637381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d948b5be539358f90058fb67dc934382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df43418d6520e5968017918a828aa0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117719053d1c2602ea644c0a1ccbd8f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e63301ff0058da0d5394baf9e5e091385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe29b5a2a8138e07cdb73133092b8fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e36173ab54698aaa2b19e44cc348ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb1f1f9519d93edc8f281b0202c416388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e51f11b8025a48baca2c54280d981f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead695965deb66533c1fe9a844510fe8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a241da4e5d1c4728ebb17e1612d639c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407e6502e13a53ae354c1d90058b217392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea30e3caca907c46e4b60f610b83b70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d922d3384fb8d5f8e549dc8b9ffe2b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7af4339adbb1e75fee9ca2acd1641395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a825bff70a562d8b676f64896f149396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02885188b867ce2c4c8b3df02cfe69a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaedc16be7d7923327cf537a74c6fb4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5798f1bdcb645e19693ac2123331df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60086ff3a69741168823f43463d04e57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbbee05d8f9c1b78ec044bf715c2fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bafc0f0b960699296e650fbf28ef7e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540629ede4732b9840e3d6f314ef1e9f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca1791096f09258edd06cade94c7c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007eec3a982259c694506f79c1271b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a22c6e75b59352c1d8187d9a82400c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83538fbe086524fed8da2b28decbb070407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1eb9577de38b05694d5ced823ba3d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42010a552b5a37c55e2dd226bb5789409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00153bf1c18ad14325b3ecb4fd804592410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7b67a24b74e8ce2e7320bf077eb6b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d6f889da447142e1d2995ea2c7816412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275778ab4a6be14f73d110253f9b750413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7233735c3c0e0d1bbb7a70aaf6c0de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebc542a8490c5616b8bcb1c73e9a00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3d0991715dcf1f8baaa57aafea895416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6d80a369d72b5187d4d3cf7d5faaa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1212270f4d804534733fa89a6d855a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200871bba20b30ae6d668a38f93b396e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a98769de2616556742d84ec90c70a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f834ec4119e183a61e082ca74ff84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72443ed2e33988071b347dd7837d01422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c806a3ff16e5e1916e63c2167da5daa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af998219de2b2963425c6d2d979df5ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5d2023bdce566a0a4b33ca62c598f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33224f2e084249fc313ce7641751ffe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fde9ab07242ea5c2d6419bba601b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04cd1d4792c20387d7d339ee7de084428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a419bf5527bfde5b68acb94e56c9d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660f8b7f8db85350345b8ee61cfe8f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ca46351e017c2458c2585919b946e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153d619b841d7b5a70811b761b1a396432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873aff0af8ae205d33d9ab0ed9d06144433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a0f0addcdcdc6acaedd3477eee09f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe9d21719dfa5be3a7c2a8d781281b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c00d709829c63d9c02a5579373041436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f6fcd3b5d4648f2168f32c420ce2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fab1623a361d24a6a9b2e5b814c21b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed0a1d052a2f1eb5c4d256eeac7b62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a600f9a204ff5ed52b5f53e6863376440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e212a180fd4b4a6b58289870cb62cac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e605c73cd1449daad0cf4eff6b573442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4dd7ab32f15203f427b88ec55a0ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e61463d1c2e94b63de016593b9c5a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b08c521df7e7f519ec1244f92f9243445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19f50feb0e98d0177633a827396118446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dc734f35afa26582801c88a60d849447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008be43ed292abf8b08ce35aa0f79c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dc07f5e51cf082297f5b725110225449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9ec5b2d5688b634079d7d8e5274c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f86dbc2463e0f7cda6989739a8f16451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf8c3c02836b03e1846a395fe66c87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5789de193589f5aff9bb032c827f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99618f0df196f33fbd0223c5f996531454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef279f1ba07b84c173dfdacdcc68a7d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8453df4058eb899967b8470cde18ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08fc23497b6a5d111aa00dd7bbc139457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb26c08c96d281d2778b4aa021973a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7886a5dfce18ca89ea178197f7936459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd480069324252de46462b1bbe20a585460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19347a08666089603e438583ce84b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8371b8408ce19bd814e98d50d46a527462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98225bd691fc24feda0c6ea97cc8636463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad595bb237223ba16cf7f382156e6054464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa976e7c3fb41551e3f250cdad4173f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18765b5e061d7a08cecef746c15946466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82db75dced9099303c00bd45ebabce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b3a379a1cbd9ba68b99a547dcd11c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce54e098f2fc3a7df2d0d66cd2f2081469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cdc013fc47f3895241218735eb635470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1524002026e1d7b99a025abe10e1c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b1287fdd3285b5300903d4d453de8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013ca9bc7e71cb750a9a4faea44c197473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01334bfe4ec6cf355d7b41d6e7e92ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ae4a2950b85cd70e661b8258bb4c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c24c6140fbf6c9dd7cb9a303c1b560476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b623878759bacb742c1dfdacc55844d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8e7d0e816357883344f7e928737d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ecd95a0a2326f017fc204e36c51dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2698e45623b093304a94edb67cc2d92480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eba92d8750d82e6e1fddb2934b4e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba267fcd71b26da4a04f537e27107e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b308709702663475d0d7874d3ddee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3de4e1e1850b7c6496d74517cf80a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb16b856353f91eee4bf0a81bd3033485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f447d7fabc165060fa65fd5bd64ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfc76079b5f62133e42f112305869d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5607786794f74a4b806465f9a291f15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bd5359ad268c6b3998b8ac8008a4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafbce6a3f4444b688acb1cb3907fbd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a93aab2c8f58d4c3589a912f1d6ff8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9663a7eda9697bf316176ed31dca805492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82927345e7ea4c887dbeb825dde70fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2627f87b08d54f13f63e2628489dfa7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81507d5367d6bfa064969b20fe8d3891495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8732ab770d2dc902c3c394a65a0f97a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1a5013ea78b694b79c596ff7248f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d6d03294680d542984a48f393726f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53410ebe42a7242300969defc33d126b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7c5987b2379e3644715aeb6030140500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa0788652c269eeab2a75448a03e93501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7e2ef6d0dd2127082219211d298c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4030b16b999ac5ef48b979937dbac2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c27eeb21108f2b5c1b8340f5c41bd3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308aafdb68f9e3552956d635abbc1656505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb7e167f1049c9459df3c396dfb8c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b476559f4c40afadb1b90976fb0200507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92ca41c9ea5af833567597347cd938508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a2e11efdc321fcc66b88f8eb1fd1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8792e9744ead10e51e98c0cb1ce9990510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef415f66b0d0a3b4f42b03d8bed086511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e415d7d5e19dc43c09af722569cb48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681ca44258a2c0dc1f351af40135c0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f82feb0ff189ec17451fde4d70f41d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff85e9e0b38d16168dca5382f4d251515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23cf5b7a5d9e9c12bdec9fe459cb89516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35417b396d2476614f3b7fce3e06eb3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfda8c4086b892e29aa0c16dee2882518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f59ef53e85de2f206d7f3455e065a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10bbb43b8a06cf5e6a38170882cfe0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26685e2f2e66c1e48f150101011ca61f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5304582105b9c23a12362eecb0a0e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363feed52354e304c2df92dd8d3e310523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dcf1a400562bd6147874b387cff71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea5d5705609b109d2d0df64c810de9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20adea21ba95b94a5bdcb321da41ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec649e38ea81087929938934145fbfa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada39baa8da4d6b8cf1d3a939eee9bd6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b8e72b0265168753b05a062b36a8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77eb9fecc0127dfbfa4d6f4609e0d1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09d342e4553456d19cb2957307cadb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7aaf342bcc1c5baaf2391d6c34e3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68a8d6d6b248b9fcde2035b04762e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31ae21846de454e393f00848cf8a59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b573b0169efb9b6b4dfeec2cd47bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fe70243946ead76b2632b86b2077e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ea0dd2361e9f943584f9620aebf3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d97e0cfdd8c4c42737de1d75ac791538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bf609099a1adb569251d4b7ab2a5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c46e1121df7e2e4ae7a363f23aec8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904f52e3b2be12dd1e8da40f8971e9c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc357d27d161691548d1bda54b9f620542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cf3067492299af980213a9d2e1988543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba52e4156032629d8b9b594c4c6f12544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c07f2c2b77208468c49bf9ab5ddad1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066aa1758df7b137adf8fab9fcb4d26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7d117d4e0246119f8cf89d3ff5e29547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8679afd537f60b32216315fdb0d95548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cbfc0103040cc94809bcdd844bfe7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e843fd115712d5040027460f8d03a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd098f6b279579956de2797603a3782551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b758e9c3022bb570821151a04064f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd986362acdea63342e309dac5b57e78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c752415014ca617f9097f907747a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981592bf8d67a6ccd5c886192781219555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d435474081b10c239853878b0f379556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78d62db27fce204e928c60562ffaaf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2e56a34cdabadb263ca89a0deb80a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49219b8acd8b67fd88c55080981d80e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f65d43770a2bc98507e7eba19db5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6647f80c200e3c8d57fc485db2b2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d903311dc627cfce75f0cbfdc4d4c5f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd1bdeb6a8599e05237a981b4fb443563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd310da820947ae6e2a475af93ddcd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc896cdfa87cddd5b11d93da6c3df1b8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03ad52c6df68c0545ba06f4535aa04566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36244726a6a9dc4b6fe02b5969d21c87567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d891cce5cc80855da3f36c06009e9cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acb7251c734e1b31347f7aabf7d9b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699bfd63681feff6ad628b7b6635cfe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7245d2a0feee8127ae92e10d4b6373571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acffb07b717c4a6805eafd3ee6b11a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb7c3a24ff749c8dce311ad6c71b5e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90152c6065025d55d57bf87022ffba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209588b2462cb11818d8f5848c256c01575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19300d6cc663aa1ca8b13e947262ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ab2e726f39bb1d02028ab4f6e3a5f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb999f059fe48e0fd79a4e5f69ae1280578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37699cde7b89426010efe57e9990a70b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad446c8fe7dc5be0df3b5c00cfb626e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759af0ae35dd56f48822435914eec3b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc93427e894dad7c60adf2d512c9338582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31317720cb41f3dcf747099d89481b4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd7ca553dccf3b39c0763defc244ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cab7a7128f727faf44975dc305c2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70707c0a89f1ff7157df1722d3e79cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d550ad4e00cfef544f89b31ff81f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096078f06a1c9bbb5f6f050c9e8eb1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b7623f8e1495088e21d2ac72583de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d31a7373b8fbef6e0d89d862360f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a47544fbc11367058f4043c295c38c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab380b7e342901d3b292e054af5f23592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71820b53497fcf3b5a99f9d6989e7b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ddd99141fecb94bd31d71adca3d61594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038906baa09dda462aed76f639154cfb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6df9f2f725098b8098fdefd29f85a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfef15b02c5aaba2d92c8a82e3bead597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7122ef09cfae3ad3744b271a553620598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fe01a317d89bb80567722e919e3ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d5f8e23b91af5b9c9d0dd3e722a9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8bc7926e4d022a64218196a5ad45d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02b8598ee8331aa23c6b7e4099421d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085bf11d09211086b9db6e55e08d22b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1e00eb8fa13924b78cd1212b36c46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f9ba9b2f47bd522d21b0d651188f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6946a0de891a6da357ef4b61389b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee87a20e21754745abc7049450ba2c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518df476752b584b8bca531d81e38f11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c063240623916f33eb6902e3a30825609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e86c622991b34d12c0665141f64dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd7b6e17bb3dbaee6a2ad69221308f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1525eea765172f896f5129d457534612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2dae4e0204f174a41b0e75683767f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a9cab5e6941e38a59ad36ccabd027614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98210078eef9b25eade5d57cd11befc0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa915eea617ac8a88e3b2996d1312f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf535aba70348df980a88aa94b68820617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c056fcc9b61d497a850d83dd6d802618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6002d3c0c55799387a72cb1053475619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b3c51a7ebcdbc2acd52881dd50eca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ad2d544b0f6474f824d036ae6db56621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35227504598961c33406e6ce984f9bc2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7882044afe76acbfbb19a7273f0b857623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594d5887dac9f54705d71eb286188dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267ae909c67ec04702511cd198d8ebb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033ff27155ebd63769a457a333fa4a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58208fd10aa5ece0787b919fe58fb9c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1438e555c57e764c926f55d736885628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776a40b4957eafd3d46ed689b8ef512629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ee31c53dc427573110065efd9c320630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98773de3b648dc845b0f024906a890a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dc564d12205d7db09acbfebfd9257632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a759fd50189b111392ee0a1693c2d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ee4110aeb68bc2205fd53e31306b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7dfeced83743fd7fa85b857b7fd65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a276fceb08e0a8fe78240ac7ce0ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb6411e443c90fb8138bf7d1435e4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f80b16cd806ccc4a6562bdbc3448c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67a512a239404bbe006f0a9a6c4cc4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26529f9341e6cb22d8a7d2bbc83764f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717411b8a778ca81a36d05e1cd35826641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaebf84f58b59db42e3e996489bd94642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b48216574caefac67081720d26f583643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9bacb627c0f3c2e917a105b821f4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb460ced398cc3eddeede045a2ddf91645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97c4b6959300a8c52e5349b05a35b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404e20717f16699f94fe3a84b4fd8bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cde7d83e3f839caa5b40a50d2e277648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7968230e33752d60b1bccdc31e511f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b77f9ca0753508c22a46dc2ab8411650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a71dfba46bc66a8380ac691a34ffb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3ea74a8826415a89efb05ebbcb612652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cf9c6e1f9d1a3f58ff915fe65bbeb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e63d6059bcd28cd05d8f5e447f109654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23ea84237aada3558f09f3e65beb3e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252541e1c75807282d77aee89cfe90ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc100f98678c359e4379e393d1b39a7d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1cc7fc132631c7f0eea51373ec68b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c3e4e23745bc2bc53746e44f96850659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aba42955558d3e9144dcca5391b998660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b43dbeec01e8ee8d50dcc1a53fd1ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28e0b048d0177c45a385eb3645d91a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f8a9d61f8ddeff7335d343ab886af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d96fed1cb86f8da9899e4aa6ec8d6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcc015b0e1867f2a76f7d49aba21e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdc9622a634127aa470e05fdd98aee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762d0aa872c42d205ed26f98fb1fb91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905dffd49700484ca58720189d5b77c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcf104014b57914d7f5317230c93fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148da0596dc5e36b022e6dd9a3cf21c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f1c63b4f1161040d818750bd333f3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f868c66dd2c2e3eb157e815cf36ffa6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bce23d695593814a769ad065425b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc767232d9011966d6486b3a4fcbfe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4d390b1c1a8684b40cbe2b34645b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e957e594e195aa406d75166cd23a8c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bf58e99bb952e2f8d9b8b761123be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb4b90bc53ac934d0bf3d3ead5d23f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faddf03335372ee615053d9c217161679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ec80d2e64d75a152ec01f2739778d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c59cd68a4b156e16c404cb1fbf6196681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa1bb42acc82d3daa5ea68c766e712682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1960d768ca5d6169add8be31a285cfb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c646cac40ecf197a39fec137c5919684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77926d0437e9bfb89e1658993d32f585685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ec3af655b86635882ecf54448ea78686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f9910c7c78eb79a503a3d7ebb423e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419404a8e3ad92aa455bf883626a6ce2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fecf9376ce520bf9305f87bbef7de3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebfbd87d9ab7fdc172a9476df47369690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7361dc35fa642780df7ac0dc8f08c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6d8463c05412a8e9328012c75afdd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80b9a16b47172f9f0bd15fa359f62c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb4e3e75cf5ef2259afc7decefd223694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492aeaa40677cb6741c64f287ad47c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2433473f92e4b1ddd0f69426ed08e3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf2e2c78fdea63293014e6a83200ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d5875a7320449290122f7167bdbd5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a3c82ead2ac6eaede7386dd5717e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a541733cdaf1806dd7fef14484c1d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31b0056feb6d1279e68991dad4d46c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044940adc41d0eb7cb254ec174250bbe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84533da0c77db988b56eea791779120d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30d23ccf0c97dda9ab6b73d96311a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8c5071fc9ff0f425c3ca4a70bbd53705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8fe27d55858b1cdb9673fa075034f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ed25b97e7a037ac67872f3191d9e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dda986bff1f1586bb35eb34af6406708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c06105765a73c4c0cf40eb2861e3b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf0b1d6f1256cae68b708e79649533710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090221f3b8b3f0a938f81186386d5ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a95199a70a0244565738a0404c6c60712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ee528c0059e17c884dc8ccfad5fa9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa8c281ea58f81ed364b4883925b55714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102c1185ff059267e95b49d3b15d401715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2f919a2749bfc8115569fadf607fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0b78894c83f3d18a3a4b156031e9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4ff2aa402228e274eca21ffc82395718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f45ef8fc4c18b82508f5c3b850f6cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bf20c1fe29288baf884ab24708ab1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938365198d0b3037aeb12cbcdddef51721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4d5066ccd7206de9117402b003743722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c736905e03f4b9ef53a53b0ca2e203723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e446f753d0abe99b4d5e78ec26b17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb67d543f4edea6657990981482b92e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0a551ca677ba4cdabd9adeab80485726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8bc9c1f4ba271c8846f0836d2970a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca2a0e20d1b0471f107d0546c6deb0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbe20c8f93ad6a68e8107ac7b02b4a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d35c26ed41f8470937c92ed97b64ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb58f807d1eadb84b06e746ace655d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb73fff5e9be3b1d1f635fa492bf49732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2346fcd5fe049e9e5be60d1474107e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ba265b343807a664c101a307adf4d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92305e972a8d97402d5ca875072c8229735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912296354e4e90cc6c4dcce403dbe8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a99a4494d83e2626fb070f656b4fa6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4ee305f8759d3ec452cb9ba879313738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82eb0c95a76052d9f25d500c5a3b792739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b698a6b3978c2ea8bc0c29ee2989399740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94385241a3f3f08f6c4f49494ab2768e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c3d303d3fb1f08de2703fdac013cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351663102ffe60958bd0811547bff662743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66556380071df63a28be553f88e5c0d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaceccb7e6ffbccd4301ef203bf01cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647315a25177ec9924258f098c42b02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544168253388989304d692bfa151dc4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fead87130d8e8dff2a1dac65d1432eb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98721bb1c067ced8c14acaf62ab76dcb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb8ad0bcfa086129ba51adb63ec553750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408cc076516697b1390ee8755037558751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae429ccf45e6838fc34cb869a86ca3ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ed86460508de041d545a1fdd4f122753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031cd20127bda779835296b5882e27d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2725c2ffed7dd609b597e3f5d2182f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff7a5f2cd1999e31c53a722c7c0e5e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a52c11fa49d2c73c91876ac55bd7c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40767fc724abb42c0ddd09fcbe4b22c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ec0a454c9f1af7d216253d749a72e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>