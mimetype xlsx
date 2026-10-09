--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8600242ef3c22e73233b05106c4f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66a9123fcf5c1f75d7929f23c70c4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d50ac4f82bf29366a35df36b1dbc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95d733d1d73be0869b08074e23066a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c652b635aecbf117d11b0c10e648b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32828c0b305b78f301b55244633e39826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79992a31ea9d59f8bc5b3673996eea1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890de4390bbe7eedd6a73c1f1196a988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d12cfd2c9aa14f724e8a9239b23dba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db726cf58c2dbe22900bf6c1a814aee510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b9888b4d862928a67f58fb41e002311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b24cadebd99407a00847d06ad213112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a381e6b8c2a705d3fa507c1663361713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012e8bb3561cc03932af0d062df67ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d904a0fa69474e6c8452adfb72610f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8f1e174f82fbcb5dd688ecd7a1dd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632d2895ec22bbb00cfe97311fd1e1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec8a1265ab4e1d9c29ec926d02777b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af0ccba61845ae6cfe9f96be84170919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b6660400f99743f8c4d6284ec66c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36926ca0a6ffb29ca919901a8ccb18b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2f2822d4b0c6abdda1ce90f58863922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f119e8ae8b5683eede68b2d7d9b6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f2267122c85cd62cd3d77791ea5d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dfaf188836e9b906e827f5889393225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca61303ea400d00f9fd9907b2fc4d3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c065f369ca053ccc36d5e71e32b2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9b9fa9011869f811809110185d31828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e59ee411f752dbe227863f8cb0539c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2682bc357b192cbc2fc3700c39fac1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395280340c539b077f7d7a25e3aea30c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee575522e4d4367b37185cfe5b7dfe6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a1af7d23c4aab3a58931e182b646a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237baf0a58525ff3be5f2f7738fc659d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b230c3ec73d674a45d2177df2f81ea935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55c3ef61ba71d21b4246a4b558e7a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e3b89987ca1209e76eff0d9e9cffe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4be757ce9f2331021d14c6a7ed7b6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c277460022faa059fed90bde3888c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78487591c6ed0fb7249fe5920957999c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a413f9ee3b43dd1334fde4a075b583341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df869e6c1f939c8ee6af27ed2d2ee242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a53ce1a149bd4afcc23a3e90df8dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1514720137d7fa55dc8cb958c992344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192ff361a75fdd535378c527130918045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d2b66fc3a4307cd947561450a093446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281744b73ed99bd99adbb8832696df0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c6cd492180e2fe461a8eb7bd4c6e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001653ba1c7a5e16c45b2bf86b3f38e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd47b57aa4d2cbd1d11bbff7c9449250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae774097adb856ba01ef06db5a294e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad14233afe2a32fa267ec30da3cf9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586a693235eb729494d2ee34ffef03153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c61046eadeb48e7afdd2263b7882f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387e3d869e4289869b1e092d06482b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d85945b4008c29965b185479d420eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180bd136a8698538bd0b02778544d6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778298ef6909d6bb47d4c6336d03ccb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28134d92813637e02f4102cf1c7cd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5c4428b35bac74caddc102394d38360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922aac24eecb40694e13dfa49944875b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df71d1e73c2657177ec80df7c19ab162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fa7fff7bfae68337b7062480c240b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159cf3184fdc12813a450fa007cf0c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d0784ada0ec055a2e9bddfad63e7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6958d253686bc40d2d812d9a7c045566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0b16c01331822f1ffd472c63c7d6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b73bce32addcd69824ca0b1312cdcd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b11fb6477eeacd4ad083b96b0643569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10250571a2bee5b4d5babaa785a96b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d1ec8b52567c730b89e6ab8dfd3f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8324307c7afa3dbd724a1a522e736372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ca6a3809c27f923dd404459382d2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c817d78e02ff897c9279b95e07659374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8b87d6f6b88985565449f4cb73b1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c297444e40d46cb12651e3f6de2a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040869e5a953f3ca7d6502e30a6bdfb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f5469d648469832acb400aa0f266978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94705938e5c2f7d4caaad6241fe45fc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d4fdb282b53eef353bb56fcfa1f9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd57b450272025b255d506b8209f88c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad75a64e2d67929c6748c8f9fc9dae282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc246e2c9584a4f5ff7569a775d99b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56526b66edfe035af1c6a25df032f0d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45c9943f6908d2b9d1d8eaad479ab585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a9632ec9dbff6135e32e644b070ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fcb3fa2ff65c19198989611a937c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfffbdf50135d59fad3a6cae58532888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae62fcc26b21e4bd0872ef1de9cb4c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddee7064c0c4bad9260bcc0122ba52590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fbc69939b93fb92dcd88a83014e2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31464eaa74c0a8cb0cb2ff03279f66392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30caa9db9d27eeba6f6fbfb7eea38ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723c5dcf6697c4fcbcc649ec3f2339294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef30a6081c1256ff72b762c6b2902195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e352736101886d387642eaf1c3b172e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64fcff5d8e318a0dbd0a8e4a6ef39f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562a58db023991f54e342251b5d4b6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d79ec9eff234f8b2a5ad7b5bac79799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d37ce55326e77e82736362eb0500f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab6188c7f8c088d6c76515ba4d2b23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe70dd6baaf202f2d836874d2a29b52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227fcd448cebea35f2d0c564d1f01e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384548e50397e74c9d3c62926f6f1686104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbacdfeb784739de44639c8215fb60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa768fee9554cb1008ff6ed6a8f84c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f19cd31f39f877a4b0b7833e85f97f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281d6282911242625f89b474322f443108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972a422a0e62ecced282fe4a47b3551109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591ff67b719eed1c332eca0d51f0d68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd71af80d7c422904c78d42c5fe54e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78862c9c1746a8523e14c9ea86085a30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa25273648838ad25b967f119861a7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2e939b00438bf466b1e85ff96b3b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854770959fcefe6810c5540f8012950115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d290a58737febeff3d76c4678fc2ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11ff10a95a968ae64261d48bfa09f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae22922c3693129fe79d2b7957b450b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aac85acc843f9c9ca7c48a22b25b96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea135292ad0e3e8c25332fd15d7ffd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6026f094d8cc1dd91500c9fccf8a25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ded4469c2b82e26d2ed561c1e5715122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357540a94c09523c18dca78bdc4ed9e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6c4356827f0cb4a191dc88bbbe1f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67b8cf070768a44be745f6a150f786125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af7c7589fa2d1cfbecf67e8c430ceb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f10bf5a39b8e09e3bdcfa848f5f08b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e587036ab1e82a81d470239625b42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab4c34d383ebd6405f6eef5b66ba26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2526f915278404b6f027b9cb8c6ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae28bd7e897db370f98c3c988adfbfd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068e9f7f5e86ef5f12cb629d7380ccf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02210a1bb206c1a218171c37dca3859133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1178fe05375393b868d750f7bd6f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2545cb88b312dc3be16faeda4442982135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b2131bc4309b22b646b1b7627e963136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721724ee74be36c6e9d90fd1ca05b01c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c431ca34e352c579439d197225ed32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e4c46612a171ba7b8002b23d2b3a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabb2432733ec738347472bab2d860f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebddedd97103cdf02f68d11b2156f5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38db2f2f33691bd8539d82f90558a80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c544ba158faf4f7581266d8e8ea6251143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654911976b6c5697dc8093b11f51fa3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f86b9853387659100331d7838df2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c63e8ee09f134f3f42e8294987e11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecd1c388b6e7e0a8f156cf7be1d5ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b41fd0ced6c8aaf91dad6298968d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1ca63dea110560158f6e6d5db5130149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd0b69b4ce414b782b4ebb2b2fe2ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cebe37e38fdc6089129df4be25bd7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b3bbd21a827b5ec11f4726f6f8eec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1383f4eb509cb50ea52c00ce70d5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb39f836f27258b15e1e67d09f555a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859a903d74544f21e1783d4aee338a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927a0752ff810d4787310936b560507156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006c01ece154d4d3ca64bd721af6de4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c371f05bb9adccd3c881888c552294158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ab06f23cae04852613c8fbfa1e689159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1706013130cf99fc07c22a1f5b5b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329242900a0f11c9c14dc025f64deaaf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c8e6878e573c1e731e25398617e91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdfddb6d1a5508f17d642784989322163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91419e90484be420cd7fb8bf5303d7ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472df711ee1387091e1bb33fc8fb3aa2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d9ef0718e52448de530d24e767a04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e5dff8c0c2f1c17b93b6c359d552f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eec7510732b4502ae69b3a1605ce5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33d6a224ffa9e1382ac11a27d2a9bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9cbc2736ef200322b1712fbad3278170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64ba14d14ae8b81bb26685907d9d13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2a50632689951d934995b233986ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a458dea4d56f2698b0d3c64ccdaa04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb2f21fc307c637e658846c1008d2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2421b5888840660de686bf5ce18d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39926af9999a99a38a4437f5b3305ee7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8f59719ee00941cb3a4edc8588ad8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f1b0099de323cf3b97f1624c44b92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079547c42caa3506af019744f6fe36b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09d6fa59c33aae6e8d8baf5d41f41b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71ec75f5dba0c5c213caebdf4a6dd0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1019ee6bdcc3bff87d6ee2ebb35877182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a25a37680fe047e8bec54c0a70f05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad46f5dcddf3b1ac2f711d54e9228e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bc00ecac7fc82d86c0a38aab8d406185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0775ab4dd748610beeeae1eb1a7bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce078d3f1568ec7e6d629679550d42a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073bec8b26a7cd2e94c6c2bce84d2ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a911c98dec37399a67a187245bb87c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed8bb46564dc1707f9b6d67b4786ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36ac207a0a36fb311d7d56bae47a71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c7f458202719c0ac4bb58d6a935a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcbed09fd73a36ee1afb9a4fd68011193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8ab6efd6232d4a969b61bac65c43e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9cfce92e26f0e84299b990cb9cb01195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdd18646a24c678164ec008b25fd6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569536207979d121dcf34030f6fbfbb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b0b33146e8f1cbc900910af5b76f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7d4d2cf3d0f89da013c30532477a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5316e170a2b916146e9017221a5642200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2de6a6d337b002fe187a9d036b13b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e1862e2b2167536d1d43e5887674f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f838e63b14d26affc1bdd667e502a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155567834640e53d8f36e523ee0714a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2c4519c1838bc04e305623540ce0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcae006666ee706557d9bbdde848f9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4682bd097ca6e376bb1229c034bcbf7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b34caf1e78dbd826bee6a9c144b9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739214df9fc38378d427811a4351c0b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5545ed8ee9e586f4ff26810fba27e81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567b885e4509f02bb4dfd73024c304b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e7b43437c49cf51fe45ea59ca1d14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0ce0adc29e94f15ac83361c6a02ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b7351b5f758c02aa6eccd75c81618214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdddb57c85b2c6aa4b0c91ba18a17a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7aa10de0b0c96b2600024da25dfee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab219a1f918b11e9f5e4721759aa61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb056bbfd5f2a235482a06a47800ed6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1c29cb699d9e9b20ea9f71be3fea6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d941cb9f6edca083ce5f7a2e8de37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81639d2e4840be5fd092ff2f86dfe6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8905d72c07d0ae7e9872762019390bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a57041acd295bac9d0f8ae61df5ded223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a13e15a4e2702d95b18302bb82589224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baa4cb1c0eae50f33ecac4e352c2be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92381174c115ed35aca8b69a349de5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d64249c2323ad5bf4e03812e68bc3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6d029934b6867dabf2fc78141abcf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526ab74b46a90a24280c37a08cd6d1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202cd54d683267c1bb299ac1612f438230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b2c0428abbc9867356faafc0b5ad7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711b1c76dbc768c16d2c5c36ee38f16232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a9e682aad54c54ef2d631ef19adc6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec499d2400f91f29ddba332c9d84af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655e94e80871b7e672cb3d78a29c98e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844202c63b3a86531736f8936d430616236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c69dc8e4ed3a52b4deefd84503b2f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ded6fa030f1534ee8f6243e441688238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778102dfdee23aa4c38db0fbda92104239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49a568a7a8a5caad80af0394989aed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4bd24715c321bc78b87b6b029633d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877222ed0043099606eed851544a134d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff35b66324d1f6858e3ca5bde7c10b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab5fc15630ff5d691a1b757c7667ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd27cd70c146d3be2f54a3b452e012245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008f3ef756a2c95c9c7100998fc03f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef10b2fb5e4e1409361f501ef5a0551247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb5f2d19d8fd7aad9c7700aaeea9c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc87b64002794071dfef057eabba77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560b35b3f56f875d6f8fb49c0a82165250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9f82d88d58a18c4130faa2d02b5f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb41410b15cdf8f2c84a54ab16d77b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89250b65d87d611b488b7fc7b11f50e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995bc08db04e8a5b91ede5d015f9f2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae00d65351f249aca7fc86b0609e406255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4f5bc2841aa6010dc961883a2365d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96c437d4906b573916b1c3b9debcc3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83972d0ef93d785ae5e0e463c956385e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d90c4de1c3f403d5557ed7f74f8a74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dec9c023bffd97d6fe3d1199c9e1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9d3fa1378ca40c7bcd9ae5c99c7f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487e0db465c480eb0ee5fcdbf2bf9a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a7aa191c5f7948d5adf18fb8c59db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b1a39c6dcbc297273ee809415bc1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33801fe41672eed12931630f9c2c29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26da2c183eb1230dc7cc6804856cb1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6e3af3de4ebe2a4d545106fac25aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b402963488d88a805ed85c8f6417d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71869d22c1cbf2af8e377660ad8417269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d291ed0d224f2966e39b0b24a1cd65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fab1d7628c40d6cec95d52bf72a9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e2bde8d84ab778e1850bd2ef1eb50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd364f508e7a2d32d8b5f312588c885273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df36c7239a938edcfe93b293058c86b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adddd95782e40c5ca58627bae6a56f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83c38cea26ebcfbc3c035040e70496276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a371ac0924e77f5347566b8dc4daf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e77076ab5ae43b40efe566074b1012278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876a9300c3096b20d587bd85df6b982279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebcc070b826c68047757bde56f0422280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8360b357d457ce07db575a699574847281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21c1c41a1ed310231f33d77a5107d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748d4e81df471f5a76a15ef3b131685283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25f2d6d1495819ff45c70a89420e8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529106511f63d39a6064dda461ff18fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740c3f90728b25c5806f5c3099171ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5b537205c3daa9a3efd22e122a9f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af74847941ca8ef8674b1343f6b4c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3789e977b3e967359e9d892b7dec2d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bb8f3d32615e3a1fadefee6dedb7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81928f7815f3ff95833be78ac4a3439291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd75549d4d76228eef36016c6bf25fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bddd58d629cc0996346d885d5b1d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed9ef9254474cd1e8d1ec7ecbbb4a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbefe9528b22d02bd8c9ae2dce9c8aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced758db5c3092a8348ca63a011bb80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4657c05a342ae08153c0b2e9149292c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863819a2ed47c372f28bb506189b37a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427cee212a4222653bb095fce43ad7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26309ba35647810df31cf589fd75e9bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83259b140d8d4dc4f7eaf3c0010dc4e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019ebe7007aa7cb45126c3859dd0442302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2df54e000b6060fe41524a37df722303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e98ea10f465e4b908a9f2d842a863b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56360716c02e3ec66dad50023fb672305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a50747130d9786f66a770a218b5a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8711e51303fb53a8a3d72890e78eb37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8faa15b50b09d87a2a637a7c83209308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d25c65536dae3b9ae68995a8ae335309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b41477b64489f58e446a906481c18310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fb797927df554993e813a496d1bf2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccbe10c1294987865c5d1a3317f5ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0feabb53669b290274657fbd2b3a22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717bbc2214e0f8e8820d4a783448c8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f9de936c16366590a06972b43df66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd94b547c6ea3aefb3942ff2c31b0f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f487162d2c9415f3dcb7c95266639317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643e0aaf40829b8e85d69659bdafae7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403adf1295ca54735b562c21453f73fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0bf24759b59f58b8c6bc707a806b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59261f3c962be8680f96c7e882f0ea3d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f034d443b3790bcf8af166af3d78e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe108d85f308f19a250bf49d0307ef3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c7d46434d4b75638ec5ed564f9e8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688a6dfbd0eadf004d22a468dd09fbb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516f78d0e803f9aeb15907456cfa654326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be8eb61eff76dd7cb8130ab09efaec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7d418ae2ab46ca746cf82f0ee2ef5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f864b63f177ff5ac807ef635db97aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f9a82e1a1c954baa8ece3cdc66f47330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a005ee80a44c61ef1d29c2ee1750b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae264a1069d7f365cdd6e4b52c6d35332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d7faa7aa643461cf092ef36f5810f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c099b68e988d711b728aac1ef2f32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b8f8a76e0c99d4736ee2a7d3ae32c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1eebbf33594ce920a8f1ab2fb6049336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3baa72b3d2ca0f56951a6f2cd35e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffef5d8877e9dbd07cd71fcaaf3a3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c847f7607794c0631c0ba5edc10167339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc98b53e64f47be8dcddcd3a5b7c7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefe5076f7d839c9ca39845543badc8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce847381916cb6b6e11972d3f2f4ff9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dd79a73d7bf112829fdc542ff1109343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66560bda487310dd0b85b6e2d623f013344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220114e041424c7d9a96185f6fa07953345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02e244f95fa17863aa62d81832589d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d8d8cc58f4b229aed3bd925b28702347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a0600ca21046f48f71cefd81415a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47eda3e8a1d6013023d6df529bcb1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1fea563e5bd76c89d01e263010e56350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e2900c7bb62c9a676fd1df2cff06d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cc56cc2c7b2b92e1b23550960e0b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b077e9282d9c90e99716f8c81b88d5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448269e8014e6b36482d2ed0da46724354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7bc0ce63e6a50db77fddba5eb504a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f07f110442ac2145f9063eb851e582356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de9a9d15f2b88081e3bfb91d264c01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b772f59854ac19cec43c3de740769bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28dfe0f14c73dda725ca65c7238361359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe1e6c048bc2c995e6b79828f947eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb41732e8e68abac727a336cdbed33d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344989afdfd96ec185fc56f86c47e57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dd93b0012c264816831d3ce264277363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce2229c762124a0426d29159bcdbf7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3936320a0173a975a7538ac7ddeef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631e701c6eae14efe890e90574779a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984789e02a2f2169b8854f172f57187367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5e9be47246e560cf3f5db647bf84e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7198aa6ddff22224f30d38d18e13d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61f5657f700734e9071c43c89a8f38370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4a007edcb75203647656175281817371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bc80af4118f9b1f49cb91f856f5da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1d9552220770c0e1923aa3a7b41c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6791ddc5d83a3f6e2df4c999e2fa4d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f1abeedaa80f1443526654a86bbf9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50476573046af7d3f2f4a73f131075d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4755a51b189bdf55e6c2fe766c2a5b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd8fe72cc4172aed858410319829bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b44252cfa54cef58b9cd927051a82e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b82c2eb75468cc62138bb006f7717380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02548d3a269225c6c6737ca0b26a7d2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93328be8aea7ec8bd23e95af1d09e58f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25b70b4ded3f0ad931c192e47c2e93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3a1d03c802ca47405f640074ca0d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0eb0f8bec40f8558876184a27a1b3f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5a5bf276453eb9201a06b206f8354386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced1550d21ed0d983e09161bfd7fb7a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91798b39086463d4b523a06c646fb5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4271decabd50c6c482046633e720b3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938da120470fc6eab396426ce84d194a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d040b22310c5af02a742221461feb88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5841d80dcbcd0dc29ee9a417f5a82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440aaf5b576920a30479b7a6c816bbd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07168dee30c392e3fca0762324b3b10b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775882476445ce7849ddefb1305536c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146fb0e984c471159622c65379d8984396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3484d9a9079b6558944d3f2c89103397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1ea25a26d517bb89948b49f155bcb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd44e65ee006d3aa53c409d98d3b8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69310df27ec31662484d5dd4a27f3a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679dc92fa104fa6a8e7a7dbb16ffa70401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28842133193fde3d76d84964bf5bf0b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc73d9109640dc982653933df5d8537403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bce9861cc2b7e8d120ebddf83587a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fb8babf51c7a79fe746943090ce29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4426f4568deecd75a83aa7e5a16824a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe287139dd412800f2bcd2e95635bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650fccaefdd9a107ba73c6d21b51dd6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d112625532cda017a72ea2391783187409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f28ee0bb520d78bd9697dc97080b80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29da27e382d11819777571308d1985411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dbf087fe2634d715b7b8a320de482412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54045e374fc4d33852416bdc06974595413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7caa304491184d03ef330c6a6d891414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5bd13cadabdb421221e11d88418f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364107f3083b5d5eb657dc33d692cd07416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f174933eae8d51e218049f54c48191417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ee028eca4014c2998b74b56228015418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548706099ea08384ff766ffee2c0ef4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eee997db1fe39afae8dadaf900774d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88727bdc06ab67cdc7c4dfe6638555e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b4744f3d9a2469364d838ac10de09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ac93905cc1636fceedaca26bdda39423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614d49d54b84c31481a3bf9f29e37bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f292541e22105fe427fdc616d6ba05425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9005997c6822070367c272aae4a964426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce8e484763a4747395f7ba6098dab6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef17ca850a5838bdf0a2efa8fbb9bf8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424b8cb0cd74ebe62417443f755c813429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806397d828ff76b8d32e87667e3d142c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37877ff6be3341c2fd1ed2781f5729431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c5b133ed735842531b364d7ab0f43432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a31a7947e910f5c6268d095751e41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd25f300d9f7fdc83347df66ba963d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d428410e1c287febbd100093dd07b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231857098285244507ca050eb4aa6fe2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26428608651d7d47f94177c2db85d2f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45182a926566399d79e22a3c3d28bff4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc36abbf58110dbd0222757fc8b3e22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178354cd7592cf3356abe1b23a74962e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eb02bafbf2229100e5f5ba0367340441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88588f74b81d37b93fb8d8f37dc17b0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6060548826a20e24c69817fc17eee06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326563880ff90a2c19bf07bf6b02c8a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525cb28e39fb2e84aaea673e4b02a0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cee666eda499e43364bc6dea0d3555446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdf5725a27452fcf597ee6c54f16fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b31129e68bd078da720c300718eed7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a58aec7a444ca4ff7f104ce912c68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1acb316d2aa15d6d87853e363df774450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e8f44949da51809085d49d2e22b72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd07f29acb3cf06c8bf40d9fd0ccaec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac79d08e367d93722fcc3be230b7da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98792f43dc53d62aa8a65fac398ad28f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515da9c80c52b2cd34289ad90b972abc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245418706bea9ed640c5361d695088e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b670029aacf6d05703f4c4b0284407d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f252e0d37662110ac31c5a5559cddd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59990adffc4242bc9edfef6fa1ba7b1a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477953db76ddd15d9115c274465d172c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af129281de3adf9a6303094578487ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ad280b1d0bea93d7c5aa46f52af7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ea6fb20d1fbfeb8b646584661e602463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435585621307719e4b09d38136ed5e25464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8080b2535e5a2e9cb5f9a8a1fdb3a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4899cecafbecfdc06d09b482b5b713f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fd650170b8f33b1f0048c05873509467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664676523cab5b623a7e774d47235770468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109e467d718258c0802b3dec85362fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53127ade8e1cccb708f55bd936ef311c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed85bd9512d39c511a8e3506aef8252471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3571bef4d4757ac4771505982ac8fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72e4c4ea17ff9cc34b705f211d4bb4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cea33294f9e6a5dcd96e356eed8a30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350db052d2d7bfc092bc42c78fecfd7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8deb6e8b2fa43b2e3f5c66199988e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b11e23e7d29ea63ff63b1aaf13b8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d20f2ea0c86bb33c29b0143d5cd71c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117221cf31e9eb3ca513639422820e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec79eea4261ff38a75d894d3bc335b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee5468919fb696fb0c0511c35530f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82823cb32865759797ff918a965ea32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929343237f1cfa94aaf279b4283df31d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586444d3539796d343a93e826a9f4edf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43281d854b3c10ae0e656158afbef951485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dba070af503d80f746a4d5240939f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdae225309ce36ff9a9c55f51dc84fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ff2d2f5b3d15a2bee288b5d4a8604488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7c68bd1793c047c2b261299b3f984489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349c8317258850a3525ad334ed59af2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24385c988945a938faf033bbea7010491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3eb3ec72599bbf9459c9684bca0b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464d66cb3a4fd507d9b3df6bf6a6a2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c5d728b031831a3f9d2fc623cc0cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985e98ae3e6dbca5aa4c32442bb8d29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2dec13c6ae1cf2ca892f3da16d488496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d69a49c17fbc39f65efaf6717402a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900bf19d83681fdbc19c0c94a87cd71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4696ba455338961f83c04ae341381499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205f59b1f9250a400391c96ea412ece500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab3fb2b2bbb62720f07ee1cbd6512b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed7deeed51e611b96e292aecb9c15f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba20531944cf3fd10834dc4c620772503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc02436ad934834bff38125fb1507b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf46a04740c1cf4e8bdeadc20c5e9cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e252dbd4dcb9e3e1817c1f7c0b397af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae91dce65e583251b6b597b4eef9e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f8e70522e84081ab686ee57fbe368508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04c85440241a89c900ba778348424e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e710ef555b0757d7f5ab1eb2b54ba35510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444861ba0548741f3a06d173d208e022511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c22aec0290b5c5fe136e0f03a038ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2969304f742a802a2a8dcd0d50e61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2c51f0d3ab736fe3fe1260530512c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ced1098a7254cfaf7c977b1cff2a97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435bbfbb0216657358acbc4ad25e72f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffecde2ba5afcfb5144b60ad32c9278517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bf1fc4a2b191b56881c80e32c1286518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95d9526409a66094815be6eb692cc6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d8ab0ebdd808f011016b72dbb8014520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4f82c9fb256eaf539af076feaf0e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bfb71d90b803fc33543987936a01c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b9fc500917785f528e2b8b73e9021523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbcbc117d4cad184fae0c4114e4ce2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d156f7af56afe25724c6ab0c183862525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5277e7d0c6ff36234816025626618526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf813faeaf07d4a687100eceb7576dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbfc1c0f32a3a250255a65c7cee524528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c611fc2020e90195bf130611cb1141529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afa59ec2e62321cc08f1b97d34a02a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb3e0c616168da5601b3f2c77be874531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cf028941d908f4ca4c0c0ed0d7b4c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc27780e5e52c90f0616a3bb0bbb45f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e6b75cce46bd9064d33950e132c43534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a3d50c32f38af73d2f13d205625a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba5b4210fd2964e603aee489b02652536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3aaefa7841132b3a9f0ac50f816fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc201e6ef0a98e89e8be6e7cc5b2ac5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461521989d256c3fa73a7d7e0c0049a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343b5fbffee570054ffc2c744c01009540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76888f7d3b616afc67e152093d5b3466541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b777923096b74d488b430cc187f3f8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d464ed8ec6a5baa5a30c8acaa8c7203543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278831bf1c10db6b9de11e4c145ebae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253f9059df82431cb62617fb1af4011545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda104bcb6020266f8823baf2ce59b6b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2ef817c69873052e51b9f003befd4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060a1b2e003dd6b666457e970eb482f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e777288aeaaa04e8b64a12a8300432549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0f5214792935f5eb15d2e5fe0b910550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad348709eb5e19ea828577940219b42551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e704372c6beef511c2e6340c2411be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f80469ad9536202547a28c8f0883c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c319b3c262a84563edf26277602dec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541be5f0225feaffa7eef63be48f8072555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ccbe36f4d4876352edc22795c5914556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb02ef8d97030083cf8b29b4feed5b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117174f3621d6c12c3ffce7dbcd70c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12132df8ef403a94c17f9e36291650559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb2c3f6b9459e351267fcc7f03c3c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dd62c555167b2e20aed5be0d2f3fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186d4c6d894706d73daf956d9a5f49f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bbb7ad6ea09b701f77e9b148f1592563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf9b5a7267bb14c8bd01322d53d8f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12d287b36855c75023fa83cde3a872565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95b974255a19d329cbd1ae9bdb73d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70e21c4a5cc172386dbedae3031d41567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9683d9f05a7d147653e4774c9c784568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225277e1bbb7e25b56f0bdba1ec06cc1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00371f886a5e524a6db918e809d6a71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd94d094841e74eedae1f97b6b14d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b48a73af723aba38a0813b8b2f320d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca05febeabe652af1e496ba7f5254ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0d4b6238d2ce4674577ddbc36e8c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94947f19ba93794c27d62adecb00cab0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062d443cb47e6bd04c090b6b7ec4cd7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372b74309a16a13138e95affca1dacc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610b390bcf826de0ed77cfb3a15e45a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836df6e5d12480d15b92f0412f1a87b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb330c50cde924a8070b3618c806010580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c796a80bcd1880f77e4fd4cb60e7e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ba9f79975a020bd60ea9f36ebd649582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e210d5ced85cacbb13dc340e933f26583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6aec4b327958b55184f567dc01a904584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92785deb3e40d63f322a740653ec60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d963a895e1378eb0e4694dc0d3db20d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7dd83f7610c593771e19344a6d2d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a71a8395a6b17ec807041aa63c322e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e9b221cf28410d95c4697ff80896b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb5be8e586ee801e01ef37ac1e99cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e564d90505d92e9d01fa4e4e7bed9c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c84e898df6efdb039193230453e91592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995b86a3dc3e14aae1ee2414f46e1bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf521ec524386155b598e8981e404e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a978d34dc1e9b8cf7a9ff7a2ef3bc0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74de778a319223afea35c8a9d71f77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc957b46f63d8fc821e9408c3a75f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b8deedc13c7e59322b352cd3cf585598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35db275ffe629427974dad3d5e8397599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38e9bc0949aa129e83796060bddcbf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ff2797633394f73afd42836e7394f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e4d6157d9c324f8fee1badcebdac9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2d2a5b7b950fcb726bc5a160e3933603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9cf702b30f3db1e8bc5ba2f07b07c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e05fe33ba3aab3eca5c399296f61ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dc7ee34607da870fce7c845d016de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e3fbae3dcac7dcac13a549fcee9f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808558b111f97168fc7230d61683e4a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bf8745d943169f4765cecab8c1eca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7864d8dc5343db4e6519a0bd1251ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c828742fb401796236dfda7b28e49611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ede7beffd8d8bdaa864be355da92b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81f523113ee29d952e0c5fe1882f5c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d987b6a02a337a5af7641a071045bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94731720474fc8f8514c9c3893863097615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8443558fb9b258fc04e580248fe759616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e74dfeb6a1cb12630b45accdce0b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf95d9fd71a17cb83e846782a64b5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fbc789a49666eb2ce95ae5c02761b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc5637cbab93bb89d89f6709f0b5b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400219fc6f0a1dc9c1c6fe994a5cfb5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f21fb4dda0a8a627257a7d8f2f3b7b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0e1c61cc92f65641c59bf22bda6e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aee6d0399034c38f18eba7c79d975a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757250b2bf759c1629b6833c11a6659625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c7965f2c5582b129784d705375430626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1c676004deb9530480a7161e47ca0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39515941ba2756caa67e16fba2f3e441628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63f415db27600d0f63fe706d352388629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16231aaaae87e118073b40f41a407cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea8ccce626cdbb782fed9eebcc1846631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295186f7d16c980c509a04360465a94f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5ba27e4c46f8fcafff40019185f3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ebd2d781ad17c8ffd58ce6c001e1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba5239f4c99f87d363b4295dfed0ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56befc68b7418c28535de608a4f47913636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee553e37422c18eaa82067fbdafc7099637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea311da358412aeb836d565ea3c954638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f354c5841065b3108729228a4380a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9735a7292b36216fd3ec128e8d544640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0841aed1c5d647598b0ef3c9188ebd8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87335b5a2de647349376d4d1ed73a08e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641199c3b40eff707e95c41b4bb873bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd21f181997316a68e36d095ce35b14644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cae8b003b464f68589864e730220a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee4392eb1288a271015572d6e12b60646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662b2bb419259c9f38ccc34d241b9fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fff92df250ec6c8df7f80c3e5bf94a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc0f5674c12734c086f2dc504655c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a14172d0c73262ba1835e81056cad9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c018c9f3d0de56a8853af1866fb8c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b073f3f8869c367ec7275150d309b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c6d803ea1f25ab20bfd714e6efbff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708c971c271e05eb16eb1c021898163654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a963101dcf8749470393a2f1be504655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a034f416e2b9abb636e488653bce21c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8b54ebd58acd6708241efa2349b34657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0ffa168364eeb883f0106a599f483658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c46844ceca748693e50dba381f5040659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d65460534fc5344394bdd60fda5c0e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7106e36917d1a667a2505d8dca35d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5ab65460395508bd01af83b633da2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214bcba196e52814be0f34b626bb368663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3659cb7a4c1b89a3ce8b4830e776835664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94848c0b293549a0cea5597bcb5d2999665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1026021666e5ae2439e9d61582b877666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af9ea835d099c71781287bcb12d6d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccd8172466d89f1367ef189f66d017668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204add59a62433ade5d0e94f5dcd3f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63268af9fc1364e9055409af91c2b43e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9205715b470b7e294d27b014afbd624671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdd6d3e5370348c8a9bb42620c14a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686564628967f001e0a71e9253b1b65673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ca9df45201f1959140e8db0cd6dcd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3945a7f9d12de858369c125db411d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb37602247538d0a25a151063cadb7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdb6d25da7bebfeb70398884ee3eb9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c475bb9cf8b4a74153f35bed300f52678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24eaee040281609afb5911e15c0dd4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b05805de8e6294f708fc1c99f05cee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668756e58a3ec4e7e771be3f5568e4f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e254bd2b3b0a57684dc0ff3f439804682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886c72064a9c5017f68f8067593cef6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a54193acb9ca660f452e6d5d07163684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b3ade29861018b2061e5673e8eec6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80c94ac64e24367eb25c09dcb003aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2d9c28513432ace0ef5362efc1ca8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8c8bd7cca6c42b3cc7f120e4844bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bb74aba1d0615443a8796f07fff02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103481ec4f300705168efd9790683da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3807e124b01fce45387e1daa44f6ba5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62887022b9e3c33e239c84570a3abf8a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92411e6e49f07550f6b24b29ab57f32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f601f41956fcf575e458d1c87fb7db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c32174404ab5664126be6cdb8f75a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053737f6528c7c79deb48413d93546d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875fded2f9405575093a5c06626dbee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc69329e1468d66e42b6d2d548fb7e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287a8610ff8ba01455062f3c987d5e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12cf265a9a480679e65fa17218babe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd527a86acca3c4a8d3b9220d7b55c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ade896d0da3e345a90fdb2184e683702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec910e0e49fc7c8fc33b1743810ad7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf668430a948c5b6f9d22eb3868b08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddae67c6d5e51a91320d1763201e9ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b31a63086d59dbbc0b4d177077c5e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea91b52d6a12d6f46cd474be5a0a74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ab985584e16b17645d96bb6a26c81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b649e19da3fb732502ced1689dc8709709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e40a2cc2b3158a51ce2bbec0eea6fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358cdf72745b2e333aeada65f3c7e27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ade0bb89329380db4e478b7812bf28712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6729989cab54f5f82543ab4702c3db1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5304f74b137b0934b8917bc98ec86714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bf304822c4f906cb74b0355abff6d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52924ecb11164e669a58201c955b56d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2814c67494609f652baa5c2bd37c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd701ccee0df72728eb32b98308c6a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312669e2ee012c39d287b54ee5ed167719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0f2771c6bed13c338e41fd9291abd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0619a04c9eb6340867a4e52c55b693d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd53bfe6d85415dc01d84565b74d95d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2aa1beee53a53833cad62ec694a8d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66daa4a2de4c9c25155db6b2983427b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de69798b5dd735781c60341a3fe8419725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b20013890f6bd75133e1e7f2553db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933649d69605da0ed1aae0c4d7735c10727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3642072c918e5fd9ace32350b8e11728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160938b42d63590d0637cc2ce0faf30729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cc6cf84e99de6de9cdf545839eff5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f947057588673e6b7119d833aee92731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f519f6ac7268564d96f9a0860c97e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6de3cff8d7997e2942bb5c76ef4f79733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66054ea1d1860445b1523789fb1e475734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb37c1d4796167a8a683c59031ba493735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a57cc84e850f6054401c11da7932e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505b488a8d60fa6de3762e6a50eb460737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75e9da9bb66b08cc1ab62dd84a54fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102de1c655d120c1328ab0f5d7dee74b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4fa560e5123faac3e123d4f5ca44d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d00109bdc34c0333127e21813781e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551277409bced64b465b14db6357ec4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadc7a4ca2952d74dcdc129eab96615743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77bd43fa0f17648c9c8882dbb0fd8c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7b9b178f81a695db3e154b887323b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440be02486c49ac0d4b33e44b020e6fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9490f2af218a4c5e44c3cdc3eba60747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22fb30614b8c8af4e8eacbffa7c281748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f80c43ad162882cca6d0f2e0cfbea0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec2f6c9f5047d620c712d72a7e2489750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260e3de28d5addf78ba5f3df63af2cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47c24648b55bb87eef0a2144b1bfeb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fe0bd90ca4cbb1c68c1c02e14bcf0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd70affff0456a26f2486c917274cc9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24c07b329614ccb7b5dfdf243aec45755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94126c7dd52f29f954ebff4981d62b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6624b1078e09419651487224fe94d5c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e7dbceb8ac43ae9d6bcfe7c752bd6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2bc62c4f76381ceeb0c9e7ed3fb3f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab099024167b43d6509286160d80f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696a1a96ce15cffa77b516881db55482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d884d14ad660194ae7305e4a209013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97731cae9d661318a082779dddfed55d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d8cd8c13af93bc28863045460387a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8bf082ae78de88ae2719f8ab45b9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad52bea52c17fe503ec537b816ebe97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fa20b5b75ca2d994dddf99d24bde58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce139a7f3e2bc3a7a68b2d12e3e0ede9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4c2c66da646ab0480efb83d86234510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4a9ed8111917251538c58cc2570f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1855a79fbd559f00df9e9fd06dbb3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9621bd33d6d1888fdeacaf47f9086ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc5cad783cb28d642a8d891c856b2b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec999c1bc0e7fa91dba0989226c9b5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea18a52736f57f033c47e495381d70f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64440c7f5a792b0a905cc01d92cc559b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687079eb1399e884e1a8af146498ff7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c342540653b56198ebacce8ec6da7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5656a249cb3d0b659cba03c3692b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec775ed2ced6f2479a80368c65e6cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20454ddc82e50d202e008533a8a9642122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd85507449d2c1c73cb9513b6cf68b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91377456cd0785566876eb18e50404c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638272e27779c59ed0726bf0800aab5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051a28ac108021484b7840a0f23157926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a9557e31c6f1aa617004ca45835aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a5fb8757033d87dd3e0a4bd5da50d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91202ce0968d12089e4fefc99dd2ca329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288732d14505d3d83af42499af512b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4ba9ff6ef352137d12db90c563a0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d538f8850192210b2ca81535a516332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b993490f87c6013a398bec1a0fb2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b57af0524507302e2dc358c9e4d4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6c4c7d816019f043650c039ae2d2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c4c0059df10a1ff74e34d9e3ba3a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac88c39b694e2b9529bf6acdf29dc337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db6438e6269914dcda45c79820b7bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb82f9ff2f830df5b48c5373183f4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacad166447c8a46106c26a6eb5caa0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa46341eebbc92e49530c82cbf9d1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2717dec2ff7e01552f615d8cd6bfb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc470950a901d248e2d05f5644078b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52fa82ed984e757401b080c5e66b5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17032e136e78a6be9dd265b121a4f82445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28322964ce81a2f494a4d8f11d35c5d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde175c1227bc49ff666f570b6cd134147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a75f453479c9261cf85ebf17f999048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7994e3be76031721f41102380196b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6276bbe848839ac8333f28b3fa7a82e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4442851d1b1041937c94f63c963d8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b07b1a2ad0f6ec54519e51431844e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51b27eae03bdff31770cbae7fc396753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea3f3170a7f4876fad05c8626adbbd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ce30b40400d4b213d8a2ae2e2b13955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f42ac14831a2948f0eb33ea633ead56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f652b6b166a60e6f17a515235dc1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ec6ff38bf0a61a450761c7673423258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8192da86ce1dc2f4b3c3b96324939359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbeb04d35e3ec7fe75e83961c2aea760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9697829a6ab082e066ce92d714652a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28240594e2ace484396bb7d817be3b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177de76e33d38576eb1b4dc4a852ac863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f33096c3782d60eb894204dd9a13364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925a85797917550cd315ed563771f3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b735e7ff1619e88b956d01d887df566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7989b0c14c4f16dba9f39b2de04346667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610da505f4d4757763453cb59ef9752e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d457474cc43f31f212382b0b76a85769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1e131343f061e2d7767af7856325270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250724e73eba66cbb7327fc5446546a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94c572365d94ed3349e074846f795f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c2e5dc296ab07ba7d6bce78ff15a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f77cb6a2b4a698138aac17a214a2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad408d7c69a43a33ea52e262adba066c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0779835771a3d6f97696468e9aea276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6b51aafa481cb8c0aaae4a73a2fec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720fb4313048432b843f3807d60652078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6ee2d6f481fdd5e59718bf7dd3a7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c273cbf93b5bc7646b68dfdc4e1e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db340911156c17edb2e7d85d233c5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51408e68bf499abe02540f543e55820d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23b69c250082a99be6dece76a3017883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f544bd7319a7672cb87e619fcd60584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fe8267b3c7e391b994d44388bd23985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6648a817a0845765cde2cc600f2c74a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca1a4da5916091a8297e6f1618824d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb4e2667c8f414758ead357056025388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bef34dd8d0750e940a82e8a6c4dd9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1507b47fdf8855b84fa462016d10190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627d5fe5d65698be9e6cfc21dd6269a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bfdeb81af2a1bac3aa42d8907018d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb2f83a91d12bbc87e16abf6d9771693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf75f6a4d8ef99d041464f67a69abe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d7c0d633f03a2efb3994923e8999795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64182c940eece37fbaa7ee3a89cd2a3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1058d27bd428f505a3f6953c8a90297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7036528feae28fa411ecfb05b021d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434281a2b49b7c0182988d21d0e56ec799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08306a19d1f99104bbb4c63a00cfcb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b92d64a07cdab7ecd821a3ad493e13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ae0c91153f301c6f59454089f01a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5948db0359d2109ba2e413dcdccbf46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce42444ff197c0a0d3a11602170e5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f99a37de21a96c3fac88cb342d66b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426539c381a5b562697605535d8d67a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360f9b9c865b99bbf14642f7626dbb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a891c32cda7736f2df1f8cd6c71767108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf826b44ce440a0a6dac35430d7e86c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e19b266011136390173cb54b6b786f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7591fdd432e4180a2414142dd682e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf41ddf771eb8a8ea139e3d117f1aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82027dc2f8f4906c5679540d50eac77d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171864959aed8034a4af7448afadb8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268db4702d5f4f9b4885f4aeb22ace8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584dea067e391970039dd7954f8c7dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f018a0b79d9e4048f79a39096eac881117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe950ab35f0bb58187765d1e19f764b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b00670032eac8f7403e8f25bcbd56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b48a4b832d9bb48314161900aa9db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da426860345cb93ba84a7544bbd87762121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aad1845edb237dc186ad4e43a82ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de8da8163e213f611c25dac08a712d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b636bdec5a246efddaedd8f1a3f0a8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7805354acc47168214fcf3b5c1ea1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9054394ec45f57d896e5c943952b60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a462a181669863c7004287d21f0b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb10d3492143e4569ceb8701129edb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21cec14eb5ffb9994d9d115e9dcb84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc40c303622d73d0eb99c68bf2851a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29242fbc07ba92d20c27f4a3773476f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e2ee30aa6f1ba72f2f68c97fcd804132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee09d9055cc8d55cccc40b2cbe16fee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54725fcdd05144338d9d32da47951b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b787127dcf561f2c11dcddb166405d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283198c564daf5ef1d8dc362718dbe81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc1391a654f90feef3319f2376272b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de69399426a403598654ac1266acdce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c195af3b332c5b2b5208136599d009139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaf5acc1f9f986b56bb1fdf3a4050e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c270a258b39bf2df0372d1cb96508141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b7579d442f147122f19d110def0f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6acbc03954298d9f13e9e1423ad3df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e0bb9a5d8c93b109b473d017f760a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75284c28268c68dcd405ab58d58e47e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ce42e9f531ee40e530b624546b7c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4c3112fa0df3f097887b2eb836c46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47943871f84ff818dfdc8d3db51cb9bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b22a633e8d46e417456fd48d8e326149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d2f1bb0dcc350a0e0fc995d5d62ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6754284f4e954e47a40b85e9e0c20d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69817e40c19cd44ae359c0364bb4f89f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54cf80a80a6346d95265bde1bb3c9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5008de29d2a1fcaa3245444a7147f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d279b621c30e50acffb9c8fbf47fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287be469b9b07b8f8cf42c90b61412b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2af55f7981305bdda5a9e0ff0a153157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb19b488cd222b0097a63ecb7bb8b3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6c36d8b31b7f6a273a8db0aec0bc2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e99057e45c0afcd63f950577b13d82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440271bc05532f920d5f180eeeb40c29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093114a0346607d1c68433d02a8d6dd4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3660ed18ddc22ac300152ff433ef3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235c792e1f8e7d1983baa3d05e7cdd1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ce56bc54d7c0a855b092c96431dee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f60e5527c9ba45e9be240f6f2b8ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb749e92460466666802e71158746e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82717e623a7e6a5166fab382223fd44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc4f3cddd1f89820f22898feef4978169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e36d1c267ae3977c5cc10d56115b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a03a3110936ac7ed63fb868dc9d4a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0959f43c5cabc4bc78088f809e837172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0694ae9f5c9480ac7cadc528f1b32e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce98adba778990226b4f7764bee6125174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3e44e65da570b0b969d17616a0a36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec7f177a14463a0a26f95dfab474c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ba04d430e32dbf6aceccc1b01ccec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33082c12413c719096bbd277f8e76d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df5cf338ea9b679c14c936cf07d4c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31771ec115bc09c768ab4a6e96c62eb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc1756fe92a199f126b81d1308c73d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ca74e3ec13865af0f1e9d0ecc6bf9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb60fee102496eaf320df5d57ccd25183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591af70700533799ff01818239dfe6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd372dc531923c24ebe14238d06dde4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1030fbcada6efcf2f9582b9977a9cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b25814342f226444ba05c498b7acff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b06ddd4f2d413f3f243324b1eca67188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473dcf2c67f2fe6b936a9a0e7b29694189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152235141f1ad2bb3d6d54f0216be845190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d71a9e48d4c562d039009fd28b87fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9302821311f6b651e4cb2145c8e2d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0d8d7414ca0b2af382149da705545193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c84c2be2219a81b46d22d5072c6981194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1f4981c8f5ab4aaedd1e1639c7e31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f82d840cd4f24d624bf1010806b8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a987ca3c43adece3a8bac51d63cb026197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbc1504ba61a07b8ca593b9d5511e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc0bca36cd09ab0958a820e7ba92e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ccf4fe1f607b184ac71464f1c88a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02a11794c229a02b53bc41dcde75c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ade5c602c6088e5c9c45b66d9097fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcd0cadf69ce541c16a5c0ec363a43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4141f1d496eff03e4e8ba325a5d2ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c864a8428190959922f1bbc70ea4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520140bfa6938022f6d75642847d3871206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee076a19794d5ea9875877bb63ae09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47a52f8c204ac460bfc3eac739d31c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328cef7e0ce20e30256822a438af4e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1320fbd3c05cf01c7696e8f1b02963f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520a0b5a931551f403d2a64cf66b2c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a85d6e1114ccd2181aa5d9e6e9e4b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6986ce8756429b5cda03c6b7245c3e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74394e7d6a6b8d51427183301e1eb020214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902b82197091b469a13bc67676175b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed85487d1242e3ae1b771cb7034e55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886c15fce3d3ea11b9184a060a9b876217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66800a4d5a97bf71fa1c43800580c22d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48da4f81966977a2d0ed43945f82065219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0002f3296d9d695e973120ad142cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323711f98a4943909c3a344631b700f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90695e44169f9e75629228b62ea25f13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11c2c94db8a3cce039e6878ee0dfe3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbba686dd8c2acdde7e36faf9650b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9aa85eee8cee119c3cbaec6472045225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d45ac2e80ba7dde08abfbbb009f7c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d7038bcbbfe32bab49da7c6972e34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bd46741e1a32f57847cd8fa05aa45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2b74f4644e91b6423a1b21f934b58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e28ef26fa55db25fc633c1522347a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593451c2bbab235a0ccd5df880534ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27ca5d254983723c77b7c06db86168232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb136030a900ca6f078801ea0f7432233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dc72aeee67b70f81719d10c74a017234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65773bc7f3f7ef23d637dbec93db191e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf661c753910c0b9bf7d3ab3f4c03d4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a5b9a36ca4d800cb6969ebae2ee57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010750581c7ba277a8d04192c372114238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6f93bc7a1efe780b6e559c857ff9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20359713b9264a941ace4fb525979e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9229f282d5f91d9ca4c3f366a69025241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595ae1755ec3d94fb7cd0e12fec9a41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d851880ecb204285bf3f2e75619bc4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46c8df51b5b860d71da40add601560244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51f3592092757eb70d14830ffa58d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc608557adaf532c665ed584ba34f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70e6e13d9fb5cde72c92b7eff5c6a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ad94ba32c695e698139947ee22ec6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c16e6e383360f94475f6e0a1f9e384249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb09ed42955437fc3666e8f4cce1bf9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893ea98e0e4d170231c6e113c3965c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f56e4347e45517f3e8394e8d4773b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c21a8f96996656baa9f25c184a498253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d0e8224ecdd079227ad1e245cde9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4747dc5adbacb7f8a7aa1171fa118255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d563e4f126da66b2ee4b26e6b01e21d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5185c9a490a8181a24415c220ba889f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeef3617e7017636fb4d53001d46cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6df7a2fd1700f2ac3ab1e515fb38c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f562639cd6d4d5567be0c80cb7c18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c83c05fd87bc8d10787b75d893d4af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f055b619e89327cd85dbefcffa549a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cd9ed23af3595e9c39c81087eb014263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e300fdd2924a68196790eab57712259264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1a1ef8dab80897ffdf94de203eb3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d919d8eae08610e71953c02fc675e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b25d28f16f8548eca6519f17ffd1ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd8b52d21431ac9c9993119d2cb113268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2151029d46153bfb2d0b5f247b186c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b35232cfde0001eaca8bccb0309ad8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439e91006af9797f58ec7a1e1674297271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150ae425de31a685ee5804ba7fe1ccf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd597347e4fbef436c40c1f3c6edf068273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c4173e995cf4ced4a70a80e94e974274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37addf8c6b5eff331546372b97ee579e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54613e162ccb5f80c43f9e8cf32535e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97589c8f48603f7e4be667f25bc543a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb22bc708e28e3ee8805ab8ee6a6037278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e32ca84700af914bdc4a9c649199c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556853d39c5a6eb5ae681d9a7de114d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e38c38176e2fbdd04fe956a726739281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b899254ea1295066865ec0cb47c67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292117c2a218b3af5a4b4c000678c97283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335389688938c716d6ac417cc541997284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1977cad014f91337fe300e83d63106285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1265b1d18f05ac243e930d00700ff7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b509a1d3cd08a7ebafd8ff02ab069c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f110057295868df967f6e24b27648288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8e6b6d8e3319f5a659470f62adf9f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe28cbee6aaab55e2cd01dae5f46600290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0e7436951623193a5a67205ee3bdb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744b5e4807cefbd91a34746a39910bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90340646fa81befeddaa83c169a1f750293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdcbb029d8658528f5a1640b5bc6c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce863027e11d101c9ca0ff82e65e5c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44c3edf7613acf09f59a26c7af7ddd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d426ff762f2cf6fade6f471dd0c96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c748e6db325816b63750df1f9a929f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415282fae7581c41c56346920399e57d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6437f6a46ddcd208f70cd29469c5f0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553040b43aa9cdfc49066132de925d72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615deb15fdc57d143299bd827d5584d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b708b2c5477ecc56b5c00626f884f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d69ad4f8e3ca9dfdad17400833aa40304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172a09fbd68c239bd154d96dd35ccc1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05209d59caeb8bc06bd30f8aa36d26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541f39b91036dafe6f94751c85e97f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa134d1189005decf9c580455d17e38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4816be4e6010de7e2a6502f8d67245d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc3d078a8ed382c6bce854865cf432310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b871f99764729ad7af9e477fb39473d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5e52a38217486ae9dee74c6b31397312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320109548b2b522838c53c824c5d4d7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c9b5a8e217ed24af7114412c6e079314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7797a0ff2cf33ac48f4901d846f3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473feb7fb61c2bc9d6186b85181c340316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764d3c3b850cfe19766d3287e0bb244317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78767882c16037ecc6bc773e13994b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e414c96f6c90a78b20f5e53b86884319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfcf79d09349ce09fa4b68908ba5b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ee2efefb991f7dddfcc40f3f780b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b5c6fef74aca4c93c09e60d0fbda3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f00634887dce7a0d92123b6b0c494323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99468a8c1c1d7edad98e14e67c01d83b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dee388f7e67145ca7746db36d0af4e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189278b669bcb0f7f1c3212fb85a2bed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfe0df54e8fb3d3f955110c25bd0ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190e57d426bcf4f9b54ab1f6dd4c5d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabf2c757cc91f2eb14f7abbd304c0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022443a4884a12040f1816447eb0744f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7dc2a01876be356e3308dcb0be114331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de876e30a24e4d0739bbbfd51509f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8a0e375baa461e154321faf23c844333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e32759a752fe2bbba18e13d3757b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c166494dd1306c4e908aa0d72430bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922819ec8efa108da1c8638a0c08ccc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa0c68e27531cbc39edc258afe5379337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d11c3e83aa56e6c20a03cd218117b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63949e732c6202ac4d45f96ae9f742f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8553219daae23881f4bb2a2d566a3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f4a46d08770d36ff93ceb90f91ddf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26561351c2445acd89e7b378d1100d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58399bc9d2fef13ab2735fd0c4682eb2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341d7dce2c37feeeead7d9d81b8fad3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2053635d3061b5d057f030379aff0c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b72aa388ea664cfa1886274ec2d1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aee256861c83ec372775580bfc5e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dd0c748b081edc5a9041e1b437842348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548947d680bcf8ba33d791961b57016349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926045481f17f251c8600b5a4966528350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb196386d59a259519d1a64a15ef8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf67941c789e86221ef89037c6ccf7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f7394572c210e8166a2d6ed815a88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccbc35d31baa763f1dd0974005bfc3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb76550d1192968acbe09b37da164d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cb72e4f2e24213f171c124946c307356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0e2652cd0650f057d905817f8c9d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48786dd8e9a21f395007e929cfff73fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580295d9d04475724cbbb4bfae67b545359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382b457c170f08b5aaec5a473d66014360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62175f354bb2951de213333509bcbb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac2893e67b1ee1862cc397aeeec067362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb240a1b59f3a6962163976749b8a0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60fc1ca04ebf4bcfa0a0cc43de7c2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616eff91f89a66b71a03a9f10150134f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b3451c613379163ac077dba8e7af6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d881961bb7f34d5d6b6c31926164a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fb0c753f2d08add386531ba0c1d02368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49e9d53c7ec465577b8fbd6fbb8438369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f377f3a1dd97cae68697d54f010b2fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd396d6768664c56b771e796597ea40371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f38faa880f201e6fb29a02ea8ed6a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e22c55c207052049c17d48d93cc21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a1e73ecb93350483da9cbc59630fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e60e08b79ee1d499f493e6ce59c6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe560478f8fbf6b75786caea951139376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a5ab0c2377d6eb577915f70fc32e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f422d9eaaaf947469b10146ca071208378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ff4cde3c18eb3b2d8042e4b61a739379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d075ee6866e737d99c54b96620e72e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224164e24c66ac0c14890a722c866258381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73efcbbe3aef9e7898a2c0c315e2a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc90271a4b1b5474aa79f6ead46e6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c303836b18183ebc7b392f94d3807384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14a09ecffcc46ecd42eab687cfe813385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd44fa1fac509756a40f1b7e25a7fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551cd19fde49969466339fba4407dde387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc90c442197ef5f9c81541595d02585388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506758c51470e80510c970d720fa884b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d656a6a0102a6c3a19dfc93af1189390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731c70547cf198ca8836522e03ba271391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b420deabda88ffefacd477f443dd6f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5ef490e29326c7e95faf2e5f83872393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1418f6c726bd838d4363c63fa6afd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700506a5f9a79ec85528b3e418bc6de0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705c4203ba39fcd0aef7d27e91d7089396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ffaabec808edae4e74481832c70b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbaa9e37d48abc09cb18c008b967d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74c6e1355868500c16134b30909242399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972926a5fb3b63ce946b7b47379def7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e304873dffe860ce292438d85f0e2e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acc868f8b8bf180e8400ba16ebf687402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08723a2e007b178f86e06d9a880eb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872eb1ca003ed84cae0907580361d63c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f939f3fa133ac8110f2a30fbc56b83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332120865e4c9a712809048122fa320406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0d8969c286d67951df5584eaca19d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a9168338587c1e5b0cd38bc7f3874408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408c8f5239233da087351912a32df20409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16fb2b4a76a0354a9b08c7f228fccf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee11bb9149b73397f3d73cea6ad19f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a6a870cfe025aa7afb7ee38a11d8c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47896f2cdf7b71f1947bd158f565d13d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a53cb75356939e225f55ccaccebf85414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70d1350bb6d1288a18593d1a4160e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf07ec863480f2ff7ec1009f277e66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc08e8013d5d66f7100a53e1ae02f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0aba922c9146a2761c95f74eafe161418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2037bd83801f15366249dc4799b4a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90f0715de2870f3dc0f75d105eadb4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853425048bac0953c03324a5f0c1c91421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffb923721a33582435b8e518aa921f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8cee34e2fc6176657402c52180d7c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfadc92e047ff21bbb4dc80443fdde424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d10a02a914d4e952a5df67068f6bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753a3013946003e0f134d0dd53d71e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff98b6b287424066a95b9255fad9666427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26896038514496b8220f2902bc57c6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecaa922eac05b27ec4811270472c99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bfd0b75d4a5f7f75d0a7c58760548430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691532259e69f024ab909a899842aa8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceacbdefd7548231fe139b4ddd8af26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879bf7e0c118688d67ec1aed10ef365433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e140ceef5a75c348fff7919f391ea9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf8de4636ff88e725c7f5ac4cb470d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693d99c908fd09fe08c009e4eaf6af7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc760b19c66329d833201d0edfb59f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa02b971057b268af42b1fbdf6aabf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fb21d6a0f5d99dd790528e4314a9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f0154c50733b2299fbd4e727cd93d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fecb9723a24d6f307001b81480088441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87241e83f7af465ca9cf4c6498e5db15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664c4d53992e0f91fb39e3d19ec8032443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8a44b5a4af09444c4bea148687e53444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffabb4ff6f7c6de04d798817a689c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19986aee98c5238611f0f310c6f31315446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ae2b7fd26f2b6bf6d14d910c6e522447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15244310d3716d82d7703c69a0c95305448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845f534272fa98a0599b0ba3a62a782449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516ce32c523bae4b0cea284c656726c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c981a6da9df5d97fca0d1b78e3ccd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5239488773e5a48f8801903d9de00cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626ecda7adf535e2dee79454d7249ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5393b623087fdca617c650a2477ebd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd795d67a9e93643b0739045d1acdb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af8eee2541fd9fad220fb33beffc52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17850008e78b2b1e96798c4709bbdc0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59bb6534b7af1b48a02893524d48a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07721b26c01c3db29b797f7c0799a6e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff72e556929fb2a058721381c5db03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bff2bf53fe9549f776c246ba191b84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661d9ab965dd9aa139b33635877b54b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac1906b115f21db8881a75d9074e21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea9df7f5ac89722fdc1233e31e0e1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd5747c7bbe8f61b27b8ee5abef536465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d1753b42b75a78578700eb8e56ce1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c028f5286b4d22aa145731d31c59c8c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5390a646acbd57346fa9ce835bb0c46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07333d5d63a84510c159cef2f3a944b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502feefd4a99e59c3dfa9461500f6f4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009520719bdf048391d6e5fc588057a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057922aaf532e5b6a179118ae9b4455472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334c23f26ca9f5120f7d2ec648a958a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf917e1c3f5ffd57b2408546ffa8f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60f3742ad22267d3bf6fbec8be3b2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e680640d2375a426912b382e8fedb2b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164e8b6b14dd7a7d800e96f3b2a2f8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed12c54546eed9e2cfcbb0538d86286478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a727b62c6e76e213aaaab7607b7e1d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a55ed3e190fbcfde89834bfc234b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87918f032c576bb3d1f6a27b4ce10a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c42aa0d13d79fc234637d113a3275482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592907afbc61ed3ed350dcbb7be1145483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b205fb0ebf1fa206cc7241ae923df84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab0746e02bae235b52f9667cb77e65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a59a902970de4ae8afe2ca5e557dfe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c5a3e9db7619a4e47355ec88a1efd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd822e09eff1c3028844fe7b6d55f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861155c1537dd570cabea61997a565c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241adcb6fabb864509bcb9b1aab4ff4a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4093a05f825dfc139961897d04aaed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83902823acff9d3203ae23e5914e3a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ed5155dc2b8bdc9ccf8bd27a99692493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a127cc152f550528884a7b112f7704494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58211db4656ac48b59b9197594f1808495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339a64dab2a0d47ea7241bd016c010c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39eb3a9e5334ddc9b7484fd3379739497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35430da5da3554891d77e69703148d5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a4b8dc864a118374240693b8b2348499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaef42a5308c9d25b3f9dbd13c69d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322520b8202f90c9c2910aeaac29dd1b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d866d8880dae33429662dd53ba48544502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350770cffd3044ac39596eb298f3677503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9379f0bbaa04158a3c42018833a8ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202133a4568163b64d3be6bbc75548b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d322e3af930353f170a3847e3c34635506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c1126e40f2883bc26d6809be17d64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f10c2c158993b2234e96ecfab96b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76049173e0d111ae13368cdbf93df50509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3379b77f15ba4f8b8a56277c0f2797510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad1f75860f045435409e867dc14334511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459e9aaa92f281fcfb677337719c523512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09def9bd7956f456df4f1df8140756df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15a6a0744ba43abc4475b45007bc61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873106a9b5c26970592cfb84522bceec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7138e96b4b3f9a24e0661f4168ccc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456fdafd11a8dd0e5087c8cd6887ca7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d5a6074488698acd1b8d8aebc89f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3676c8f3038ae6351a2ab050cc838d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96096783ff0dff2b44e4c1632bd717b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953587c098bbc512fb0bc84f062c1a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3e55670a61070149d78d5286bb119522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add279a96b92c764ce0d4cfd750b95d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd212471816befaa8aa9bbbbce8e4728524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a090cb6c4ef86bd2ade7b4bfb9cda8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2005f64975f3c68a44a05b4a750b90526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fbbd5e6fcafa8f4b8b55993b0f37a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ca717226c0af87234900846b5f99e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22355cecbf6663112693be4fcdcb964a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c204e848787473469ea23c05430631530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb23f09b902b4272d085a2f016744d1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9089bbfef029cb420ade46e6b3ce09532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd8b078a92ccd4184732ec9ef74602533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e38841276a81da673add54d007908b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6a6224782da37b64e2d15d64da16b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51520508a893babfac11906579d7449c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e088f1d2b1cf373216aed8db04973537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfd339f76373145a3ffda3eafdb7ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619abcd5a7d13793649ee0fb606a71c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50d4d5471e41faddc2f068a5085caf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba13a454cdbf9d75b4799fb7658b79541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e59b04b0e06e8812a0c21019129d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171d4d7e31d315169dcdf51eb562149543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efef6c39efcaf2b73ff4e812f27f8f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fba9a06076a8e344a3ad7230c1d73a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7635161a5e69d8a23671e35d076b56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470031e03966e6673ac17f2e9e3d18fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad600e1193f5ffe5b41b812d743cedb3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56f96af861648457458de4a880237b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8b0c9ba4c616a567de72a245272a6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4a531c6879e08701d9a6909682bb3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a827427d6182aaa1b769d31b319720552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f30fe473d83a64e6f12ba9ae55dc17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415c02ff2123754b0ecca7d279f1329554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4929347a21688e84506ed24caf82c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c3664ea5a1c691f2bc41eaf3c28f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f9efb747f633992130debe4b92b28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8d70810cd640c724037f48260ae28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb9c477fbc970c50f0a2c7c0a35ffd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a294e4c47fa651b7e2af1df271957a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288698784fdfae544617172b2a2b0d9a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf91229499cdf8c8577f0eff83358e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdcd9c761e1778975066c759d72431563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386153aaf1b4602399b5274193973a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3fe02357c18ccbfc4bf9307ae204c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5978247100b25b7b314559e794bac5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e7bad0b0b26fe1f5650a3243d50be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1811e0036ea5117338f3ae17371c089568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac42f723b05e0bdfb5d074b9f8d97c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3628367ff2cd3831190d7180782ea4f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c63526425fc61d439a485325c32a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a456d4a9c7b2c33dde57aa2b5dd88572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca06417aaf98abf1a2df8e4270e709573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd107e40de56df28586ec6e952641b6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4d2d62b2328282d8255e0812b91b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd674e21f30a1bf4ccdd399929157b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8237318508bc12f63b65419a6afbae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19da0d19cf00019480cdc06f45376f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd1f52190c4445e9fb753342c6eff7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abe839137a363d860b6bf3c08d8cf8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c7f7a92c4331d150b3f721038683d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442173d5372f1cba415ac2e43d98423582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361360da40517cfad797fffc2419dd4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45b3daea28eb7cbd6c2ac1464348db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0030053d647f7990ac5ad742557a98585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83b8addfa11fa4a079384a0b090146586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c21dd4664d9826d9af9858283af599587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757f8976e50e65767db8442946d1001588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76534714951352d78ff1a21e90f07f96589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f083e0af83ac7f4284a1e54323872f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e29c674fa0c9e3613a40f1b185987a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d663ab7ef9a65d5958ea7661aef20fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d920503e00d13635a3a830ed36e5b91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b9f59d1dc78feb9377d2344e339a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d538f09d5625edeb615562bd416345595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c4f6c2c8eed69cae335f1430e3f1b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff64afaffa06a56ea2097bca4aeceba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b21fb892c8e1b437c1c661725a2200598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdf3c296135557becc5303763ac0b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6af47874ff4af51b6d2555a21fc4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d0d9b6a85ac6824e786e7e2e97284601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16793ed477f3c464f71008734e59ce68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7b801471a9d7dd5d533ce76e677a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c62f8da441281fc6aceedda9bbc08604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d888eececa65331d5c9f3946c54a7ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f5d5e334b22c9c478072d6aecfd6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717e4158eda36d61c70e2a864197bc6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad1a59989d55b67bc5f84ddeb0966c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4be4dc8785228dae5e6c3406fd47e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d0f8cfb50b0c67d41500f68d6ed97610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1fd6eb93171ef5489c9e05115edc5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c822044a8d1e04bb52da3118a9f39d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1e9d5e3242da0c6cc386190288693613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59cb4571b9e5edcea16dffb502ff88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5917caaeadc8eada723d62fbe2d18615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418316c1e01ef6897bf9d56a0ebe2021616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae655de749af6b50db1f7a8f6db6e84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40751ee0294bcac8da95560eb4c1f82e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a490365c539aba36309c221a4bad5f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25128a837a7ed3e211922ca9765eff21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729f3df1299101d662e346afa5045b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadf3eb843f38280497201de1db5e50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd38f394e0bcb9abe9c5ecd15c9d4e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7868e049097b92ed07715fd60104ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8b9fb4f0e58f9466c1d994ef63a4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84286978dd1e32f00da94e40dc8d77bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb66d85bef2602a35102bf98d613961627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be29dbe3a525ddbc58df1f54c01e6c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b262dc59ca2217a71024aa5ef2e13bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c8997665cde2827402d552d063549630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79f8a99ef48713771211c95d4ef08b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328c5eeedf2864738fd3447b380f7a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc84f8f53ecabd8bd4dc0aab6dc682633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83718ea956408db0175333d5ab14cbba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf2116ff63979ac00e205f18db5d78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad42a1754069ae4613b86369d31db46636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104f3b19ba5c3dc3723c0f225d4b159637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ccbbda9a0093503a7b906fe8afc94638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f3277d8c8b7bb24fa44a45021f79a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2af729038fed2eb0f8793223fa2aba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b59e87200e4ab8152cd0a3e3c6cc0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d854a1dfb492116bc040cf6a0b629642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84696f81eef353055d77f68218d9eca0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f80b460f181f4c00325ef3a060b2c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4c8a5a47a480e78f63eecafc04dd9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589298f499d6a7886f19f947ebdfd53646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a703d15d6e33c8e752de4860745d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946103926457db2a6878a4fffb63f54648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7db1ae6cecc7c95a692a01aa14ede649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4ff50140697e466c0652f74039645650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542e5766b4f1832542131118fe5c3a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea82e3e000fb10c377785238888e999652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ee9b6a792335533233c0bef07fe0f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d6096328f6b2b266cc56459115f80654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9d333294269420212fb39f53ec79a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac38197380d3f4ed14a915da5e635e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfc4fcfe01986571c828731926a1c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192660e99c3c1143202a5725d05cfcc4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03c500135b12a53b70786c12342c0c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd559aacd34aa5b5de642fa2b27b42c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3000c3c9489d23cdfa167c3c1ac80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b22cc2a7b03fdb04714e557f4828c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad391c03a8ebad79eba19bdab5a4ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cdceb3c6101d1ce19a7db617466c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6764420fd239a3a4e642e35387c82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bd192bcbf954aa3fbc2a2ca5bdff7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7f5d82ea6ee2535023bac66beb223667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa630ae9e2d4016fc3a49cbcae3da1f3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a549239ce7fd24e305e90eceddec07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a907ab0ca11238615b38d6892bdd1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969008f07f85f453d8d8f6091aabdc7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8990aab20b9231dcf91118c7f7dbde672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcf212163b48ecc337e85569ca4a38673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ce9ead11c02b322438a8e0ea0c829674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b72fd2d787c62abac08469918db18675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c829e5163e0ec10f8660e0938c9d071676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b69ae7d21ddc0df02f3a8acbbb26c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810c2ca7e95ae615a8dff818dc0c566678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885b2adc75949bbdec7ab90c594ff45679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0499d954081d0efe8de1ed3a0b810680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130af1dd468270ffdfcfbad716e88d7e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c8cf6e14ff916356c91d5e54dde19682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb35994ac7c8b93ce8740f417956d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa9e0c943aba660281244cde0678bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae168acfd0c0064f11e3a0448906420685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd17e6adcfca7893b06152a4308a0ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f52d59ff3b752071750c7cb227717687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a32c213c37d7fcfeaea96530e7fcb3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf9c08ffee32746ae3fbe1f278cb61689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098150f1d3eb62ca14ec9890c2719cfa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586aef321fda474e4a400619320ab634691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7768296e2f7ad782326ea278e8b7ab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94689dabbfab4d913c1938a028ec7c6e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5aa5967187ecea3e973b6d2742bc6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c31b7f6ac49bac8d9330919f69e4b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcefd4996ab41071c373e8260caaa1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19cb3c8bc6b27fd7c7271737abfcca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d548906c52a5ab00a1cac35a1f1cb38698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b9bd215c3a8cc848c4c93ace71fb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba9c3913114b2a9c1c6a3765d581f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2541fedcbcb8d60bc2abf926ec3d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daca7696f576e74152f2d8a278f22cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012908e8a6b2af5c3d1809bd942404dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604446e203f4bad2aff06ca5932e935704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50f5e4706306de10642050d9f3b31b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f2898d4d8b6517fbd905620f75e16706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc2b8997c20a594696140f2eb10a21707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656ce9e90e65fc26b5cdc5d48dd7ad5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246addc5b6ceeee92ba04ead6ba9902b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa70a2f869580baa317869a43afab32710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bb77a06dab98403d2e2f8b6505b15711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f91e498d3f83460f30478c22d022c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbc2ad43306c0adedc17e562dc191e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f5ec8fc5b51bc87bca6b74d1c3ad5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788160a2911d323914a632c1d82160b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca1fa293a1a410aa6cf0b9aecfe704716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e017797bab2626a9f810a84baef15717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2da0360e9a3ff6c0be074fb02925c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940e0f2001dc1fe59a9e665cca651e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a8ba5139e61b42a93b9bf233da400720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1c45c404cebbe12fa4f94564d37a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2ac73e964a8a8dc192c4adc901dc2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c9c9100218c7ec092819ae2747202723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14238dbbe2331ee2aee49af1e07fff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edb3e4870e8cfc7e656bfb106b8f34725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6e448794864d430a0954288ddd5f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a9a4110e8d91f556f5cb92b03d3cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a495e38411a5d81acb52e4090ac4a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8bc1464111bfcc79416b3fc8a3aa7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976754064c0ee6669d8de9e37451a6cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b0eb06870bf1aaa8dc2f7a03bc9cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26811a63e36e5404144d8cd992de1657732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d9ff705da1eb40589e665a736873e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699146fd51fa55e55a19b6064585fac1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec76115324a660519ef9b93e8c2bdf6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cab23435a767ff2a1df30754f6f6f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a2661950ec3233c4a999ff7612a70737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad963a048a3ec6114196151cc3d1fc4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dafe4c955e98d8f75d0826f0cc47f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372435771130c59f55d7b0ba42e0332740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dc1bed5557212cd29aaf1ace793fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36fb6347897916327ae78b279d8415742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db0f2f68c13cc4efcd8fdaa815623a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202d8b5665b9e65307436d0e826befa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77833d3716a8302a41ca0957d91cee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc11f476f372f566af23954d7360f18746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd6a153c1e97149c3e0c21d2ae60e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af62983aa12aebd654d427f44adf666748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa0e304938666092a406651873a4f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8733089b5e97e74ab5e63153889292750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93340c110a78bcd8c01408ca1fb340f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798a0c3daf59fb94cc11fe79b62c989752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c231418c8fdc914a7f4cb776ba5aace753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8021f5f2eae9e5455ac53be7589c1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c153ca891a148fe646c45634ce6a99755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39717c26969fafdadd05d6d298d4d04756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897ce98d0e948ce5155b8b9c30b4e0a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ec1759ad06d2d3fd04810224a3fa4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0fc2a0fc40eb94cd2cf86faa67832759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>