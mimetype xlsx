--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400ca5e529ed345360ec80b3ec77d491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639def1061959bd3a84dd9c3bbfece42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de06c26a8f151079cb79339f56cc433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca87266919d01ffe3c2bef3a876a5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7337bf6efd08b8c0197d70c2dc8fe625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7babebfe96077fdd58fc5ff5122c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030cd75f0cfb9615df2e5acb5ded6d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5497b75188e5417309bed22db8be18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5d95a1518177fa9f6b87d16aec6709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa17916e67c12463161ad29b90f52a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115cb1dc85939c606de196561ae977c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c20cf48d2592096124112f6e6f6c3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847b72da59561b14de2e49700835d3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a8fb5f8d600188ae399ba7ae3de2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336083eb417f18a1ba8986f2a8d37d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db94f9847cc5bd7d9918208d1aa30216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00457eb996d08c7defe7e79bedcfaf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0071792694e9888daa0e592a5530c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b5c17a3249715b5f6deefa607ec5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cb9798a6feec5f554c44ef1f11f3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480530be274d2130c7e8f17d97b00b5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac695c0865ad4080645b8dcb169551a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e42f6eef7f8e478854c70fee20ccdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28109279428c05e73137905eb83abd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428378a870073afb9d8df9f5deb7651725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f169bc5d4a3fee073a122f877a01ff326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44685e153791bbe1f4dfe0e848bbeef227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb737000c45dcbef041ca822b825c1a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b5d9470a95d5cd65e104aa2fe24f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6434dd11637ae5321988bdcfb13bf230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a58cbca7321441394380a041ce347131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744743a4e94b1daa64efdf0c70441d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b065d8da86bdd6c616a9a6245bdd4b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d272f4d29926151b6ee5e7ab295c86a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc1b60397f1f342c5fcba3ca5d8f5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f8c0b5177a43a98d67339e486d2c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af56b34bf24fd6f6ec3b0c0af4548b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505e71e1ccbc88d85a238c8c347d5f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f78f0a0c4d9d85183f2ead6a89344739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce61d0e2fe63b83b062043709bd3f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a9cfbd6533aca4da180f8441e959a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39cf7916e71e91db1f11d4717a2ca642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882c0f78fe5c722548dd285096c5f9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f406bf209d28a9e2d516b86073c7abf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8d4529f62b36cc8badc99d602357d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a0238c7a0fbd6ab69e438ab50d18646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e473ffc25317e6cff234f3c1e6203747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cd6f2315cfc1a49a5bbf0dfd6313f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b5dacf19a7d6c200dd79625f549ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18b38775aee738a113b401afb9d7d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba6deef5ccd59b59d169e675f7512c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a873a04d684ec8de9b65d00472780252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72685f31f26a03360cad9be83dccd2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cb018748ba736e97307a73061c29e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f4cac7f091d6fb06da1094823d17b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f33ce5e194dd859d10a430de548a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3234cd9cbe79377f360cb83b50cb0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ea7108a391ac906922a7dbbb84d8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83ac746c01531a1922048c8c36d81e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d037a58a3106250d0e051fc82f3edc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77402f1e490ca46fa65f6f9d902c45d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461f99bf3fe5a170268a60b39ba9b8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2274ac430dc8e3d8ff7d84b9029d09063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e29768ee324edc94a902bb250742ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d797be3b3fcbbd0aedfc3e94344e5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb3eb7280818c5a4c2147a9cb1074b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb434cf2aee4fa0bbe279e1722c072c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ede3bd8b245d995239b2f423126e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c62098ef91cc89007d029d447e9b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281362ee75c8ece76ff01b27f7ec8c4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedad1504b957fc89b706d3e2f4fd70671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea3a417f1c499627f23b96f8bccabe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81055684dd4aaf9735d657941a6f175273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e088d81b2a04b35c9cf3fe8280c45d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae15626036e5da935ab595aeb54429675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607f2ef9648350f2e61420fd45c8b4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbdad2e3c018b22522d686e4b82ded77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467eed6f420902b336fa3260586d3b3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1c6a46d7e6dc53cd3c8ecdb73b41779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22874190f19d8897bf39b8e978bc38d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad66424bd4c82bbd5d2751545dd117381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a758f396d2a78ff719a1ade2a5a2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550bdddb5355a8b92fa92c7ebb9684283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5196f2ecd4b2ec368b44ff09b768984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6837f34be3ac33b204405354b58cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69492d52b3278ed61e2f429ef1912c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e3d0b42677d4f498ff9ae56dd7b5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad2f63443c9161d015e7034aa1c58b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5c1db426bece3adfc067da24c161089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02945dad099a2573d520704593f18bbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9521101215b61c3f56360cda0bab0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cdb8ccef3c44705f6d855836be89d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35701e02b0a4082eb9195dadf5c7ad8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e94af998c5ab68da3a83be02b99db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447d769414e97d44ffa2d766b0a64ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bfc08b25a7875fd42fbba42c2a83f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91ce27f5ff5bf47a6018caf188332197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc170b27863bb84a1cd6ffe1ce3b21b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3a840914ee1aa4017c0be3c84520a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4776c2d74ffcb42e5f9d97ed48e439100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66fc879a65c11bf4c5187e1b38a650101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678b9289a6ead69560d918be3d8e5b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26181f805411c88137daddcbedf32bbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243adb9256a9a5a675dedec49d7bcf21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3fe098948fb71c779810cb8093f30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c98367c2b2499d5dd1c42e7ef85299106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10c81b252d534d24745e64c6e0ad9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48f3ed96cd859c98c54451bf33cf21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c620b4eec7f8847ec37bb94aa1ae8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a07242ac30b4feb1fcc730b3da809e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085ed3b722798beda4d832521a9a792111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393d5a12bae1a1f524132aee7e8f50e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ab35a7c692ec85f285886b9316a08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79291b9a0251304cd3e12c635b9865a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bab30c2a9fdf225e0ac443fe972d90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c9efa5fa91ebb9e5d080b17c8e39b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a395e97cf2351832452ae24dd94908a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a786381772ab70877bdf7aae427c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb765a2be5ce7240331b8eeeaf543b6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa84f02ff66384f4ce27bd62f80f4e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbe36c989b1be3954fff242e396815121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8bf4a4a5953c42ef23b5510d4c62b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23a6f0f2c00b6dc76305adc8275844123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab6a9b617326da56ad600b145390e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17e6be5bc8dfd88b2157011d67579f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ec012e6ee56eb003b079707ac2308126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b8634b0fa9292d7ff28e0bb4d6933127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60be30d2fb0aafed3ec0b4bdc6c7e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d95799741345dfdc40c6447d132694129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e4454632e5068e4a18005327893ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64111f73360744c73fc9ea7cba2f437d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850855cfa524aea05c3c978224ea8ba7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff03f18cf4a79c239fe19fe34a2fe1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef9cb2eefbcf63575b1ad9a90b1520134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e87ebba5f520fd94fa343b8516a4e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fb0eec2e9efcbca1c0d008818089a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d780c88847da282a680efc56761ee4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ec891721a66f0661acb53b4999b64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa520307b743cad3b015b4114ded874139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f06dd9baa447dab2aa62e28a209f9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bb60e451624914dd14e0b4b71fc5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c32af1025f8f1adf7a9d919b9c113c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725873a2cc14877b0dec4b87d8b5f98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28704eb8a37739aa30bc6b10d65f21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df587c5e419177fcc2398efde6b97406145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5d29450212fe2f40e53a27faf287c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e3380d977b3b405ced549bf9078c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1f722f6fff97d36a7d881634bb8fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764489397be7fc1b7fb225f689696118149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77d9256bf8e5943217871a79d0f351150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dffab9fdcc54d7c50bebfd09d3822b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd0bcb3ec0871f75a9ed9c7e2f8d04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bad26cf3920f7f8073feda30aa1abf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99bf3947465f180cccd4ec6c5b4314154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b61d13cc2f23fbbba14d072d7c5719155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c069156d92703cbe431c733850463e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dcb281ef9300ed364a499d5aa017d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222ea900ddcdbf354803228ff142e54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a004e15a5dc9e4a94f2e753aae6494159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cfbf31b290ba5b742466b64250880160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6ca927cc7b6adf518ff50dd360725161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fecb6895ddb79aca3170955cc82d53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc86397ae944d4e75c10cf05582c90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdff50497a6ad3024e94cfce37acc1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e052282c7a18bee298ab04c2a229a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac890704793ebc04fa173434a994f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc041c2e22e033f77249b99d3ca8a27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c303ceab5c5e074ff954a25308520168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79729f12ce0c6a580208c4bd6bc38d41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390a4d1e68dd1372d77015c5e14a329170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713c9145648e9cf1a8dfa2bc0ce924f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468e6c8dde7ae19067b104ff6eaa5bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1e946a99c5faa12f38d6c1e076da9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bb847acf30a52a028cdef891063d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299bd5dedaf09f3c44ea4d734313f41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2225867708eb5c80f0128d617f1069f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2106c2709b854664d0ef4c043ebcb13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825251e3c2c1700c3a718456968bf79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffe382c54856fed882f7941512529e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b369abb719962afa7238d81dc98ace180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6626032ad86576603c5f3aaccfc63a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83c3b4b2a5fa3dc7ef1fd43ca2a5ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aeee5c074c976e98cf68040e6aa65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f0148148c1f044d533dda1ff52709184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d478a5cf7add11d42a7f7088886bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571cc366f0f0f55427c5388a5b5a076186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5771a1acbc423131cafeb24a0b94b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989fe45ee9ffec29a84ef848dd24e95188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b9bcbcf6bbf2d16f629f433b4c91e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba76bfe64956bb359f0ef4265d2462190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8d193efc7a7a79b8f52f49a54590a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e312579052e36c5c6d4d3cf6b13330192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e5e6f70aa60438988829f18de5096193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851483582713cf276668740c319d4f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f22b3b58f9f7a37c266e5d944965b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088decc194edcce4cddbacee3c30cfe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbe05c8dbcf22ceff72468b1f654a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33bbe9c984cb36328502ee39d1997e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290e3507ffc7498b77cde29a1869e61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c25af889de4701f145b0eb9b08d29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906d74de783fcd18da121983d54e83e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca783b0dffd0ce6bc4465e31b9a3d089202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916c4dbf18718e5440ceba148cdf58d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a8d6e34987ddb0dcf6f249185d3b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e10f1f2f07bc79e76d49ff5bcbc863205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e28569857d23f49a3c2fa65c48db3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5d495f3db08d230bdf6c12c47e28e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f186171ea885909d36dd7f9b15d5dae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc11ac2e941d733d52c0f6cd37d125209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c68de1b21712a9e5814bb4378793d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3f231570b75225f0339672bd90299211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf45dd7fd949014f07c37aa7bc30a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd40247aa97bc0cbcab92b90f770e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf67638599791692ceb153336fc170214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e98fbc2abfc8abd0709aab6e9cd36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dde3eb2612914c2caaa342499bc04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6253ffaa60b0e0505da7eb9d88f75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2b20a0555ba2b86e975c51e12bb84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead59469cb8d5ea091c87e4577b5f83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53c93a36012b29059d35b698d65ffa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecf82fe45d10f984f507cb06110dcd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672223c2b1c3547bfdaa13ef48efb33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f453db921803780272dd25d68dab5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f78565c8a33bc5997bca8a2ba9c069224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b263cec0518c61984433f4c92269433225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9056ce24776a6489e2eea090a579b07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18de0c7e035747018808eaa5645419d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8a4ff68073371ed13292f36d637e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750255804393e61de6ddf5ffe7fe4bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861f275040c0a199b2bee8a9dc179ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba278782ab412ef6cb7c2d046eddb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a03ea51f85d3955844e86b5c983659232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1916177c047789783708fe4abe4af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2ecea15c7591ee282428920835c47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ca29eb1dd997e4085fbf7b7243558235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e39a755f82ec6d0eb25a589561338236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ed827be4ca41756548f7e0c6b76e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942440f537cddec5f0f65b43f848bb6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aeb9b3ed7225015c57e28acbdeff9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb41724f4b99b1d5ca48d9ce78bc7f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800f9db24de6b895c2712cdc992401d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b676bbcf246a2585e115c1ff901f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec82d38e15c651162bd374f825bd62a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3fa1cd16adbca22f7ede12b43e69b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a3f87ee008c3bb682fd7f45bef57d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a67c6b03e3fbd315ecf7f4a6246f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e757e5cc59155817ccaae507fe2e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e291b43d9d3aad6e776fa1d22d881b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40da99bb7f3c5730e751a6394f1ccc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b95cb2bd5e55e1128a984da29c8376250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65cdaf801bd2c65349d0fe6705125e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d435e1df5a181f05a8c058bbc97bc2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040bdebb4f0a5d2ce667973f2f67c97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb1d0488ef089859753513354e82f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651996c7812111e7c207e193b8892530255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7ec0f2a6481e695d72f41b3a8fe36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac9d2bcd815ffd3d889bc6644b2f25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cf7ef83c58e1c2d5c8a5eafc8849f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac035c67136dc3b4c1806223ad03fe5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66f2bf735e8938553934cad53a0bdd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f34e3e3156cc91843a4590cd5ebf9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f91b06829258b2c205cf3f2846ca0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9313fdff3edcc72534d01a980d4bd40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4386d4df6b9bede9e604732c682fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a70c8cb9d14a03d6eee5523a579f90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d6e49264b8f0aa9c87cf19dbb0dbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92521aea6f852b20e1cc69b730fc02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1def7acd8ccf018e926f2ed694e89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97416ff697cd11d346c2136d9100874b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c7cda43ba3b94299f644a4b198dd6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fc8cd291518f44fa473a872eca02b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22066c2c98630d03790796db00c687f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e0727e3e6b685bbe4b8f1dfb2f0cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205400191b86db20be9f33fbd363b484274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3174c826d52d3f71cae750722afb19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b190b1353d55034ef8e42b9643af48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036b206eb9ec663a73c94286b9b79a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eba51792b61078b4596ee83c89ccc0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39165022d59df52c1661079ef451ec9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb03ac7275968f46a1338816eefa04b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5fd8a2150b61b75301c8fe7949a79281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad541d57428c440181499465f80ffe5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c682d873af2613de411faf45910b98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798741dde82eb363b7352b5b676dd782284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4866dfe9e5bf97d370e820255d81c69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c1e7a794dbc6aa22b389a5743e760286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f0c9340132a4cb2ad80ac365d4e77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314133f7befa08d285c2a3f936314cbb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c25da358cf3efd7d8dabd92d2d3051289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119daca62d30838e9714ff42243d504290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157827f5403af66463aa7f895dffdb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e8123f0c2297321c9dd7494a9994a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36909589ee2690ae9d63d91975009fda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b3e39e3585da5ed449d1b5ded9006294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addab2c322aa0c110fe94eb067a02fc1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5c5fa6302dc56c1ba1e847e6ebda3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234b0cafb3242df291ba567ad56c4a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a8eeedf0ccab3a804da1d6755dfcf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014bc0a07e67f08d23bf2589e52d597299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7a0d0c0ea5d3843a51c1fa268207b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2982cd6259cabf532ae48bd7ab3493301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce9856881b9e03aeb0cbb65673c306302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e295c00ff00baad5d6fb4684e0ab973303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000f32a6b741562a2c721dfd6dec8a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db2df69e8c73ead642e219fe07916e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6b273d2f0bb84859cf829bf17d89a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea483c9004117ac8a8c215700b8e6c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81b343c82f34d0351cb796fba7fc51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34a6db88cc62464b820055d6666e75309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42633a76932c7a27d1f95251b85c02a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d135433aafe1f2937bf025e999ba0c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00cb81b37506d0cb56412a41f056eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a0a4452ec8d2ac34d44d4fadbc945313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f61450014ceac350a1d4e16501238314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c35a03d217164dd02ed64518d6790315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242eabcb44c4ac83341272128e554ece316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a091818555563e6401f188194bc66a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171abd6563d83b825e8a3f3052711f14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728c9410ba5e732012ec2706970f1b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11f03d52e6e1ef054dc9296648f100320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8210ca5968b7ef831a71f2339d89e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41cab6bd8339d6aa8c8231fbd9d376322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df1bca86e41071ae5f78e3351e7e26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9ea030f05a860bb3b1b76d7abedf4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e7ecfb84f5d2d91765ff42fd1b5b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f3ca5eb09856878db6dbd4bc52c66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404fdaf1ed2c1b2407b41647749ad3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f51eabfeed161a93551e4f031871d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08133a1593ea2f8559ba51fa92ff0c29329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459b55bff13587713c2b7dcdedc806a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4339e288d06a25f159611bc4d0418331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf4ee92aef047dff8d57a8517d4813332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89102bf6fdbda54044097ad68d9645333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa3693eeac786d11674267574e813c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec4ebd3267b8bf3985d9b7bcce4247335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83c4969201481727c91d63faed16e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b08627716278e4820e8a562a625365337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604122d8383876d8c720797abb655b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ac3f8b594df62378bc45424e5bd5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebd5fdbd85a8188cd92892a1268f8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8fdb2ffa5ac3673e0b89d532c871b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2f61c7b219501844e35e0b2e486d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a00a107fb741d73594da69ed1e679343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e1d5dfb90d8cd8509252fac419262344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9830f343f2e1bcc6e7fdc1a2c83241345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16e496450e7a83df83721775b739b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc679aeff49e47c086a4445f7187bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40693082748ad270c0f8caa063039911348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a393c3302884d78e4e5203491184d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b502ac88bbe2a7852349eab61aaaa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1318936dcfba34ff03b12257554d073351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91d2583463d8089d802d109fe8fb5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ab8a3d126c53f5600885700e7999c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed1d5ac541c5547c217d4d2d331cc9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe372c6edff7ec396d22be36212d874355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ff37b6c8df4fad317614b09d4afff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89ddf6ff335f9aa032efb755dc46a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76d1cc53ae4013d84ab4783b804f55358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3df41bde7594a669fba6029270aa1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831be8397a62073131d1df38292d964360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446c69032929c4777d923ae9862a79d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44209a6f66c5233bd93f47da6d19e723362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335954f85983bcc9ad11d07f4125b1d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b8019d6bf0738d75e4e5609180488364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f378aa51c250e82e2a3fd2b7e648f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784055abb2735b7ef613afe803618ec5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fbedc9afef584cc7c6a4b13adebb8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f2a373d58df880e0d0274dc07fb7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef8dcfec5d5d57e7ebee87b3fdffb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaaa5d4b1a685dafdb2dd8a95924c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da1e96b471ff36884c65ae59fd95b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711634de6b5b003736bef9c6b901c36d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedc18e17c97e2f1f73af1f9da998c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a149b3215bf1a2eb67c75d3b82da3a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec39e2035d25a0ed983e6f26ade260375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ec9ede0f49340f35870eaf5b6ca2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84ba7707229f99bb12cca2dda72d3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82038278418fb474c82afb10f6f46c73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85ab60d058692d32765e2dc6051e47379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d462991d617d80d0be6208ea5828cf6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea646659f7d5785dfddb4e5ec45c8d10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002ff8ed7c2ebdaf33aefacf8393ff2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d26042cf933d41d518df158fb7b30a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35e3de68860f3b1c5a719e8166d5fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7020ff81b80f1a681676910a976283385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8d0aa53edb16401e7ec5fc9e7c941386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da91fb1c9090a6a3f8314ce2ec31b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a2300a781effd8a8d54ada2b4633c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721b7eb6f94f31f216eb4334495f747389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394311c2a02742c1986d71aa68da7da9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0a8f247362df4e56bdc2aa5b533b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a74ac452766b1490c9ca41ecc3d94a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2b5b1b125ef6df1bc9e2110a41f4e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ab0905095e78ad4d5d9780872ef9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91e36b59c06414366d4d896e592088395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0c934f9040517a919acf71be6c4ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390137a82c731b9c2435601db74d6df5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d188f34159c1f99309e4a8b17945da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6c7b8239b2a1fe285ed9a786fecf4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd5f911e1ae44fba389379c7b6eb49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938123129884bc7a06cc85d547c676ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150c422a4ad1a8f6249c1c1d22b2593402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73af00e966bd3618122f6014bf4bbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6874b9e1e303a5d22888faf956843c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cb2c91ddc194ad12b8ebbdcbfc8d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaeddd510ca6a9a6fe0325fe9f5df13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741fa627c199bc2b3cfa59c420b8055407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c82e37eccf3867bb181384089b523408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db8de61b6297053e1f9f4f045663b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b8dc89a3b2cbd2e3008c8d3dd742f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b21952b354d0e0438cbf49bb590cc2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4995d073ce217a4a5a654522f9573f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d8fd69debc89f70799010b1d4552e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d35279a69614ebe4456fa0259325e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f68a2ae4d6221e2bdd426f0efacdf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3cd4730e2e6829d4fe53c3bde2152416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17914f9e25bb0bb5770cf11584bb7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd127766286bea4d36e07e5069739b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44393ad8fef3474d8bae73fe2ef1c00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f936a5da9512e982484618e2bc29c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f8a813c1d0103ed2dd9c1d1391784421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43278b61ed52d3a662a0ba1b2590d237422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b0d5b3d2aa9fd14219912ef0d6527423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39cfe4da9b3b9cf5c5d7ae3485b348424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd24201501d79bd9adfa51a2b45d10e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926be45a8870a33f6fbf7cadacfbe688426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ffa89557b78107a2df0a9915cbbed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4309f08a91d283a0bb24268df3c5d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6b8a2de55ea6218421d9cba372412429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c588759ecd393441bf3584ad6ff74430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b230704df8b08841dec59fea361649431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cc5e432c95df3e93e605fc129b7ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934888722179f056dadb7c35a22e2eef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904369c3d93cd067ff7fd78a6ac9e83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a45f0e4fb48827cee69af3c6bd4212435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd89d167a2ca22b3ff25f9b08f967a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6ac6db8b7263cb7becb39b40b74e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22505bc75fdb43d8d9487912f35470cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d87c597a357c19dc054c07f315aa17439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1106fdb691236acaf905ed07844b8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ab54de94bdb6ea0a3da48b6668e87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4a0767f6f70cf06cd3ab5b1e3a6c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca678c51750d2d202e0b6bad9c985a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fc795bc102a567cf170b38149b313444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67489ebd7d28910064c1bdb0980da62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352115e746444923cb8d1f4cef57f77446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58118f0af952cfca1620fdecbc33bbc5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40575e81c4562418fecaba2de54c643448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06bb5a27b57eae8f5450a7b117853f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cece53334b1f196f8d2952b22e316450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c47852f5435b4620c2423165cbee40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b4b4fcfc4df8c84c8e1017e232659452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba65d4e02d68a8ae5d113f995f12420453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b96bfc905122d18f195da60811d35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf2583d82cd3e65e985c371c67472d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a574e9bdb3944d14ba8aa973f1946456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43558a547926f9a254abd7a880dceb79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33423542d82309622d05ef55239090f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064e2a08a64e70f7a2e423ead1e0c48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081250ba80127b72333399e268f1d3e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3e5fa39208f538dfca5486c360356461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ce92a565ab788bbd85064f50e046f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8dd2ced62908cd19e56165baa69ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099e8cd4a72a52e0732b40fe0d9158a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa8152641a98bef616315cc1ae6d4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4354a5000f8907f0eeb21ad0d9bbea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e725de325d3f5772f7eea3f4151651467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9674ab2d77a3d0759e7e0010705d36468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bb4c3100f471ef8ff33cbdb04024e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247911ced6c5ece567ec8dc98fee2a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdfdd7fc63d118346b3b05cfccae93471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311fd0e8803825d6b560990a8197064472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01956a1596a2e68be68f5e1b8b98f8e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24887d7093e5c0593d0f76a1b6e87e12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c5cb483f35290dbcb59ba7f83563e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867daf105edf139179de803803145cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103945e353ab71a8a8d7ae6f260cc0c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2eb4d8ef678b6e60f8690fa3b75ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7602a1c7746500d9c5c1dcb24c73e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15142a257c2c0927d77f900032e4b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddc70b4804bed72fc0636682960cef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff937fb7c7cc0fe386c5dde494e49e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d4ab0622693df37874010cfba09bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653fc3cc005fc96c91b5d4e140fc735484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42df3de9fa51b8320798940cb5019e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b0fa036320c20c37b90ba6474a71d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59e3b3e3d3deb1929fbf3748876cdd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b35af1dbb7862bdedd55b3a06181bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f51b6591e7ec42b804244d0206723489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cff775144846dffd25b274c5484ae8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b324f5115c8385b82cc284e68be3b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb913fe4f05f85c13b802115619102492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b26dc935cf9f4ed28786adfc6a370493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d143474050caff1ff5cb3b902086f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb97f1f2a583bcf19e6e8bda00f7e49495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827d5b835f46b7b12f80a89f1cfc7c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d574a62aabbf3bb5ff650d04eb689497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb18a1830f47d61eed7dc2655d4bfd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb17f315a76b0e861c2c3fe511ea2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ddf7d780b52c931c8ca68a2e440e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef710de25b93b45a80a36be3b5eccca5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc34b212aeafe0a4853311f483ed0dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbaaa9ee4775f022cadc24470dce93f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d6fef51c96277be9bd4d360f6cab0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe333c2d26a738682a950faf2d01066505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d99e548dbcc2f00f6e45ebaf3ac8ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43934ed99edf2f9c713a50d31150ee2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ffdfd9376ace5d682f19d8234f74a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e81895d42582540b1e398f7ce8944509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23421367a74837f56c26619d4049c52510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248e014f5574ecfcbd79322adfeaf52511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a998371fc8d0f0338a956450766cde512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d76fc8695f48d92981307ae99e657513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55135d594c6399d5ffd1321bb97fece514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beee3cf243eeb5d2004f3b3d2b9370c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ff088691c181a4c8cd13b19f80664516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565103e6265430fefb5b63d25fb326a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a8e6e4451f649b71e10fd8450f78b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e037f3110f9807a32ad160c3642e7d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abb6a28dce2cfd4df72ac237302bfc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11c82f8354d562d901eecc83425daf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2b449106fab5464956382792b6cc6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06187dd1c6fb703b05a410bbee02f895523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f12bd8338d295be2835f40e8db1299524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c95e6e5a43a27a102da1520bad8145525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6978217fe7de90b6507b216d105b771526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0946b1eb9079be09a2ec19daf1f76c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35288981a9e7f5bf1594e30132cddbe9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98564db6888df090ddd1a49759272a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc24a009a10c0fcad4c6b6cbba53dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8057790b7944b3c3fcd8f200a1a975e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67697af8e0312e49d1486d923f686b7c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2724374f079693dbc0b3d92fd19d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56f80d34af882f3683161180a0ae2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8cf0a3f0bba02039dd8c740d800c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00051510cdde3d026dc6e48f7458922536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4dec60d7ac23bfb8e0ebfd8c66dc5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6bca152402e93df125fa5404b1025538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee750f31e12293c983150b51fecf616f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e4aa80785960776afec6ae7ad352b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802371a5fb85e73518efeba660c7b64c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fce294587067d3d159c9686b1b6aa6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a3ba7f320933a44f9c409f8c623b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7806e87bbe020737297eb3824ffb8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cfcd0f3141ce610f1e9ece98469ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816698f8d4b26a062b2e346680c13731546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afb5b29bde4b4b6c84019bf5432baa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500a1dadbb46901d3176fe6df577478548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95fa554d60b93954c3db0344b0c930549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff74e5f50a99cec3ca5d5a529040a05550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db0226a60676f77caedcf623355a15551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c966d5f794ace33ac2997cd916f2f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784579c09fb239632609c076c461dfd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcff41f8f3d8aa131c0957181e32c22554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87622203d0321f5ddb6e8d0f039e2312555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab01f8cf6d2e4665aa32ed28a52170e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f989256aba09dc88ac4b78fb011ed8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a6f6433d5c4544c06364a5073e665558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895317a046fefb2b9d55b3c578d2d218559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873892614bfdb3d87055a3297912039560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add3042041874881d750cd2a51a3acd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e7fae7f8e99c3bc9857ef10e07630562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecedeca93232eb4ba58c25dafd093e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214a5ff3b32b75a87d1e8170bb08db1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043ba25e365f9de63c2a0768e678ee6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb24b7c2e3322eaf89da88b0e5d7f5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91284946f6a108999d2d7f85dfd46ec1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848bad10b81bc06051c122593cb4af9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a9bbd64869516cbcf5e0ed964e37f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beb3a5d8cbf082c4064279bb029576570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bfcde142abdd338ac5e7149c73681571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead519d606c9904e270b0a1f19c6f50572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193a6699b5d4b55ed6861b215f44f0d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d379490606a03b686d20f4749978ac7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa392b28c112246d906ef147ad227eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa29844d64cae504606cbfe338582b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c05bc7b80e096ec7f28ef5982da187577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a2e2c7b028f3ae893d8cceba0fa34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d86d737f298adb7e3851bff6c6e517579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb59185524d6b63f6aff7d96fcc734580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dc48f1b35e6b347c485f59c815ef4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6856f3a0acc6d349aefd91445b903b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35c540ebe858d2331650dbf9f36ac4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c64f5c5f0bb97062a18d6dfb256f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5941dfc2cfbb3b87081bb90e63edd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ea19f22d754bc93652f43b31dd489586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b2ac131693675effe06cddb31a21e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295065062bc065b27d86226ebfd012c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1326dee325b1899f7c3de265e9dccc5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754486d7f8f959ce27cfb82ae539882590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051aedcaeeb2858c13feac1715bedc0d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c727b391465f42ec6ab1ecba02b943e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac35d35947a0293c306c753cb01faf5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b31c2a745f423be1e44f7de46e5517594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2ee75837051f87a017e602256f781595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f54069959fd174731163e6719821f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a182454d80dd2554b0765eeb828c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93124643ebf46efdd9fa2002d26c8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267ff7503f94bc2dd89993e5a24c4da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5154028cb3744de4e1a8dfe441f10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ac26ee83e5e6277bcc440a6ac5487601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced9a34183e7abf7ba16eb6bf9d5468602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3e3a47d9b79f2bbd6ad4be93de91f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa039c0d48952a758b03c9b564f166a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30488986cbe1487a5bd65d0519cbd2db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc2ad5434718ec31e76de770489e8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc07ca93b582c8fbf18bbc32681a7ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c9e6acb6ecb9217b0b6e0800665eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc95a58cfea8ccaa9bc55334857ead609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426060721b6a53baa424337e356248f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54991efc04b5debc40077dfd038c7c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d93727e56e2e79308e515b759fdd5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464e25daec79ab2c325eea3722bca16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceba57a95fffaf8fb7eec2e23fc1fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d6dc9f8c86312871a01b45eec6bc3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcfd77ac11f0b56796c3a555778a78616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a35ecb49f1b1b8177231cc29ce7d6d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c47bb9d1525dd47f279b42c0e8d3ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1de67de7254099d7b7a96c084b7e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27426de5de20cb121655f1432181d606620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260c0cc2d710737358846acf7501e02621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bb48e45b437d7083ff86b4de536d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d5575618bb35aef639d9149d92383623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807be1a44ab85ae9a37b2a787e0b3837624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128b3c68801cc4ffe80fb2117b87ee0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe11935ecd1adfe65885d6bbfdcab72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11522014052732d4b03631d9ab14d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfac7106f925f26f8517c62fe04d08a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0a3b967aa2a67b337b67595ab5d58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0515103ef58e1b00ce7782d5fecc7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2737815a4f13fbac2f564a410717d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe1f29623c476c8ff12370da1f0ad7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55644ac658b985f022f6a1b90dd0c56c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cfedb35a8e0c4f0bf14d3aff61756634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01a2144cc61400e0a7cd2676535e95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde0c73886c18eb936d6c5c2ec2fa23636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12311b9375046da4b5b08232ea3a86637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfe0a0e0d48c8e6660732c99fae5c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6321c14967c4dc58398c33e37a3ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23da52fcefcc0a599b82f642415742640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992f8290183bd15a189577bfeadcf20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112c1abf2964206794464b59820d10c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44725b8ca56d6d0245540d3c392f4af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626d304d950be7d80deec7f3746fffa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04c019fe29f374b51b9f62bfb21a20645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46f0e29e38e7c510698d242d5efe98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83493cdee92f3a44b31617fcfa89fc61647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71966044a97e79c2c7a96c2e89565d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2515fcd2d54673f3f752c22a72932ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56c7e2c913b9be35832146f125907b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c1ed91b6970c96825211e3d32eadb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a465385463231465a335039e82447e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41a779435c47e6b7b4cb15259d7da9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74ee7b02a69deadab8f1529a6146c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e61d133d5e617de3f1f97e8080d8ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c459b45a8e031e5a2cb24fbde73fed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4641683fa24298936fa0821d4d54543657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b6e8275a601373fff479946f6036c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455e284d05b0bb42a50ec4a694080e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf80e851fcf9724daa612a8fb80139660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e985cbbf913cb94136e5ff7f8bf953c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172a5bbffedb68054499f6b554ef786662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acf63e35c9667df53b711322c017fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cad28d9f72782bfd564da1cfd6d5c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9a10dd1fee2ce71f0bc023735f08f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605d0c17d87c619f144b08160b29c43666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ffc8add24f5fb56bead95cd5af908667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc77681b244fa3405d958e3ddf2072668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a0ac6504917d85a2a67acf5b80c68669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a66494991969b0923fab0fb1737ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814c414dc84084caaad3844119a3647671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8363fa0e3422f93c981cc9ca4c6ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ca4ab132019d150655bf3d5af1be4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea90d37c91af152dc87ef56f137afa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772deaabb3d4da8b09a3b9613da90211675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bc2b86650e002063c97a5a4de2567676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf34c49dbc649e9f3c84219d2bc180677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e192cf01c3491533b977089a1276cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a8c8c8ec46a61aa65826941e554ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e42b1050508cbfbda895398e1bbff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992cd2f5f7182793090fe195c3aa54d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a714a5ccbc1da210c98f7ea8fa8ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb47073ac3f82dc24855fbe610f8f61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830e026d979b620b45dfd8611b1dc26684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a1d846d7f39a39da8460aba6d4e89685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6658051d544a9d6f2614470bcd23d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201312c5a8b9b072635be01f1e39eb01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e0c311b5c5555eef8dc810bd63c22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0a5145af9a208ca0061cc0a89850b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3b23d393eeff56e133c0242455da4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f89bc520a239528a5abc2d98c263bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d5df5dc8d591390c36d5c67d160df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd589e0b5b46630cd53078cb0896ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c6b315dacd6fc90574c187c0a47db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd886003c7c5e75d3821d72191b0c60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43fbc86c086a4e9926bc62a93525ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644555ce1fc31ad24152787f81e69e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e40674f568bd47637d665a7d0a9c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff0a161f9de7c8bed4a3b67d6e56df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20909e6eba2d748ed16c130d4ad857f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee104e3bd4bfd9a34a6ce2f4b7574b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619f37ec87a32d9d4860b129af3f7db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b20570362f9be72cf60f34eaa8634703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d36caa118dcb5f3c74f2fbff138458704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80579a8549d914a142817f5abc878d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efacd35c964e6e3fb40e4ae6a4fd96e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b03b8eaf93f0f72ea4de4f5d9db4ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dca79e128984fa5aede87f422c37a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a124b9f0394bf2f0be482a4528cd54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfac9f200e760c9766c0f814c79f09710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94549808f042be4ac908c345bb7bce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6946a4f72fceeb8cde2006b6a2b8c4e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f218dda786543e77cd499e7f50b6b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e49ddb9a2245a8dde4a77b9828bcb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8466e17a33d79158f54ed9abc7a574e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f0e285fa7ac09367cb4bf91c2d373716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1e1dcb87130372cb1d562f219a7d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9137d5e69bdd914f7cfa41af24cd7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69574762efec8c3dc7366a1f8ddd2444719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe26592731c052a032428f62be5fce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50046a719d7ef694e9ed467186eb7127721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da31dcf0afebbc933023e525585eb8b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984195d67ddad1f0d0ed23e0db990389723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9275015b0390f52bc3fcb547824cf4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede53e10af002113d8fd579012609fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5918c26222ffe926f03ce589a2c20726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea559c1f8afefca3ae1d71e9d3fb4dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da8af2c7a6beca28fd0c697ce813fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f67c3b205e57f32b45c869ac25878a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ca8c181b2c9f671be69ff2e065018730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c8bead126a04d520e55bd8b2da4d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be441b7a3f6ee2a50aee84380eb9bbac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedf115bea8fe95a2b32cea7b7e33e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f7f4170afa766f7f9ba865d77b522734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feea8564f551878426ccb78754e4600735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53430e763a337c59e51f0e6c9de2474736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce86df55eb3ac006e3ec1322cfe795e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa994eb9d91cf073db0554f72b51016738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104322e3ba6679d52df4ebf5d606812739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cc29239935ab27c25848cdb61a795740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd6a986cb0afd50e963e1375fcf083741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75498cbcc1fd428eae15b5a26af8021742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bb5b42fc1cbca215932fbb0b28ada743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c1ce93fdd18f23e06352066ff17b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa259263b0f34c01371358c6b959fb97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2c95d03fd5fb21e320d0c41c1b752746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fef7a80ba82a1b6afbd67ab4a4ec5b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf4cb3265d562779aa5983769be1e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f8bb4891ac0f43c48e150d32009fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd745e333625d9ff2ebda59ad5537f96750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92592b3e4e743469fe5b4920d06fdf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4823e9283ba3e375707f3035fbae8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9f152ec436b6f26a2b8543834da8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9d45c7d6d1473cd1e3aceaf802807754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3c50001b079a0119b1c6181c74c95755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f722fcfb0f0f158d2c469fda52f528756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b705fbbf389dffc360552f660b06d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd8b86b5cea60ccc12f789c4fe6a1f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e2d3e9cee0d5b8831d71da1b260ac759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee312554edaccb1baeaa84b0791c5cea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93268ebf8e312ed9056e437d888d682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55a845e7154af220d59afb1b5ab2ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290c5115e71017e0cdea4d015750cec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4b76ee4b07dd0e207c92c3dc69b515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a959667c42ebbfad9a34ef88ff3fc746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed40af0578d7b0da980c347c4a4fea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff0e81bda9dd1e41890dd3c5a4f5518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff293e7af3c2f48d3d11819454669619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3061f8e01ec7d2923562a854009fd810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348767bc5b48fb1627f5c7e5847a4d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09de634274f00ce6d744caa8b6846f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae916297b935716653205cf20c9ac7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9f193681a7b3e856dfeae429759d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0d205ae767373600c73c9268f12ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b62b78ea8bfd9a9bf8c767c8acf67516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d2d632bf63ec21e619e062128112317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7f715f912539b508af9145bde5c1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8569feca55644cf931e936cb08eab4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d195db979c536af10d66ee8f116bf1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d68109e3a232933ccb9f5b7aa8796821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a23f953df776725a006e9858a84e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a866efb4497d1cb4d319d86cf233bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdd6190c6ef06cd3b6f2e331fa75ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c09f96b163faed09e315663c67465825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28bfef73f962c3cb8541f3dc4cdfc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e5ce45d4d65241e0b5e88d9d8a53727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69425cf9ec009a5fa02b6315b7c821628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751456787a9fad16dd3cce54f91f086429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05676c11ef61c01f6851adc90213c76830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7ba2f57f67186fea908e65b897ec631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fc951d4b90f1a73bab37cd983f56d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd6fa070141005bc89323557c942e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c144eef80a94b119aff2d51ec72836234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7434fbee32044f0e14bcb7c4ae84b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3174c30051cfd3be832a1a4eb1ace2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e29cce2719568bc7335e6dfe890f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dda68955c3959c5225fe2ad036fcd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23bb1750a4fc50758c1bafaf65316139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2dec8aa0049fddde36b0d66e4c12a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ccff9569294ef5f6fbef3a7db2b0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62609be50cd895dcaab8113bcf101a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dda95c35dfca41fb4a7395542ca0fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26486f7867b33c7bd522706746890b7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f27af2ff3100f52f6f394badc9924f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0ac985c27402271c6277e3ea4379f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bb6ce7955173f8bc6db85ce7b581b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96d8a1abe87e4762f9950bfc99f80248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd7dec579f58856d91fbb20eb843c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6d4381baa2bc364c968288dfdbda550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9346ea4db09b12518a18b4ca4c0cd4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b15a4510f3356d51e738fd3c3dd34b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4ba3e35e9969b4c0aad477d12e61653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb17e1a9b2a13e434d39d843abe498154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9e94f776a6c13c4c6605c9d1b034755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edb8cbf5099fb5019747ca490c907156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5989f3dcc18aa6d5b633680116a0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336e9d15bbf6c8b0833123d3daaef4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2995073c3d4b59dd70e0348c215d27659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5073cfe0216d9bc3bd343be38b80a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2498f227e7663098063fc9cfd8c4c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cbe2104365e63796487fa567c5e0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fceb7601caf59a98f589386b2d853a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e1ef15a8d8d9ef2c3aae0e650ec9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02cb42f68f5e657ac5df6ed62a846c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608a3e7ac7dbc6adb842bd5d8f1045166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632475544ce5a4322d9013b8a37eb6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105e2fbeaeb2c3e39f198fc2b40095268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a794693b15777d6fa3049227ad82b3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166edc72c56d2652747186739221fd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef47e07d4652e26749392a13994753f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af511d3ab6d2cdd02edf9cf235e55da472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cdaa8454ce5e623ab520561b7dd3873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe682263ce4497e3d1e9827cc8f02e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed82d65bcba810feaead2bf65b6eb675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bad93230563459c50cd5c66643deab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9b49315089ba75c34eb116d0030f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e4d1e46cb103912aacbb923d04b4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7a5442799344a678f0cc358e9903b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5983bc3eeaad40f33e9809d68cb9f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cc33adea8eb4f6ad4e95da218316e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c7e8a05e4ed1983c1b70bf32ba3fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf26fdd6af72a56aa0d7716be3a566c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bb671e52ba373ccee561c6c97c37b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69777a7ae82de7f9e58e8dfd0ed142a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cfea40df47e92a714a395ca9a7dc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc46b9dcc5c487fcf0c24539a81da3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fcb22f026f78efadeeaf9f52d278b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85ca839c3ad611c2b3fb3fa537363589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e2637d74d2cbfd228bb266b7a26ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984736d8259cb43123a7b4954ebd01091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbb80f7dca73827f1135718307be4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11856f2edfe0b1c46b437d91cc5da6c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478fa97dad6473a14cbe952f3b4007394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee342e68d15416474721c4b0df3838a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ccf7454a36b84b0e244184135473d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8639ba59a82a795bcfe2950c56271d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8b67f6e720880d7a1e589153ad97f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714a0340f31718de98b6d79f9be02b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e2f40f7f1e9024a2081f3ad4ee2d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011e7ea6195ab9b9a68abf78fb65e22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185ed1626e33685c0fea6004ec17df9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75f525f8c6ae3e9edf862c8aab5390103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2753e99680791b129230d15d0ed1df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5516f89c2893d68972bb8bc0691e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c718bc3acce26422c8c368a0aa0be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3ce12fa3e28d46a99a82be0ff81ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9c3ceb27ef3004f2b29415a308bee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4cf4b288532f7b9ba50d858fd0bde109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa65e74fd99f82c67ccd00c0fdbc0dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941d25230a49d77aed05ac0502f1352111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24487cc2e1d6f77b0f63694ca48057e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6751776bf80b8dce4f6995045bef5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d56d8636a9aac702d42a8bd35b144114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d67c45cc7f20c96f75dfeee451c9b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946f9f48757655be612eaadea058e27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f9c59f0ee172492e8d5cbf714a4a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3feecc5325239068a780be8160652118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0484b32856750a4221b566ac2b022119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9c615c110c702ec6658dc76de0a96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4160fed4634a445aa8c681c68ead3ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cac7cd2ed8bd094cad79e77962c06c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895129cf767bfddaa10c74a2c7628d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d64a018bc9381172cf652fabe5ee8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602b1b59338de92f2dbeafd357d43d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19422099d685ad44dfaee37c51ea868126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24d84e00437a4c7d7d0e94dc4982a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe34e0ccb837c3f3fd3f2790d896a3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d10fe749f3accd8dc129fe02ed2d06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217aa660a97797af1126687f798e559130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76893b37a34867e5516fce1e3d8e6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394e6e8efb0f3d01af400f1b3eda9ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca604335f037d4c695d02c0c6c9b709133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41d7b326149f1aadbd87e7c2c0dd59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d4cc786edf2ea5cfe8c1ed0116ab4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70051ad51e0cd4ab4d0af9eebe6732136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3c93729bb6fd986711205c33dcf2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2d1269c13fdf6ad10d1f4a973cc78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6771bd8732b48fbbced33c01f0365139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b597630ece66fa58c72e1fc11744a76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89771a79b03c2d5fdcb80df175b5961a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa364060621da306d58281547ec6ea41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4a42560508b903dee8b63d4590901143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e360d9e063fade60d75377d31484b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59821725bb00f4bb39588136fb8c4d8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd592fbb1e00481e04d854a6f7ca06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d337d8ab6317dbbe5f392c2604f6c5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3c2c0e40fcd20d1584f9394f69459148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be6d5a7a791b6aec7d6c142d5532b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456d3ce2c1eccc58dac780363298464150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c4867c97efed20a9b87b4489428ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df5db234d8a9afd11cb098ed92e6f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917239bb1488c48bf26554c2b191727153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1ae8889db19c2bfcfd92f5f64522a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2867bacd5097ce925f2a2b4d4b106b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe1d0ea07b59ad152f683267830f3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8898c1a010d19a3a90c50b719aba575157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88820688dd69b0bba1cfac01e921d6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3bb3362c37f233e7ee2a9c6163b27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725be2207455ba1adb3effb020b72619160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938b2ba51a6a9d268e069c657f2f424161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b9aed9cbc1045bafa53e67860dff0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc13d1478cdf02c91b31c22e8bc23ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0bd0102fe45815d24526b8f0e7e4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f5e6b755b01cbb494cc996e79aae0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324b6399609a2316e3e3da0695f2b89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b21317d69da7d3fc1ac823fe3125d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0535b650fd279920727998dd25285168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bc8e6cead9a7177d9ec16cebf44ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20eccf5b6d6d798bc599a0acbbd5d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514af1b94c453d6dadbce509361da57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5f8afcf52b546f2eb39bd63df511d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d340b545983cda61cb0a929b950e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9dd14b2be43638d65c830d9658bcc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11b18f50123dd5929aaeca01919fc8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedd0f2104e41ef55b311a53d3e372e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3583c5703ec52d3a6a6795d425633b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbec60f3c0f9b81c4d581f93467f24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41ecfbe45dbf9fe2fb6043849dbe98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad172083eec8e4d0cdc27c6403a1aa34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc8f64f090937663a2d1aaebfe491e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b97f81ae53a3eb96d1cfbd7eb2830c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bcd2ebc7969461a65f31351f06b67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf958fc4b0f196046ecf8e9b8797731184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cc415180a53efacd5263c6da4ab60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7fd05e7834d35c5e2bda795dd249d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27be550c84ba74b476f15d145b569cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618d89d86440b1d6b0d991abbb5eac5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d5c95d6c95c7db4113d46f4884257189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea768f16b6016e9d005a21135ab5c6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7542d93fd25bc48d5bc6f2591f902191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00add2cbf25ea3971e2e2825a3a3e5bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909aac7e566327c0ea4b1438d0797eee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83008362d3cc602edd6f46e36df9ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a211787e45c4b05f8b45590d06158195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f39138e52ec969e48f5811e0ec343196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983742796804ec65966cc7d82e7480c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa7bf769cb917ec9db3ea124d826b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4964bdd3f2ecd758b84d2e7781ee5c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f2617c1c8ecf6877b7955116f8852200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd57a7b3d01cd495d27aa92a2fb2f48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23ce9cf1963eaf464964a7ed3e5b1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22eba4ecb5080472d7cd71c141f2383203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f723b1427d03c1a1965889a524e5606204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a870f733ef513ba11369fab2f36da0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fa988b7415c3999c355072a3d0ffa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871aa33b99c35aed4cc5b793aaebe4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c66dd6be76f0229d1c7d719f8f1148208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a66680a71c148c83fe1b18fbf30d33209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bb6a05a0f04de5d087979d288205a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a04b830d3a926a697b78a9dcfaed4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41043f822f1da4cac5fda8f412520e62212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caf551c5b44116a4c50fbff6712f2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e31be1108688cd565efb364920db40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30896e918212a4d2e411c647588670c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42dd0600d57fb28f86dec7a88838ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46381293514766970af90c76aad3506217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0559bd5f75ebf2e94a7975e7561ae90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688716c3e4fe07c2c12f6ebf5831e2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89425df683f6f10491c58717d4b75f78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b45af4bb6d205e56eb28430856206221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf92de653f6b12fe0881bc6b18ea329222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebe03a7bfe25a1c186128c91b5bd7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8f11e70a2a1da620ecb1fdbc8f5b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa188587389fb24c48ec7deeaf2aeda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825d05b3331b939911fa0831476a7f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577cfc95f6971411f167ee4f765bd86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2ac429a746e67bec4e4851e985c81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74061d616b315c204e14c60e920968a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b71d2b91bfb607fe10f8fe78ee243230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147548285969ac7abbc0320714f02c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c8012fe38f8e3f0e4bfcba5ce54f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628396a42fcd950398abaf7608b41ae0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed087487f33ddab6e75d6ec60197e5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2388ef1c5ca2927a16f9c7674f50f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf792235dc5153164bcb8214c8085d9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d63a51e6bb854c603c8be448b828a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc7b8c0b0008942709603dd5e785aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bc7cf68134b402c173cf07a84a394239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5edfb2e9eba1ea4a25f2f24bbfa6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a929a510f0098389c0e03633d4336241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef6a02e5ed6fa3b7012277b578cb4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c548e67d4c81103c3590f01ae1a7879243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d52e173153a5687785533f75eef40f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35533b0b01dc4aa8b6ed7ea473b00f39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16950093309dc6445bb1feff89825b26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715861579d7885f9b15a55c3263d2bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70160715dce4253bd8e89480e248f255248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51b4de219fef0d094bbae78ff116c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f33a1cc55dcd128988d93f5ee3622e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3872e361cfd42b9fa92a0656cf6e43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7142fe01465163aff9a18928e7ff72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03401d9305fe3a9ed3a08317d6919b99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d7a75ae69d59196a46f1d293af27b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585ad320599a90f2589eb3235cb4e58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608e0a04bb47231b768ad1de14a8c01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d1e386f90730323b599ee617ce048257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179bd3f48a17a2749955ae6a5d679cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e428f672589a0db81e41de045ddd36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e89bd18198f46c2ca0a80984318c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fc2cbc996d4262dc59d0043f57e11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fb1bbf94d6695e0348b6a1aa270fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baba7535f95a8a271ec0e71deb6d26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e8f8e7bac6293a89ade47347b1e3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae809fe807c0fa44515d635be5597f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a0bd066d0e8f830de4441c6728635266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9d93d3afa3b97bf7e1ddacad63e13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e8a0717bd92c648726e98d9acd904268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64ec6808fc260b33652755ca26c5bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f712fa0ccacb9c481a88dcd943e1c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d33221eaaae665715316c131fc1b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96407415a64a425ce1cea6dfe2b51f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd2dd7721f293344b2ac9a6cbaaabb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e922f9f91a28b305a5d18440475602d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d50d54e935ca79c64eb44ea6ab5b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb51cb14a36b22a3c56d61c88ca7afc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdfbeb6e61d844e21b07e15f001328277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353810794ec7cf6e2a608884814a4cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806706a418d6bc1683d9dfef724b46fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b4e8c50f8a1c1e88333cbf1c43eae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b022971c88dd64953a8ae16140e2f28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5800dee7bfb26b0001b7e334ea864c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e65039b3c990a70446f44d220f413283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2d100dcd951e4504f359d3ed3f747284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbf0f7776c248cbb6e77230623d873285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf654159b7e434401c417c4437e5b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc827b17d8749448c946a424327d34f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1025fee52db625303613ff081a82f85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c03dab6a64af0263eb2339c395519e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25853afca1e489efa0e9013512229d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bc1dc9078f91d9360b8f03660b75a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5956bfd129cd8275805d0a79598c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81db424645e31776b5247142404b96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239fc3b0e498fbc568aca905ac6f923294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb5a04936db9d5f34e15b33e8ed5be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00889d7223c6bbca48039fa47639ccee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4eb30b8310d667ea2919b6d8de5de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ce1b01bf9a1f56fd6c485c733cb49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d4d961b0d7e0ba650c468d83099f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b846aa849dad3a845c72410775390fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e8428c837eed04e049971f19209f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650921dcda2203c1f87a44eabf92015302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8b478663f01c367b0f446ea773a49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb53ad9a5ffec35e85a9ddc833c0b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50544892e71a5aab41dd5ffe9ec36e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ac9d48a8ab4b3566b963bd07f5dc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bdabe39523140c89d89b0dd2145d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447e1f2146606a8cebee982286386fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc55e9b1e64ae8e22a7d2b01cad056309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f4dcc3d65d20436ea8fa00bd0f252310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b01f581c97119f4dd6a0e687230e2b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb81538135b3f7ce4059655eb001aaf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3840161159c6c389517f9c5d7f60db1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837449be547aece409f11477004e457314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a400cfbe27a21372b7d14ffa0b19e18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b953912d142b7951c3cd68dc6397b62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99904669e8c8b3ff3898adfe14819b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0250471b174f7a201e01af84e4c96d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feb284eb4726fb2a759cc5842a196b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeb610ff72caf6b10c3bf1ba94b1b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d044171955b1bd58a4324ec0d447a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caa63a94c2ceca65e29a983210b773322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c7551ded23b70665b9921dcf27cbf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65afe66791b0138b2bc0939f81897ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa4b2238827914494b54600e965ecc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148507b57af71b5cb7b25427aabf5653326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d46085fd8bc5609caae61e9d57a83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed162d29fcc8eac54400adce814f59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621802c52fadb02e9b5c2beef2738d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d56d8410c2abd72f9c801852984545330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d402ecef20cd8067445ccab520ee93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24d05df6314801b086b6b50d76e4b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f2ab76c8334d4402234bae44ea160333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ba235399c58fc973d8cc3481883e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ac12aefcc7e1ab413d561dd72397a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fa64c494dd0462980fbed5a66c70c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3972a63eeb32f8350db3bac8a23fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f9cfd77d403f3b38916300611c3d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3fdec41d2a54998ec4a65fc535273339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e248f298c49f9ad99648a800f73345340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68282c058406da7ef7cffe78bc44ba32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58f8595b7191bec04b03f184c85346342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357003f6772b559bd3e274b7f847a608343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab075137e8cb26685396bdb1ba54ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8e210e934e080cee8a992732ff621345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f823069b96254dbf091a58e19e237346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bac02c23eeda41e0cc1e84a8448a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664e65dff8ca1906cb4dccece69bcbd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9157049f52441fa82bba2fd4760781349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784d840a72520ed67ac078b02eca0b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1690c9780231c2e810404895d5bbd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab0ec6f0d57ecda6847c804e6553e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc95c7ca2e1e94d78ab54f252ce87f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e8bc867f36a8696e3e1b149250501354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb706ac0667a87c8f268288c8362f8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b5b4ca989d7f0cad14272a62dca09356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f496c52f88638adf8779b124bbf582e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf948e0931b1c6474ca8a0d63f756f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5434f2d13e13470cb6f01b31b7b866c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec550d14affaf1cc9b7a2f7960897201360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a6668aac04a85ba32f812708ac3a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec1787c911fa98d5535cbcaea25df5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c16558ce50b12c8509fa1a3be130b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87106dff4143eb1c63100f5966c14ac9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e0fbff33b417bb83fc2709c4eb6eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2d1e3a5d7814cd59628677961f7ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e62378ba7fbef4c38cd5623c9dc86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f96e6dff3441be2557f12b3ceb0809368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32084ff3d99804ff0da71c1cb077a2aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bda0a854acd5d7ad172deefe1f54d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d0899b668808e9bedf6c4a53d46f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f54156b1b2500345e19983a9b6f746372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a696be694413e91d2bf68853aa3d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d0d1a8cad55220cc610cb6b6ec524374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fc8232fb48b2972520aae6ab82371375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cf41096249581304fd935eb6aa4db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32d11c9a5cc9a1cd3fa03d6936fdfb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0f2d6179899e1891d6f95cca7e637378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8755e1638d29227c8425326b328e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ae70fecb5303aa537e5f6473ce6d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a6c055de4d3b40ef17f57311e2398381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaf8e894d0732fc02c169f53a89c36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa5616da246b49f967b0df972d85da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b5d8dce13f23d123687ac0be4a4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86f9948926c6c96564b9bc6e9617d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d40c9825b6e96f446d1c7f58a7c8cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fa80573e7351f239b46c12fa25948387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136e98065ad159f9e7682f6de0729a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6750d1c6e851432266dfa15d3328f5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173a8da8d44928cf6b26cb12c399676390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb83258e549f105f37aafb68dd67a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b40ceb018e75d983e64f52a047b28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e48fcb6b59458227f1b1b5e6a3b9d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444ca3c48073d0dffe85bbf78bbdce3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af1509c28de4975ade2a47527d8500395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3e425358c6897c3974cd527f1548c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef071251cddd0cf22e3ac812f2e8aca8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6eecefa1ff593f6226a7fe7c5420a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e259746307738a4fe8647a4bc7aaff0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97d6be00aa43cf296a396474dcdb33400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6f321e1b2cafb41f40daa32579888401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6765c303e7ae20be77b4bb1c66b376402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82b6c541da956072b412bdbbd2505f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f08a0a186cfac40ffffddd1e03cfb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4afbdb59d56bb051d16b51e561d725405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede885b36989d16b3e50fece5a94a1bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002824fd08b2374dc6afceb5ef366d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdf384861ea0ebd79737ff4f43b568408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40439c3db93f926dda7ea56ec2236d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903067e4b9e76c22224df63a7662738410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d0362c1e3367e32c70ec281035577411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899532d15cf676dd632992752329e039412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef5d9fbe35cc6f3e68b12ed3e49a0e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09002b20560688f0446cb0dfbe15bcea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6068c9a7eb76ec271f743695a7263ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914396a1b5ca83a93eb35585174b5c21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd42b88079d7a6ed8684c2d8a2f524b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98391fe2c0fdf49982ec9acca55245c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4aec804750740562caf2d324e6a29419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aacb72caa6059fab1ccebd454825af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17f506f0317cbe57a2318ad4ec0d64421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ce7c6ad6f52d8be60128242b7b6d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c7811feb85290a9eeadd8b5f0c6ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b595ace1d263120d6759dcc4301b92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e367ffabc4037835c69b7c7a85dd0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7612a8bd8f1ae7c64f54789b70c65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116d47a98426a94b44f2c279e75c8a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d909823ecb2bb7e20695f5269d556e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc42251c22bba5193857c426da2899429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24f3401ca65e5f3b8852343f6df140430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779e06365f009ab3e5f69b71852f8c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365847ec97df85f427c78f4b07843a0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc53cf7e7618b9499be03959a62d7df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7806d4eb6ceeca1d348e209b2cfcdb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38fc68988309cd60749ece15857cd6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b611ce6f259890bb5c675a315d318436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef43d8074f0b8c6c872c6cbafa14726437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406940669e34c2a0c3961bd6abbc407438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99df7c56a1a96b0bbf9d3dab4601d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8da2f10a38681b76f2a1a0af71cbb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5ac7a38e001bad9d6fc0b4e453101441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd72e10bb400d0075d0671ec7cb851442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286965f3258a4f49bbb8507b9e41c90d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a2a5bb972ef5d865e34ed19ce5c6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d5e011fc379660cdc15ae34b98cbc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfef1bdccf856ef07aa0ae8cb1cbd4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c7b155951858c39a80da5e5c1ba73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562d3f826062516b3f37c201800c45b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e638f5e9d9a6199f93577a033c3369449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e628295adccaf2f91838690d6cbd5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ab0296e6623ea66dc808f245f2a6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc659aaaa6b41f0d991f328f2bc3793452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330024970da22bd68244a15d778222df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb732b9f2767bf341fced9e6b70a2e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac4bd32fd005e1804e0f698f9d6d5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe3286c1862c654ebd0596f985fbaa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e96cffb6eb420afebcc2732caa96d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08642a9c0e1b8e107f31b716bfa192c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c953b3907507e2208be2a8cd3e7e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353b451a11216466619c603a94a107f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de96967f168eaa9e2cc2d63135401f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33fadd223ac2483d086ac09fd6e043462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa479db0f6dfc6eb3a94e84591b0d141463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b7a702d02569df89f214af3503108464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d213e9334babbe06b938e3bb5dfee4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a6b1d8cbafc59d1e4643be5ef6128466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c31c37d2e44eaaceafcf5b671aee04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9b57b4b635161d3cd17741c02e3dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc2512b42aeee6957fcaa0937e742a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03c963387e5a22f90f99d131bf131f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce24e8de15cd439b63f0fb7c18318bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c5ff560fc557eaced197f4c91ba22472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbf7e32ede04b11ed3fafde316cf44473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c97e2ac8f83befc7bd654b7c0e47f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907c97d98c88344cf4efbe424a546ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e833590d65bf5aab044921fb458d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f11fef5ce097fc0998e68de6f53b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21b423332fe4d41e3c89234cec605f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d2d64df663593267d22ffb7f46042479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db27a7d15d17d52481c83191f28f5b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117d670c793338d1310869c8ba41911481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d69379316d10604497812a90552e1a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049a492b34a27e4739ab2865ba308e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0fdb3226eef64498faccaba6eea53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddac4c546f88d4cd3cd245e7ccb91ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f99956e0a5e26032adcad2e0e07c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e87187f3db1740db52407fdf500ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e121345e3d0263be78f293882503b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7a0128c268e56436c74a77380c29c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650335c4b1e0db43965f98cc2e9a753490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93102c2ab6131c2b77abddacafa63f1d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497c5d6ce2ebd5fffeba840684b9690492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb1afa167b44c2a4e77d484a93b52e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92baafc51eec758452f669aa15741d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6db04ca214d7a3caf42fb57e994fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937c287e148982bfd536ad4979568a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7c9e43c0829828e30b7a92eb55122497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b031246c80b783880edbe42df606a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5928d06d8582632e687bcbb4de3901499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4a62bbc16007f5a4cf6900efbc531500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745d9b9939e2d3689ede0bd78f1e0f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60159c521a31668c7fb43c835152c780502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29d1007d3bbad4ee54c3807311dfb0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e07c71c1d66c2b7ed8d3586484f15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48f1aec5426582c2b13ab61f82fcd1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364761c2b00f390b497bc42c95fcf5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ef305cc78aa33d1ff0219d8a1bfe6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349b9bf6dcdced4632b5aedae374c2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff162478cf21696f4e9581dc33abb35e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be337c75d86b5ea3a5371cdc4bec9ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817bad012b4dce8c3c86de2952a20b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf311fbbdfbf5feb3f5d8c8e0b5859512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1077d395d8cf42346b96718427866513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1194bc4285f763b79adcc95b82fa38a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79f62bc95e844294a3aec74b10d5be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203d03f083126811ca5d1ebde89d5a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c2548bb8dbc8bdcbe30112f2b1346517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ba5eacd53cd2c39992751235c70d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6005fb3fb2bcdfb58bea4e88e4acf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994de66921277221e707400b0619235f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded6a40abf50d9100712780bef02c31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0db7ad49a27660ba3633d98491056522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3e862e9b3b0177c08749d77b4c9f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761ab71ca52737b666b991ec19b8f60524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5bb4192e93d262e9a5341db90f278525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3a0cae49afb20423285bf8e3a7e1a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e3884a9bdf3a177b0582ac775cf79527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2ba140e34a79c35ae1132a580743d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdad9c1195e4b487450142f4709c97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1688474c0dec95272f41bf78ea68c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e654b02d33a44e7cf8208d488af916531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e837be23a4ed8ea4e0f5d163ff7c87a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5ef7270b2ce4f60b4adcb2cc5b379533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee88205a92eda4a2147c838270d00d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3400055b6fa18d4280e75fb9de8ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b810472de199322a0deb4785fec6da5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191795670ad7aee6da8cb0c0425a23a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8846930a72713d2dc3e2236684a17e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d600b957c5b2483003761d80a5a616539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88185884a6ad5d622191d5903cab87540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e2e8c97c207318554c002032e5f22541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c27ffc7a4c645cbb18fe18f015787e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218eb51a9c1fe8f10a7afefbc3742f81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a0c21a03cafd5a656e4fafb6fed87544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09555e1b3ec637540298ca04b6ec68ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bdcc1bd92724fd8833cb16ae210f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad457734832e1dc3e3c497c318a23dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e65595eee685775787824f5f1fd0d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05347d16ba2902dfa5307dfad148fb1e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab9656dba3a9ba98907913aa76b11b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc0d541764498e3b1924a0d95951ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd302546d00bf8e343e3cbe8ec908d12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e99aaf5708619e8b3d25bcd6e9af8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab07b6bbe86f9ff938258d44a286013554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5c17be2906dcaf70cbc8a016d911c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c73d0068f8b9a18419c397aed8a32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc59a5d817eafe01fc5409bdd27c5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1536558adbd27a558b48083f510a790558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59814d629d4dfe522d7e0ba6320355df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb0eb557154a7ec5e95791454ca68c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceee8f19c00c1a61847386968b5a2f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad18d205fca6933a2dc827e41df3a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20362e9737d1094517e021dc2e1a27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0d975b3c83a4f71f79d02a31afe36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a3cd2b82c8137e61808869d247feb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416b442b214c8d2379584b3bf67c7c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d45326b41106b66344b4a4a4c76cab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635857b21d56086be12176f40b11cc0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0339ded7fd807e303da45ae2523960e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015272821c8679d0c6e3c8dab35ab0c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471ac48bcf260d17c536ca3c8d6be58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddea3a5ab0f801105157fcffa382b3f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2d9cec63905b3988a0d460999c9e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c9954dc46eba2be03206343301a45574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2373909cf189d7f379d7ced965dc017575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf9a5973d26fa4551aa9a93e60fa8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cbcd7a40e57cfc873ac59b0d3c807577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86151e8d05a5c62105b824a29f7fc884578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c68822cdf1a9f0684470b0a3996481579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188ae17d8ca774767614a1b53e5a2a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb778e556f249f1ad7b1979e9be8ce7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33c38ad7f732ab50f8d30fb063e886582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c345566b80f665bd0821dd21097795a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c18c3d190d97803623bf83056c5dca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006b7e997079646fcf603dabcd9ba4f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010444f317a2a07b06a5fe01c486890586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d57b6977e4228f150ff0e73476a431587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83369a00c7ce51942952574d187aa33b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c384fc3f0f049deccbb9938eeeed9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f9437c3a6f83749d372936e707b6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daede4159bddff69bbaebecc79e401591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66d5fdbc45ebaf7adeb1daf686c8d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db470209fb7fc18c7d811575cb58dade593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae71718357a40846b889d6944bc7b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6b19c3f5ee8826f60b437b44146a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83330866c30d5fdd1a8129bd72ab0434596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b012d9f8ed60c95872b8f5cdf5a1309597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7718561a4cbfbfbb5cfe04eddd540d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e8353f24fcc592eb579832049a34e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c1a3f159e864ee5c4af4744ac59ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b75b5a213156c22592b37f2f0abda2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f271614c49bba254925eb42f45c64d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62781afd54114a45b0923d571182d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c1e4489ebe66a9346c2f5547e350e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0681625a1ec23d2edb6658a53b56d03605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ced59b004879039a5dc3aa0167af21606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e2e9116e71ee0ca5bf27ac16377b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76b9b01c6306e49bbbd565b0248ac0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afdd81061151d13ad2d841a755345a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e14dd27770f4db5884d83c032f784610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c10c1d14a0d904b568d1f150e76688611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf10584b3b47c584991f8ad400e527d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2988eb4fdedf2dc237f37976f5301613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402e9901d4ad8cc07f5f8d46ba9233c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473502b023bf3a56ceca2b60045167e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3503ff4e173865c6a8e785ea0381476616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3bc30465513832ffa32021f4d46e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354211f0bd7025b2998d81b82a7d0ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88f926426be89861232eb5e9f17fcb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78142c220dd40ada599cb85951913f23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622a77fa40563781f97da82b444a8b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0db4db68805311cf13a4ae64b4772622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dee39041f3b2da486c96c12dcc2d6d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17fb4cdb68562a0fa7003f21518a6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88209a6329006cc84ad046b2bb72ca52625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7193dc748bcaef35139df7cafc33d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52419a4cb8d383c6ec9d834a99d8b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464213188cb34d8327d5d3314364c8d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9f50156c8ea122f51578b3406f467629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca7bf367b741ce3f9b9ee9eaea6289630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ff1c970724c07a6d29024a602ff9b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a37d36db84aeac7b09fb8a1e234dcc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac0f0593c358d040fcbe4d71ef377b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55f9ae90da5705a1e5e0cde39e25db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1621267a91bc80ad57e9c91a150a6fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458ad6a1cb1efa859ea73b5a7d7b831636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ac03434ebf70ffb6376c4d79e11ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff5e27ec1e935493ffc8245fc7c77a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86487184d4cfa575b1ec1751c721220639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f2f9b454b13334f65f2446b97ea5a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4030a42c8709b3b9d4dba9765f4c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a93d6d3803126daecee91ea60356cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519842e68c8a1c2d15cf8427e87096a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5f71e693546bf6cd9dabed377bb97644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb905b7090782c24823d9b918c37f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dca20e6229418073be3d484d404f6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3990d51d01b83ab8c3659e9019f5265647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc8bebe067e46ecc6d5d96422b0128648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2967bf9c8522d247f1a591676cdb12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a58dab7158b0ad8a83e93536ad917d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07a22eb011fb48079f727593a7302f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205ef3eccd5b9d463e83baa914bef62652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd0fbdbcaa3fe60c4c86a0765915f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906a0a3444e66b16d6b52a5904cdc9d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7994e4479b1eb7310b2cacc7c28634655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866517429e06dc3ca77819507f07279656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5927e34b9879864e044b878deb239e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3fcf5d6ad4388321c98c7f0f77ff4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e3124efcd27edda20c9f45474c752659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151f73ccc0560c4f2e290ee12fa3d85660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3557c1ea5ea490e39a45c16992b23661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa674f45d81edd35084392552dc89ec4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f4c5fb72c3bcd3fda27d831508bed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16859a878f404cc5af777e7907012c56664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0bc272c93214010fd9e0bf81c5e6f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abf3d40b7020f3e02875cf159ebed9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b972fa6b3c72d7a4a1fa22b1041df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51513ac0fd29f450928dfa124809c016668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce004a3715e6febd46c3a671bc049f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cde9aae59eb763c26b3619b62be31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f159936f37efc611a81c8e8b3d8b85671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faf8932b3d976593856b9b4575f1dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c51713ebf671f3adb125b030148e39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888ada844dc146adb6ab59c2e3ff5f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e569510421e39e55bd7c4c848ab5960675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30507f768fbd19ba1d509e835ee0cc49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a18c6df331a7b0ea9a8cb7aff9d248677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ccad232328794718c423aa9ddf6d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03387b4e62b84440ecd8e11ee85be502679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9c3f7c5e72621be308359d88ccf99680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4a5dda44f7620a95490849a904875681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223ac96ed0009e07b74a3ba885bd5be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872adecb14dc84f33228a0a83024c92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece85b702aea07154544d077827f29a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ded67ed091657b6f06d0fe0e7e0e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b105e52f261054ac88b9b148e00f0e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fb5e8b34b23c86e202503d869641d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf3b2ef4d348e5a4438986af8e34ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403fda252c23cdb23491a529a813839689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f1b86fbd84e2f4e5cfe3186b9deb6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a0daf64fd86d5cd77c8db719a67e2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68be68a5dc945472e4cc512d3c4e7e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e316b7a3c77de330784520b41fc1f7b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d4c78b7d34bb556fab63262bd1532694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85829b5169e8ed3433e3d7e894298b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe912a1fb9777e2b528e645cde6e304696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f54c25650b8efbf19374da95f61ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fddf087c4b2cd55c133319c19b92ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979ca34e1329a714683580a6d40ca0b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4622e7ac2f4e7cbc073cbc5c7cd57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67300d247987cb538b4dfe25923f99701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacdfe4093ee8ef283ee5e350edaebb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0cd6a5b1ee3413ad0ccf584fd5eb8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424cad236994858abc7176b98589fcf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dc4008a8a62a6e1e15f2fe7b2e516705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13a08517333eaf7762364b18f9b5d7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafed444b04890a077120dfaf7cf8b66707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5602e42b2e043809ca30cf7c18d85bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7780773d9ccea324ed94444af10b8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267dd9d9291dbd7e5df6d86011cd296710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a2a46cc7eec467d420e126adff4f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e554ec55e4bd7d7c83a86648284a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d1d9893f22c9329c3b9e81f0b97f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275082578a10cc141df75a349ebf082714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600339e5541e32146c660e94827c74c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1351c04415d594bb2bb3c94c5fd7b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b97a6498dc3306053f5e8891eb09cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594b6264669620d4586494ca7a7a8da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4ed2dbf6fef42501f52a2e093b16c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275e78d81b97e6dbbb27048f324b884720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ab5fd8bcec471c2ebc0ccdb68c5cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147188755c437d2383539bfb27c412b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e49d7af651064efa7f838668c075fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e639e5b06a5d1de92adb45c2af9e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1527d167ec033e835b8e22fae542a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8be3c17cf628a86f0fc779df19104726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef2f0f4d677e214f5f5ce61ab7ec9f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd11e371e1f2a87e32db56a1311012728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9713b264e5e85b8ec7d37b285295c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335e45f2b498dfaa11ce01fd00cb62f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78d994ad58e85a5891bdabc8910269731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1c56c1e87f5e033f70beeaba4a04f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913495a37f0a329e472593ff035cce0b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569daafec290922d8f4b7fa1b33eaa2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841713ee52e2ca1a379a9d4b1d39ef1f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea7298bdd0333854b20670afd906a5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04dd5cc2c3d85403375be0dfc97904737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bf35acad5e3d0b1a6c3570c80e97e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a36913c06e77fb48c1b6da52d84b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881270b02e02b01db859a3f023445e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ede5eac5549a2e8439e75eaf883462741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5674c18a1156c59515eed4f8e3f8af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331506663881cf0f5ad5ca8634bb66a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b71998405557a98c27fc690a6fa9da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886023d0889301b9b451036de100abc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41987230511abc395da9f7827c8415746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78d76a92c9587d56a1709172e4d93d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80d315f092ede1c8f2183239338b3a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecdd45accb61d7fbeee959bda8069c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099fab2fa1ed6c6c148d71e86e901c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02385537602a0709c7525b5d9a1baf3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a786594f576473e7f000287028b92752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14630e0500fd6133372053d7c7765e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d1c735033fe7c750d3f44934f183b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68a623b1e99a24ebd3788fb47d5de5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a90f71ec0c9f8ace9dd2ba3a25f1a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfc5f7884a18f19f68547eec34a12e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f22eef742e3d25a1eed4ff5a035aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3224fda9626aab94cfd03628508d3d1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>