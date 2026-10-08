--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b50b34da1c1ba22eee668fa4b0b4161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577e9118d177e4c29c7efd0f6f03b2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052523211c26a436d189598ca95de933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71426a0b4ba9e7bc6015708fe650fe14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c20fd23e9c40741693b921897fe0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f70d01fb6d27e7507caa6a11e405f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a8f41739d01e7463d9a13a7a0ff4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca153ad678399750028134c7cb98e078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17517f45545373a80913e9d80b44909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47adfcc245709caef3acbd08a5836a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efba87ada7f6157eea251cf74f0e34511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9657ada1fbd93108a4ffc72285efb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d557d09085fdb66d4b7b3bb77dfb2a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8b8876ef4f76e26698888e86430ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96e008c269608e85cb38ee039a98d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742bfcca68aef7e0348c3dbaa701e9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724f448618b1335b44aecf68622ac4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b584dec36186e9c4e933fa0766113918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d269647a5e9a8f1900638b36faea919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b50e7696bb449eb26b0c6f061aeb120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73a5afc6cd7542d92ed7d999250bd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ed64b18e627c48e9565f3d2341b5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21500c95570f7283b71f8b598a8595d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1323aa36f0886eac7f611a2002f9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672362b1ad9b65a1341a6dd10f98c6de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed66ec436a95e9102b5212c6a0842726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396d0e62bb3d38603fe9cd6f649803327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b1eefc5a55c6ada38b3c8981450b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fb41a46566e849f3cb4bee8b2f52729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684d97f0efe2846fa3a6cd400052bd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace6a299afd8a94fe03d1321a4c724631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e9ccad50a77d9eeeecf176481af9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89915d81bfab3b553eeb08127a26bdd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a33b0f0dcec9d2f772448e70b11d2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d5a73fc9235a7873e581834267f8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fa337e9eb650262810329af6dcf1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c1883221575cfe1d96370fbec469137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4c9c48c8a82a9e680b7db82b1c54838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a796946fb9edb10325400c6c41b7bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9371ade3a85328cdd28f3a4eb973cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dac54a6950a09de1ff7b1672d01b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a88019ed1652a7601536fbebbd97942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183716ae4c739aacc38349fa2d9504843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec1632dead9888f6febcc193cda29d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34894142292892eabbbaebf97a0762045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3062bccf87ed246b9049777e17d39946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e35f90264f6cb07782d8593cfa7d0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a7adefc1979077b6775bf68ea6f9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d35d3fe06d277e9587e1b933054da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827653c2c35b1ca2822df13c8ffe3dcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e0965e767dc847123f002b9174f7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82f8e2b27ca81b4de5eb6ac721893652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdeb8e3ad8e0e8f9a061ce0397defb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3e175a983cec23e2902dbbababe5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77183ee4d50e0c927b2c06746f58e07355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8b85b57209793f44e1524d446276d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b43fc05412097e29cd74c1b77ba4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e60de3b843e839f09ab98e5e2570c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2aa47c41d24e5d7c67e3cea27e22e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3f963b5deda4fa17fdba33dc9617560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfba98b2ce6edff730d980fc9215b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2c41eea9246ba7d2efe7e829368e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cadff0169de05e4dce787b86d1d2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc9a47911ca260e188930c59b104b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7e533b35ca3e58424b2a98ac6f6a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b200c2f97a7584beacf76f273b95966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ef4fe15ac7331d901f8dccf5fdc2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e1c801af6bed67f63b3c1bea891d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30b2f373edd59af9793335f85ba83669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a8b14e3e7c142079d7fe18a88b6c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dbb32679be6c1ea45e2096a56877371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37f300a46da0bf416509eb7e1d0d2e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c386f794b22bb8ddc6a9c514f1f8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ae03df85845ac1bfa61d42436c1f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dafd00756e4ce8a13d91b9df70f9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7e040d35b2e9d3cb03204ccb6c88976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155ae210e8d102f90421a3a750a21fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b4dbce971bd46062d77df9e9ee0fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ee89750c496a265d8b42c4c52215b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d929d5621389ad3774a556a83bd948980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d252c03e6c14ac7026c97985f034a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9296c32c63a4e59bcee8c66f6eac5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f193d5b1b6deda7918220167a7f7f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21178ad28ff1fbc187549fb9f1e4938784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abba8adb7548a7d527e46eb2ce8917e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128c66bc3b0edab7a45cd4e6a17553186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5565c3410995ef3bcfc4cd5888a1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b6b4796dd671c06e93db66cdd1e1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04855fc4c0ad7d4a52f83e2cd3e3271689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e20b920eca09804e9ec131bcefaff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6eb05cbcb7562a7250111f78c7a3d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a976f2586be8f2aa2729d356a850192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0e494e3c34d05f4f181c8c1e2192393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c36103d1dbb3e8de1838906f6416694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff376f38db7b79bf601878b9310a21b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d35dc0eb1b706645a760c2c3956b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabfd4421254c75e73630225fdc563e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180002d45f628d4f58fe98f6b3fd23b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d14b1a4f3863d9baa7592764556ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521017cdc716a7455288fbb17f2b52d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6db1df3a76de55d1e8a3ba0573780101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714738561882a7e098a6a73b571abc4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a8b07154b4d72ce1f50dbc670179c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df278a0757133a0918618ea1e811f5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fecbec80e3cfb3642c30455cfa55d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5482009c66699793ea1b5c18d894b93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e298febe7758646d679489b36a3fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee821180a50673091b785b5ebedbed9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec7546d6e82abf510bbf3c710eff26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aea3f57c164894fd32f533416bf660110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc48bdbe101975620e8128c3ed5e1a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0b97da02d81f8ee1d597f4c35b6e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fef51763157edef54ab8a856a6113113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2d47727c3bba816ecf3ccd6499b1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7bbe386ed42061d8009d6e22bf7e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3214ea4522c147278aef7ddfbeeae14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444c23380b33537b9499c6ba660be3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6321b9d09e33c34b0912152dcf2598118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad258a7d3d4c5505c7ff9c9c8808275119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf0cf90f7b85f3e58cf2a238f13c9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa6a6a3337fbc66c3567d9ce41da71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86202c327689ae664fa74cf5df7467122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9605c47756f46be7e7cb52dbee8e6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f678cbc268c476e1f26c4f856c27f4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7515242d4b5fbd137219bce55a851fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0867840c58e7a27d667cd95ae6c535126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0574e83e49f7f1b38b9506280683d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217077b143fc84c9df23f8ded9903454128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4eb0e7929bd088009d62687c39429129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dd2a56d3c0aeeddf1df2692cf45b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850bc179d60472e1463a6de157c9fa0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0a291931475d643bb1c357f5ac5e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0370ca43348a593d7468f305d25605133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f9e7274a590c425068cb95bc4251d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4e89b1e5d148b3766b8d672597fa7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d4aabaa92e85cf6ab3972f48516d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea6fdbe84355d02b160d070d5782ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fbc1b4e25239fc4717f4e1c42d216138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc690891626beb72bd38a8fc1394af9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dca82551536e36f96fa80d632e6bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbfc6e2c05e54b8db9c9c8cbd255e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a4321e8f7a0808b2339fa74f73e3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ec01c4f760693762ee7243fbbcb7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f927836646ededb48369a1147e8140f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3f5653e1d1cd4be0b52011ac5ff8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356714ac46cb0fb33ad57733124ad7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c5c6db5ab14d6168abb661c51d17e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f8f1c72593811d077ae98946afd8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecd505081c416bd051e073b4a1df70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769b44b1b3d62c14bb7ed7f27a18c80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befebc9d4fd95108381a62930c2906b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340516d322bb4e7077c053d530defe2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb900674d4800fcee48a6d875ebdb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f446c9a73ec7c25d5dcd9125d908ade154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37da17d9a645e04ac48165b6db6bb9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6acf4bc7812f31cd8b957886cfd46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626958e7a1abe2efaa68bbb52b5dbb8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17779f145b048d1351a0da82029b5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f257e7857fe482cf4860b7534ae3efd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ced47a35ef72905ec538898a38dc47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7a78fb18c4901ec1af33e20c06df0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d05c5ad27ab65b9060c9abf6f322c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ea63f81f402f99ed966ec413b27a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4fc31572940a2f3468d6174d5ddf4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb534be67d02fb4a199f29cdae6fadd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b2fbc4a49ee1bdf64007ba56868a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce6efe6819ac7efb18dbcfe537fcba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a608fabb8ef6fc3ab7a484dba1fb208168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db6cf08c4a6e07559a69375d112a4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4871beb816258ec122fbaa91f462b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389929ac968b40995d06f866a5e5336a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8b1d6f16cbe45918a905be29c5f60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffc24274726365ec3978537f54b638173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed82c661a781817da01e7184c301f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea670d48574870819065ae342c044a17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bc7361ab770ff75f96628c4dd3640176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a037e6dfd55c8860f748c5983d6115a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c7bd583fbb0ba825e3a4fa0bb2d36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a837a465a1e47cc83313e4bb660ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15d42db9b648e14beb2fe3430e898c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5a2117b98eedc0ef12612a3f97c83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516012c6c719c7889ab8008dea7e0eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad357b6cad805068c24247b0689aeab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d3030644bf421c7bca5654258604c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441c70be6e9cd6273a7c86d3eb16ab2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7a83cc21085fc2f01c75463caa752186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f961aad9d93ca0067f7335c5f4df906187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f310d77762265a0c4d1ef76ba7ae0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275e0f2ced53c6baa2cf053029ecb0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e23abdebe4627442a229ea213edef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f215fd92669abcbf6edc8bedda1e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315b83282c0b6b6deacd80883e05741192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a7340d0255dfc5ae0a4aa253cc038193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2bdaeb8cabf21c3583fec0f72f43d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d87065db057ef0bf4e049067156b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606038c8edc5ac7645f90e5d134ccf1b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00740b580103020bc3a375bd1e9a0397197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27296ea1bf7c632c8ffd29fb7bccdd11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9c26e8bb7357313c6daa43c103765199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d40c5ae50f9938bcdf9dbe92dffdc8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362ba96e525ad8c7b1ec3e1eef6b622201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7004669f714dc8bb5c063dc1cb6a6bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9354b61ddd3dbc5af573da1b60ad7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3d431cbe20fae197502afb1b60c38204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0009ef08a854a32be28c80c9d0f45e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c83a8cba742dd1e0f9ca68920b1ee5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec1ae5533345f8128916eea3591aed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca368be8d40aef189743b44358f2eb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5bff7c8fcf5914bc7769a2584ae01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd05568245d0d717ca78dcb31404cb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992379f887cc88b567c180cc4cc335f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447ea0142ce902e958d284182289636212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52000f18d22d420bd9b9ec73733007213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd1b5389626cd045eed3787f5d4834214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f98075b56115a2e6a20beb1d5ccba7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c510a6575fc0773b7af2b86b86c737216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8900457b4cefb12558e223991e0bb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d00ea32ef86ebe74220332b177d24c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669f99d0c4d19939b069b8371354681219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d9c17e24bca35fde9c8861c04e845220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2571cb784b1322047e54e64d991d6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f175cc8a0f7bf3fe1eb4261ae6e1d6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2b74e9da930f0ac1d8090537c970e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437733060e5f8d78feb0f1265cfe5ddb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b637df47435672bb1fe31e18269129225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed962e852dacca9177c10391d219b4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d30baef239644701c1b27f4be3217c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e265bd6753e9131c782c8f05d59014d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f000b629ec0cae1427b4806b5837375229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a956047ae7a65b01c0e758715d3ddc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb0d07277ac3c2711a575fba5b5500231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf70fefc3aea7bea4c01a247ee71ccc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401772583c9b2726bb8996c172074029233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36910edc67f78316ff98358273f37b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211bbad62d82437a866a254350d312c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0feaa59d9e2ab3a17e075e4538dab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f833ae11f4f44b8593934d25e1a43c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60835af6ec26f7dfc0dba1ef8a7ebf3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163912f74029416ea297fe8eb3a650f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea38bae8bd1e62f1f12bf30873abb76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14695444b1060e86b1035c9cd08980241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54496e9d2ace3817423c358486f3207242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942152d41e3a0e79169826ae2967b45243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe1b2064bf9d690aa6fd206b14bd39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791938525c554c331b29a41c6edc97b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e42a4311938e457610b37f5e04e062246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6806847769d0e26a6267df8ad8748b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59896047690353a9b3a65668141676c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbc999beaa6c6770db6787c7ec1ead249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d7c1376777fbbd9e88c89d84892fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e04603ac1e8c0cab1e78f29c6c72d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377a33affe10ff541e18aecee9901f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa3889d31d3db1b846ade8db2649aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a5b3849be3350e9f45b394425c7b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13915f1b74a7e9642e781e2e1b8b1ce6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a2be0d5ecba76630bff1ced02e1fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9e063b4d8b9f6b9c112e2ae0f8a4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2cbb01c5e2663de5e2673dc5a57d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9066eda39bf3630fbbe6339b21f7899259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947a137b205f38f70fcf4326c2c01c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e2a4d66c00e449587ee2672300ca1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c2aeb662dde9dd36fcdc4fe421c34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5372eaf9c919c990f24ff07530045263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cbde03f18ec73d316691aba74b12a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa682ecc4d27efa4762c72940e41d5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6bdb3557b856d772febb00afb0875266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7b31b904b2e43f1d6ba4d8ce09056267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1f821d8dd004b37afebcd25c77747268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343337d7bc54c16fac4604ab76c5ac0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb8b52c1ad7827674bbf125c24f652270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476873d5a7ce9152870479d1d73b4a7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77254ac56946983a2f30324275794676272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153afab051c35d8ea8e09435438cc535273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc1b279e15cb17db64cd40833a0aaf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ffa44e1a2452850a2949ee938b455275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b4f7c303f4748f915024fe1f3829f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc97328c04d10760ba82f9696b527e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01338caf18af75266c32482d78112ffe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e608eac76969795ce20a7c8f0c22f83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b477ede3c68e94ae4c4cb03d9623ce9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb7d70152e893e62130eba5e93154b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934661895fcfdb50b542254ccd90417c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faed30689ee8d8267b93d87aba766d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfa4a86d72b32ce73410d673e2d7a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c27f34b93008eb7077385dbda9363285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed334a578c31beae5f1cd58dbe5121286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a18f6574475524c0c6a3e10954f4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d729443e245a128cd010c0548fe4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417edbfb4ee8ffaff5c783880c119eda289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f058c9c9733557463a3760fe6e28f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e10f7455eb82ee660f3e909f4dbfe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89239cd480569d022717ef7a86063b0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0543bed7bbd35914f6ef53b023cd427293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6f07d094234e00d7f2bcc25ad19dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17127851c822fff1b868d8abf3814127295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48adfb41658c897a4574965c96b3c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55545eac7fe0e25adf14a1730a70f18d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc202643eec04606f3d854d2ba20481298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a84b62e6d326af8450a17792e603de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848648b4f3ac61f1f74c06050bd6df5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a330b289b42455ec5b870ecc285a9f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182e584262dd446152e92bfe24fce96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e2af0332dc384c652a6516633a570303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d72d2ea77b14243e60dd9ba37414d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51229e2a9f6316403ed94189296aa2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ba2df88ec41f7fcef3c2461a81652306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b8a777c0a07a1095aba6c0e9b3a6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fea01a41cf9c6f2fe6a105cc25729308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65a0d499420b873637983fdd6db2e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48742801f1da7da56a14d78f8a0d9e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a31a6a6f9f6897c3dae2e1e16bf684311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5db3278591217e8baccff80c9e86f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ca55c0497c77961c71af5f396ba94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992f6f8aef14d4740c4e2b86040d0b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983992700663eb1b65e1ce68f2f747d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f66a8af76675189d21e737fcaa5ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d03fc864e1d74b5d840c91ba50bb4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c0f9784ad08765115c5ce0b80deba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ecd6b46da894c1eb274d8882d07ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba165be913fcc809dae2956daa628f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968899c77f3731587565ddd59ad279d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d8c44a991fa58bf37e0108d8efdb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72043603c57311cf0c70537c8d60f892323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e85009191d89cef90cd87327ce798324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65b260a27f9bcb50e3d2e3bfbf16aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ad84f2b0a50df95ecff48e36de647326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724bace72cdd8d9ec5215690d7f6ae4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b8f28bd194df19f1866bec8ba1293328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c75f63ef161c4348aa30f0c8ea4e60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae6f91e0ca56bf5eff5248ab673b17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c161888b073ac3f9988914f7dbd215331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867bd93e85940229aca1e9ddabd233d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71259dbaa81a8ea0b899a4d780b090333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8de6df0a9200d68a65c075b085ad1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2afaf74d722cb08792930d2c6d4ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2629c8e30e7fd9ccc3ccb8bc3fd24d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cfe6b8120426bae58ff0309232b51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f843574f28456cfd827f109fd6c2ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6b3d488395406f00b8e8eb51ed576339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b0b15dc9cb1fbb325123351d48dab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27358f6ea55ef64e7bcd1b2a792cc90f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938140363b26f65c6721d6d61bb3adb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e6f4e539b130a2485675830943a3d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b77d0d25776003fb053d2839d1e2f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e67fea4cbd0a98d6abd0f2bb86abe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f366886a0e6188f14aa21111ebc0ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268bcaed51ce3b2282da5894c137324347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39621ae3a958428b0f142fa3dbc808f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b5db485651ef4ffd0e8538da57e6f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00915898f9bfc7e57f218658c7bee486350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07360d993e37679605fbe2886e363c24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eca834668e28bf0c5931b593fc397f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418bf5a3d5d44ff1b9f326fe550a4e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d14c79b6fe4887a24e50614aa46612354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703051144d9828a8fd33d9fdfaa658fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752942df35b3910fd78296346f1fd92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de285302dc782e6711ef61dc02ce96e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040988798fb2008e0751c5b8608702ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833850693bf734e513ce618090354e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aadcd282eb08d11f9e70c5d240b852360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c0432bdb1a85e54d7dc1dc144b613361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1ca61804984ceb1ed89d809a54c29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ceed4c25cbd8a386a10e1cabe7274a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abebcd1ec278384f7d07f26deae978364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247038d61c7a2c8e4a8b13f23469251a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820c0eb5970cd92299f39fc823beba6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843f730973f8410a5517bc305cb74da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8a2bb2407d2e68a021d35983c7a68368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca3e9f83174c8d3f42ba7f3cd922c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eb8228fab51e372e5d781195c8e01370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bbd00e1986da3a3fd30b62759a6d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097d5fffd789fe12cc4dd63c0903ad1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775784dd04b01d1ddb2db424c48515e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9f167181532c5a10e117186a456ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea981a96c2e3fce59973ccdda55c193375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5bad6cf7e3294e9b0bd59a84d09ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5f2ad45ace607f61385efbbb5ff59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5ed9b857cff49fd983ce450650fd2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fbca36f6ec4a12d745389cfff4bdf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfb01f552f89140f648d326fa7f405380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23c04a3d7e7e9c259827c5cfe62f64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f623833934ad0c4110cb69a6c9844b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fac5edf15f31b7c5831a6c76d64c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e009cafd0e132958819700e322b0973384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e8d70d5a11302b3cac96b45a4dc9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10489de752edd82cbd798d1fcd14b898386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a55b6ee0b221e3699f11949c9fefc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4acc5d3161c64b9146584755c08ce6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729deab05821aaac4a4655203f65feb4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c82faf5c96bbc5a0ca77d8b952b51a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0d10eeda191ff58346a1bdeab9ae5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547187395c9cfe13fb2838c6ebf3a78e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2306cbcb867d6cc849092ba9429d835393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b68812a5aeb28eb7200a957271e86c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ddd97f3fdfc2905a278e5c9c09b76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dfc3d8ab301744db81393a1d90e4c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c23b05a2d1c32dda290ba57caeea3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac99464910878ad12e76003defd2d7b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf43ad7a79073a410e13c6deea6ea46399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6e7456d4c36a76baf2b0570a50f7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40ab91b6fdedc1751989f1edc57dd4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84275abdd86fe2cf7e54ba7abcc5508402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2b6f3727f367f136dfbdb7fff4c66403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3f27074e4c2f87b5e5e652ebcdcca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d31f491da9441694e4552c11c1a64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57deafe6f40fddbbca6de87c266aa05c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b51dd3b4d9e28972a52e8f020aff44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3c62423a68b602dc2aa7b51315fe7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d209265e84b5de42252bf46c8aaca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983cf1477f08d1f34e573a6a2a11360410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b82a1bc9b72e73d203ef8a1b07b9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fe3e6ee3b52f26d0719dea9631f2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c4f8fc55a09db58dd89838b26dee7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a802afc0fd82377cf78c9cd9bd22188414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79cb6ec7e13884a6852c0625e0446a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951fd4c574ed9710d3fba82a3a8f210416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94920f3510a15687f4ff377216097fcf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e917052998f20de67fed4cc13ff5bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dffb4870a641e00cecf1090a23bc0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622feed787ad24e98f9bf8742280a52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bf599cf71ba37e1e83702d6354f96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a6abcbe9a762d2fd6a88d48175b38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b8d74bd11408ba8b29645e75e36d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cdc4417d5386ba34230cfa2e80dc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eba9e5db3797f0385e801d98848243425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b635520b895c806bc59843efb192a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c980e6db717298133eaa32e32f531427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f857d0a5eee3a046817ce7494df3a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9eebfa331c9266d2b3ce95efd4d414429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0dfcdd067678798292fb19953ab59430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73966ffe9eaf58375212d83bffa39f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179ea15926e2f9aea0b4e8685182e56432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061333fd5284da18b08bc0feea36decf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27affc9f3a899615932e943f26edcb9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ebc4470166e490314bfd2f3efc3f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89571e252f880354709c300007d9d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32e8fbdf2f2c213f92189016fe1a09437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72850f68e07221d1a54fb26bf474edf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f54e6167a63ef32cf879bdf28743a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377fc5d0c738d2b541d0b27b502a2bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb91571a73fee89845848a1b4fa2bd3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e4286287a5d397a96331c89707de8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5eebfdb2d6287bff5622e245352d73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33bcc9bfcb390890135877a960ac09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a6021ccfeb03e1b01294fcac58ee0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab9f236e208493d5b0e94b1ae6aed6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81610c27a75fc7f9d756885c66531002447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ce297c07992dc9960c0500db675d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9032825f2bd268a70fef278f801bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465be760168adf53d8643e1c952aa97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d7f13fccf807fa6292f78e56db4ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197548c7e9cad9a5cec0e950cde27f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb39d028a4d5032c23d3a4e5821cdb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a311614524d7fd4a6cfe3789b2d094454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400b170e924c70ae627b0018ec68ce1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe24e6a117738a18a8b8f9b3e52461456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e983939e4031793aba602b05bf01170457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162c8191361a3cfca6a5fd15b331a3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6680a632b602eed67483f05862341f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edc8d9458720f5823b1a9caa1acbdd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06ba7f08c4401a1dcd6a5709a4cb40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b541c27167b9fc87627e9f1bcbfe5e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de613e37a1a1ef6bcd553a9ffc3075463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae597716e014b15c3789978eb3cfd09d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cbbb74da33271a543aca50382a635465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441bbf5a143e1d09be9bc4befd5191e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f68d06b709a4d5f4d3b3c418c4bc4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8221d1f8fcd7d915232fe103012b40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012011bc2b721e77425caf4af0fe7e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed62c8d400edfe7684c566eb930a20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22d70c892723662618c3397a544a39471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62215567530f48d55bb241c7d0d3dfc0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00c830a5a9efcbaa420b83795307a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628c6d10790321c0f3ef2de8316ef25474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3cdea846da761a2f8adbcc879186b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffe2a0361f9e5ddf484099c70b5bc4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253d74cabb7be81974949b6249d01e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855f027d3e3829ad6de6a1df6905ac2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433a9047eb6b7db1e41b0d9153b6b0e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ab7efed1542fa3eadd60c0a728bb1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7a9c9ff78a0845237ee6afc7b79ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1acf6339450c505ae4e310e8de8d7d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb36aa4d67efdcb902e039900700db1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4948d81ff5d463f20c84a88ed7444484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784ebf57e8a095a12eec7dfc941490a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18e6658314fb3bd2ea3f997f617c56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98638006abf5f22e4aa53071eeaedea9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6a78ecdb54032cdbb71eac9e609b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12df0e8ff5b91dc8ce05df54f1e3d84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e522263ee78600d1bee4fac864c956c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927c4fa762359b036c102d46c1596b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7b1dd52200fa82763468d28e4a655492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e52b330eab6c22d4cddf8ac43c6336493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed3f14cce1c99959804d1bde55ca2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756ad661b0d8cb361b3585545d22b1d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764057e33fa90be238c783e27b3ce53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c45285de7a810d57b91e3459822792497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dfce08ed3729cd0390c54f5ddae77498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b18cf1a56c1aeabd408581d89e8937499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b7ef4def644190769f096ffb9cf82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf8bf2b5bbbdcc01a44dea120ba0e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f519e3fe06a6e9b93aee92b2c75f1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a39ed1740a543a2e0923e9b7d1a8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859bf6df4ac30ec4fae1c9e288cbba2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3deb32253b5bcc0a8b03070ce445e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962ba7b6b79c70d61ddd5ea1d58155a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54069d88891f9824e761276163ee5fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b163a632d77bee5621e7e4cd385223e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768231d73eab15173697e80756400c8a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ea86db30757c5d8a70ad270570304510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8a130743123ff6d7e8d9fae69b16c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe6214d1a3e43ecca32f4b1d3e5c7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145e9a4cda47d50f81a8e7958d7649c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f24bc0dc2d1cfa5a342ffe1603da66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c04ad2611e302236f2c379700df36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c8770c79ba0185820f6a6fd6a8ae9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416992da5442759d85dc56524cf55fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c061b0c317d3fc6b8681727a9448b50518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fd7c2cc80e64eb4c39aec3e76924c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092631b9c5696ec3a825e6d62e7cc284520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09844afd2ac2cf575fdf33a223eb390521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10466dd2e4db33f00f6cfaf79cd604522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90f79a63c7e7560102473a0ac3b03d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e8a374db3289fa185ecc1802f77ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcb0f4f33d90acf55fb3d368827e11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f11afa2523f778a01b755ce065a717526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20fb1997ce63789e4b6c7732891e83527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d7f3504ff6df7b2422fbf481efde2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca1e9e331ff5f40d086fe2f3b1bca5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a97a7d918cb94650b0d0f6df58e3f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2df29f321fa73cb0cd97d4ab7b1633531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607d1922768bc3bff3b020e4f233b2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94bf6bb9fdd67710585458b39e76cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665b0bbb67b5bf851f6b63fbc73886f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce20803e7bf7a973f7a7f79de71cd88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2c01a8b84973940578d557d3c754d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed4bf351079c5e171d77390c0ab2a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01117755b47a9af91418e87597b9beab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca4ff5c30da7062140097c77276076539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de198cc367d1cde227a17594afe7394540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a063e04e89452080c6502d2f1efaa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952386ae07f8177e7cd6fa5d20dd7dfb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e874aa35b88eb67e4a8dc3568c65f83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fede6de6edfa1fcd4b209ee10aeb773544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8291a3244c1b443635fa066533477bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dae28b5e0b13125bfd1dd486858be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab6086ef59a0427ebb7c36a5462c03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b395040fa07f923a1588499090f0fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329b061e64a4c7105437fc5670477ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27dcf934fbdb4efe8608e57d6bce8d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a56b7ecc6f9b451ce8d5197175452e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e4ee5c95f9bedd226d595c050fc4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169b2ac6a145a7a57e149ff64cb6aba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1132991828167f9c0db3d9b1dabc3f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79381ed98e9a2b499937409e59cfb63a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f658f8b21b61ec7eea18727b6e3b555556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec30131be54f37c91b9a8d5291ea74e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbb0ddbf250479d29f956a324313be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9567e167259c14b380e35261e8cc3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f317f69fef4acf290217123053de5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47e908d96f4113d35fcfd90513144f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff270681d7c0fe5ef95a126356c167562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f41d485330c854792343abdc1c54a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef0432dd0cba129602f7f3f2447cc4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23c899fc25809dc77bad1e24787e56565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36841866fc9c31cd424365d670de293a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf4e76be42834db9650db9f53589a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c052bd6e11bc4a63465b8ab6a41eae8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7eaf4a644d44804c01b92e621f9edc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbb742f979dc4adffcc66e6707cb9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de295b27711764d39a83db0358c248571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1436bd28af4917ae8a22010f09f8faf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b70fe5c26d18fe01f549e6f488170573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802901a4e284f755dd657ff8300853db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04fe7637bdfc07f795de7c446445d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e1a612beb196a79f4cdddc4680ca7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c267c16a4b2b78210090351cb902cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51621058b485ba3bccc78b49aba58e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c0323c17505e0441d84f75f0e21c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812fb350bf275aff933f54298bcf318580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f6014ef29aaa63458ddb0cb89f5a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162897e954759aadf2c5424189495af2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2627e13496021c198092c5565921df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee52a15529301e45826931262f105dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c71fe04a756044e4442a135a932191585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d14868761f6ee87c983bb19c7c96b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c8fb010334edb74d853a1d11f2e15587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebc5464cc57c4db0bf157d439c9871588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34935e9646896f85312ca0d8e96a7cd2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bee81664c37132282984a305afb38590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b5d6142ef336b0081d57cb507eadc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176154e24ea0b6ad7a15146c95e79f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7f9097ce4288c3a2872464f18435a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f606a4d4f53ee4474cda3d0cdbe2fca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263f95e44aa95762202dd6eef930bd1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb13f87d7e064c148d8925742a68e58596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac89510c745771c5ede85bc4dccc3f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfb21212f7840cf3799a7486c9ea29598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51882574a9122d6b126d2d95b3cf5b3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e99823fbcdd1bc445250ff1b39221600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c633200b13eeb57d25a28e8bca5a10601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0236c4d4262a90344b71554571581602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69da99b2e4bc1f1c7a310fa008d1b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f0d7e5e18c72a40c65487c4ff3176604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df427dae0fabdf7bfe29567d9cbc74b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe267fb65bfe41a28993530d640963606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b5e99f752a64f759674cfbe43a403607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fcc53fe3b66f0c94619fce13acf2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bc3dfcc0203fc00e16c48749a35a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266514684ea5a840b2925554b0297fba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41b031d62a5dd1c6bea3b199fd29be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab1eaa179dc95da19007fdc4131e77612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490315e5776c1aa5875319a5a991e46a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0df22ad4e94a486e4fa3edb14abf2f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48555be0cac34cc67dce57bf74092278615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65c53847b5fcaa971a484e27f426bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb504a7a4b68a40c2cbddca18d8da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ffa5adcaff4bcfc64ae36b775aea1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0412d9c2ee86a4c933d50be907679619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d02f919e8ff6c794457959f027ea85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b88097ec44e62066325c2e1a631e22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c8fb72923dced3b5fc55a0f69507f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb747cb880c7c87334806e080382033a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf36c40c1714a80c6f8fbace3b73ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f2d748260372ef432c820bd632975625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9668bbc17516c3060e23fb91206b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273203448f9004a2a776fd7d1eb9722627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccff61fff3e5cfa2e3c9deaccd199c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cbff0e3963308d191be94bd2e4ac4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e3d406509006cfa110076661fb18a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f9f0147aff83273300687ecde9465631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e828bba83bf938a0a975c65ceb372632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98731a8c71a0d74f8f25745d5e56c8a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755d0ddabc5bd1671eeca4e8e30b09c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a168f8cb16d9e299983e9bcf0fe2f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b83db2c09eed645b873f65e1d8fd2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c58307510fe911a9171ac45287bb18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5eb91691e4032b8808b887f6e8262638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c215ab379756f30afa9b2c845bd2f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b19fd4ef114bfd7b14dacd8786f18a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344f17a10dfe0b0ddeb0b9faf325ea5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c251aa23705212266276e020944981642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f418389cc894355903a878c5738d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f93cbb575ca633dd305803b813c19644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80923e43c6e58b869b899f5187084d30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6646d27d28bb71e4029a2c02e60d0ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a57f26abfddf5f9320cfd909313b3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8a09ffe105141acb3399d2c6c6999648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dc6719726e4c1d796169fd0059a1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554df09906dfcc8b0055c41be9394ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d8cafbce95dbcff23902036869a4e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9fd867e952abfd880aec380b91859652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26641d6afa7f041b805b4fdb0e9cc219653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c937dfab35ddabfa49fa6bfa80d76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0acb4ae8247d692a56d93d482d33b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7683e6ef7c7acb8fe20034a473772656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545eef5371927f073c6f49014af6fba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a831a25fad8e0845db5a7046c9791658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b562e5b573e670e1ffee51e0122b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72ee6c00da383abfd486029da324f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fb6a2a044e222c2ac5e8e0aaccc5f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d439be06b3316afe63e7c433131af27662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7bff28bf534f99852a984fb8b99ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae8618587d2c99ad323400e720741d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe8e08d8c81ee3aea2d06b39f851ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697397eab255fd923e73ce04d68d1055666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff81f784600ac14c8b8976639a5a7d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463d88c65c78bf84dc0e925b7becc20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579112b554087c6d0bf9edd41302c549669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af900bec66188e6da5b56871004c48670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e44e1cacea71acec69a2f7ce250f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ba910c61e5985d4846c3bdec05092672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f92b20345705b33cba008161de5fe8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7463d48a3d4f9836c89cbd5ee40190674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf3793ce72f50be0b6de1209d51b47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692a53824f227df01b92e70f81d5bc5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ceb6fc35738ebe5452707a546b219677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5951ff24d65363d4644a9e9ac5a87c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b14356ab63d963ada2633e6ba2060679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df470c5775538ae96b49ce48743096a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3175249933f9e6936502db89c03ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb77ab925fb59b60e87b0837cbaf127682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e7961cc1c9b008b97c556fa0719db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbf4e014e823863fa583dc328bc63e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852048729e587155e9eba050fd7126f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a683e1f85bbedeb06a48e469b9731686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9fdcb76c891daa2bc0757531631d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76587d2af9584dd1e81701496f05be01688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a63217e200c963d1f1f359a052b2e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953c999dd483b71aae1a99db3bc758d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b597c1a640ea154609d72fdd8b979691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50a37af223fd81d4e5a2f9f12890ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71404181505feeb5cadbbcf6a6d41e53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4f47925dccac9db116c141740fe6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d504153433ed83f6b6b9154c9f225695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6c63d791e82311666128c8a2718f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fccf2b0df2f803dc33fc7a4924c81697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd87e61c8e7cbb968593396912bd37698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cef41165cf117797479f317966126699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994759aaa0259f426f18baec3be50776700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54c8369b4186bf1552a400e943cefc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767e7963aa7399e20c7e8cfa05acb7c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d3ab91118d8570a748cdcbc14c2a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1786449dd2e311de0904143556cfba3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72598ea2c92c47b880807cad3903ebb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ab9f3a7622179e69965638419e85b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff959fb07a279c90a9602db567eff87707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7a260271fd6c2efa2e4001461762e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd03f59a5f1c459c54d9d80f851528709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4cc102aa97186faebbbb09ed2431f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2f3c2f6a77db3fe77b365e616c2cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c984b1819e5167c99eaf2d2b2d46a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebedeeb81a9bce58c08786fcb4d8e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81869ec6cc4ef532736b33a784595e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333685ed4a897cbc6d16cf64f5633911715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921d38d44f1e4deeb37bed118fd5bb0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619bb6a91c728fc8c95629f3bb2af68717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc300702644d7031ea549f70fd11702718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99492ca6ce8c230f601b0c13776456719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd10c114755787e57e8355190f7c58b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76fe3328e3dde41e2dd11a5f9b25bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95294c4280da080ddc30344a15b9d77722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fd537f6e962a335202fd834870df5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c746f5733b7d2a18201c37ca3dad0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016b31f2afa9b65b9b6243a36636d79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9e5c15723c44d3ee2175785082330726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287f98a272f37a6790ce5291dadafe7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a27e7511d82b23b803bbc87f6a08f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149152d70466cbfd4547fd010cfa0df3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e7845c2a59952d356d668b88c8cfc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee36b3e4f2a0d4195fd61125f68f05a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83aa9ae69b377ed43df0f05d614a27732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99763edcc2a092b2f8b26d23305c97b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43436dfbf9f680683941b2870265a9a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d052b4d869281946fadc64b3e320ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ce8963b0189b1528720273647477b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c581c4a6a8dc41532df11e6e23830737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62100bae0c96adab7064a49d43ba6333738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e03fdeda1daeacfc1faa4ecd230345739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d057a62871c7ec98e528ac58464eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a6b91cd551fcce0d9b7a737e9b4ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdaeb9d9bb377b77e0f8d2b68f4829742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ae30b0c3ec82a4fec63504179fb60743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae1d3d514b58530d8c441a7e6ad72b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffc7974ba97216065d003cf9ca8ed9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131963b0c86a97faa6702088ded4784746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87de6ed585bce3a82b70194fc1f747747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49b84293c84282c70433d205c33cb8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c0f84a96ec0cea309c52e17ba83c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689eccf337b532b2862f35b8679da72750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258b6cbd2ab402edfdb58a114f9b676751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65aaf10821348cabd8e4544cae1383752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a34e6b1905b1e976c4724619b8d9e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdac87be79f29b4c48027ed18b84980754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0ec2a53babe1ddcb962f03d75ef9e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543736f730f5b4d07cc91d3b21d9db24756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaca7d9a6eb12d4db61446cafd297c1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec8435a8200dbcb142d951311edb24758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8a27cf833b47b33ec102ad9d848b6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c14f68b430942ce4d921ecdac551eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5e9c7e6971de5876c9791d8abd9212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c7e53beef215a7a36f25475f712bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b4430e11f10bac730f7a80e69d75d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aab48805bf80cbd26f65f424ad054c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c9ea7d315cc3015729c2d66b572606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443af02c40d5cde64547eb48a047c907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316eb6e1c1eb5e8fa7daae2e63e23af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb036a0f81729306a72f2648e5f3cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce632ab837ac64b4f9ab4c2187ef060910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cdc1c07447d7272144bace306d0fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d65d5de5a75cab194908dbba0ee88712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d1356f49290c53fce2dfed950ebab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20f1583981d1706e8bcf798b2b59c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f4d23d02e8c5965bb865aa3d52b3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b471c20aa020bd0ff80c0160c8ccf3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ad36507aee9442f57a72f1f4b889b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561f493c6ef98a72bc87da6a48f034918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a31e0b85add925ce0fa1dd43bfcbe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446b4e205c5ae72f4d1a8b088c7df7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca232567d43c70bf5ed72df16828ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4d4c00cf3e4b21b5c6bff680966cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b3e62a2ab6f16ef6b426625b66e7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff568b14ed3f58c1a2dd4e89dfdad124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b1b85a93e2993b4ee91b22632896825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209e2a99d968cdc7dd556aa4bd0cc3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e55d587ec017c086c71b2748ac8fe827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e90a4824e082513a7fc7fc7ce90dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cfbcd5e9b416d226f522c8373f85629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547dcd7c6a5042338dfed6c97875b3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f04f5baf703cf3c914f68c8642f42931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d6caf5f5d7ad1fba46f331edc0b3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cb7e01c999077f1e3e83eade755ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c4053678d02da991d42e135929cfe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f52bf9f0e013bad22c2d61fa842f5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e244c3b28525239ba445a85fda46b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4256774bfbf846363d549032f04c4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081966f3bb121427cf1a4471728ddc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79a3d25faffbf12c64ea76e2d9757e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f6181f4528cdbe2da206cc2e2629940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d05a16f2df2cb16f28e058595ca5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241384261737f4228fe9b867c6c24e0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866c19a12cbb2e928e2c729e18cabc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d5b007877a2757194239ac3dca74744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9e8e7b7fcdab514cbec03f42132bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7a8e43cafd20a43af2f8cfcb0dd7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1f620c6f35e6b1feada06f45bd2ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394bce1014d40f5a2b71706809bc9de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd69f1510e3a1cdce4ee67153d1b8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25351df72aa61eb14ecbe3b7d7b199a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fe091a35fc3410b274f98399c52c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874a2696ac8de5bd6ad01a9b43fbbad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20688ad878791767c94f11453eeb1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5c10a0cb91f37a5023f24050c3bda54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44b91597eb5416e34b4fca5137b0b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f04ac4fa2dae6acbfa8ef8173ee4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126c2812858b8499ac121ef4353315557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731609193d9adaba21497615bdb6a34e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f070285fcb67993bead6f06af182d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613d915a76c4531fe3d63fd510c3e1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412defa9b6942a480c5ba5e57e1a291661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76a8449360847fe4aadbe9833c0fa062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cbd221147d0883a929088033e4bfc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a681cb10e84fd7d13801ccec3fecb4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beb640e2c4f43442430472b2e77d5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e18f0aa2d81a7a310729887d5258866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc3c725fa2f352ffe076dd57ad7a2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b638e10784cc47cf0269134db2e4ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71383cb26f7c51155f11c90c9e6c24469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e0e2f0670a5e646a3944431c8585370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeee8b17c216cb7325de69faf461c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587ff707c5fcda0248edf44b869a2c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b563e89014a18dde4eac06bb3a1878573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35698a4994862cb579a2d23bf192212d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46387285627ca90f32071e8cf19328475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337efe8214623241777909e1b7c180076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71c527c322b6bcbe0c59e4e0432b2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abea1260aa1726577effa2adb02d7a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9845dcf079a328aafb73e3c7a9105779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab4efde85ff57507a1b403b20bc22c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8207cd8dba0b5ddc425d61cafcefe481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d580bcb4eccfbe78ffd84d47c420ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843a8b726ff260692a4700d9ef2457783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b33ca17fa7cc6d20e98330367b1be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6096b002415b3aaba79db267c203385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a97014d998edc6c138a051fe6964886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510c1739371f741f3157537551259a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00d7ffd593aa78b9d5e25529be423488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1ca896cacf2b8c0f8945b8748577c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26832ecbae07058e2ce56fe1c6456e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf1cba1e34c03ac65e77d9472a7b2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def4b425f6e7aaee6c51e8060209e2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736acc548f27a30ecab6f4e75bc3d8ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b520f2879e9a597cc9d264c12cbce8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b5c828eb82b302dc25742506e5edd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e789b2368a5e9ccb22616e4c91ebd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21956dcde332327e0bc762527ab2da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcc002a282fbeb2374da01083ce18a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cad9d75c1e0ec72c616a7f97d5ff1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044b2abffb6d8ff7a80dfb67c907f07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6c7d21ed521014cac8465c645d442101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214be1d1060af843a41ef4dd95d1b836102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a5d80f3022d8f9a3d252b3fe20d68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ca4f9b17e2d3957154d5812329ee5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea189d63811c6c1700f0165bb5612cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9c2ee7bc0df5e38cb65da842f3f2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4776f27ab7f74fe88450266a6f3fe8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f629556d66577e71007c1840d07d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715aec1786cc8eb38e016e3046e43d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bb772ec278f2ae3b4f6607bedce65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82283e0d1b2189d86527afbeb68035f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242da644787a22a66bc92573146f0cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a497643d4997ff713d833b41b3d52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b11c29a90b97d021dacbebce1fe41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc453318e9b4d7eb5d6cf9aa98cad7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93756f73b82fbdfb93d03abd14cc6663116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0745aff6bf3d722617e8f10c7abc60f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a68c35384fb4d9b56cc459f060f13d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c9dfea2d6563e55801972e0a05862119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff33455fbe34d4afe89d6245396aa2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69549ee6d9bdd587da9e18b3eb098adf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ae7ef0da8519c0197c6bf2426184a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcb374c54ddeaa65bf8359681b98c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df20b4a7498ead76ce35d7389098c10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dfb145473268b8c9bf70b2eba2749125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617bd2109c4ae8ab709f36b298d5afc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d99941d033212625cb14acfe8e114127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c26e6e27102fc9d87ea3daa7a2c13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29416ab156d615e32436b49a769d4fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba40f81c480e593012b07404f7da5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43f028059f501f64f38486d08e0562131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff861688e7720cd76e85e8125c680f28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd46dc4dead912272bb4edd7cc95bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d3d307d28b0599ccad6adaf3dc5d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6840da527d329492c57cc8511257b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873eb9dd0eb0428e641decf07b49ee16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc8994bae8ac6c3a6a807cbfe0e5c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eabed2b1dfce6dd7d098efbaa6de29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcc93d327e21086aaa01199901fe83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ee39d2c06d2e5c1f7a33f01a86384140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d46d40780cc1907770830f725522e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273730469ee937c5eb67ef1102d50f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd75ae0a4548bd11a1b95a8be77d15b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472ae23498efc173528a584320f069d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23605d7a2e63b6af9479f9c720a1ff5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18212841fe9e9d9200a9037fe0ebd437146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6882a4fbae84e882f8f2b6268925529147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ffeaaae69dbbbde3ec084c8862edf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d47ebcb3cb2d34896f8d73a525a5a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c549b4cf91db79bcdb12d73f61c62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ee2804af581730a41948f3d179b36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243e53cf4fb019c4f6277c90c01e82e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f80805f086970f5e01386dba3494b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d336084c64c1f7f4ea89e63b3d4eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a8901274aa38ba9fd1dd4577e99f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d387cf79dc11612767ccd235c7b5836156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef12a250f7ab7bf24fb104db048d3cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5e48a066d87079d7818c65ec0a771158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474acf5f9fb85e56b547d9a495d0858159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8a89d5cfb4fa42dee38a109548cff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff23af928c3cd8f7c4e7361f1da42e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18674e1825e5a02ca137fe2ada75ffb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b438dee2e7d15e3eea2793ddb082c8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4d26ff7dae3cb65dd8597c60e94df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fe3ead6f38092a9e29e24e9a9ed95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f972d36422f9b4d1a55ce924ad6f752166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5c951f945ebe87c43981f43f07794167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8e90d4facfc6822cbe63a34b328b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c69e049e73ab19f050304015c63e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba1afcf088fc8f343c4eb4857261a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de90e0d056a62fb93cf6555aaa1c0b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6470ece7d5abf06c2b19529633bfe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666034857b734d3945288ec4f881c4b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11fa5b495421a97c6e4b0b6f297735174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e64910d208823a2912d61f5fb4eca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068a56b9077e1422c07b50448a05ee3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e9c1eb8df8da55c139ebceaaa1cd1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c032fa9164a256ebb83982f7a626ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b3f8570ec06cf3c37157fc090b402179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74f79499de4137a99acc2da0521811180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d38a1dcad33825257517c9d78f776181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e607175306de2822faa4efdf55ce7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6960b03e74500db6709632ab3395fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e1a8d4764f36c05740392d194decb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f886273b7bdcb8b0aa703c9b5cfe6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434719f44eaf70909d56184cbb115a11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc56cc35a72e44716d429388418c207187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df9157edb36ed5a1cf1a0063ddfce7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d044d978b43af9fce3b49acb4eeb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46a185eafe9e484b8e134b76ee8b65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6918457f5bcd6ea65641a468755bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dab89f325d99fc786b7ad33ee6d8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8366d992dad79e776f18d1a3ef1e0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7599c1355a9241741dcf8be5e0ef86d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ad0a3c5c63fdecbfcc9723b7ee1b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93d4c171a85ed1440c7681b1442dbc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4451a1996ae0cbb5ab366b769c4bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a69e2a8a7c98afccecd1eec143602198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640e6a06995a4c662bbb92c8d5683ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56367abbbcb0a7e77354aa5d972ba41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c766702a3d13e3577cd4bcc0683b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871a6d665e296b9eb55181a2dbdbad0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d466d34a18ba719ab00e520f5af02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890890f1e66e82b48c3ecb74ee2faea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088b1814abbe0c2dc2775600f69d81e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502269eaa06a8098eff8e93176d9cf2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2271d4ca47fbb191250dee80e41a4b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00840dd9b354b9887494de3bc29eeca1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb87eb053e018903d90777ebe74061a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414de5fc2c9b3c6a29c243997c7b5d09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd70e74c420b24959f53d03f68891f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19e9b69ff85f80fafda1e6656baa78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8519399735f2659f5392f9c8344f234213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee22d89a949e78e5d88f0d273ef167214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b02f3a620cf8762155e3fff2422333215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a4adb04b50f2c65ddf93548e4a967216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a50dc8368375ec9a51c9a849e069d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3d1539e190d1099d61bebaa5648c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e960fd4f8424654266bbdbf47d2b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290b515b91335c312f38ab04a87a53e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f26f53957908e1ad1f9c2405103f6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f4b6857d785d31149ac43ce98dff4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1978da3b06ed561a1044d770be3a47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8948755b7fefb32822583c13e67971e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b688f94fbb3d641eedc678445887076225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96ec7491cfcdfa29628a3cf041ac8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3add731545cd9029b8966ddac7cf3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede00c7b557fc5c21e63161ade12f40228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6fc68b47b420d8cfe1ad00f0780c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080841c49c0815df8a8bc7daca18e0c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef4277516da521128f6f59a7f755b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c945b7ba07e22ed5c900d24b0e7e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f043b391719e030f4ad724124748a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9361878bf9f1396c648e9d3f09814234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf9419cdb487d6e467432a2303791d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c80ea11779f7106d277d7dbea1ff78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472ac4ba079a21ffe24926d39eb7a3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4371037ed937a386454171232d408238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b3eacf93fc64c9efc5216cf409922239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e71314dba5c9345c2ad4b6f687582240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5713c13654ade463534a3dff15b95b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94547cfbbc1bb71770572e4d4a926ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7e9980fd1c7582b3e10a0f58b63d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd46604151778235a417a41161260f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4137e16eaf6393c3b10f8eee16fd8c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1ad0d52b2f136b7fb67225b5f0ef1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee6d805228b041164a7bfbc14c2283247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89359cf3a733ef9e139679fc6e9c592b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d38a4b16e4b093419a000d9e97361249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2150365a4ffc07cac86f55b499f20eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad36a1d0634e27557db3333eae146bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48982c87d063c07bfa0ce56edcd6e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50042a824e7b5d45e205e8817de4420b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be21f4de9e7140d94bd5733c8954104254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b9456f587bacffc66deed5e4fccd2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0f959de9bbe8d12452ba9cd8ee2b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ebd78d3b108a6cd848cc612d1e7af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1e759324cc141615fbbac1c493927258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe40559ad4de35dec2e92ee0e263a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb83d494d222157b811760ce2ad33fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1774cc2f403c0fbda4821627aa5bed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec13da1db9d789b9dabdd2dfb5255b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2f1cfe8bd1d6f84659e4f8d9dde5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327608beffc05d7a27e7abe2da51f20b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f7ee97191e9264dd7fcb4b9ad2748265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06fec397d0cb439003fcc147aff68e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36204d75bc31b8456a63d1146bc7e9bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30cb481c74523a9570d03402a530b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579710b38cad28090b5f71e7c3b29e03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080eebb95485f8d7614ff6a1992e9f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbe3eff550d3ca84d3f5f122c99924271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592032989a1222e6c41834e0fbe6fba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7a3b4704bab13c46aad52d718eb4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a50de54401107515a3359fbac6adb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4ba9b69063671dd98b05c99d2f6a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecdd02b2d2d9c8da1698558c4afac1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f366d53e529c381b56b61f545e216277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb0867bf6cc988520d6fa460f9b655278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34082cf348c73af82af05e4ec9fde2de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69874d9bc59122b983654a458d4029e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32736e1606c6fc235b07c13ac9bbbf83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560cca26b347e7286cb13635241c9e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f627e9b013eda3ef9e5ec90ac03d60e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e3aeed6a1b7b822a55e64ac810a37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df467337d5bf69ee76f584616f89a35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa2fbe8598bd2fedf61b71ad7da0c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fb23984e2072160fb508d3becf248287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee04c58c04922df41088a9fbbbc8ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db78dfdc21f188bc82848ceb93d4f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d93623bee722b0ae832bb5cf47c16a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6191d6fa99fb44e0a4bf63581244d88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f18f6394e8af9904f5f9beeddce32292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa5550c61d46809cab767580b5d2cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad284ec2a1a628062cea46e67caa4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535ce9b6f83ac913858ac67d95a631f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1f934dcb3ead1e154af24d191d98b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97840387cf612c1f676e1d3b61939b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c190686abced0ffd683db3790e3ef60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d09debcf881201c9813d84fa461f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afc8dbbdad9f2cedb1a31b61866757300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d280354b5979e798b0690bb6c7cb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f81a572592b88567d9c5e959ead5e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad37a15b36c20a41dbee25319d1995303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542aa88f5b53f9b3067ce8c3c826813304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ca2b74c5edb70d6690426792e541f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8db4d1ad7194239380d9b529459e27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc451c881d3da38c084bf7b973814e60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ff11f53a6a9e9ac40afcefcad5734308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285494a05d1322ef5323d945e806da8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e56633b04f0a2e4cd29a0c7055bc9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293e710d16fbdcd9bf79a4ec6fb6201311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1fd8e0bb2c5506ff2fb9a9b05299c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5443572e12e2be073d29b3f269c583313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c61118d6acbf928f2f145712ee88c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1d41816ef372e9d341da92c7fae63315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2304420dcf35361e4e854f342ef2edf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9347fd277131844caad5bfb2f8e6b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9527390ccb0b1252983626822cea09b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb34fdb2bfeb7cf93cda17f2c8ec88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae54c9a9de001e5f3e6bf07246b44d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25833bb41930d2fe6b849260c6f9c20b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cc2444cfe486fb27159a4957b0d1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4447389f01ad1c6146db46d8f487b2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d26a4118fcc94b2addf3677dac2f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bec9bdf9c8d877bc9e8483263dcc91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc70cea7e7181327c57b21fd9ca25b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4ea8aaf051b7595eaf4d3b070b511327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755bdec8d9bc29b4626e4fba6dd43f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cf67fcc2be1fd74469db7f770d9d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98992d4aed295b223169555728dc051b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc9ef8c62c77e70d9d97f0ccece752331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e82e529a2f3e88b1d497b95e67d15e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9a38d1c9396f269ab32eee6f6ec33333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed863208a0bfd4981ed501882b8707334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783b2b96b61f01a054f03eb35f57435335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add2c442ed3c8c590d0e466804a0702336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679711b5cf44a319228443a76556a15337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d52272b556537ab66f7ac000f1f80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aac8929694052e56ce28d472f6756339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f740dcde41e2b2600e7a2d3feb8b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814da0ac3248cb4fd54eb40d5401a73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3893fd1d65d0eac3d3303750bb5c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a65a2e5ff5755c7f647af7a08620e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028bd72943d7abdad516cc65f45da9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f9f7c88e0ba22329022ce5f547d68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d06c491507791f25588fcc889e5cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016e6722fb674fa8be1597774d5490e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc213e152a781c508e48f079013bc0db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdae31c3911f81b9fdf93b8817150d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14350a1267bcfc7e8dfcea3233d407ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce04e9a5a1a5584b546011c0d8c10c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f9ae7ef2e8f6bb2d6104f60e6f2fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce4ee530962af93d71181d5185296f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322c3c442b199655cf8d0349b7e95bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba88225dadb93d92dfde8515d16d1ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803869cfce7e939372d5c661488c3655356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667761f291a595e7ccd95ce13a2ab4f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f291a3cb11500f9d01c13c7a0c08b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59052f9a831d8963449782e37728db2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50000d381a345b3afe42c46d15565f45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee836533d263393e803cb266b5324a5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06574a211a61a60bb58e5ee4aa7d528362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d838d6902709c49c4964c79c78360363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff821c7b1b8f6bba1b6eebbb2a39640364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02c43244c39a1cba7fd0456802c47f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a5d141bb9fc74bdb34cf7a81016b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8c853029810d4a6ed14057f0c814f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245e8850d656d6995cacc454ba71166368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579b1f3e4ad5ec2f03bb2c6d39ca5d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fe33d4060ceaebf0618e39b0be27e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1ce30162cb0456da199d50a2a2aa5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344136052439620e363d852b0db4c8f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c639737f0dc57e5f7c40c17f225ac3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f83b542933ce0b6854c0d4c65862a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077f206ba911cea26012915aae9f7f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb38dc53ba5df11a661a6148b1cd7f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abdaff1c6c3e9f84c9cd06fcb53e72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da783f8177826cff15d981da451c102e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ba5d92b9985c7bbd78f6930bf9661379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35ee29742483773fef4884af4509c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3d41b649f2e915306d725384bebdc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c32ab3e0ba321c56dff9c4a9a5ddb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7b5c00fee4b59adb709ef0b7b44ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96b14d0d5ec8ec077624a5325157ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb28215f434eb989e41f5faf081eca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4924da91cd947bec3a41f679baf7b9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d90860a929c5dfd59d3abca31818ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50439da83dac76ebc8df28a8b16712388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25d97138be17f616df7f7bd10d843e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9bc6827cff84236e2abd2db3aa30d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d751f0a8b5ead12c19ffa9f7f93565f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48299416daac9eaa9e760450c4dcd0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964866be7c305e9dc83a8066c376de51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f622bfe930407e6c0790988876cf4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb9b1a4982861df62aeeb84435df19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6ff08bb752366fc56ba2ee24151f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525340346585bb76511607e83f63581c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed5243da552ec2747e7ca91efb2314398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428ff4387812cae5717beb05f4bb680399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a946084fe6d71ebb6772598f6f6cae5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b960cf9fb9ed1cc65d8088a0ae3ae3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecc8dae31668ba68c8b3956ca1d7d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d750433eec639ad5bc62ce1cea9af8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7c6059424f842d53ddefbe46c5a24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c87b19b70b2d6a986eaa99c49e811405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dc6e5dd4bf4c85f98751624c15f20406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8fd90a07b7c88f0951f6722e17d19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16201fa9f74ed45f8ba5da69d996e74d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74a0899435381b47cfc44581cee488409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac4e815e7df42dc7335d620324c4cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63706a00421dd18098dd433326ed6ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968816a7dec07328943c6b49d0a42c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5096c2b6bb5d7d29e7406ea86df9107413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072e86abc0532a7285ad96371d4b581414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d344d105b96b3d09e2cb4690684b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaaf3f6ec03632dde61dcb8f78efb7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fa7c2dfbde0a650b677d7756bb088417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4342060daf9a2a25866e88827ab1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15fabd1962759e95c06ac0753db32f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15100ac9f18682d7961a0e8ffa0328a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612660c701d2e9c47ecc3c48223993bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92ffb0b42069227fd4385b7402e13e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc71421f7c06818ca8c36121dbc3b0f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02f1a1e84c55fc8d1c8142dcd9e65a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716bb3a558740feb3f6aa46bc4d9d96425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d5c3c1629e7d266ccc736bbd06d15426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef11a713c4c7bb3b82928aa44ef887b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28aa63196604c6260a42f456695064428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33965ebe52e26c0b379dae652c6df565429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28185a5e342e39c7a310676293c997430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b126492c73ada87b9cd11b8a3c0bd6e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ae1af5386d93b656402809daa5d3a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375b927274a103393bcaa3fc585a03c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35095b78c16cbcb316fdfafae3988f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073921bf989725968bdabd97f9d21ec8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0367c4a35f01f499013c950bc0c3f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f5a5c4d2ef79489748ab9e504fd44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ff719d1a1faa8e7c29a8f4065fc26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78483708fe798e92f644dc4263970446439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8fdc82b7ddade4c29ee97b69779c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4347804a33151e011b5c5e9bbf1cf7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a38655507e75fc56c1efe253cc4c71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038248990c1669eef9572f77952e59db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254fc77c970043240eaee3df6aef96e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b13fd3b8873a9033f330cffcf6a314445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69188d7d89a409bdd595e85f1813e80b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606fe1cc0802ae22dfb9a766c8fc973447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102006641f057d7ce766e7d6986508a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe3cf5a58452345b055739a096e1f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a4f132d2ee4322d6f3c810fe74c06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd1571a9b81ce3262f2ce73b3d2925451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6474469eaade821909ab94629a36e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d841e1694d5537b968dd56013424314453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d9136131f1a4f54a37a919bae69b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cbd73123aba76b920c244feda8b30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a9434c4ae81f5b9231da7fe7e725c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3b55bfc9b992349750e7b4ae98c94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d8a3e3c9d6dc99a5b257ebbf72d09458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97c053e91eabc941c7d9e98ff836b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689202577d447f402a44966ac179a418460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e609b8f58eb56005fac8f1308ffe85a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0bbf0cbf196e5bb94c72a715dc472462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38959927e2575903375233c55367fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda93f4ca6f672bf8e57e0bdc066cf4b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19d100ff340cd8b90d38ab74854866465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97b82de8c93335bfff3538cf37f509466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3505ac24fe903c943b2a63d8cdef5cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7bcfdd25407cc55e7839ea79ee4e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688baeff98e9a91750275be266c6140469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd6bf7d1ac5e6bd19dac328711b9fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95738b61d5bda98581aeb332199e6d33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642277606c6b4dceeae797c45f470f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550979b2bdaf74c14844f71a3897fe3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa6c3a6e03b6d0ab2b95d53fe28a79474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca0447a1f0f8dd4a0e3f61eaeb9fb5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8da26cc2cea33c063ee8342c92ba3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7387d38bc0d611bafc049629cb99b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f1102b7f7e2d3f1318d9a0b9369d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7eebae0bfb3d0b75105a8acc0f71ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3eba45b0fabcd190f9895f20d58ed1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1be1686dea1dc9967f102a05e47c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe689a91d1ae4f96a21ac7d4d1844c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643963e00640879dbf6e06f8eb474ac1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071a882d34405c7dfe20d7e210aae40484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f240e866dc1c90b1ff8b3524e5e084c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933c9b99421e49a36db673aac3017d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2c5aa45f5ad4a7dc1c8ea4da46f73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f862a4b527f49994e432c7032ad14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972b2e4d934eebe85da787daed5be36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472b30181bed7ffccb2996e51679979490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b31f3f4290b051c2521b3019b95bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5a5f100443839ab3f5595be96d73b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a61a8ce807510844c62d6a346cec2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94a5a910492fdb049265b02cc89988494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f6bb27042fa28a681c8a12f5a2f8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a083867589230c52bef658256a5cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bf604da1541746b57a2d050359eca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3a155aae557d021b648b35bdf898f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18a8338d8a6fa2574be349bf8751ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254286acb8c88b2a938b5fb7d29e4f14500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cd9482a8412b8c8a5f6926b5fb30a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc444434c8ee7b568cd37386c5050d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7baf6d4760fcb96982b14ebdf0cbf2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cac1f179d22ccc5487874baf705757504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fede6ab1e1ca037131a06dbed48f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a12148d74081a8a0952180f36b9bc9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3cee8fdd2e69f3f50c3fcd8a96916507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ec35c251eb0c61e99a643cbdf8346508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82e76ec3610012c2a8cec19c34f007509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e24677bcd161fcc1727fe0a9d93407510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e581b228905b111e8bc2f682e4ba58a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3702ec3cb44d397da3f09a0f0880d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca9946e37cf0ff5f52bf70c810f941513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a40569913119273e1714e66b9f6952514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17862c671fb59faf48b7926b2d4a06515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375be84bfafc2e5c14aa9b0dcd58e65516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccba218ff485da35d14be9cfa18bac9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1b0cbb9d8622ce09633baa72636d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570aa89655d702de70545b5073d6e2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bbb9878bcc4d92893d6cddfbe1159520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840b03d94a3809bf477623e6bb245ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49b27fd8e9f336e93443389608ec8f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dbadacd50e0fc41af2547f150d528523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582da26c85b5e39259f55ed30edd0b22524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf299639cdfbca54671ca45f80338d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce6352514154e57d2bbe51a7c88c0d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9921309b46e9fbc2b2649fa30e6447f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668dd504f15734c5df744ccfd0cbd81528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174a6bacccae325f66f4020a69de60f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ad4075347e0fa63f1939fb7aa4c13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf083456a5d24f1aa755262a01e0485d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020a60211008bbbdb6beb9958a64acf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600360f53e7d6ab49243ab52eebb2596533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8ce4b598d44875d10f99dbd5243c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee197c6922ca092c1ae4b6c0f5a89d98535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358b466898fa02b4a8e88e2480bed3e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61f4f2fa58169144b6abcfe41cffbb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03715cc5c1a23c955e0005473bf8631538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedd5162319a57b65bdb599d7fb483b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bc4ae8c9653c012cefa8e899b35b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080a81fe54e3bb7badc08e7d521a087541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5976fbe7340c79c23819da3a6763f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51358480c700dbef4133a8a836ff4851543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2ce8797c7fc76e9e503e81d148c14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b408c7199e77bf08c846943400c381e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f63cc88c2c7165c1cb3c429c3212df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9e44c5c450baefc81159aa5290532547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a88ad03f166cb1564a98cfdc8118e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714fa8a7114058567dd98b91fbe4465549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e29d2934e0551fb552aacb836d37d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0e49913d65f04bd2ff5ec2e1c6a44551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca6d1048e51646e8541a057108dcf4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b5b963d77d5231389cf7c2b2dc38a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e29a78e454599ee00fbca2914d44ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4960fbb4506a112857c1ab32e16bdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b41ffcff5160abf4869a9175649362556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc1ccda429cd68a06e2f81bbd68893557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b624c503cbff15c9ba013327143ab1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43fa34d4b5d04fe96bb31297962bbe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075fee4f7e663b5b9247d896b9aac27560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e286ecd17aa3bc35c2490b07d1a9681561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f31b6c7baa786cc85535d61665c26d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a673050e2652e5165b7fe1e804c772563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844cf7202d6dd02e4971e3d19d4b32a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda32164d1fd8e8a5e0f23cdc481d784565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172d9f1b560fc287c6370cd54aa1c83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b4c6bee5a02216d9fea3057f023b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10fa325b03518c3703b0e4158006a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403950b93ff2c435dde200f0d9a2bdad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833f30fa9f23f53f05000149f0b018a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9723b1ba9a292de93c8cef9e703baef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec54bf3e0de4c862979b84a1274f113572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283814f46d1af39257f46dbd683a6ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0cec064545e689f1d0f0f8c69fac8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a52258b8157bc076021253aef36ced575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140eb0544c0c99162e9afd60098b45ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd63112fbe08cfa8f8b3c137ff988d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87039961820c6528d37e0d404bb7c07a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42fda7883849bdd18fb82d7e513211579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a95c790902cb08b33590704a70d0f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eded6ff0d050ab76157a329d0df490c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b79719eea3ce61a13cd7929f7fc2bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef41c9df66ddcab50b62daa8a39b598583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08aa4c4a9b3f8db954526db7a6af3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae6932349dcb7b396a437109db7894585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5cb233f92d2120a05e3d18afe29c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37ed83d17668161daef300936159ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9f16dfee878db243e5badba763c47588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccc4b475285836346c2952c35b06d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c22056d514d686d28c9d775b19f55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b0c86ed9e019c26a55c5309f9562f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c363bc37d8a75c621bf0a268f770cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5edd1b9381e5b1ef59157cee5b5e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaf9c2631e9499c92443cca968c401594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407b380bcb9d670e1b27850b77d5dfa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda11a7ee505a40d83cacc721a2e92c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904584af916234c854cfad94938d7cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4b16e46c7c6177d740f78ba3f649d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bdbefd07e97ae379060f265b14cf7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba48f73e7feebf303d47ebab295c87600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ffec40cb9c639e1771ca36c10fd22601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f93623c027bfb9e7de0faaf17b161602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cac1a156dc89cd6aff84ceeb5d486603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a3410a0a3b7bda3101d2b5dbbd2b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f0f9df553430d0648ee290447c500605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcc39ba1aef1dc24ce26ba2b5313c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1d5a5e324d3c571451fe97a524eef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8ff3b81fc0da9b6040aebf416d996608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8026bef80eae4d5361fdebf201e117f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cff0f789a518da04a0603ef0e29b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf805385b536fed65e643ab43796d60611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cd61956c1d17abc033afcc9a73009612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e293828fed606b8f2f0b989752be178613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9f89d3fea6ccfcfdc9015eeaf9fb8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92d254897355e0899e7f00a5aa7c35615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12e8f56ed7bf7d7b2091082742a821616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6817d6eca3ab471cd24dfb74d3f78c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa459c3c9b60609cb786c495e44a8da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851343dd62228d4562ac305959d36a15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7718dbaf666c2d2281e9162f5933e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce96ade6e2b33ce07b4ca34b63de8df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492b134509d5ba9bf67d04002ba4f4a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b64f2e52064e74c0498cabd1850a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e496122b29515e44079ee6cdde9bcdd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af942ad85f7378f84342c47c66251932625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca6031ea18e279e753af45bc50c329626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444025c96791815fc45b5b3de069c06627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7d6bb4f034f50de67cd2438ff4b96628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0954c6e428a1eef830d205bf5a3d110629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63115ab78500d7c6ee06878cfa0c08a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb340dba0b7d899cb348dfb445df882631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967c3e577b6be62c90d09788f507d48632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7ec3122459e0ddda7b8e5132d0cf1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50318151a53d9bf42d493f14ebeab4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965c89ab9e8233301368c17c21ff93c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002c49bd49298e2c8993b08b9a93a53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685f15bd6536c2824babe696646e18f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03858464e869540bad3bbfe56235443638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ed928ba46a70b6118994e1b1fa91f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a06a7977ab33c237af3eb52f0833d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c59fbd9f0d90601e06b9de9b274f68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088a938885747eaaa8df818beb6903c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf18a67969e410750f42583c33f163643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f535c70599e46a0fbb6bcb8e7c2c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fc130e18ab85c39306837b699d215645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741715beb07f69a624420bdc8fbe716646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205c125dfc291720f9a009228b8e930647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4e99026e1e44f7afe7d4cdc8f4525648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e665e5a42b5fc9ed19ef1a647e643649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2efb541b6d0171047d9bb0276f8a55650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41363ac87a3fabe1c298a50dda896d70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182a0d53f489162f76f0d50787af059652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e86967dae94b73b8dac693b7c73b08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0ec95f144bec69ba563f18cb43b0c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bdf1d2a06765e7e1fef80ca4f3cc0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567fe0deb5df2463c869f40029a8bf5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96127534586d73aadb5689c9c74a826657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077eeaba229dc95c83cc1506e67c083658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d43793477691143d8b2337a14f1414659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7a02a099b6c7c7e9eefdf80452f6a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7a068e8543f591b54cf4dee576c04661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e251a6dbfa4459d05663666225e65b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d44731a01eec4b7d0ed3c4cc46050d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b9af714368d941617b17af45e1379664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232362c5e6cdddc9c743eeffa754a06665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a3d57ddc7305875a3fd4d7e5d9c0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b326d823283e3ad0578f0ba6c63f052667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a3b4cd8165077ca0c242bbfd3052e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd07b3f4a885bb87d305aaf42324128669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83696146843a574c632820e2e7e9c6a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fa78334c579d9ab494220d09629b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b05a753aaa21e2a8bad8b03b3bad7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afad15625f3a2d16bb71ba211ffbf7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c98deca256b8df1375eccd3705680a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce6e3af4834b2bd3a63851ba2862fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db749cef219cf2a7b0ca70d78141cef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818f5a41bda276599cc05f4d574ea25677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a960c79099307bfe548c98e7062ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b1cf03c37d165ad91adc6e92f3044679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7882893500327b57f0dac2542f63af6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c721f75dbaad57dca9ce56e97f4f51681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b953f0e07014ae66827142871b70301682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249ae286f938a7c992e503af949423e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9090338f88570c3bbcb250d2c382665684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5a246b06e74407426a1f179d0b4f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4080d9300290b1b0f0acaadeb08d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d56bef18adad8395e6ee99e6dd678687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acecbea397a2f393f9836e07ccafc7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214954bc59dd0a24a0937141f1966e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa475bfe77a0edae46285c206601657690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0d37319eb5834ff269101a2984a79691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d95ab22b32f7a3afc6b93d95cd92bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043a80268484ae956635b447c64a1f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e194e70618c8f99a8c63c1e9839811d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724452d52bd5a2810e47a33bc9b2139695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfe85b3d516cf1f64b6d9277e46e52696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065fd3662a6dcc0e7fdf24bb1ddea58697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39a8865d66e6589c25dfc818747aca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c934fb2bc383a80190fa4778a1e07d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbfa424b797557d84159ff40ba41b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4e4a8846753517c4111abe62e94d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec160f9a0da4181ce10b19061e27de47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668796ee6de5dd1ce30caf6d8d7997e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d10a29fd9057001940eb476a509c09704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f0d9e46864deff74ed6eddb54f408705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd936df26f1450d9fa8fa7594f5114706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65364fe79b1d17beb945cd379eacb4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd8cb1b7e667395161d2e5c9d78f63708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba2bb186aff403bdcb65f502521459709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97689cc0a8b6a203a6866e6c366fdb2c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2a0d069a5ee3fd9528630048b80f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58f09d544b27816f9c5f534dbdad8a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6f1b8370f37bf26661bd5c8fc5ef6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbb5341108c1f72ff3cb463d3cce27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9115b578e1c18bde9cc0f6a5698db0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d76672ddff8c09fd3c413726ce4da9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0b49b1a738a370affec67587c39a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2025a4d58d5ac12a940ff608f8c31718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8eb85aee5ba518c25c1bab70afa919719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07056a52c8597bb2cce7ac9f37d489720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe15472db6e3ddcadbc841e64a996c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe681f7e2e05dd76610757459232c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b59616c08216464c72c5242842d546723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec216e98cd2d52a17f68495753500b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f6be8d2064e35427840ac7be53bf1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1054f9a77b90dd5e9becb64338887726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d75b329e4120e51682b3707a868636727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679df7d674208daafc33254e08fa823728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c6518c9e29d3b4be9211ac69cd77d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0efae505d8668e89caf6150297048730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db3b41015461ce137afec2403dc654731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a423c446a08bb19bf04af9995c3b243732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5743949faf60fba3f91bd86666c6a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a063995650150ae502479b147002ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86527a0308ecc6b9e3fa9b03a3187fb1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09b5d8741e74235b1765e800339c0c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d22087a79f394d87caf8ea438bdf0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dccfdc53dcf385436f187ad94cb69738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d039a3c6a09f2db0179d6f54724ef0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb4feb2d2acb2427dffebdc58340ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb90359ee8f79463ade15b4b093803741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee9829d183a3bed831bc3a8a713c9e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2e6147c8351eabcd55c8e3a9b307e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dcdc351825d98f878be7c80c30f20744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63eb2aa3c5ba55420be3e427a9d658e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7e3ebf43bb6c18b1753f692265b1e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612c7d924e06b646490b030c5a87e8f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4f58d202f4317e3f548620232992c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2fbcd061563b1e32dcd3cde1d8ead749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a9cc7a4b885347917f05e7510d79c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299dc94a0e34cc9a281269acc8aae80751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed17a0c21f49ca25ba135f627a0ae9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395b5d0eac6668a2b503f7adf8fed36753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988d2ba26afbbbddb840b09daf2a453754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e23d3007b690ef6d7d42911ea3129755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337124e4aeff0714bbb0b1fdfd0f785756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2abc05c151ca5a12c54080ceafd4a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ab165791279f17002fd30c28dc751758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8593369b8de2fbc417c3ec4ff568b80759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>