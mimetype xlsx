--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c5c04b8be85260466d55733e403011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe35eddd4d021d49c11de2f6f4cfc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06315d3870c92bfe53de09b9cd3a10b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ab0b7e0d579d30588273a397c4c464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a70205d5d3b31f65ff79ff7f0ac8c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3ec51d0118e4b7e180571a4bdd4da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dccc08864ffd4d3ea992c653ca83a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7f05aa41baf0d0e0913fb1d0f99c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad724d4fc9ea8a8a684a0a122562c5049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cf1d3032114c92b2983ba7d4e649510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663edc573479bf21451244aa16786e0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e6872b5da3621d32eddd9025004b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e0889ed36a589213b63cf3052ecf713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1532d01ca65b3502dd4335d4aada03414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cea6e00ec60ceb1727348240c0ffb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13c012775702570b9ff45653c5f15016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64418ee40573422c3932ec2ff9492e5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad669197da889639418cce6e4346f0df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91360bd042f8a487b4ea0ff41892610e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0dd8071530a4cf3a8ea58f9b4ac7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3beb0ee9ecb27112b1f07a19590ccc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3033c03aedcab5f9757fb99b9eef1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f8657bab681aa379f0fab7c6ade8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f211eb0c91833c7753c1b5687559524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934061ae823ac2610534cb64d9d1e6d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf31ae3e4b51f5efebcf20477c167a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a07329bd88f1efe92b574e27a7b04727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aa7c2ceeaaf7281f509fc20c039fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3995003a49c10404604bc80a9b86529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51535ff677574a4261f237f76a7310a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0886f6a610f81f021cc6c10d541959031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288615f400b66fe556cc8ee94846db832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142939767e94f6b3e2583b108314323733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9343d08ab91420ac3993a45fe95f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edaffc8b6401cfbf5fdafbc7e61b6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c466b344edd22e5a04b5c2d04d9fc736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db0ffa072aedd753ca2bdced18d0a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fae71b3f3319cb94a523e59db6bb2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af604204c01545e202163caf8a3ee839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17a8ee7863764486b9981fd59fedfd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a217f04ceb300c13faec383905c952d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629e8bc1b155c6b8afaf31f6ce3502a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccfec8f825cd9a0cf31eccbc0449b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3d01737c59e8c705c684cd295a9cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165066ac9451888be63017f3cb36168345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd1ea69121f0c26c601708ea83e03b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88299e3305b6c416cb36ad6911c2b8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859bdb0defe56f3d2f219b37b81c27248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64a523c15c4d85c8fc653563e77fa849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63a7c39946af88729c11d60cf085c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f35e59ead95f11158fb590ee98576e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d35b58998039083df39a0be231aa952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c21731e0d27bae2e62e76bbaeaef453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43d09f38db9486181440c05fd240d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4ce23452cb54d29cf1b9a5062d89b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8ef171cd55207feebeac76a2681fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e68c733c61ef18c72ef344cb5d8ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97ce3b72f6aaf33e490e3ae4986a6e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da5543b7001915ef48064609c64aa859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d528a8925544e69df067c7b3ace8b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8bd177b66e6ed8b955ac06c1fcab961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5551adf52849a676aed9257d641fa862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17fc63169ce21461cdc862af5a246a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a6882486a4540b7da02013b9225f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edef5d840e8de7f7e092babf23b51b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa0ee106a5049b36ff11dfbc846a4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e310dea7ab2ee5d5b820c055cfe9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82f8c5a00a0e6cda7ea674a8e06ce768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13343ad10de2a5184eadfdcd697c487e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70c0cee7952712401356fd2131b79670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed7584fa5cd75703783336f386630671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1b98fa2ac6ebcf7dce161a305341572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb686e0b51946d9613df00a05c305973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b932450eeb540d2125cf392e960828f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c533a780bb33901adc35b1b5a887c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec9206263d095f9ad99cc6ffd2c1aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8937fd09e1e597fd4271f19c0eab8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b0cf2b3cc64a47d13b270fbefe1fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318b6268edf704802199166c43f5b8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fea8853e636761ec225b72e0b3a6ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538b05c9f69eca4d7301836fa7a607181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb0654f0e4fde22382940d5e499bf882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40fc139394954e672737c1fd360fb383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb41d039df5467ce2fe2e7d131077684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc66001f395b8c8c0af5e925bd60a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ec960f92338eb4cf372966b2374f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda45f0227f85a6489f2d1121de185687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a334b9b943d73ea622e604b89f31e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd24b5a0896ad1f2667104d2f8a6f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817f7af0d54989704020d2d272a7bd090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c24f7e2c73252596b7e618e2295ab991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976c1f1db2874d7dc908c31432d216192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bef9caf5278736d3f66544b7e572993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4163994eb3f88f707ae0d95f3dd6b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7f30fece734ca7e732fdaae86fac395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd55c86490963c4023596b1096a8f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9f799e5b42eb7a5e8f0b0c66091d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df682653168a7bc855615f65a4a4a6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e636e117a7ca615c1528e80137612ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2b585663b083461f1182e7fe4c10d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de7863bbc119f95dbd38fe694143f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a8a15c9585d43058e0074688be120102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346dd46eb90b947454252f795cf220a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc968be43b6ce89174670f41b8b8fdf0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f3676a202a07f52d2ca94c172c5ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56f14c12999441274cec5b92777416106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8aa69ec0e38dcdd2844ae660e6be66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ff01782150992bd905be678fc541a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a246cb44c734c8f410ea0847f9d9a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c795948a8c2c5e091f09e9f79a4a34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e380877f51de8be20b9aaad5c71ead111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e626714374b2405b2dfb1c49a3153112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f17e692466745f77b79c910a8cbc2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d2f354f0a5ead47f46b8ae8d9020a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf23d774ac6c29dd1365a71d6f351c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07ff6cf50753ef95fe8bfa9d697cac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c2a7ca1cdae6344471c4e73992de5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af1e0650cbbc6f40b7ff000248c1d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a8626607482cfaf45391ff3bd2c14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652e0dacd9c77e0fa3d7b597a0f3032120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fc02f8ed911e27714506276b1ac0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bfea4d8eed420de3ad07d0acf8709122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4a293b8db8c0a25f0e2d4f0257c9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5dcd0702309e51396bcbd7b7b47bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19c5be25141aa35ebfb3cbc05595b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248dcc40c30fdfecfe0d4fbc7719c0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe173c82321c7f0d8ebfb70204a71d10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a25ea40c5f6220e1f54472c7992f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb41c3d6bceed9c15f456e567081d64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f476f3b95a41a76cb43422022d3b82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e325baf359459ef2b7948a6317e9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef8e7596b0cae46477175c56021adf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fc06b18ad1466148d4d1ea0b64a22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d425929df125d442dfaf942f9374eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd996a06696a530c0a7d8d816d96c296135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b59cd02dcf9fbaf983f75474ef1ef3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5cd3dff1ec9a7a54b579d55eba988137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d9b09c26967d4a7bc3c6a79ce2b93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079ebf58605a2984f59f2738521c23b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810cce2eaf4e5529c3d9ac88ee97200140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4041440c7379541a4817649fa21944c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42cf67937851bb90c466f854da1ca6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bd1f5944deb4a019eec25b6f79fcd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d90ad26c8d067a0a95fca448d06d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef034c07b822053b7b8ab154b202c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297decf9b431a2a0dddce50a818d1623146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987ee46f5a019749f1696fe80a1b273147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12163c3303f4e784a9bcd61ace592dff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08b4c6dc4f7c92f91b707872aee5d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f204fbc4bda588afd758d94f2f25bf2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201ace0b99ee87eb0cb5ce00dbc9793151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456c85d6d1da57099707fa20726afb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd75697ea6ee32a2cb4d8a1b52c005153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd2f2ae14794dfc87c2397a1c579f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264ca0e08d8f7f5767faeb8afe02978155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e115187f9f00c469166e9402fed43a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2d7471b10c47131c244f5d925012c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981976da760bc0b532f6bed1bf13cbf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293e32ce0eef223a60355ebd2a38285159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1085a3ef7173daacd560e13f2a86967160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0812aedd69a7e31106b89edfc9617161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133c14cb0932c2b13101aa076e1efdd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a67534a690563526ddb901fb9af88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffba1497b5256445b649173c6a64b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b0260ae93c3b0c0da1f448494413a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f6a5c0ef7bdbfe89decbaa2a00660166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d1008385576db6da27773d862fb56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77480873939dd52e088309b759830b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0aa1e3d4cffe9fbe7795035dbbde0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d678c3c9f34e84a56ac23c866a935170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f82364bba8a7b8024a260382c793af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd480e45215d5016ba903faff537c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736399e8227548c531d50c8995bb6a65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450deaa2e83f95b7e4dfe44b33a5293174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c1b94cd5637c49eef2fd6fe5c95c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7ae093cc52f3298e17b39af912f4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0c6b60a033e53680b3831e9500f0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d824a79e312d42b4d4c3c29b50560178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e949bfb988787a0e534e717fe9a16179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d6f594c6148026d343ae204fc3f15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc95dc351896144c701ef1f426ee837181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90636a54c2feb9e267262ff77748871d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424a54dacc3703ca5d6f7588de70217183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebb88a6acc19d8faa6052ba3097030184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c362b156f901c3181e3cf0e8c01f055185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcc488a58fbb985888ee0acc19ad45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9ff4c07489cc1d8c1f752670d329d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d271608466a7749e61c5a9160a91b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a492c4395909f8496d698ab15496f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087da2a6ef9cad626c82d3f92bc1f1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df02105e505ad6df9d5be6b1d6f646d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e14a833bed5e1f134835fb2ead5f42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510536e8d470428da0a1ff27a5fe8b08193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534937fded873114c0287bfea924a57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefd8ddde60a98d086629faad3d56cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa53be32ce5285813ae1d8d2549c77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62507bf555cd387baac60a6b600beb6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36e436fbd5624832ca9110ecee8f27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf08e0d48dae38705857396ca650293199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c58e33130e842e8bbfb3d415152410200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d680ad7e1f77abf9ef03989684d984201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c7df7a271158f5bb81288fb2be673202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14197195ef452bd8d50bba07b6a388c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744b376ce701eeec2380032d83a787f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df7a10969adc2c10e9081e62bbad56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185246ed9dd6a37b2aa697cfbdd2ba25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833116649aa5fab32b0b5d1fffaa5d12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f9cbcc00bbbabffe253c24302ceac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dcc6aecc214c2c6a8323869948753209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c53e31f9bd13fa0666d054bfc5672d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8944fd7e7a5d8c1a3eb3713f4e3a8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ed6cc37abae152ede4a20e2d8cf54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f423ea93bf2ff303464444db19d62213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0fb7b2c42433ab272e38c43b7dd6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfbc09ca9b5daf39e477a7f379e60a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed509fbb9196ae0777c64839d445b9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b37145d52f0cfecffb1075833e1f1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824afaa00e073c48e5caace81c368f97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dacb7b6989cce141388d3d28144c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfbca007deea082a03eadae8572a58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a924b30a7a4072ffa5a79b6937a9d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1af3df4121484baba16cdcc506616a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd9b375658bb8cba287b990b1f1ac2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f46d64c3d197cca5ea7c9c7e39a91b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5b5f980cbeefb3e800f8c5c7cca3f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0157f98b6eb4b4c6d300e7c7fec8b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30d3be2019b0e278983d03063d07cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dd5439246f0587ba70c9c94bc6e6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddf6b9b91c53db94e0d415f6e43d5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5222710419289291b604cfce5183146230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93eedcb0c56225876cd815d491bbd5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2fc0a1eb370853ad50062644cb00f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bcdacdd7d7034dd36761fda92521a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3594521c46246cb9b9b90bd893ae2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e706386149835f3dcd7076d55a71bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11c442accf75c65a42efc90aa427e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1336a54812ce07591df1ae3cdec52e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db70a0fdc0e532ffd3df4973a60d40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8034b3c1f7c0177d015696aedc9a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87021d852cb2661a2854dab56fb303b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccceb803ae1c10b9d0165cd134f2c71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37e020d7eae3ba8a81536bfc00b1c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4c51add14ab36a021910b42ab700e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acd2a8ed55d0599d9636d16540b068244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b44cc7d3e932106ef7638fb22ef42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285df46b51d956ca5923c7ff2e82f3ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0b74d0d5d62d81756c50917b050f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a69a8b252e15d0b67ea90df9773a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8551fdf1d83df18cc28920c8feb10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957253ae68b478c2fca28d370cc3402250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94583b12c38e7087dafefadaa6c1ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765d2266197b2e7c9a5683489d8d672252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b659105e57c53c5ee9746b6ba2e234253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809ccc6c024e885099fa531f46b98c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9471e7c0516a9fd2fa95722dcade1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8ea1af4049656eb610dd075784551256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e96069bc16893224942cd326e7d40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403da88cbbc3a2f7ffa52226dfdd03f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d75775271fcdca088f31337142b69e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7a2ccc914b31fc4e076ad2d7e4e64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723b53c989ceba01690e2a54d4e63f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f59cca11c468c189bb61ae6e01e45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8eb88c4115b73eb3994bbe25cecc98263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85f81e1f326889e25f26c7a3606f62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219e6161b940e58edc0d805473f67a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85a5e015e4161859143083c5740421266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c422cc8be0263b99c9c529bce499c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e131fea27bdc560ed07a7888fcc4b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cf16deecab34413b48fbdf12b0c7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269cddcacdb54133aa2f8a91a3c6bee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3688f7a2893907f36a5ebebee53f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e400d8c7fd6c55f648e3e277e71a40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7265418da8aa02e3a01c4825b2dc79b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060ed404ca25ea9248bda2d784e23cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7f80d37948488a09fc80308c5ce0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f95b21de5b8eac6427b14e31245d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaa6137cbd12e7ba33c7f237798f56277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaca0411205e1077d0f877a00fcb94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e28a1dc93f6dcd07251c2446b2e40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af7887af778e0d0b3cffc310cd59a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c016ae8151389a03ed160e76b7e075281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dac26a18a3e7606babe80453e6a8f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81b47db610e17b6214ead5b4c3bdeb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b2f18a49055fe2c2541f5b74bd5eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abbf60ba0f51d47317a88a4955ec53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ffc1e26eada1961c778d5fe867caa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596de5e4435aa4b8803147a62a5c4615287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7ab9a94ca425eaa1c10da66d648c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021da90fec8929a7b30d89456cacbb6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13575ca67b2269ba7b1425420487c17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3746052f2fff8f687cc33dda0a5f8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6291b0f55a64a18e91ff9d581ddfcc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b25ef242e4bce48d3c9a928a097a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6010f795acab1f6c6c7a565858200e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b5d78fa29d4a0a11d890551dd4edd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7e98495ddb4b48c9cb73e82e312ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ea8aee94458638b9fc4780d31d704297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8a62fb99c57c55f63cbc11bd3a5bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685525f2802168e4f687caf20bb8fcc1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c5f4d41c47c1008f512a9f30eccb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43381c3679c77114a04afda5dd48829a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97ba16cf272266f95fd0cdaee571b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828ec1c2e6dfbd5acb96e48da41761f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb95c5e527910dd0b4338283c2ef6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c3b385e1ed9daa9bf660fb8eed961305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9c74d1efdd43b4487a312c0c01b02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b123f8f53192cfc08c29efa075210ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5029d42fc7e31d83f1a308948c5e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6282d5e8e4abc125b3b9765e7b3bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dafdf286d5a586dcf0dadae3976b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d801512dc31bdc6ab60ffeee87513311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a9c629d2e8a11af2580dee0b319ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da9768508d69cc97e9826e626f6837313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60f272d25e1a5b8fc6f4abfbbf243e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d762a1aeccd759feb9a60fbc0210df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b3d10581a8c30b3dfbf07d14453ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b8a4ab50e98780acd11bff21b4cee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d18e3c00e616f75903854df9e35f57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28bec535aaa698a838c1be732f3b27319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd377a4b5fb53d97ecd9850efd3a59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf800836dd54ef035ed467a0818056321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38745ca626e7024831b0c43b9cb5d46c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193d11f8ee9abafe97263348c00c89e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa0f8053f5bfe98ba12157e336d3a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae495b1dc03dd4dad99133bf3b1fab68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bda6b9f099ebcbae279dd642ab4883326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dd0a02b499edcda5655822cad76a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997351b5f0c351ec2e7b76e727341c92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3ac5fc9360256262cecce8ee2b0bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396590aa450aba82219ccc36ad2dad02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e9ba5b8ca5619e716ef4c29473263331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed062382a33c0fc21cc7e4be125501332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd87ef23e85b6066cf416661d4bf59b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e859e25acdc56c2c659106461b350334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b17de05e25d98260156ed2256e4637335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7be9237cc0240ab1387bdf388b14c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6299492fbb13e49630c27a72353e35b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a54180e01115c6c47b6941e88afeb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbf3f2cf89ab91a81d421affd86428339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bd9b391747f0670621ff0972e701a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c675c9930102ee1a8662413daa9a643341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21faa428a23dd53e57da152311f935342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b52f3cffe64fa1f1236eef8c58bab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc4890eb15e941747ac712a058f598344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57be3c0e033994c6732940852a5c76345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354508cfe580cf2a1676b542f48c0bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe16b30f655fcbc1d2e34c21d9e645347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613763e70ca7dc2276626cffd46f399348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabde7186d7da5224d96fe2b2dfba4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b811b326af09290c81e88418f644984350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b11a11997a51b311e15ab3941a2d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8461af229d1aafb851775ead540fa2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e9d8ed0ac0509daabbc8dfb6091e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86a147dc2e10cbeb2bb936e247d202354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5e1f1128499aa08ec5fa518a7602b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eeccd50284d35853cecda0f07fdfca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec1e14edef2a4113a0babec5b51188357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f146b118bef18edf2ec24a08631f8e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc0adc04f33abe00a42418b469e1a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ec71787a5c7d6b67084975e76eb2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd87ecd53fd07ac89fa6d92ecec9ab6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fc28a44aca98107fd15e9974caf72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17165617c915a7d389093846dab0d95e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a4d050a401a98b3cfda273cff87dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f293d2a649f49549ae3567398537049365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2611605fc40392a21ded688dbbeccd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6842f5149672247ba9ae2a7d402b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e744c18f4655b546ab521cbe147bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9815c684af5dfdeb6d9425d1d33a315369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a0b27b631239fdc2e8ae25b7e7851370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51e950bb5a5ad328c33a69c12c4905371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8e3408c812a625e44372258a33cce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988605f5f2145dd2f9c8ea394b0f69f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3593225e3fb79e9f2212f51930219ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e72badbe00da17fcb946e85aa46bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613754da72b6533f3abdf02d30a84f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21c8b23d58dc99cce7ae8961e37984377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae703fcc5d518571f6c80dd9a94932378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259c51ec26fa6d2f6179f6bec5c2030379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005285667066d047ee5ff9dd8f1d7e0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b3e3707fdfee257bdd6d828c5c5f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac3b1eb5cd3b3f4178adcf9a41640b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ce44c6e293670023e6f2235f09e73383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c80339766b1d646f4fa9e8d8c8a43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd91f0466bab2069253ab72f13c81f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b8323ed6d93177e3b0385254f4c82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e915e2573b296f78d950c71592a6384387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e611dca325df4288db8da7e9bb9211388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27732870d2342e20bc60ae431a715d9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4e57e211f6134593b44b0cb59b6b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d20d41e3b39fe75bea3437072cb99391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b7926930ef53860e691e18eedf9e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91756cea78a349e0fdfe825b0f615ff3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc53aa3a7740dff73c17c9ebc954bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c454ca8eba6091fa73d14db2808661395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f97cb18cc8f58dfcbff73315c1e0ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8329a9b45ff606a0705314553e17b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f012b0e1b60a7d08e2814ce68ea06c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a8f9394428bf478bb70feb046ae6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa585d54587271df2aba77bc41134c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a42daefd9eb56d7b1b6e5b58301c3f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108429ed4d98c8ff3abb25acf4d4d14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e489bd45b3457e6567ec6cd00da0f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8911b9e2c0f623baf321f7bba5df0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8b70f84d8240a3cc4a77887c5f2ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0cc8d43159aa476821bdf4babb038406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cc6745cf4744769d10e806d322022407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592376328de3a9537fc553516ccaa069408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192488098b3b73ee40a3864fb3ef8ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00b763900461485f1513e8dbb28440410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5110dbdde0822d586d67402025617411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01981e951663cdf021ad1d9f52be717412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd0bb8edcf68abd1c2ff24d2a89fda413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4653eae2807824db8921926a9949cf3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91230ef33e1e979a22dd1f4580d6bce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8429c903acb8497a4932d94fdc1a39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508a75231e072ed80f783ff06b80b1d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227d09f0e2aaa908d3cafd6eba1b5cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110b3da5e8cf845d41fc41ec65d7000419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f192e54377c0d0823cffa672b470dfd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54db50ad67be83d83cbb8d697c3758421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88455ba1c2a6690a0e6f9302cb2a6205422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e5dbd66aa21ac8ffaf312c68bab2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0f357211a1c3b141826b22839836d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715fdbb0fc3058ab4db0a9a01beddb7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae86c7a235b62e8d2af9451a1f9fdd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4c94814644db9f0919203a11de29e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae2c0e7a299ba82c8dcfe23a1a4436428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9932b5ebe4b80a2365c1ec8d1824e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4c73b86a4ed88a4a258043469823b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be926187e05482ad7636ccd26ec5da9f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4ca9f221b42a928e4e063c58d6e0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d5d8071045f875073292d99fc7286433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c70cb0cc260949ed315391340a22fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37335871b000723a2c7275918f57208435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056a1ea3caae60b6d81eb7cab6f53c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9217b47926c16f235f2936cfe1080eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecde5d656615b5b8f1dfedcf0d1364b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af769ff9122b2ab1f5363f96640db9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31a2bae91649261ab763cac7259ee2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3271cd0350f919f897d572238bd5d8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bdd0d6b27b2b087204a366b389980442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a94d9b8f088c20ccfc6a20c0dcc6a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176741f7887c314e34095ffcdd61cea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445664e667d70616d3611c425803fa69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d928910f5cfde1216cee8ce5f0eae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412515d73deb87374440259b495f8b00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172010f2e39892f3154f2fe5a3f81c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831c6ab163ca3ceb57fde2d89e6e5b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1aac060eae8c8002f5d167d336760a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e364be095bb74a3997ab58655e791451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf61d828a71d822bff46bf1045fec9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777abe53845fb18c0c5a520704338cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323c5da5f44d5eea06a86fffe5af273454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bed1718dec24df6317b0c34a0643e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086578242ff0bd4761f3bff85696d31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd334774db0226c641ae44ba1f41c421457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff984b84014bc11e4b91671174166e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60616eb28253213d30c75550ba8f5ca6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e98a15d6488db9f1879a9d3ba6e3aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3cbd10d4ddb4bb8bd174fb73d75ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ac16f33d0ef22ca98960ee6da4e31462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3b8522d9d337dd38412b87e3b88e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfb54b811b2db6b8d8d09b3d1637e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a88ed0afba8dca572d512c19c00b77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f948122d4e1bcb4089a1bcdfe5ac202466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb46f81ff452846d3a31cc44d37e08b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339edf013281e0ebd8bc1e3ae47ea7c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781008cb59fd9f82486a0560cefc2e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc3a6541d2c751371d5cf1a66a8387470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa37fa3917a19449099051da890764b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed3eda6d44052c875393b031bc938e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5161605e28849e4bdd97964fe4fd4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea81b1e0da68dea2021e204903df44c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c697d360d6382b77faa3adb003fd0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf7dfddbd0610fc1640c0271b56230476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0c4ab8a3d34c45d6107d65bc1f76c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fad2e1aff7eaa20ada618e22b2f5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b360bcf56bb5103d0e11ab2cd5984d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbb50862a8e9924df8c8f4af677cd2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471ce4d292c5420e3456c9e3592969b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25147cda055c4a5cb73b9bdad5e162a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160ab4f3fa4078b0a5796033ce7a736483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd44e5736c46c1e4fc589362949ad6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71b951c2e4ecb4ce9a325f6cae3e19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477d5f7d16c50adcb088eac53dd06c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bff26545e4be45ab9f96915b364c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4b19aaac3f06f299f40746fb89afd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e20febe97429be6fddfd486f6b90f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2afdd971683adfdf53b6e835dfe197490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc37921d5a05dd742736c58558fe7ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4990dcbc747338d1754c62e72ed3e6c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b597f63353e8758ef848acb5856db98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab469a3c5cd559bd41a80f794fb025d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ba588032924fe622fcabc36cabf5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0526e8bb5c566f687a218560a627f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9f74b80a6bc8e0540aae34fef1957497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0ce134de80bf848374f515b23ae62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf9539bc3168290949f32ce85e54d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cba2cd83e388fedd61a6fa4b78fb2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45613160c6593e9c723ee6d86fdefd4b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6759ac588e285f0c4f7bb8fc215659e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcafc9f6d165dcca2124172a5137a55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546572f5428dc211f3a6cf936290f9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dd2e32a41f4c3006e389722a5e201505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08460d6e20ea2b6223248cb6b83fb2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e35c27a8c2197dabdcc4acb7969b6b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157a3b2e99c57b86a5dd9b56cf8832f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb289979b9649d577e948e34b58d2c4e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0f3c5a8b9485efb0b3caa33b4900e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de0f0087d0c8f0d131c78e7acbd89b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c53ae51334618a741ca1ea92187fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3b14bb7db78884e1d5c6cd5fdb7b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2dca1016a5e35d6d8b7b237b895ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb697a7743b56bf75388ad9c9cf41ad7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe27c2189497e34ccfac7c7c55fdb03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdd6e22df7e607e07e24f91b410aed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9e7109f9028955cd10595b549cb68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526d5811677048ecab9b036a2ffd1cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cde5ea68aaa5d628aa9e149d35ef0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8c967b28081a03ed6cd23129803dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da5895c4c752f8ccf4e0b001a94b47522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e2c9fc539b743620103f469bf6eef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bc8d62739cfafa20160c971db1177524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3475e428050355929c838e634b8bd0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ead1708925bffde8dce8faf316d42526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f2293df9eec224a6f6b91d7a96526527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae732cf94daaf29e680fbee4a823061528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e128f972326b7e4d03b201b131a3c82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edea34f7543a3e1e7541d8bbbac49e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f087113fa52cf69ca4c341ba8d398c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fec6c835648ea3a6e54edebcd99fc1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6dcd817e72d5544e377bb1b565641533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194b879cbe4fcb306b1ce6a87b46744534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d82348fab792acf43c865d93a4b3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dfb0d58247e38bcc8e7a0bb400506536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f366d38ab82f76840c48c891df178537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e434290f32b46beb803d348a1dde6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3afaca6c884d5e77f197a9199d731539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375261f77c7a33a50dcead2543f9b287540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebed9ba86d916c4df482dab9121426f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527b2232aba6babda8921a4e2a1b983542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725e8d2b796fed5ee9766ff4981235b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8fb5d3f7ccd190b3ba6ca725a8031544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa1b866832374ebd2bed975a9402fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b9b329710c58bd40dfa050a35a5d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4ed406526659b2bc745233946475f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f55be69e65d780a9b5846b1b67847548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921eaa49644c1595a25e9e71ed361141549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cac6d0183aef56bb738beadde3b7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d859775cf691f051b8f4898ebfa84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be824593e05b928e3e3b7a20689cf2ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844af919065f565cc9efd63f42d396cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45637ab24f8aa3b44c9f9831ce8a09c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a2326cf604d818ac3260e65b8a5f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd25b460e884880205ab9758ef54dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987333680715474499a60a5af185a34557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14621d984f7f83cd6cacf7454811d7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad28b99f5dffad6ded690272e9b3b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537773a7fbc7a76f8c10a772c92d15ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf768eebd4a83115f06e59df5269c70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df136146aac2205a0be8ff98871c95e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c998efd298fc44b9a74c903c086ab71563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee3b46e103214e2ae3224181e373ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8a4be52ff63152debbb6f0fd82091565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5928848aafe7578b1f26b4616a05bfb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf41090dda4353a601c946f73c17fde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64edd9190c3ab7f01fccb407b2fd509568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e76f64f325c55179f7b96392b24cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbaf4480ae5f45ea991a395c8bbf0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe192bc8a652199766d52ec5ff70f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f228a9f7948453f56ec5229bff215572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068c2e18f63b38beaa9ef0c0b08b302573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8808a2da3366e5fb8db1dbc1840bda7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532cc24794f72ec75c4146105d3f1e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d7c0a2fcbde5143590e69989ae8b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e291da7ae06de91ba6a042e09fffac2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6875be4366978f9a7ea89146834824d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ca1997ec80ba5f98c6371db72b2f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78d9fd43e805c29fd76235a505cf23580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabc3f6b3f6a8987e2459e205454c5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7cd70c6491de03bed1419ac1c02e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5777b9ddaa47ab39d6704582cdabfb9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d17f055f774ac7f4644033ed10c70584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cfa6e3975e6776d5d9b24dd08572d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96a66fb175add16852c9b851a58ed8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ac2a5b749c468edcdc9e2b488451f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a5195e25578a06212d77693368166588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e326e86b55fb91491cae146db5b07f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00639175ace220882c2661880a898328590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda96665488ce1efa84b2bcffa3925ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425d998dff0ec8172b35b72965625d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f781c5353f6dcf12bb2bf53454a6b81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe21a9c40b2330891c9618f2042754594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed6cc1a98f6091dad7bfda73fb8071595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57692380f56945d5e24c236063e81fe4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7823508e3b081bffa1749d494a4ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b85b742d5a8cbc92fa960f6c822456598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78a81dc22a3c9a3d007c13a8a0cd7f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6e3183b70922690bf178cd535e6f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d9f8624465c85a57f821b09341a2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae788617748cab438e8c183e8f7eba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed90bc99d1b6f59d69898c3c78855d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2070866082942ba6f5fe5f398c7c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b20f5423b4837ee2b3ab2d4b45c1c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47884581803d73eede4d55e9ad4f5153606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40649e97d9f8fd3db8e6aec9f26ac7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8b89fb8dfcf576d9fe10face1bef5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727b741e3fc0f9f75fe499cf82e70f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff199b9c2961190b28b469e3b3c99d77610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f102cec649f63c282e70b8e80d6d18611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec369b8fc54aa1f2cd65a357b8d418612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efff0e51edcbe13e687ddba784612c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b3e24f97352ae49acb09b377bf1c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732d98aca67b8a834cf095af58c758c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43018ac8287b155799d4105529a05e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8f310fc49ca530f28dd496fd1809a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbcbede758103aaabe28741a460370618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b19920b59f2c090fe2abfb1350d40619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b5778a8152b6e19a98ebbb8c5e487620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e7908154f5b590be9223eb979d121621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d764128b3169851fa9fcc1dd72c918622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80237e1392127ce71d7552f713c643b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb5753c8cdce2f281a4e39a493e6f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63e0ea88bf83d6a3e382a2537712a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104b3cec57837095091a5a2cc108ed8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662cc3220c22431a0df260ebf6b5491627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca850c655f23205dc7bc8b789271986c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ae0b8bbd126b7e62e8024841069c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921806a6b094f3e5b9cf056bba43dba4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af3ec2819ea62be9873df299a3ff1f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bd37514af3fd721777d43b8f94567632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55299faa5826e525f5a81333adab78c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c663f9e529e78505bc9efe8cac09b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cef383d6b62875e47a7e5fce8d82c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef033ec3be146aeefb0aa0090d81aa4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bae34dfe68815f9f36ba47db0590f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67550f705cbd72d272074e49a8aec928638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b75d9eea6fbfcc677c663b9188a483639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4106bb87f56d6fd5c6f6511524605640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2607b9344bd357bade9eb10852797641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b21b02b89eef6d7a2185a640541da6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a9f98009d808495e47a4c21f352d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591acaa6bf6f5620c10956505e64e1b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577d6b97d296524b7237c201f1c0917645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de33d8dddfeafcb351fefe9af566fa6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92404e46be4c52379e9728d94a70827c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff97642aa75e7d3c9481341fe3d2734648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e291d1c5570589f35764cfc7617b5c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358f849b16bed79565f36194d20cff2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a29a5dcfb164625daa5f8cef9f958651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede17634ddcc9199508e1d446362a21652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeaf092c64964966082186adb5d61b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab6fdb11ce24853239adef00231a76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b17060f71891cd75b023a9f9688eaa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc905f1d1423d019b611e02f1ded8ecd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fa282ead5b6e292560819ecdf4062657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effa34cd9d539d5b5749aaaee61c505658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a937cae2d838df03c02b394fcfbf303659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76975dd4afd83b7b54d9de0cefe43f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cb8396243ec03710f8c17f19e5532661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac8a5f34bf3af4fb09d083fb5a44ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d03ee537b588549701cce0e2af365b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e5daa6747c4bc034fc8590f24ec90664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab342543bcf16fa3b33848a51ce1a96665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c63f84dadc21f16f8cd4feca06174666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774367ecff818eba1b2d27c84ce59ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8df452473ed24fd6131c02493a5a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2109211c93931fb6058558880e74035669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6d3e27106e6e8e186178add4e65c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644caa7acc253610651441150d03ae6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d346f98ceb4f03d333982e92a46f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6510fc538bda0f9fb0ffc953a5e39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa6dddc10c846f7ea0d861d2128cc0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa060e0d0babd3c66e7fcc8235d7b307675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7995e1e6805ae787b94a6e371a73c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643207bdf43688795bfbe2b3773baa8d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b957803309d5814c15ed71e045b78678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06bf9906adf09c4e4a49bebda16f88679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29027800fe08cc82da7a638f8fc5605d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d92d807e18cf207367697f7c455664681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df3a485e38bee40677a44a0ce3c556682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e673934a827f3a619389f3cbb2f98683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692e942372e6363cca833b7872aa73a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086327b6ae6d8dcc34e261f142f0ee67685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314b1f7e72f968360dd7fd30f6238d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85164e4df56808505c71b4d4b998f71687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8e43bff37b137ba0ed9c270c23ded688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401ca9ded03b6d28c1868508e73fae2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e48df701a631eac683d4ee659a21f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d751c4e93e5053ed952e9b4bef71c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb49fb29f26ed7c608080475e94ce2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3d23fcb73be148c192fa3225ef431693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640949d6630abf4258ef5dee485d431694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68d5683aa9244de10d4b013315d9cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e95599819e082dfc6206215c21297696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149dbbb13d5e24bb72f95af1fafcaea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e718af380848435d53b24c4e6e4ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ca5c468ff20cc5e6481b974d1b5c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3804e4aa64e9b6f23cd0f0012189a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d141310de725ab60f4cd2b33a9c35b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99785705a269190ee473b641b0b6f0f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948bbc1efef46a90610ea19f398f505703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9551125e6852f268ecf47479138171704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2a0c3935e7d7b3e8f07a8e1cda8ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e49aff32c70314abe26a02d97c844d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894feb1f1e08dfd6c76781ee955a11b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fba314b599d8cc492e18bee5695a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102046d43efcdf269160fa0554b5dcf1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a2a9e7bc0fb009e094dade34fcc66710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a69fea1e0c2780878410f72090a58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02685443748237202bfb0d38ed03b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb28e1de209cd0f2db1617fbc9fe927713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013786148c3bcb24c8a93f32726c291714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484485aaa0c9475607b0717d64b411f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92abb688193c429cc84130d9131323716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d548d22566cbed1e2f5b700d6217a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8748c133307c5ab581b9fae9850cc53718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e1a27f9a4322fc26dbd6da8b55a4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284badc960d26164f6817eae0a82273720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00c73d30ddc5c73eac531fdf8f6e40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78f8d019a2da46c062b164f5901334722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d89d9c69ef84be8799980c82ba2af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582f06f34428ac43c438039f262a592724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4314d78c83f78d81809534bc931035d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794222843d169f6b9d5b2d6ab21b53d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3864438f97164ccf505c782ef34842727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e684e2f1a1080d6981b47d7158f2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837267e791043adc45984da689f80162729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f885a066275409c2ef231afc220cab9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea47d0fde13389e1f4aafea3df03732731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7cdda9fe074c6910cec4b48a43edb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd8f51a21e2204507d17189935c92d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112320cf3c2cfc20e40cddd5df0e9b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123835d2036f59c3329e67523e4548f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42f1e410072214cac3489827252484736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b06a8d1f6390a030dd670e7bd93bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176248a416f63bb30e10d4a12e2ef202738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996628d2338abe97ac87a6b929a13a33739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450c770f2264c1171c904faf899c83d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ffdf3f3e50c28795c69976b86e412741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203fd7ced3b49fd2e6f3b1a3bee16a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e5c16d1ccd13236a24e7563b082b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd379332b4fc16bee5b48119e200452744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920323fcf16266d7c154b9ab59a5a606745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227d0acdd1a45bad901eb75710960ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3927d0b3c1f240d7d8df33805fac74747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b685a5c98619c1b5fbef16013aefa64748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2d99dce80a08f64448f60f7e81349749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01b47adb4d8b8de7ddfdd4ea5a4f53750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e446f941f5379ef3e9f2a0ad6afbe2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd01aafaa42c61bd950e8e28b258d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc6aada5f8c65cd7198650cfce58bf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f4a8f3f1a6821a3d6149d4c8a970c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b52f0b67c6667d0ebf9587058b7c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc52899fdfb0aa416384c7657a738d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23125ac7debc7fd27fd1712e582b5a74757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368f5d358c31b5ada244b31b3016ce4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42840eb5731fcdc136bb1a04f981ad3e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6d02b8156020fe46333627ec2b09b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad4f0f8fd3c2526cc227ffba261f832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8469797a22bf50cdde26d503412bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902ca52688fd6400cf6e2c8d7993c9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ec44aff475d6fddd0e90a3e77b7745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2da2366bfe7bbef29b8540272df7586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bffd26e264f26c80d1746ae00b5377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058766d5d83ee300f9ec33c301df68678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bafa52bdbd9373c3518d566aae6299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874a4febaa04f9f7143707b19a27dfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046842bbba0c7323a4e2e8230efb820911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3820d09e963582ded7026bf6e6c2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65128d065a17d6bcbe07b2d13a4834ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7491ee472107204c548faf93cf2563c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab52b7a8eb71e7642897a6d39363ed115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e132cbed1ca941672c762206ddaf9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29232e05671c3a0afd09bfbfe207fe4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50006a3155caec9ae3dd877fde2d0b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd56312c93adfcccd873a5a518a9f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efec9aaf1c99bdc8aea69425c26b3a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bdd386521e444f6a4ee2a85efbf8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4614f262a1747944963ae794905b06922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7f24106f716fffe42668071c5ca9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e8d3f2f6d0d317dc2352183de99a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2b636127c2fa874d9a285abd485df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513647cb9b92716c7b02803cd88a1e4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ae272ac13338650095d575a6c8c9527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fd4958925f28be969ebcdaea304ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65446e131c02c05a92c11b6bc68cdfcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aeb65cdf8d8641a39b1305090c0a7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b948efba001b6997b6180d8c3d191f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcb6f595d705d8ae1fc8e2c35b5cae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff827388ad5e678ad8f4ab0b720dbc7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369e2183973a88ab88812c76f09f0fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11578e0845d75a1e48dadbe8190a1c1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677f51b941e1119b42cfa6f41c2557d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34573f7500dd2118bfd6e9df72d1d67c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884be37ef60e04090952da43f803fb0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f83ac8b96c0b97a237bc312304378a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851586191ed41e2b27fde4e8b59bbac140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e676bc5655794ab4b5ff26bc10b5f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f957102334a7ef68d42d89ba916c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d4b27bc01e907798693642194e8a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636a5b194e7c7b2bc804bac9e82fd0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee9f0a91243975d944af45ce67ddba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caac4f091275724ec75183765e85e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed98959fc4bb91bfc9a611862b7e29d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8c4a100111d66b9538be7df041a2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029e3f335936ea1fc470be4e3b2f08049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02214e3ed77dce5f30b83ab66597c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659105de7e73a191853778cdc8a9b5df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba82f0498ff4d169325ce6bb96d4c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb90af7ebbf16da1cb97e167a6de6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58761b92e82f121fac06cefda7258c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3906ce86dbd0350a434f888967aa35755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897009fe1e72c90ca5a8085e394bd58756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375482086a740c6520c1a117b686281f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517bcf420e63f231df5f311da309b6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35abf2419ed0bd67416ec90375187159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607dea987d9ebf041d93e7c510691bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fe2084f865a7352c3fe668886ae2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd187d92eaf5730d047a3f41e22ce1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dd6cf6533325208fa0c31be826bc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442531d7d00b031be0004979b1ec8f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1d4d79dd4f0cde3ce8e073a0c336265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cdaeb77780c7fd860a50e4b88a64066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d907a00a4a7ed3124437afa3ff68e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe4dd9500d21e3d5a2306f594f31cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982aa17204f8f0ab6dc200de79e0b0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e33c4cc50adbd0e0fa34abecd3d6c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd23b3a98b2f499a57c1d48c5cfb4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe168191188f7dca0d4717e46fa467872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99081ede5027e6add440bffa639986b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f31e4445e0ba5939df860af1ff17874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff8cf748b5e94d39aaae5b7859fc6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60845678642a23472b3632bd83a581876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089b6af654de9c95f7c50403f6ccfcb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2608703e46cf1dfeacec4767ec64d5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0143970dcdf8e11a7147a378afc212179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873a3ab6bcdd7b38459c4af6e6680f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac3de82ff02cbeb704439aad64aef081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51ef31238240550d3409151b782d3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357641a68f083860459f8f7e6db3d8c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c64173010486ca0b44fc8d22d882b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd938fb9bba944eef4d76633ec94c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71669f547997d525720507419a36e7cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b0b8da248ed77d7668a50468d481487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027949849205e36e878d859c98e4b8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d6cb1fd21f89fc99090b1c7e071bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60140adf065bb2224aedca740debcd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a4a0be7b42dc9448043b6f27948d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7671c8e6da108ce8a2961ca1b6fc7bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bea85b4f96b2e32380f6cdc4ea9bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362fe0320a4454c8b49c71f30cd71b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c7749934e9b158dd7fa1ed5eff61f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bf2cdf58e0c3d75db15df8253540496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ba9fb0038222fb46372dfb9b7b20497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a972f334dc4c49935e23abede3c9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63af033180769641f6625cdb3521b7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107701bd6201b9d1af6b0858483f0618100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b6d5a3485cbed3aa2827619c76691101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157bd6873798c1ce2ac5290e76dc390102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64498bab8f3119a2757e1f0c39347a05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88807b9da7fb19e13998f1e49a264495104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c4ed37f3368c96efa7109f5c5a84c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023838eea944982c542b219f4781014106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99b114dc06df089264bd994c11bc16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656f024f8bfbc7911594421ad665958108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9a5afdb6aa0ad024a96b167949853109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b451c3f93f696cd06239f52e9c440110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fce5fa417cfa5bce4ff097850a614d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59430fa2b109b394862febc9591df01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5f7205ae132a65ea66bee1b28facb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255311afaded3523def3bc083cb737e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef40cd5f29e887b3464f1fcd8170f91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763a9ed8c446e5e64bc597419f6e59d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e717eb7ef7cb9da0b956f2b424fb84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf2efe52677d17c7c351152456c305118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19e695616be1d9a0aa42836b235304119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19b1a0b7e634925fe1349527f6a8d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b495cd2715ff8cd9ae56466bd859503121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437d4ce44c5c0f2ec2c8c7c24243d99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a28a256fbac41f67742c266a119b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ddba316816c6aef9cfba7bec06e8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44415b52e8098f5df056fd3c814efe1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98b0457797566b91f9e46fe3400a62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3355484c8b720c916c6c8799324bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1edba1c7ec88b186a1d296db12518128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e275654d46de42d249979e1a859576129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec6995838c91875432a7c1e7581329130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a16297789fd1c300fd0cf655e275c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479cd698b85e0add97c6fa852622768132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a983d3478df079564a3b6812a8d6da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424c3d3dac7faeac166f4e44b0cc6aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f462f22dcaaee4e061601d6f8c8b676135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eddd6bcd47ab5d5dd575a2df3137e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91db148c3806a5b83d5938367ad70d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba3930490ac0acc6d0ca79ee94cd92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccff911c81d0f16da33c69c7409f7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d75176a3eed0eef75891906c00352140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd3368e8b612323abdd921655aed20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0f3d87ccbe919a913fac709df7048142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a3f77add94448553d2750889e52e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ca906c3a02dcabbaed2a8518254f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd896b9dadf38b17e4e999e1419f1b57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a6b20c4ce5f9e6f338425e610bc42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165ed8fe1a8883c2277e7546ba14057147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f511441a9019d805d55c1aea971ed35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c39d0b58387a2f23823182f2774a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87843d002db73d913368ea792ec14ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b1a14f4a2bc1722b9efcabaf41d9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa44f3f7579f8bc988fc0e8f644bea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91b9ab938a8b1cedf860c602e79ae7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1be56507990c955e68509778bde51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46208f4d0427752555e7e37bd5c481ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48069c6c45e882d95228948a6e379ff0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbd0429610e5108759abf889cd48fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140d7f2e13ef362da5910c7bad20436158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf73a0287a5e687e7340ca3d64b36c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d462768b794e95ab5a0783bb26c4c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491479d904a88cf90a52f6f4e90d112b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89c5d2f0b472ccb281079987929405162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab048754807239c6b3a944278f87a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b0fa532313e5bf1adfecf5af95a15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998667d4c7199063c06f8eb7af3e6c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898fca09b19b305cc6c211fd52af02d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fe6f15a6ac8b9b6a7e387764ac391167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4bacd2c4fc2d6f9e047049ed9b644168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55107c5305299beae9e028d73b242cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1f4c61a9708db408367239670f199170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e04bb53867e8962d9ee1fef6a95f35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3cdbc1df183246adebc1221ef82e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c23b774598b52c1da4f6a15f00c60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deceab17e6448463bb2a5643cdb07f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62f940dd9b2757bb36345b79524595175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594791fa0b5d1470d701336539c2ef87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79b33a85ab1e05a36bfaf565b3f134177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43c360e93c91d823d59c86862b5c7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6268b38d770b995e2f4092df77f90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e070447a58884ebf3afdc02bc462972180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b9cf50c68695cf4e098611f366d24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4c211e1cc9722a70c972fd0627944182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aa336c3b4383765353fd521807d87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59e1cd27d6330145cead1200c7d5b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c2a0939762c9425bdcf5f471e39e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059deba657eacd5ea3331c8ac895a7f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31290398e82bac0e5eda3039441c02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d867f4faeb65aa0c3a1e8505488e0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0df6291d798ae67c4068b5603ef23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34d9eb34886e244fcbe16343ee7869190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285672e69285ce4a42dc62e795e5491191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a230fc9b6ebcc9437b80eec4cb2ce9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab3a8b1985bfefe8b57f0c6db00477193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b25229181f12bc5f982c44356b563194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903c9b3aa01ca62f5f0ba72ac37a074195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d423c0075abd15f6d5021336c53d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058d166855de238126ade7936b1ad77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dd11dbffbe6452eb52e1630efb391198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07ef3f3d9fdc6cecba395deec8a775199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234722635a681c46e44ca33ef92b37c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b8332484cdca7729f83708fc211b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8caf05e1d6e973789fca64f46764a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef53b50df9d3cc01acbd7a7d81d9ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68572a76c4b3ced7bba88a254f129a63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13699be0c29d009e268eeb283e7ae01d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca128df97c08396c411935465cb9b81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b848f9a6c57c74bdc761b80491b58ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d493fc7a1400de5ecc2ae07c946e74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf317031c16b88b40bfdd44a9d78f8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0d3e79f0f957c40b36936882785aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a1c1a3b8c242c8ae7d4afb9716698211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23d8a4956432d923b9cbb9cf459efe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc25f624e2f844f53d5b307be021b56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfa377bf78440ffc191ea2971493ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d4dd85e05efe18db0a6bac768e134215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5a740644387315bace501cf838bef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffb6196fd7fc122ab4fa1d6baa8cbd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94f0d83263a0540907d9158f43b0b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f97315deec24ac5a55762d3b5ebc91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15780597480421d591e575d218bd8c6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e2fd870c157aa9bb925b5fbc9e9ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b31409971e781315eac063600e3dd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5f78963a36d64c0f9649c71680f2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef5f28ff0bbeec82c71b8aeaaf3544224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e309f1296fce65ba7391d15f50d23cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53ee99cab1f5b02159e86d90436694226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519fac5f1712e9d10b1d2931caf8242227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5b6b2294e0e04f7af5b0859c7e1d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f593eae4ac85077c92e064c5764771c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949671097fd3a404d98bd5d057693723230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567d2bb1e2433dcc96df9fe255979fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66aa1449579286c7d964ef866d357b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93861f9b4647c2c5ce8271d67ddf81ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5880c761bd8fc9a2aee6dd83301786234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a67d51dbac50b17d731bc5bc41a8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff58e4cdbca6e9697142788eb484cac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf4ba5eca4b75a82132f9f92ce9450237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa8a295106b0dd2230594532e8bae8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520808d067198fd5de1bb43b6efe77b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089b09abac7f2ca8e0514bdf1c592a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c29808edd1a2f83cf3e6cd06f1bc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9699ded4160eb1abcab81365aa23211242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5340fc74ab3a7822a58b2b5acc6ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818e3e00984b82394177a245190042f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9e109b8eea132984c439188aa6ae1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b5191a43e575037e4770c56105c51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01d2ebf9643dec59cfecf22c9a0b9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38c8510b4b189b5fd71cb5b572b3c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba3ffe2a60a92538de784c6f79f451249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef063592263da47daa52ad1ba70e65fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9237de8d70f2169a89f26f4c16f9ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a956830196694474c7c53e4814be57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086774bd15a3d61271673cb48af2366253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43adce2248a16a2eff231b1dad64ecc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944a267081a9fe210c46b326b896eca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505d744156e136c0efda8606eeb74e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec6b856b7ce6f6b3f01bfd9dde2db3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4867a5e22f711c61056c4b19100d170258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c459c35abff9fe3b98e9869116f6c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cdba9e5f3e178a4e12a49b2cbb042260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cc414bda0289290a7e639931fcd9e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36943d3b8d581123a3b3586f6144fb5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da434a1938dfc85c90909db1ccdc8d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c287bcd4a1ea59200fefbb03fbdca2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffea1c08d013b62c6b45317095ff267265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede36f34d5c97a06bbcae0f3ad64a145266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ab727f737230a79a0b1157c98ccd5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133f8fd5587cfcad01d28b5b0c8b933268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82b6395c35b109c069830d98de73d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de603ff8e4de3a5b386aa704d9412d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6825467443f204ae9815dd7f9fdb44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ec275c5f9f4b3c30708e0ac6049d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0505bc282eeb481b3c9dde31ce0a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f8ed029c2a50712c33e5e28a1811a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9278832f30db7f070e32aad8257d7b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d29ae2b253fcb5d46800e4fd4bfd4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e54976c49630014dfe3f837a3ba7c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bbc7233566827c452c7797790563c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a914686ad37d0474155c855a2644c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2b13c4c03c9dc433a663a00e4b912280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2c4813e9475b2a5538a44113413ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e43b4e351e512be62f5f52d83c7dad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f941ca95b6b31f01aaf9a5422f72d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeeb8682cc02be6f583ac1403948df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1a3a5482eacacf90f04f3473a45e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718b3c0bef926bcad284df7a7f3c964286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc033a54bf3d1c3292a29bcd47998e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27419c0f5be6075952cf62527043a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2ebaadf2529824b259c8f6e05f56a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51b5e5d791215b3f2a6f71ff01fd55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c89080842790d443927a9e011e759291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137aedc8bd479ef1d167d4155c888d1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d124160787c02edfe717ddd8568c96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a84036ba21cbf87437e425debefe4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45dd033237a32fe94608ba130fc6b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35ca1671630b0fd65f56dedf8218f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8d362342cf14002165c2f725bdde3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d556023050e25800549d6cd63755a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60019e7444973982f22fc9270a75549a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69278a4aba6d19308ab97441c6463fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a1c9d4198d33f2c441d6eca78e444301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f64265865e7dff4476bb9777a26287302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752548bf130e72644c247a22261ca81303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78601f4aae203ba7870a489505707ba0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1c2a6837b4e13623208f6ad72aee4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4e6bb2d1fa0573bcd1202f6cf93d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e8a780aba5a9b30a751a9c47354bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043204a067623d52cdcda4fc1800011308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e4d6fb1c8998f64ceb34a6f251f61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41241f5f3ab9b1f30d72a7f719cef0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64222064a08c256ba434b83f39deff3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5d8fb4799391a54928c4ebf69dc55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da98d216f7ac0c533d62a665869a88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9848fb5c64a069840e712f55726d7b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50def64234e905159db71f4b2bdcfaaa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4180490893edd9ad4bc0fdf0deaf74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b6afb270891a027b9a5355ef4ae75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279783e908c4d4bc105d5ea08c64be9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9de1b9397a074e126b7ce2a5ab07b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d25f0db4851dc94adef5e34388a50d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c208e7aed325bfd7b4ca4cd1a0c3e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479f7394251cc03a5ecddb472a4901a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacdaa101df3c4e16cc993601691439323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1de968cb4ab0d26042f69ef5c5406324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44719579303b9890e5189470d1cb5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc964a7f88590e4c982ef1cca44ab6da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932872170f8539a6278bcba744c0e8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97205b637b63e5fc7a04a85bceec3b45328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb3ca5345c421f51c39bb5e196d3ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73f7a5f464ed6ac90014789fb26ef1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3ea5ed489240f2c309c9e830b4ff4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f05f0c86ab2a905164a62ac7a83e1a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518cacad7369569c05685dc058c003d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d157c9cfdfcfe272c455d76725fc3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae377b36e416420a4bc020f8fb43ceb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c882550fac20748e0e31422708c588336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9e8beac69bfbf5907f735ee729102337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2017b7d0b5fcb70c17bfe7a3194616338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf09b403b1d385602c5ba9537be4804339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b1d774764de2ac1d0c48143e07fd3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386432a51d65dfdcaebd6ec22401ee3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7551a79354ce432319df84ca6e7e75342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dd181098f6aff2e1ab568cb5eec08343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5692e5279d10c630fa24f943cd5c0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f40a2d3df77e4837f586b03b6b87f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea314732ef9642675d7d3483928c3f9b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e6b318dcc0375dcfb4b9b40f544f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86450b6f5c07723e48d8da4cc7bfa9b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84986ff2649839cfc6dc613d38b76152349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9a601fbe2f90044e654e4ca0fa033350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d71823bb1adf0518b806485c02b283351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3092b32d31d7b2372a4417189fed0b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c680633bc5ccbf6704184f1be6949353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249da252eb0da66cac468c163600f1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2c81ddf7d0a37f5be803b1b47a8bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2773b26667d5519d651191bce76373356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e021cdb2a2bc4eea7586f3432600d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136c8b3e3db55e4230c311fef589b71358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef5ac4560d1d2a41f6ba4069434bf2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae841674741b99224631bca5c71d914360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d577d541e784fbe8e741dada7c59622361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1cafa7c3bae653bfd160f97001705362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecf671f47c6f27034fab32577e4cc1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3ff981e8b5cf809db034da7d2b7d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398c0fecb82b51e1cb5c1ec27e553cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225d21d6e4aac27909d2cfc06595e98366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79a057f0b488d74295cf34590aa158367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609262345e360b6292efc459f6707496368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d242cf44604e5c00b121c71ae476bb0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d5271143a5377f780b695b113caff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c450da7954db1a497d4b27f52956c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a92a075cac8954f7332e263109bca8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ae07488b3e21c3d380d0719e5ef4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299e09ceffb82d44986d30874663928374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9eb299db9bfc090f7d6151972cd3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3097f769aa7fa59efc143a5c8eb3f36376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40d2b71d635169fd43e651dcbba36a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8ac841e5f3c4233d776beb973eaff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29b6c9d772b004f7e11adb28922fd0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce2cff6529f5a64c493daac50e6737380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acf7b7c9ba01dd9b0e8811cb5eda5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51be93ae683b8a7a377a98aefd8cc0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33a5c5d2a31744859d171a00f868d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5c380bf4f56069266fcb98daa620c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62565fdd1ad666f9d1e73478104b61c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62bd43e5b8433c6827a4bdfc20eac4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a50dde7fcd458fe57e9a9285a3096387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df9210a08d931e99d311301d109b08388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609d42660ff8eaee5ee0c60b0a841ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ac428ac3a4062de7fa46e98f6bdb4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8164a2dae8a04b612ab7708e052d24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9924c6bfa2d8e8c9504881fab05022392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772cb3224acf29feceb0437f8bfd64e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7584829d4373175de7203a99b1f9e2d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47302c13bf88bd73308ecc887fd302c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a45ed69e33b391d50b8b51b396c6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a509ac934382a49b14316e737f5516f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194753fd178d726935a19c8d5c57662398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de7e1b0589808daa6d0d3a593a6341399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1e6295b4c519fd28e7c4210acaa41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716a5d42791e2979c51de0fc41e12af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb865d43464bcfdc8cbce1b1768b6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef0cdf6264058407b2bee12ed208a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a5b96b3ecfcbb1498fb61fe1dfbfa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2ad5bfc7b2a8bbb342b28bb158330405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d641e919b5079f9931f80f0b7c6d16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3487fa31e3f6b2eb9c471c5d0eabd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e929aaa2b796272ee5ca78749e6c9bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb2431317ab0a85308c4ed2bff42bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc212899237638d269d3e3fa50d05d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b58d1653dc97ac74b30cd13b0e750a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fcbd97fa2d62f6ae19481301bb97b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558840c25dfee4fb8c94b6a81223b33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec085ffaf4559d0170f1a289fde81e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75097ddf9d72b71e81d4971372ecb696415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68d17e3a7520c8fd1b5a141226777d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78212eb53fec652941ab22cb146df38f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50f3ef11818d6be80c9074cd060e49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae488b4a44800ad983c5ab879139cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af5ba0a795686559799e5ce14e0c5a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47352c424990d7210aa7c997c94a7532421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524926c5af21199ccdf5b9aba575569422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868616e2e2bf57bd905cc5eb8913ad7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e69ad514367294837b928b9a24b01424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b95ac729296b6597eda655dedcae8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017886233f1bfd6ff6a36ce5c964b36426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c7e58aad467669020a141ac2b140b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df76dae92a6c5f388d82dd963b499d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2822ae5bf81aef57876b38ffaf6460e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0688ac6b69fce9f194d23127a7815c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabce4cb4bd2af944a7bfe60bb85d95431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d715eb591555ba804099651185e69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdaffde4cbc67230d9dd061c4a41d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad82645f9ef05d129a0a8af32985e8e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd58d013ed02176f81970039eb48e80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6797e354213fc475e8c4ff829ac041c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2a9331ca69c02798cc859ed1a2ca1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debc074e95af7a16670a1ef375fc242438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba98c7f2790bfc218ba728e3b1425f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da5af8ff6c07e9eb0af40f55bbdd71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a974181345b16a1f6f4f016697532441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6fde7ebb4d894a19d048bb394e352442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35454674897dbc881f40106e3691dc0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834b2fc462ea7d74d9617fbe4a0e28b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cd6441cf176c143e6f7d36a6bb25c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba067481672227f3991d236fde430860446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f067f2ce5fc8c9cbceffd1459411db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146845176e23593b3d88a978cf8bf65448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88feaa06495f1e4a25a32c302bae71e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24be84a34285ac21d76404156a200e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367043241404988b356c927d0102e8e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a18556e683f198009f2e7cd16b74f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c154a3a4ce0db11d1beb53b8c24abf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b50e1b35cc0c7edd150a348cd034d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4a91b520eb974c3b1a056ed1f965a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e1a42e9823106655350ba4c70e73f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a4b1368bb3537a79ca5ad29912515457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b703bb2d493b597c20a46c98ddcc427458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b83e9171e6d10d300b77e8e1179e34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547488d22c1b96dee4c83055aae2bab1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137fd31719160b977d7f478d7227ad5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43706302293d616dd1609aab98294a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31391276b14f5fdff52a81829fbf6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97f2e076dbc9012d48871f4c5660aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03908c2a531de5b8c59cf078a25941a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f01870a456c65e7870efd882c1d8c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a151cc0ba03837aa03b323ce8a4596467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8466dcfb4c88ebd66a4ffb06e84266468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4200ba823d5f97774e9ee02a0f67b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a184a518d177f52c19e24136f5a0587470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039d2bc3a8ab5b4fb092352e03f3f37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168c5c0ae181c5a551afbfd805f7db0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55405da85c418ff1c56811349ffe829d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d724dd535f233a31e65832702c1e95474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453f9a3732600c58aae868d63452524475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4c234e8d3a620d7390ae46fe07d3b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a663d1211339faf51e86aea7793a9f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff1fc38a3e3a9b407d46b7c79c6f96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241ef1386727c59c8e4fdd1eb0f8f8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d368e026db24c2bd52dae8e747dd4b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47cd7aec63b283a7ec3a75182592de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22781bb54b27ecbab4ede421017a9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afe63292b9542443d87c8e7958b44d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d4189252b38bd2477ac60549fdd85484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fda0925f360a51c0cdb4d3f42241d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe141fd53bf74cb966bd75fe45856b47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1e711a2d651aa52afc4857ca273c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dffce20ef874d5ac06062aabef1803488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072df2b9ae2d796effc5265e0494fc5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f21f6183fc657c4be32db7df51f9f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602176899da8c888b59bff22c13fd49b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34d786fab8f305fb0ac69eea72afbc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcafbfb29c0cab8b48a54953f2ad6e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d3bde861249bdbd0aa7451f102277494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9b6702de55f4f6fe96b37ed87a671495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39a7601adb50e51290bdb848eb24c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6159f8628458500054f9273cc6fb82497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d7554c1e19378d0ad8039b032a26d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192e90b7be36eec92e0870bafdfdbfe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b986381218b70ca8b0867818b4b9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea803ee0d1d1363e1d2e8cd8daaea1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df55aa7c185ec8769f9df35e5541dba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a89a984fa0736ca85a9ee12094c5d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79497e455abb67c65b1f33711deece504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6a5099485c824f40abcd354357d80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae56f6e0d6d8f9ff7282991a7ffe72506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335444000ab30120b336ee7e38f2269a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2c02daeb441ec70ea24283528ce0d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765699c446812b80f26c3052badabea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f4da4d4d5cfabbb86d74eb7eeeba1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9317468a6ac2a39885f423d7deaad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaeddff796ddb1108b490fbeb29008512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04449c28cbc61e57fe0f0e67a6146e96513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c549b83a6870d59ca0e1984493c26e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eead8827b07cf0ffbf2489e2e0a30b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9299d9b333ac025a204f4909f36e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21affe1d26b65c8efc57cc090a060d34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e65ca097a3233ea969d20ece1a86f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410f7a22bc13c2178c319e1313269d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9605db4b508a4dbdbcc58233fa78d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efae7fdb6e927aba6fe9b4b26984771521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726afbf863b756acc4e9ce4327f2f46522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4792c3819b4db99ae44421f6eae61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8578bd8ad79b03f8c12443b643306524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae8726d8f33e87d94bf83c9d6032cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46127621aceb704ca83507cc3cc5260526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301c06351679d9d570cf3b19e4704bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597bd2a893155515e474ac17d83cde7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fa21159b68d6c251367c09dea9746529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273ac0d2e527064cb2e6f924a7dc11c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4824076115b54f945f92cdef8eb3e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3d84d7f7a969f26e09d26ae894c45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b458b45b2f9523d653d8164f23034533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b399c9a9827bf6ce5202d691acb5edc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6d0654b39d8671771b1038bbc9260535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470fc0c83d2dcab8742da1c0cce2a04536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd894f0269da749d4b15888333eddd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9f08d29d4902bc644ce8fd3242d98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf918ed144dbf5e3ed9bc67ccf74dd0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4127269c822d10ef685b1462e17d45c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e5c261d3ea44421401876874ba2db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9310781a0c4651a1be49f21151985e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cc7e2d145bb7b1014ea3cd02ce7b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae853fe6fa5b0eab11a6c102ad124d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c74e8279f176ca8cdf456a208a79e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394424ab51057a968b89bc7c93359be7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d91285154f9ed64f79c859b6f8542547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafc583bd385f672d55766a1d7f8f38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fff3672836f7cf343e669602bc67e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723821237e63eedaa6b22bc84b9a303a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734575d1361613461ddf80294f89b055551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f78e7d772197d2f19f1d5565b5512b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b85476fba31e192cc40d58bd912feb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c292d7282cbde9185d35145db9e5a93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78343b30d8367cc0933a72f6681bef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14884f161b7dfaebed4a7f53071c2c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516af7029078ab6242dc87f7040a965c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467835b3a593a4c06176f1e446c90c29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1091199a13ef9bbf3b3a785d065dfc1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df0bc0ecb85f0461dcd78768c49933560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b879e2c0eab583f34bf6046bf26e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6935d7a904e2ebf099f7c65cf75dcc7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77a198cde6a60567d3d116f058bd21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a5fa1580caa37825c3354ef77e544564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acccaa71b3a44b4af35dfa42432288b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9b4ce1694e355e58d413431652ba8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa218c542e71454cf7b264e4cd8929567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a583f2de9679346cd85a2471b2c4b87568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c78fdfd4a1e0871d40757a3f49c85d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa426f9367c6b9551aeb3460fcf0d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3674101d51f09e840d70ba613af563e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bcb1527cd4ae50ce2b502f1c414cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8b1423994240310731a1cfc6b8003573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973f23a454cbec8eb27e29498c4f809574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27aeca4c838a9ec4c673890734e3b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290214306518ec048bd333f3e1cd728d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d75c351130245ba62ec06168f4c6dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4fe6f9ba2218dc8d84741a665bbed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8e27df05670f03300d66d6b257913579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edf162d89868b22d2678f08faf0c42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5da87c1795a7201f023eea0d91a40581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559973db03d1443cebe79692f215e84c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf481f5c39577d3fa6909bd615d8a818583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaab8c21dd806510ebbfff324fb42f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ca47d78ececc458f0ba5bb1125be5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372784c87c1d2d93178186a33bd8c13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348a246b6e2c3e9796224f36a576402587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae771f8e73fece6bed272c1e5b266780588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baaa734931380add7918fad5d39b14589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ad184bd1a56afb5ba35d701d101a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993eecd817b63a9e6167c8e939858bc9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeee71c2abf76842fa8317b901c47ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e622db385ab5bdfe1f5b4c1b75c48be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55946b70d0dbe5fd8ca47f6d7a4d9ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5894efa8347b8100b4116e3c53ba5ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0052ce56a54659d31ccd1e07b4fa1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78610111b836f6b4915271bf643ed12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb5becab4d7a0fb20070dd9dfee457598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0cc0292736013eb648ee7c774434c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e93d3416bd9b7ea3abcaa88287db4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dbc15335fbce4ba9362895ecd8530601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee2e1de3c654de665015df5aa449fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e935c0c9d36286d7b1d103412ec70f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d66c39912b10dc081f073aa6d6a13a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26e4d15bba98fa703ed7ba860ee991605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeee68b7a602ed54a914cdda50952e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d399dc443ed44980e806cd43731ac1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ebe62d70b03a324eaf3f15b12e9e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9771ef3d5627109b5e50cba98d45ee5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21320713737e40d26de002a85706eb69610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e709c8143dd9274588d1e19ec3ee2ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0babad5375e9e78a31042a19051cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e277141ac6e3eb6acbf70039a5f6bef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fae36f7692b7468723028604f57811614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5557822dae45c3878445baca6810b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43eba8fd7363bc53e36142269518acb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3c1c167f94c46551fdaaec6bb52dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e7d2c32c15b2a3fe9d5c668de450e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76133a2716ec6c800079cb168c45e8f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c38e5c350798b4e00a70714fbf34f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570e7b1f758c75466ee999038c18794621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f829dd66cd831a09ca5b44bcfb91b79622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1df7e01b126358103acc58f29e922623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635e1c77a9aa54ba3f63952b6d93d22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35a05f9ec795e380369f8bcf2fb66a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bc0829b86dcbe7fce76f58cded48e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685ae9e9153d61c15747931cdd07d8e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcff343ab24996037745a4db6620fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591efb5ee8b8248bdab0fa53a5009f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af246d2e02c5e50935243daea2f93d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15f86b1d36f97399e8712c06f54cff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a59200cd4aa50aa0c9f8722dc4108632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534434319d6746093d6f12fed62b5b8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df0cc8d161072c6ab00e7bd72dfd99634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8161f94cde506e135979600d55521d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d2fbcc84a470ebc2a2b92552007c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960f4e0922a9951ad6e7ec64f9cc192637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5969ef1bc5482fa51216b46fd8bf1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002122a3fca7263133e903ef72c00d6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780267b0f0698d1f9373a8e6884248f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a155aca17673e3016b40b82e0291f4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aab0c6a7568332e28f4c305209910642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97316caf88c959e7f0fa21fdca42f26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12a5695fbf1b421142bd7f32ce0cfc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f023dd77881ee77f57d538c5127aed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb45e5863863131fcb3bef9ab582d7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a84bc7683b6dcd332e50fcd047ff7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86110af59b5723f89ffe7b16a77d0389648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df62e63d2e8641064d854df16048ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3898814b3480467905fe27b2e590e43650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f0c0c03f394abf303ba25e20f1638651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3459fbb02ee0d6bf642bc5e2538e3bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9534c8338cb0020a0937d779300675f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4705c77a3ae51dadb3231da57845d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e887dd00b62973283c7b08b962ce22655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab1ea22871077deb2bf4e321bdb6b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52850e9ea6c3a38382a5a87fb0bdb476657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7180bdc9c101069ba7c3c7284d32d5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33c64babfcc01e08d97b169651bc4e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4294752c859075b978c8df49b8ddc2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daeea5e17fed1a824439fc09ec97cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7adf7eb062e999ec0e8cd7c6bf1340662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dee86e17e662c04a8f277c01a1027663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bda6c6f385cf6446fc840b3deb40d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8d7848a2575f36f1ccb62cf782d69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2793699295fe86d17d5b41d9f4110666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a003996352427f6af489cea86e9e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d532ece0754b7eb7af8dcfcde98c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea27927223949b7c21b58c4d7ffa00669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3b7ed8e0cdbed1dedb151d354c064670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf8066887007603d54404e8f5c2f4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ebf76d536b298404a9ef3fcf1727f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635d8afb63949eecfc4b2451febe5c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ef6f78e80c68cdfbbadb7f5a6ce51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdc071d03b9459352629d1791bb83d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16d33ca58938d9fd02ecb0589500ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46eddb17ce7fff9fc103aaba2976d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1aa71eec4302e222eca0e551e934c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88472a96126d115ddcdcfd32dff4792b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48349d55d937da5191cda41de08994e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635c231830afc821383c93a9f1d7ac1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9e5759a0940b5671e9d3c58fbfbd7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9009995a5570f2ddaac332ba79708d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901a487f363d19fc0a128a5ee3774d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831524a35e308841c46021b017f48381685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f87caff1129c0f9d39d4c17dca0379686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338435781d858a772ab63a8ecc0c585687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dcddd09327e7d983ca8de08245970688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241155693c8ad16928bf69bd08157e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051ce8937a381ce6fcf20d71ebab5e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21202ac09e67d4e4ea3c9e9eed87e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d814cfe2d72b769d16ddd600a64eed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfac4ecad8c4c612759f3a964aef2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b45715936b8e5d55e277acc659484694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9304f57317f12b1e2149b0ede036c8e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64776c292d63a8c4a91bb04abeac778c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a237940ee50941b0c5f24244e1ba43697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58576530022bb33396021f9bac14548a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a581b96b139899fd32fa08cf3d3d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600cf4ea9c5f84c64290b66b0d6ba79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6c3a29407e4ba7be49a12522a3e23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d46e3a5f9c5a64554013a08cd78aa3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fb271017c2627465584dc2a489222703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00905abc8b353a48087dee8da65c8b40704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885fbbd0e1e2f2befe7fcb0d0b6457f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7865c41dbae4c2d1a0e55eba0ac5d1d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b176061e5c0374bfcf5a0566b4c02c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e37db4c72f30b8d6cb74ce594f2fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dd6add06a1e78c5c606c50f6e0b06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3433267c6d13508762f88ea697a67bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca0ce33de5f4742947c282f0650285711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e358ced49fc10037b015f3cc56b6b33712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa865b4dc88805d6fa0e7f487d7007713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad265d3e7443454242ce750c2d2e146f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdac79fc228636accaeb0dc8dcfbf75715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd4c925f2e62a7f364ddb1adf44d67716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03719d2a82e7c2b7c7a22fe0ce0cff7f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895e0dea0a1667de6f5762bb01d7729718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5fd24b0738d24b28c4acb12f8da1d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552730d14788b31fe1952e9a29b153e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430397c60a49a44cf9c0f93a5e59a456721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cd7e8a3ddbb49d07b338dfb1701d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eddb137d5c41d292840a78c5fbab33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dd8364f1173b11a3a1e396d121bde724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9af33ecd4fe77ac41767c88366df6d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b718a5bfb7be5e64515c79ca9758034726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896fbfe2a7693721dfebbe779bc74a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12360fd2a4c83e9bcae2c62bdc19625b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679408d95d0ee8b1d933f8226a061727729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce1031ffa6ce90dba3e20a6445ca8b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571b0b3b9455f48e3caeb26d4f8df45731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21044ed60669c9d965eea9208b4a1a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d2360244825493ba76e224234ca0b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337eaf9decff4cb193df10cb4871eaf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f160a85f088c364d5f54b409da6eb2f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da002b7abf790d4d3964f3ecdc61fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156826a64a774b055c71d84120762c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770f8a62219c6e9c54b659a5aeaf096738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df82a883102b08faf523e62f313c86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560656dd5c646e8459a2342c5a3288ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806de91cfcf55c7f43c729ca492c49b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effdff13c1b213a8b4d488bba3d21d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ba77fdfdf50ab8673afa7ac49d101743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf5b7991f4b68403b491ed081b503f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf544d5d21e8933ab00b0cf3b4048b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13465db2b8f89b1764f186f230034c5f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2cd589708d2d77420eedd7c61c9d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683da7034475063af32419584a8255ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b534f09e627f759f2c909ad019229749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2c3d4510108c4640009666ddbfab4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca6828c3ee0ea7d293e1b4f325f429751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3038784a2f0b8d772ca363e10ef7bae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19706b5f8ea18a59750b000c3821f5f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550123e7dc0b32077cec325eb77f33e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec650b7898cc9bea3723cd5bd060b31755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6433c825e793feef2e34fa82d1fe9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d05871c16d0136c25d038df1c980c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b07c2e06df42ecfe632115724cb02758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d938c52ad323ce0e9755ad3c89276b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>