--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e9a599160639fce069a1b69ca75b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e427c47af5e29cbbb7e4b91285c1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3873e2a84a3a7fc50ef33864f999b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184323bfe161083619c0b01f80a42194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1329020bf65d61fc6da49f2a246dc25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a46cba6ead322edd9f89bbc2105b5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c3d8d40c22660bba5fb16e14227977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a10f278694ce1d9efce14989385e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafe4371279ac4a1d2caab6b98c96bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fa4553b9a1547682fcb7d243babfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1e3ac4e2031e8b6fde1beb95229dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9d3e4b2810c4a67b3eedc0569b88b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c9f48e695516d2b912a960544d09313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a93a868d32c11f34b8419cef573ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fbdb746f4f6f92c868fe8e793264c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050307a641b138a95674e5854b9f708f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3aaba51f252f79b4dbbb4ffbc575317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922baf27a69131de19e778d0922928e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c86ff1eb6a148f352bfd02b6455a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebebaa2967a82e50bdeabd680a0a8e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006436ecaf1363fd5c54a9f0ba7df1a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415015b3057c2e85a31a0360b338cda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e4b57924c1d341a68221ffa7a82da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b66e291f60d70c78a06df473607a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b607e89f3c21eb26774e2d5ae0f3dbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9927f6ef61c44655cd63b5cf9c55b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1538690df6164c3e2c02bbd89496d0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc680e12c0a4a4b78001b2e2bc8128f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9f5c7ef711a9420a4ad57050478a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaf54177780d9aa8c9409de45a56f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33329f4fca06ecc1c03895948491b68631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753e69235f2a9a975e494e111a53a4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a023e1e1e17d83b30f9e758ea45d0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a0d086ee4f767972ff12ad6ea56a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829ca58717563c892f21dc259882d2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2c827ba5cf2af2f0bbf1aad59a3ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7c8966eb86dec0724144a277c0b9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbea31e137f87aa9d00b06f343cbccc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fd45ace212ff5e05d2c66725ba64639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d8b08f15b9e98acd6c420e9ee308d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577477bf3d3d59dc7645c2b769de5d2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba43e0472a309fc8512f6c12e85986842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8f1cd3e8c99a0b636c309e7b5a3b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4704f77445a192c46017534f0f74c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119063f989fec3258df774656fb279145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793db7cbfef33a5e84bd4b9fa181e0dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a335257efa15d65b2cb1066b67554e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9984b927c0466ddfaa11ce47dc9bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94824e10ab1cf7dd29f3cb7d67d8d3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685db13dea92453ba8f63f9b59a437a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b15f424abebdfec5087aa5dbc166cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40e52ca62182e2fcfc9a8f9b0dfe3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35c3960f9f470e50b13687a8fd5f7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b7b309b99b91b638ffd09f71b6f6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ce34c62622988e7fd3140c00eebc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2920805c3a8a101a9cddc0e3ac74f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c971d539268d0e55ab3489a581e53757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdeb66f290d26718358d6fb3da99ca058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f25554d743713c98bcde3353b0c5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138495fd1046ac8b91d570a1bac2b16360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce3ab581e9c7f376c4558ab30c916c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e57025044856438b72d869ac8cfa1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee69093c332a821ae781bc56a2a3d6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e89920f9741246166caf3ddf1885164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea8a2a6ba69c6568543fc83f84009365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e68957436fb83c822d3093b5c80f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10213a34738f9cfd2cbdbe82c90e2ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0b3522bf76368ee1d0c280a42ca1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84ee9c6a82a25fb35f57946d9f076669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefaf6f8a435cfea7104651368c127070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da989a1da02ab504354ba9a917d5e7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea246bb94e96069547e854feb6237972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0075755c6723979a82aa1751a0c5ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a7b4a2730bb94d582e47e82a593a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edad0e3a19cbe0740452236997385a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804335253bfc52afcd2078b231b62a8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689de922b2e9dde3173e6aa4cd7719077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77402c6a4820c862fc4bb0cad8854c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff503a6b385272d323f1aeeb179b5cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62e3a9023d8706cf29f981f86cbd0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a88c48a3ccdf968c88366c70682c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3100f64fa532e186152348f7bcf23882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075e8a616483faf0d1efcd32f05b18f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0b8473783c59ee857a0b3533a88ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08ba6851e445cf27d1d9be5c67e8d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08565cd58147f64bcff2176e673684bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339935cdd83c117d2df2ec608a13453987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b53285f37c407cd76c178f15cab44b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e73b14a8325c8052ec23f88d093c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b43e9d617bf79255bfdb9ac5d87d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72e82b9cfffe5a9408a14bc4bffbdb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8c565acd77b46ee8279ff008087a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7b232bcf7208366a76165056373f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4194b664b4c7978765258f092ec2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e8ddc7eb46ccc902c8a88b4e7e95a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354db1ea7cb803aad4f17de0cc60561d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720aad9794e2b0110856ebf4d3eb87e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7c225f607e06f4ad9212f2c3c127598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee5005be21887606f8f9fcc97fc0c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f672245fc96073fc87d5e581a3defff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f729877b8a116a8b620295ba6e50b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe041895b6d5dbec4d0b936a2b707e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aad62c2bafaa10e7ae348d83bb7032103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb643b6a1af3da672d4e22acea013a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b5e1a988cc3e3db72f73ecd784c79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0527f6ca53ac251e6be65175377dfb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3317ac2bfc29a2ea22a6af552ea3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0fe689ad8fdf98c4f006f767d2d88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42f667faba46d25dd25433c1831df7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b26af37e30b91ad1014bb0dc510a27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2893db82ffc3f023b0b0c12d2c766111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34786544841b53bfb9c3ed2f4e90391112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b210fad07005557026e1a066bdb637113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7b394021af3227a94a0083eebdc8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd359956e49c883b1738f126c7fbefe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dda086b3bf8a9d218fda233a89089116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35cda8a24ba2652df6b2a8cdd42e32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac910f0674dc669f1d19034779e897e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dbc0bffae51732166e18da34fbcb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815ee89b2c7a562eebcd8d0d829ac83120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1194deb396f774d55a7c8f5168377121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af294c245e89e2dd3e4cbbcc65f445f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54d69f7a1ed21400365a518ad0dc73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab097a0b0e95f888456d1b43ab6373dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d5b379962cf46014a8a4f85af0f71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7603a868251613874588db2106e14d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8ede0fc031fb0dfd1b46f9b992f06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592d9a3b62279cacf6aabd8589c1d21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a8ab35c51ab07294a67463917f32b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c89efc08737a5334c23cb359f4c365130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8757571bcdaa4b850058e44189e4841131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bf2cd85c9b57279f0f481229dadfe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5060af52d8552eaa6964e74907801d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a03d7fab68a3dec010e3d1512afdff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affd242cfe03dee3b96458a7e063d1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ed54bbcc7344f74f8dba4504cff0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ca9cd2e083000dfa0d28d028b3131137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509b2fd6d59d996d882a722866afc03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c128a9c24aec1bf7163ff6affff53f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3d13eed15d209b4d1b1344e9d94c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf5abc7c91a268fe4a77a01c781ec6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4be86168b3d63f2f9c0d49654b56f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04d8b725a5d2dbeb1f979d7b2f6977143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c02f6bfe7942ecf25f239e528c0b59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578810fac0a2cd557ad7818ef7db0228145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116da5aa35e56f25896512b18b3fc4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8473906d0103e8b546018ee6d7c37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d38c8e949ae520f6af2918301d0e78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d419d4305e0fa6f661becf32e572db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1b787591a83cf8453ff3004876bd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0894f8605da8db39219360175648e2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e3a3a5840d1fc97b6e01f4b1bdcdf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fec3e56a366bff1e477494f98dd1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d23651063abfbcbea3acbc9f813abc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9632f9622915d5a4cc407fbed39a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff468ae9258de24c0c34af41f5d761f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc86d206b5ffe6042192eae3552b7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44ad55540cf48e2f63c2477f50caad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ff57d940dc65441daadc0dbb4b991159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe173cf73c95d1732985e3dbfea2ff2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3e7bd4a8a186b32ee5b889a9e7bfc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c587a484fbcad4a87dcf4f386c725162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351358aa09605b4a624b8bd05c920d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92679a3416be0c7e9be84479fd447247164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93834548e7b338331588c4a3ff5b12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59696db07b3e0c125fbfce0e325eb548166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37098c0f3dcf53f781638f6aac3816167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62144e84cd68c5eeb9e528d9110735168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89b5066271f985b442f073b9ccd4fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910cd7bc343b90baa889c3d2af185a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe5fe9a72fe60c2156bbcea220cf7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efbe150640349ec95b53fffef171d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892856e9501ea4a491b00bfb4b25f086173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b55a317de61f10dc60627dbae300b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e55fa005db4f45495a6dfe4c6b654175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b89b3f19a3a505954b8c6c62326e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c63fc2249e6be5eecb4d26b855e7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a61594af398e427ce062bd20f43af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a37ab7146ef211578906f7feb75f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b6c4c131f2b8344fd5623c3b8c2b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5a5e44c4bba5670e65404e5c91df9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d752e8ce1ca312fa5efbc33cd8c07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35969e1590c1c359204fefbcb74bc472183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4aa43cac36cd46e0f6494720757afe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98ef8bd62167c484bac1b6089cefbd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d25919b3ff23b2e8bf6366efefe0d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6074e3841f61fb0c0ceb993a87ddf27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db033a07ab81d7ecbe0965b456c58384188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cd7a6feaf38837e2ab99727aa121e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31a0accbfb9e6fc69f580bd99e1e10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a729c5ca0b638b734b9323caa77d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b123630698c5ee08cc5382d03fa7db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2757312b99d63ad59d8d785fdaad4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4f67e2f34b0aadeb4bc67cb9725e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622077d952c22b05581b931df809a9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed93efcd806b98b6ab3fa9ab8d6cd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861932ea57fc1506b18e96b7638713e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729cdf4b26a1d6dd3a5911991df2406198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dda65aeb2d4069ed0b111048501dad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95711dd56f62a56696cb91b23a2151200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a398afc3696a6a897383744fd2dfed7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f1f8c28278e11890e56c9a311b7bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2d04842e59a1fe826822b87f8d86b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45dcaa25a59e2cd7f045cdfe9f4066204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc1b93ac9f55080b2ac2843476d43e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdd7bd2a04019894d1cccfe48d9a2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca3f4fca221b8e22da9a3105080564207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f2ecaef100c6e081c96757d518ffd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695448d1207f6ab5fc6da28f1275670209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098bd4d95bd18621dee8d3a6d20377b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59c319077500136f47582fdc1e6911211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6868ccdf214dd9ca6fb54cd061a53ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a720e2608bfb4b1a195592117aa29213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab206c1be66ca77a08657144ed9b99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6ba2ada19eca2c07fbd71a1e52119215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6ed79a58e82d2b363e166beeae8d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19499d59084f165ae820b8c81c615ddf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541446870cb405cf2d234662d394b0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd3d636727393664b4779234503135219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf6676c2d7b082fdfd03b6828e4577220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fb23c6243b9ae7997acd6135b1008221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e05d6e17d5e7fc1f5d57b0a9f374b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e4b6e4dbc3a3206cbca001f0c3c6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429ea78026c28e9e814add8bdcb00f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352db9817c3f4bd5faf4a14e0f6268a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14279352d683177da45575553203bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438b26266eefe317546e8274506dba8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a3156f77ef13dac0f50043bf6e909228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29c2f74d83e5a34f451dc3659e8274229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555ace55c44db31689bcb778d39dab2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07c21b0ef6a521b8873316d015ce3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fd930eb433c2c3feed48d03627f88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16c57c9e675e5de923549fb283ea51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ac14a1cb17e25d4d26ba0134c9027234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34e53c0cd06175adfc19fc5a2838a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664ce34fb91276e9b44a1430cbde91d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a726963b850a2692a9cf838df05e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3a2faa8cc077d50836d3011b8e00f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fa89642ad0979c423d08692e5d281239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7ce9a3bb5b047d138073f58eefbad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7ab9c36ae457506c66eeed0ac7c72241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53efb514598b87564be0310ceaf241242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730ad5f8fd0a8fb1ebe0c4525af3701243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c70bbbdfd73c12fb60e8373c42915a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd08c791096087c90a6963dc703049e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d058a7a47011b3025e64c19c9d9de25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbc1446d0ad3cb6c15b9697d009a2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca17d521e1583cdd0a63353ddee7437248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68628284593c0b864bba28463ffe445249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a17fe674dff4fad7033df4f410d45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a81b6c7e8e1b5ddfd920fd96a8221251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625cd1b0e2c6e889a0e46232e31241b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b13ab29c42d2de74f77ee076a480a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5df4f1d0035d1ab3fa99ea88b4b8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a25b89464670caf28cef5e822ddf8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deeb9e68c514580f221e972c5fdcc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069f9fe3d1202b47f0fc92bd834de7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779a59c1abca5ef6352558a4b4e0b9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63636aa5b38ecbd0aef936e102a4736a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56929f07fd8c0ea87854fdb8d6a70774260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba37cbf506b4613d6adc8efaae07a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8877af444cde37cde3d6b1a7a0f5320262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af958dcf3229b4cd5a3e9c164ad2b498263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ddc7c58655d2dfaaae9c3f6d20128264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf21f36f0ec445da1a881333325c15265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c311591f6eb225089241cb8d39fe42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e489681dcfa9a988ea9575b975452c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccb08c5deb40e11645c12e48c8e118268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf790194923784c86609be1372241f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35d0ee46f1cf0a4ebc5e09276ef95e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f102548c300b4bb384388b2ca5e9f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7938c1f510af43ef10b99a3b7f749f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d212516578252e73303d8bcf7ba9661273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beee8454bcf11ff968bf2eefe038780274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b876585dd037fefdbb97a079c48a8e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca5f5cd1e17490d4436b3cfb81c141276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e8b2babc74e3a69c918f3bfedbd13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cabec45d53cefbfaeb51c289a4403278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8573651f4d733ffe69e82587f579adb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e52801ed0d84cc2000a09096d0786280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a331cb77990b780d84a490f17bd3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f142841077e70d72cef2fc1922b1bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b40255cbdb98036d70e35852413dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf417adb102422aac6c466e48131b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a819b765ce75baf6d184eda8b005b2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b189d467c425778fcfb16d3afafe92286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c742a84697e4040c911db7b1fcbb3ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b07226717e3c9e03aa85258f5ba9d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a9aef6c72f28db4194d96cfe57ab2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df298ac27a66837097f9080836582d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7043ca71bcd796092ffd8f31eaf5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a66c5ad7dabba277cf2e1f15d6997e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a28b3923bd5bf6d6a9b6308c911d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fa18867540afe16eea20a3a42fb20294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac4a91964d25e7fdc4a5423e961cc0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752eecb7a2f4520e343b0f8349e9c786296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798bea98fd0d3173563dd6d3eae9da2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e906e205cb7d699214920af1eff9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6f9f11197dfa76fc50dc729db90b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2a957f9c03a0c414e253e4770f66c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ed336533b02a7c18e9f02d9f416f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d2423a6c838ad73b681bf1a94ba49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cddcf7d45d3c7c8e99e7ab197260e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd4c1697f2a0a11512ca8177a61d93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66a07ef901ee5d7f9ae2a215ba5512305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8229ce911590f2d843bf92829a70e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4611ec2ea1ef2451fbeb5b87317a8b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2ae55c49349db3bb678a3a834499e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fb64d4362ac14819edeefd859260a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043e7193548351ff73d14dce7af13d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb99860b74594c620ff382b4fbef213311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451a103a31f877d34c49e48fbcffabc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e3c15741c15be169f53125b5591a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f0492269e89d94d23e1f97b3d708c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693ec7021f92f90368adc3e2f44580f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51428af7af918393083dadbbcbfd8103316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fae4e7c99c8b2a743b2a622b0ad4d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb792fbeaaf370fa90896bd3a2a191318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4d8b47fdec44a8fdc61ac3b7be9a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff6c18d2e0ebdf20d7cd42aa5a6224320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74d41f7a6eec86e62307f7f18a9438321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb60a6ae2bb948dfd5a0a46533d149a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444654557a861a21fae2c5d3b86402a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fef8153208bf14a8257959e1f67ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcee904825978145d15ce9ca02f15e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ba060a17eba5501aff3c2edb6824c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ae93f98b9340d5eb3e2e365aab8d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84843ee6c0d2b3137607da9ac0532f07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07204d28906f33c7bd9037095174b52329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89e115da6d95735d1d03b6791243f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558e32523e67feaf92b1616e207b905331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555a7ad41cef37623dcbfff306182c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f67a9dfa266f9caf4ad8113adadb9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60454660681466479430a31585ef43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a5c4cda9f28b1d23c28ddf6528a07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdd1f4dfe19a5d896550f7e34af440336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0eac5de853bc850661da467b8f2575337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb93cba69d417efa75c35cf1dffba2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633486a592bdb4394ed14fce8fc34f5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a95145f4428bb7562da5623478227340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca55e67cbdba0a086954c5886e3542341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781b774d5584fa8f8849784d6e9adbb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111471a8fdaf645094117f687091ae2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc17eddd296882e7e62885212b5fae4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb4355195180582fe43a9ab06a8a34345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ddaafcd06d086a79fa3c9eb181ae4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb11df964a0118cdedd2e82ef3a79b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9785e4249232c872f93c5111543dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495013883e0b7499e82653cdaa64eba6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fd5383922560973fa89082a418b1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390862f306d22f6d6953844c790a395351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c925a76ba7bcb025eac1809b80542352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdcd561ed3e995736108a2fd34ec6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e08782eb591cb1b05da62cdf29e98d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc2284c6f07fd87d1d08dec01b26d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5d37b2cb51791daf6aab047f72c18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf66e7a8beabc5c0823f9e7b1db4966357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc836afbd9655d07f6ee0c163671623358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed5bc3db163f15116a31277f1ff595359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a81ce3cc46b38a6437c4664f4f555f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c338c71b73b4a06f182128d351f8f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7e8aadde354c70b1785ca4deded40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4820870419f30c6057a4376fa9bc8d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340091428eb876654b7cea802ec415a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4070dfe9df708233392f368ca27ccd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca3ec577d8e1b7b5e9472546a3faaa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cd1f7ae2ed243d004de0e650f7aa4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea1a2812016b5c7d74a4396c36b251368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e2a1e91f786c0a6afa541a344ea6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5080007e1340e001cac376ca5a82c9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2498c65bb2594d6128d5ec0d4ec10e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b785363a7b1d3571b77105bd29dcd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95e47ec3fb2d61e1cfa6240a79cb2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703257e344218cd6e1683b27a2df2e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e354eb24c9418bac632b9ee4cfde2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac04e08d95d21de5805f8b229aa0c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda839843e8d0338e047f9272263ecfc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc278e796caaa3e2b7f546eb8d4a68c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a5906cd31cfa36fc72c5bbfb3bc62379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da0df1f75b556dc9268fe0e2796d0f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68839d07a1e668deb4a992ab10730a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986bfb850b487e35526a8689ad489c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93713979f877ae37a0a329c3157cb3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2e2110ad50b5d74ae674dfb41e92c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a302f8b7384f3b3e5db6607d0cc46f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab648d3a161082fc6d3badbefbd95d84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b3117e0455010fcc9ccc9ec9c16fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550612b4f93cf625f5af5a0cac3edd5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f9b70e4d903e618cc4edc2b90555d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92be200bc50de3c6797063ca7d13875390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2486ba75ed65d552c8d780e3744502d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d31b8f3ae6d2638d0f87263a28cd7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9f543c45c0383ab5e2eba9034a3ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87832eeb4934d7fa3c6fd9ca57d66601394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4859d8e0689c53b3251f1705417223395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b92c8b6ca8fb1bdd28715f4a04282396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461b423af00293153497a3b8d388e1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76ff865e7e83755d4f46821297f373398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b04c763dedea20f3a4a64cdc3a6378399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88655271595c03ebe46b330f1c9810c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834e5876bbcf878a8531192fbb21944401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540222ef3db014c63cd1ad1484dd8780402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ae70b1e45e85eccfacfb2047eb69e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4ba9609cab27d97a82cd37b0637e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b498c07d352da0d7e801a944d549b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571d075309195453e3c2851b9dd75ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e45f6f9544422072ddf04e8e2a7f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede20cdece153ca6454832a62e46a91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725d38d9f9aa70c7469d0196bc63307409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a64dd1602e1f4df02986fe6b55bf88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b50ba183bccbd1dc6960ac54944d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b43538c5ffa1d3a872205f270a343412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727d162be985e06f5222eddddc1e75f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc37b81a731061ed5b1beaa7166fd3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b09c92d5b962eeb8e6c05c713f48d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84871940706198f96996ff851ff28822416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dd2e10aa9d03adf3f04a632862d7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1946c4f25a09f338b60e1fd8b3451418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f59eb02d0a23480e1423e9796f100419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dec241bb5da023164d6f7043efb9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cf9661f2de02254fe3806d727e8be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752073734ae3517b0731b3725a738e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b69c2334ca877a2ca7f4d9d4e0680423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848d19876c09c77513846c89c7b9b03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d14453d623f4cc90b3b7585473ed6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692e2e44d039d9dd24133ef9340d0fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec9b130340165f859ac4e4c97d4f4a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23876794906d8f29dd6c4d7e581231d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7dbff0ca9ba1ce1ebbff6d5caebbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bac6fa8549b960c74b779eb5bbea2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f31dbe56e10d4776e7e09ae881a54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dae48dfae8cbaf78e20f2f8753a4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b35de9cde5f99327863939c35cfa42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fa33b38457415ed35a2dcfb6d34f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31e19c739f7a5a023c27688d2e7ffa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b11bbfc79ea0079d9aa87cd025e1f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b313feab7ac654f6682f99fccf96a28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f509a26e0c955daadf9a5eb59873894438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16962720ba05e2fa94498a33bb143419439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741dc8677713460b801e6ec8ee4180c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132aae812c8c74bc6f38ef3f5609277441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a261d15dd298404125c8752aadaf26442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c2115f6afb9d9d142da731ff0e3a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4848c3f03e18effc6be60616c4465a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e203a0d12ec875d1b756bb85b98fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59958b2f7a0ccbe146bfa41e0f09b9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd31d43e0ba9dd9a6b61311c6cd7189447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ecb6cfa97f3fbaef88ebfea52cd20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0de1be677ec9d63211c69c555545a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7166021b060c9a4f8e3d386a9e13c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301dd5b49b549ecf52f1e1be0c12125451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34e80a41ec581e1789a21ad215abc8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d4045239f73cec1cdab89c05b1b9e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94569b7a1271d0cbe3e6af9f57c1a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b5cf2d6417fe9c07a255b39351bdc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653f425be118a81a6a2fe147979f19d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250296a790fe028fbc2ec575e1a64897457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb4b87f39706b52c17066c4b55023d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243861b94138e6bf925393f27e135c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbfe6235b19b709d9992af6ad742e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4592ca262891f82c8df1a1ddf2f40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fbc43a1e30c510579cdcae060ce7b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce95511557ca21027a13429a2f56146463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fd916da4854190b78b39836131834464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e34a360af1546836510d0eca85201465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b38e4708384fd991bb79c889f39e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd53da32191cf169c8a6ca30f62f305467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8606795a5ab0d2b87450178ae1260468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c50ab111b88c46db9d147f09573a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cfec522efa5fd8a8aff411ea9a884470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a50020ce271896db02ed82df5632e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebc3e96c0bf1edd378bd61413b8f3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b33dd3dece2e0e296120d3c51b1ffb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef558a823a0aae0c6cf52f84b0b08c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dd91619213880c83a3238eecf388c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847711e2a072f3f5dd12ec9f9fd2c30476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854b68ff8e8835657927886b7c82cbd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8cbb0d6a60034405da31497bbd430478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba552d0d22c4d6db0aab7e28c8a392d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bf7c25259ec335f41e14a85563025480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ee782f71902e68f91653b19cd12db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271734f8543368e2d7129891beeaf685482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4470ddcf813e003f4193cc576ff8890483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789d1f6e82ebab363a3cf5e80e6268c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9bdf16da9c5e1d120cfd619dbf225485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf75f92e443e1275520ec42d764845b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6949d3fae387b540e82338cd88799e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc16eaf594cf3c7e4005e3ddd4663c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663c1fcf79546998b6f50b6ad022b74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e4cdfd4a8652fecf1e6185d51395e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6ac43aa09ba42bc1a713091ad0345491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37d29a21c1086a60fc4abb0b2a307f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af390dcbccf7786ab879a4aaae8cc8a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43c2c94bb71f01bd27242038d371c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b55f2086f313ebc5984e99fd583b23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7228fe786467820aa99b0bbd72c00dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcfd9afcba24c07e8804e1e2d68a0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec0500d2b02d23d256d397ef00412a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ade7e969e6f35cde98d9deb045988499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d6c440e481fdd0295581c3addad82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835721e149672845791dda208e89c7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5550f22993ec0fe35bbe368e2320c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727baef6f62950df07326838d75e34f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2d8826bedf9081b2793ef57bda097504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ccd0f50ec38ab200b06e4fada71c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414865ac8c85331e45ea58ab5bfa3ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c8f01b6eb17e8a2f2f9ebc0fceafe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e081f195d39c18b8c9f13ae409263508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c98ed642c986c49eeed8f046485c57509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0a835dae9fcd5f586f930b8fc4f92510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd4da8e0b04bd92c882453fef27392511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504516f3fdf47dd60cdb386d685f85d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee563b71370adecf7a2e1f18e4714c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892253533d2414741e633d17155aa962514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0ff7bd00db2b7adcaa5b069a746af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b6f1ce87d499812c1cfa2ae7780cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aecf210f7ed7458ee6e9299bd0bf58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dde5783f28ac3a08767397c801dae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369d8601e3bbf841f0b72286914e21d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407684007bd6015d1d2172d3439741d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92943dc90936f3c4bafe8f7b07efc06521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e9d10c2823c1233235e7eb440376c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51068ad4acdbf7f0ff1cd636049959f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810c5a172998d19611c2b55b083129c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbcc63c3221fe83a542ce3036b316f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2052680d94d69a4754df03738280487526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1ae9526db72d27ba57082af501727527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d56352209da3ada3e47e5f8a7604c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b922a63b95f481e48ace1dfc8f7ff2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5b94a21409aebae8f26d7494f59c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3a2fbfa675c9f12cc51d70e2d9a24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2997b518de148ddbc80b16243aef5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90393c5beeb9dc8dc960a2474b460c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4653c1ee71d40079dae83627d76b4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953be3b142291a0ac37de1765b2a98e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922396b1733c8ceab11aeebaca8e0c11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac488cdeaeeadc3aba0fafd3e012e47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea799bfb5a779a494242888ba49177c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7683621836449bc7a1ba66c2bd0b3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0ed5ab020ae090f41c00fc16d93df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d4726dd9ee67fa29a9f904d8933bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7664134816a9157ac176536d75860542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec991e69700011402bb708f5cdb1b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281536a1fbb470526ba055c35409d7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30351013d7a452fba8c2563192f388db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b73abceadba2c69500226aa7a4fe98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a5c96ed5cf843abb2d73af7a066c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35465df543066c0e9f1895bc8f721fbe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f9db3dceb4822f14f3cbdadde8e7d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebfda69221bf2034ee200ba7762237550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f76966f19ac967c10386a90970f52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14fadfae331de13b21722489a5e56d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d5fddbd9bb40b307ada133f93ecdc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c5baa7c95a9a0c89d4dbcd9b13579554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3a918e182ba2381ed7dace6aab056555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf72cbfe90821f3c88bc09d0755fa4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdf03bd4cc9ee564a16b4cd7dbb7ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4aa7c55a328459a1d02cd80057f68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa4bcfe078f9ca2222ab425c44c577559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1104cd2c5462b15ed471fbc6712bca9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67808d13771a54cb8760e0a0d8d508561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1fec3e941c25c974225c6dcca6e11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5a680f0b6b4795d30f0f77adb29a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7643524e3e9fda5c3a9948bf5d5eb25564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1b261185d54a29e3dffe2cc610ff5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9e74b6576de327487dbb3016c6090566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aab9ed68342e4f09adaf0a956c47bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fc7b4fc6375b1e887b4904fc45df7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b3a8ca47d961e25a01d74b0e3864f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8214c49acdd65f4ebbdfea86f1bb3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87f6786a050fb8eff699dfec017450571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc3b02158c86a7e8c5830720054c31572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc083f4b288f6c0c89d43bc0f590934573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdc165fed3abdb4c23e9fdd1bb8df2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f8297538528bbd0b98bd1bcbc2dc7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c390494f07be545447d5fb26fb65f3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d36f101d96e5601434c04b0c17fd29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830505783e727bc9f647bbefcf9dcf4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc33cc7be3195d9246a199d1d85776579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe6b37db33d41d5577f39d7edf6d3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e581db50164215fade66f6c730033de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e4b34c3c52948465c46b851d07153582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978b0f1362dc64b2bf3157021b05392583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e5c811089862c3e88162807c9ec9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75b1ba5a5ef7703dcae910fcbd3417585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ecf9029fe6f50c75939d91efc58e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e7104f2676c01d19cf6c208d9d6d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554323e4b00401771208674157b1f7e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84f1d2b5a78a68175bfb82a2bf5484589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf3967772abadcb9cdb3486bacbbe7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08a7a4594f2af703f4827b014f8573591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e4655a27cb863cf3c0ee64476a314592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f027db9bd0135135735d37430688426593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6de6072dbf32afe564ead46c9e6b49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064321e6e3a295bec86b41a505e64a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d62e178c6a207531cf0cb08f6fe00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28588d2e0c789bbf44bd355a7819af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2f09541f6c0324453cb5465d865fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25a1dfa2f16751f40e81e0cd2d89fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53c3d84332b0ec39d12b4ae11dd266600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f5d5f07c87530f94578dfcb3c8a3d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e753fe3a2e370e608ab4014d999c2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c612eb469ca1a26e8021a165971999603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84352533ac9e7f240bbf9322aaaa83a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5115dfb9111cea1d35c7afe21c50fe7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd5b884a8be2589bc0238e6162b932606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a301cbac224018f8746aadb1be90a68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf9f84d4eaf5dbfedb462253ef20a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ee399e5af81fec9194b0fae4fc225609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652166df3a36e9814c5fb9df89992e48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5545c0cc947f0574d72ba80436c0cba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb9a3d6bc42d15ce87c22d01d7f1ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42c4fed1e07c8d25bbe01e39f06d63613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa7ea4c9abd5f960b7d69227b670de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8d8b7fbef579a375d9afad1f6488d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22090c186b1ebe3617c0709daf1ec3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedc34beedf9117437955734ee955d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30b9cb15236b643ab3b4cf28d30ac4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fafca0f5b050a0128911925fc406c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565d2304cda1c3ea368d63f7961d594620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3134adaed581044975a5c7e3971f30a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6323d6a7023bd9164e53994249f35dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ec7f253bf4fede40511d9f465c583623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2868dbc074f49a195278915eed89f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb12d9063baf80cb49c951b09ac370625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efdba5f3de88bf50b844ae1172bb0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6927cd537f421f2a1a55710c3dfd07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce55808f69f2bc560b088a4f8f6325628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02287647d0a47432670796f0994722a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417662e660ea580228c87dd730045dd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a096ce9116c203ad8259cdc08cc4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62af9e12de1f29bfa3427cef479dff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505905cd239dd6d1f396ea2f26fa4c72633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4abc429612eccbf3adbf819b83893634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f81a3cfa073b8b28dd98a4505d3227635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3e0c28572a0d992bf8d35b4f85165636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1defb3daa6997493900ffd2714f037637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08282e3b03a64c79e7cb469b751cb6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fc52b8ab4af213b983d25ddfee872639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ab8cf8c883629616acf22cbbe59c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd78ddca7791d1a984c07d282e45ec5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831e04acb09a6a8cd2072aa3e49e580642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e33b7d0d0aa35278d5baee0bf5ee0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf445032fcc9ef14bc2bf0902b48e8a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48eb6d419ed4980cb842ca2fc5a0a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5813b3d4b4cbfc98caa15d9582b97646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83812baf1a335256ea8984932ccb05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c524b85fd95f570ea2bd26ce416ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272934183a457c0db9f0f2c98fa44db8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec28911494f4ffb761b902236d7bae7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294d65f5b3792610694fe0ea421d4e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c64c837495467e84c8b5c694817d34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58101e7eb8af7496692bb7d4cdb681d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afc11acf5ce8e3ad4f3dd22a438f20654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a240b2d66a2428dcbdf018616dae3c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669d6461d9deb3c40b75b597a3b2cea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ffc240a1b2d7d24249a405412f67e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfdfa18645a2fede6e3a9801b12f88658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138874ff8f962c7b176c61f577f7a93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc39ce0ba48ed37ddec9fb641634dc0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdceb9fbc9c106bb2a2bcc6260fc2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b247a9817e49ae04f89cd155e174a6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605248d7a5e154d8d04a4cfd17c66a20663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613ef30879a574a31faa4a40d7dca22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02706f513226f4eb5f16177b1ae081b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ae3a46eb0fd1888aa76c8c5864972666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480730b6698cbecaaf0c03758fd7aa16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f6a01cc356ced69ad30ee41cbe492668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706b213655947c8bd19e02c63fef693669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8b993778842ff289039d56add48bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5ef1624b5955b5ba8912b7a249c0f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95558168ca32fc99aeafb861f15f959f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecff3aefeb323a2da5de8978d78b20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a00b072bc21eb5aaf3ac65a3927d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f49d0e1c0b6967a83a375efd8755f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a7603c43a1b2f03927be4b9e38e74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f36e001c9325b48ac1bdca3d8f6a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e568223b7f1076e59a7b91a95b230f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db50aaf6381690a88fd812e21b1acb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f5e2fe2afa51c4f0f1cafa4b4f078680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055739405ee6545225f565ca3665e7e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea709cfe3452ff677234a5dfa87b005682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39550a32c5e7b6b50c392a0c19f2540683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51e7a7858aeb0f198fbf08cc5cd1dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876510ae8cd171e3913c30cf20959ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f26e8be8f675f1e1700e6181f9f50686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4210df84c2444ef6217c0e98d2120687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fafcf38c5a3a0cd9375ad147bdb7d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0c49079e7529ec447a516e87ed0c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07258268e94747db745d1ca35eb059d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830da09e0a90e6a501c7b6ba5920277691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ccfb29376640dd82206716beaebbe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0c8d5699c392a340416899a09eaa3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726d7f4719ea14c395abe1b94fb9960694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9787543aa894cbb2c7e52ff128bf1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ec12c405a1967590d93a31bedf8c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2f0d317afc8ac462a15dd017871c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a5aa9d124660dc50aaf9718b79c57698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c26247f8dea9be3246cfa0488ed0bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa8f84cab0a278c2b56be58b78e4e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c98559a25cc98926d9e3cb167d781e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710356c44b4189aa9eec0889147b7d8c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc3f383d87db6ee3dae24f52f5d947703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0782e1a1a5d06e055e412400affb6eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dc96f9f954419502695ce8cd9fc9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d8b273001a1c0e4b5e8abcacf9d73706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106177619886f1d84091e5f952e97809707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66849beed2792f23c45472255c846ae4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d64ceb9212c81275c2ce79f76f61e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa41d1e6971c027f501f974cb969997710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6c36476a2e8384afeb376588c9d63711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92989908497e3cee6fa8aa6f521215712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d9a8e60074cc712b997a49593caa3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9237a6e91f5693c89d32b6bbfc445d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51977789f32ed68eb0d69c1cdd0c9d8a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb96f7aee7e583505756453b052e8d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508369a237855194bcb2dbd832c3019717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeda7c18f110caa2f3291d17518340e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2187a4c0525d5c5e8139331f812f6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798811a90052eb5ad587347c894ecdbf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a3fae146cc6e35172bed53d75a534721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7696d8fea607d649df20f9627b6e9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249732e99705375266a3a1e1de3bd1b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892de80cb889940e9342bed0097b1ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b04aa0308c46cc691e9c6c3e886ee2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ef315c086dd495fb7f5189001434f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec866c44f105ec4cb94f01fcec2c8d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ea004b3f2023315765a0550c1ac93728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea34271ae555447de5fda0ec32f145729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a87f56b3e0c5c704e368005fd899db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3634e2136809c8fd741c24e8df0d06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971b4d89081e0fefde4677d671f76fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11dae1b5b747a7ad2f15e459a82aa3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66666116190b6d4624a70327cab41717734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759bd059205aa852cbbb3067ad8826e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9182c55bbfca24bea8d8b527db9903736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba14500e57f00f256c645aa69267882737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c9a5ccea8af1945a3c1864f32cd15738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838116525991d87063aad7070d3106b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bb5ab6a5cd4ca02080fab7e85b3e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bace0bdc6f12f9d541254f3cacbcc0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e18dbb4a86e64fd5480144c2a11c2c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737650f4616fa590796123d696de4a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577ba4f0dd7c207bb1253948d4a3c46744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bafdce05761e6e9f327903c64cf46745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43f5878cebb54848138394fbc65049746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a0f6bcd7217ba19d4fc462f7354f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6ec1cbcb8b8517f02e04c91fe3d63748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773493bb2a89e1654f35f2f4f22e15e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d7afe3a843453782e55d670e1fca7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b6d70f9ef3dfaa18bb5b9e8640411751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d201fdd44f4b5046af16610e93003752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b63fa679459cce87e42483cb62213753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a14b949364b8bd4d0baf1c0ee05a28754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c1facb88ad4d02fe25ccfc7f041aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20d03dc4f13bf13c3c759dddfa39c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7703654a36395a3db85400fa0ff4118757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1449ade9f5757d665320506a20530e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdf79f2e7aa59a6859589a78b279aa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d14218b8c61d4764a9ff674c8abc5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85738ab664ee45eeacaaf072347df812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01509333624de5bcb2fcc4180bec689d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0d5b1be27f063a6730d10dc0597b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfba787b63bc0c2839ea6cf429ad22e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e318cb7b8b2a027392ab7e30fc9e58d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdf5c28b3272ddf16b82110aa1e5c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5ccc3b82b73cf34157c96c97222518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6f7f942f7d7d02504e37d6bcab9ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d81f61af057e4392a009d454a2c39210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c3f3a27ec8631e7f024e182d1ffcd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88a68e124cb25dca37ffe633176de012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfd98b9912e35738dac8255fe8f66213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4dee5b00f92160db7239523ddd7c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693cda6599823db4a8dbf3029fec1c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333496a42f9b1c40c3da41fe7a92a9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d3baad112c7158f9ad788a2d7082617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2aa42a9c54240c63945b3832c8dac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6354dcab94733bfccb5c27f2201a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b08e54be9465aecaa64cd45188980620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c3cd0c119b0fb2b4fd9a35dc44aaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830d88d094d5a9976f0bc3bf5f19c9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aa9284041eaee6a5ae475425b93f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfc9efa3ba3e4e615d2d205234f87424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5eab188085070c4a52d443ba1aba225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d13d2fdc9234a8de1dc116beccf2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280acfb275c84cf6497a4222e5f0fbee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7303eba1e2522d6b2f42993710194d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441ed76880a2c8b099e988a2d647a9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e93dd3b028910fdf92785e5d1d10630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cb1d30e4237658d95298ab60fad2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf830a37ecd611d4e5571a495f1b4cfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dba7988f836443efc5efa28fec1a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175338e43586d770a8ca5617220f926f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3ad017e1a469dab8c2d745af639ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb28aa0a736ce29c216132f9fdf715736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b225f3661f3e5d5e36877bcde83bdbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085be13aa2ad82dcfc7d2ae491c0bca838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438992e20bdd22a3265ba89e5238b0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd2f68b171d64ca064c1ef9256b28640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30eb3689212d01a545994dd5d0e78e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025b2ad34c6e997572bad065a14823b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bcc87ef08bcaeb42d8b56b95179ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df16dcca3505f3e35ac03db2aefc2b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50a51992298e497156775c2e3355b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb9a9bf4e2b1db5e93f60e724b0c7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b39144b51647baf196196f2a5a607747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea370dbe111b33395c3129b200098648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1548840b41fb08b23ffc7b5922e0f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9b3c9cedf452f09b4ca15bc81ca7550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79172114c73e95c53a25820fcbbdffc451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170452d8adb2d46d99d007c8c5228f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb1d34d7d0390cde17b469506c609353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859d224543f365d425e6217fca076ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fea0bceedc3e6e16a34321a3016b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92271ff6b9d9e035fcc591beafe20056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefda8ed7ba5b053e2234e3ef30840257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5623e36a85f43f966f9f07e18144758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd21b826896ecf2e9c1b708b96306859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16542cd61e00380b2571aad55c7675860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ce7548d98e24b659a60496ff804c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daafb5d1413b9d5002a8467f8aa02cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bbeaa50b4478296adbce90546673063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995d5ec3ba27fccd06f85576587a31a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301f22e110ed47f498bd3a2b9ce21c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14c26d16dfa5ec5106f63aec1cad5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dddd93f802c66bbd064329482cd09e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4085c5b9bc9286265f809f6adfd9ba868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c48c8dbf4981cb35a269ef548585ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63723eca9e9f6c52c49aae35ff9fb2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba02e05d927e1d80d3dc0b1d6c6b0f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab7110d0b384957bf726295ed059ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725c4b70412f01e8dcbdf12c9b9afcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95300321fc4a365b9603ffeece738c8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004726c4cc1640db5ada70cfb78f86475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12d7e254a426eedb9930c7e6ee4cb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb426fb425debd7e19d10d92a5df519a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0346e32776ff46d0e98bee275d5781078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4ddf7a2f49918d200dfeb6914ada179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f20f8ea0a6af9aea3c3a4bb02aef8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e9e4e3fc8c2021211400b9d5b3e3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0bf6e2e6e81d60ec0eca446821f0182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b16d464e0068ab5971b1d7f915108083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a157586925e2d47f84fa52131b4f6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c6ef3f13ab26aab82b9b123a6c1e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c19dae4af02cc055cbba2d96ef58086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dde7bc1b5bcd823ab959a977f44e3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f649e6df797abb80899d07cfd8babd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529319cde0a5681abba45cae680c98889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2e361dfe94053d273e559b1d2e1a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d272a5b7f9af74357c49ee9230676a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14171ec911a2fd3f770451ec94dd759b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fed2143b5bb52e68ff27233cb576c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44897cd6e0205275313171ba48404b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9ad666784f4a6e554fa81c4ce833c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625a7dfbbb7cd613882bbc3ad5e1ec696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13894d4d716011dd50ad808e3ac619dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566f56780510612ed10d46f2299467198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c16ce51c35eabe79349f417cb258e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b272d09d2b9556757cb1a5b8e46bea6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936c73d4db4b426f0602355a958afbc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b8bd029c75412993387a6115b9060102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc7e39d3317160bd15a63d707169f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd3daf172acebb9b9581032399a1f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849876138685f29d4def4120cc86ca5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71671205ce6b651e2bb2f793bab1c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f6098700f21eaceae5da6a1f37ca4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1059aec7b5c4013702f7ff4231a3ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0569e540e46e68004dbb8ebcf65cea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1aea1d4f4241d54acf416fef961709110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919f509e468d2afd21975187cce13f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c367c32f97ee03c206dbcb32c52f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7fe4a1df30cd42ed20a8b7c575184113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42957cde606f67340e31f60dae4429f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38cb718acf24f759012fd8fa888dab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0583995b612828ce047bd5e89bdf13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdbab19dce47fd2812e01d89612380117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de113fe4db52621f63b796bac771e875118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5a5cb7b0d5f0b1d042901c93bb772119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047833032f89ef049b2138bdc23f94a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cad7f0f93e9afa46dea8c6c4088ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86c34ebc1140e541f1b50be547620b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deeb215ca7f72a774b6163ba4f6126123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afeaba47249b88a180cd6669fc6b21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc402e9cec848a98a2288f6eacad19125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009ce838f65b92bd07e192fd0e1df97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b88ec2921a07ed41fc9b791a16bb64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aa58fb21e4a99d627c65d842f9a4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8075675775dfcbf8081d1d59dbe336d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac751d75199b139e129d46e50e78747d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8e16650a7534bde3be9ad2811a843131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6ad39b70cf5ada4e43533a7c9cf2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf09b785191d042df7e674b16ea666133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265fb82f46230a8c7ed3bed0f8f0ce2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5aa0f4a9fd3ca2ef1c3d2fdbc99fb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf3e81bdf7be192fbd16d482293b0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b60206e915262a558d49526986f91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408630792aaa3c971b3b91994c194fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434267d897ff60bc79f6791caca07e0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61aa247c6315be72ec7daafb805a16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31545ed7e84dde1fc441aa27de0fd82141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a9deb320079498c7286a382907977142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80c3c3b99632803fdc2c6195170cf3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570e580bc5a9d5b63fad39d95f70cea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8750ab669da4ff19533578c5e833a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc2e2a000c17370f070763f57f5912146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e098b02339b6c3ca8d8003e3004b92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b63ea761b3c886d007afc4c71532b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e62b7a488733962aa43c1b1598623e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47894098ee20de6441e8312b1090ad9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf29158100dc53e80f63b92f794e91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a612db496ca8af8037d41e6318db9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ee7cd8c06d0471ce64d13876a111f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad148652bd5288e118d4ea34d89e1f98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6c20daaec5c58e68d90322e0addb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc42a53a69d7a306d5a557a95e8c9c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef930b4a89c382329c62e4efd825ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a430d37e04852632a27093ab47761f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c171acbca941e2bb2ecce1939424c74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36e362e185a367e211f449a81e01c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290947bbd3ca6ae65c90602a5f75f860161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5395dc6c16cee4cefde247846f3bf8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143fb40678b14f1902e32168e286aa2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab526d76c16bc0609da65f5e391c7230164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed76a94a1933183d622f8b5ef790c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd72b245317163b828ecf8de72a46ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc5cc7a0c730b8ed7a67887c4bfeeb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d276e7abb1304ee34aaf3d2b64d99c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90055a535d5984b90ef3e4fad6835e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d0a0b8b1cf3947604eeb0c05906d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7142669cdee3fea56425b3d0797047f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9346da20faa0bce998ffbee5d92ddf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f568e7f48ec03299522ff3285e421173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91d3e4d99bf87fb2eff35bd3c6b2bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1fd1d4ef43a64e8b6b9bb1271796b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef7784749241c344dcc066afc224c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085551ccd7cd85f7c49cc13516f5e3e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3269646442b37f1d0221bc082bbf6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6db9f5ccd8f04d45754c8c6764eb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423adbc803d87369d713ce1a9e1c7411180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903ed9c98dcf208b64aef8680aad8e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0eeab8ad37b004397fa504c51e910182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857b07fa04757e8068788d78339c031183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d27ce504186adfa57154f18cf0e0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb16acbf1586ea9c62c797b045f53de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb86672100f4fe308a8fdf5f36314b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebee4d618668847706f4a40dfdc4783187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43b1b1236fd25a7387a512fb022b46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe344a96f0a639d65e4201dde3a7f09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad800192fa3c5feb604fddc516d9d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08440183bbc95d5d37b34f3dbc120e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775694cbfa5cfd9f08374ac1b1ccfad6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ddebf17da8f36336757676ecdab63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ec16c45e6faaeaece716b7c3cfcec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6960a4042b4e13b3e988d51246641e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5f78e8452c1a12bd4ce6e4991206b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b2575666c47db5117e1aa553ae0cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe3827c8657da9b1af9b610474021a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617b5e014ad061a4f524a98c9c6eb5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38b7cbe3d1863a5ef341dc1073c5a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a58dd38aee5655b1119d67118a9801201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf0b3feba3b0eeafcf1345768ff7c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9bd34e2dfa1d5a3bc539c97d48066203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd4431d8b1277fbb39b97a049729f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f756f93e3237b0c24719a9be50b18ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c47c11f849696c33fde242bc7412e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdd7809dab8e04ae9ea2a941286ab8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351de6a63f9cc6c1b15e9f4c1e6ae1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c94f488fc95df9119aa191f7dc5e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c8e51f868eb0a01218aab0a17253a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533da9f6709973a5dc172019256ad24c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0df23d044a74fd252e14ffced4da1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52acc8568083134940c40bac6fc6b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdce12206a51fab558bb1fcdf0d032214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd4534a94111d57c87547e1a1dac63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55690c79a1ba1d3a93079a25e54eaa9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0fc5929cac8a49a37f49c1c22b395217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e69f0955b05d79b864d42999e55e39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09138248b63a1a7788884c97b85f1036219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9382bcf6a1366cca59bc9bfa73f60b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce07e813a34322e5ba587c150fdc410221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ad9e9343235e1eed0fd70b283ee10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cb3a65737d0abcb8fcd4bc86c5fc1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd4d4fd5f833fc2b7910337ec4b65f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4778275caf9fe3eb561167939eda9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adcf604e96543078fa1c5e4f9801c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a75c9e1007ed598c7e62e0e9ec1b8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348bf35ae1f53ce120e5d2f980b0ab5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d51213288344024d0d97be0055991229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa834cd2b292ee177ea0006d89f5043b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4a51201316d53c06c78b961b8f7ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e7db613035b6bc8813a3dd6ad4f2a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0c52226e3b2d24388ba5864e9f035233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4444668679b87dd6ed195c7b15e02f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb752859a7c52635a57aa54829a4c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f470639b7a5d5f7b667d9fc95b8d72236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6c33f9c2cc99d782b9c21390c3805237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad888a0c4aeb51e3d5d3b70eec78585238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90378fdcbfdd642bbd6a815338f0d8d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db124974c3f2d0eddebf3e5955a7fc1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce493ffdd46ff9e335fcdac1ad594c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a937398520bcbe1b3cc0ba642b61378242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18ea492033997be35ec8e3732f30e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73b1ac72b86e3e5a4ac4353c345071244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cddbd81490212db6d6aff1c49345f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b7b7d688ecd2803a3b9fae632fc42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7196219acb5a20b851cf0d71c203b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c0e37e78c9190c498ca8d2c9fbefc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cf8b9eb5ebbd5973fe0b2b3c64194249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16328d72d5ae20001c7bab7b451b0b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6299e285fe0976f59f5f9e39bb57a05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a48f991f05662419448607df6cdbd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbd7fe4d42780518fee006fd503065253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e048a21711c76d81d378c2f2727c21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d8e11292354afedc29bf5baa3f19a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294280a56a5912e09a18957620fab4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41227739d5a9c8eba2842d8032689bc0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdddd0a306ba64078bf3632d23885d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f85f0f49b0def811d00c50111fe313259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd76eaf1462a8f5024e5d58b0b61c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507fc02d076e8358c5cb71ba4b0b522261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f647edc44515e753dc307993ff846262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf06b69bb838177ce2b036fcf2ebf77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdd13f5d2a58909d8c329f1df35a60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf6d7a51f08feb39a6d6cde8de5d47265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaf938cd2abbcac01d1bfeee7c0c9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a08a861ff112057324588cc3c6f4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bc318510e4ed3b71e7919d19b6b06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d5677f3d72f932f3ca4e15eb76630269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020187f2d46ea8b7d6b4618fcd96480270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fec7c0ac9ccf501b753708902dc188271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3c9699a9186fb8fcc5d1afbc786f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec7ce79e4c779e8fd8e3e0525d4bb2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478275d7c19d50c3f6c67edb918d30f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225878cbc3a6d73bf998827c04499fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e63432ead782a02a678ae8710d5412276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8496802f13b7532d5b2d4f0b508b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e6e24f53fe089a8b853965d64a00a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcb54b14488d81f036b94bb32aeaba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c766f37ff0b021e480aa754aaa0f4da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606692329f8345aa4021e2e650b45c51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63229c87f782fcacc96109f5eb03d0b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89621d9fcdca9e1ab7e5057e0d9b7c6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553133f00a17d1571ea8acec12b7b47c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab7d5f26248da71ebc45e47c71d6f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20dc322a43a4191e40dd9e3f609aeb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3594a6c6434f46c4dd9a4b9c453f6e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60225efbb59764768cff9801c0e1647e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ca6cb25fd086362e73d52ce9b8c5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e47dece8798bf5869eaa1ca5aba19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaee4b81b3f6ae41e73d24fd93784d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46c2a38fc033ed65326a037aa21589292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e6a40621a5c4192b0f338e71ae0bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbff80a1df5138ada59872528a70c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63e518f89c95f557b3327a5aaa1db7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ec822ea7aef7321470c616770b040296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba91f62cf53fdeba9f672614cc325d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880d03907374abbf2aa7810731726e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a2cbdd555927ee36acf8e4a858688299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60144565747826ee65774ed6e3e3915300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3168612de440ee4c3d35969e0b21e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b0f3f3f5b481459d686cd5334b824302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a21958cd6f8f467b2a19ae777401f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909154225519a13db84b89772d5e787d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507b04ee1a3d33596d30007764e3ce2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8c69b78ce73ffb43aca8fb998c7b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbc2248d098e5cd751d9eecb558a33307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772a4962da786979e373beeb9331e87308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc950fd2c59a8d094da79a1d5a4796a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e84fd9c728e4ac2727454e69b808f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabe0245ae13fa2a9b0f604d434097f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658cb1002834f06bb89b323424d57aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd543d3064a3688a877c7c0f31a94d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94a5b3decc850446ae9f7240677314314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37ebd780f7e431659d2f116b686ee0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336495503f8e783b0dc9512dfc23ed2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cde18e5c4ad5d1472678abf4c8c48317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219ea73dea10f1ad1cf998de1acbf44318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af11c81c7e2ccaff0a91edb128275a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86276025dc972bb72af9bd65480b7d75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09365f584c45ca2955d43ca1b13fd9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539eeeac422df1667af216a3ddbe72cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3a12c281f197cbce072a970dc7ab5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f109314e40da6a202726aa036a75e52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ce72aca1d1c5c0b86a79612f5f899325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6bac6c716ed86d737183cdc2b96bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696434ed66e08358b1d5dda268b476f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea63c7b3dce0768021f354083aa821328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491f7f80036d3ced2c0c6ae2a791b0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a992d0eed9f4d8e8b2e7da8af12529330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43234b5602a94f10122f83dc31454f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c7618b61e405669583b43b3b5dd5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249adc515633c7f1f151d9bd0ec754dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4c68c1cd6d22f4e1d31eec7e44e44334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f893dbb9a4a77777894569275bedd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad3f25031712e606aae5074935cc00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dda986dcda341486e5d94b59e55bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c9b957e8647cfbdce08865191c934338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8048573822dc84a55ea89e7d4aafaa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787d9148057f6456f78ad5813aa7d9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f07a4a36d243ed91657101fa5fcda341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7ee2192d865b7f00b996d66c21d8d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6c204f07bdedc1260c201afd6d690343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd7262bbb30be09dd4fd4122552700344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d2a6daed3028616577394e002aae8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab830bd3e83ad796df755a1c9d92a73346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13259a20c47d6661554c619656e23b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8982b4cf0973f71d9c0ee36f21bace348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc61b08b0cd48f5d461df6f1ac687f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122caf7998db8045ece56a45d683df54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b1bab05b77618a4a6f4ca58e5b86c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48af42b847dfc925491c98c28ec4de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c27c0de311e641c7256632124f1e1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b24c0739f6b12f461caf4fb1b445a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53922d2fbba259a500bf28d8e4cd24355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36080eb00ba84b3c135387be9f07aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac5758de1ba5fadd6494012e106cc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528177f07d3ee5bd09fae8f90482e53358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5c31675c7d7e5e06bfa3f022f0dcf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfddd7d685218dad7d9e5f048358cb9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea5fd35a0d964762bd9015a659a06e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e2e4b0b2532eff716eabc655aa147362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1c33f039186a293e534fa38e7d778363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f49627e2f573dd835f48467ce24ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc058c086d532f44c6a49fc20726a89e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696cb3ef525e1ef4c28debea0e0c3b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9ab85e8519cab94b0c1dde7c30e67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc2f8109be8224ea09440c8a11392a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9e41c44b63f3036d911caca5408ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929f0442005ae07f5d0ce7d704be611370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0893caca9cac3edc300e697bd30804371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073e753bac1fca7b902d3c5f59f503f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cc2d80c8ed767b258ec915af6be1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52385bb25b3d1fc938b82647e9cc5ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf583d12f4c60bfafee32108e67126375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeae50043ffd4543e0cfe3c677d995376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97a7bb4e1a4acdbe753a5eb89cb089377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3b153dec1999429ea4dccc3dc759e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81ca25f02107f5689d0081b97470f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea948e00f6dbf02cc676f9c10144d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d467b8bcdae592cad0c368203f7d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c2429a989f041ac4880c93dc60278382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa55a5cfe947d7936418f3fb100e4fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830b1bc0a0cc234c6c9021578d81184384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab7eaf8845335db1eeed8664bcb8e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a135e57e5411b0efdea3b251ac728e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7948755ce2731c8e6d9bb4fc22d8e7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef80b3188d3a833953e5a4d090df40e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ca48b69c5519a08144756fef6cbca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a0482687c80e19fcf9ade0400078d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c392c30c0a5434e382df6f1ef211d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09838f94bd4ae7ab93eb8621d8d6036c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1806178d5721cdd2d9ec176ac19a05c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381685e5d1cdb16412b7526fcf33e3c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8a2725defa491f9aa53605f888141395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396ae3e17e03809c5ef6bd8f7e75648396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cb679850fcce289fe14027d83165c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd55535da8200ffa6d21d152ae0edc8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67fcd75f1006d55be1eba5c91186cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8fb9960baccc21f74aecfa518652f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829cb6ebfedca18719464df5f3c4a85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d529730653ea902f4d409a475ce32402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817a498714f447ab3e130d0d86edd77403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99374bb93c22e855496f157bd93b63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7060089f7967471148288feb357920405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a4507aace12fbda191ad3eca4e34b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bf78da35cccfdd856f837ebf7478b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f0e0e4cc6a500fc01bd5510ee38c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8facce4bbb353e084f85c9893842ceb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d059545c4109978854b1db3a17da8ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a7e7f93e54ac1d39bc6429b56deae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d807d4f03939f350b74f8aca3738cbe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e602a3daa60cf1448f898857446702413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730135177c10d3e2280347b8b601e674414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab31324dff879577ab40196c0b12aeb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96affad691696e4341994257dd81dcd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bc5e8fe838d13b8f405202c4e8176417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccd44853b1d8a7b0902c6b86935aa3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feda11c34971cb0749cc533c6cd36e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02905882705a969aac27d7c91146c70b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da221a0b6fcb37307f34d30b265038e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8f6224a2cdecc8f3c8723c8538d24422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf60c1f4f02bc89aee8832b51b13e83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8887785fc04a69db18e0fd30a4d318c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272127929c17a46255f29429069d9171425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff6a92dffa8df827472d94de54193d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9518524291f6cf0f0b4af74135f7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20939dbcea345962f94dc22b2b48c07c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acca8bdbb64a62dffd4e9ea9efb89f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33086e3bb6b5755400378b6e023342b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc638029132b67bf0da26e7589ba7b28431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa69e6c492c0501d9dee6dc20f38b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8c072f1e9012d5499c91939936902433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78051a2ee4a9ef3df45f3b53411196434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d7fe3003f79f351d26f88b1f3b723435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622148ec8ff18b252f62926b513cb472436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90769be5185900e49eabb331c4e18dec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2302acf9e2350b4511defb59f1a64438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f163357e537f68ef90c04fd7c9316439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc053ef37c965a83ec5a78b85b71a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcaa51d7eaf6a1174a3dee1c9e548c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebdd185fe8c1fcf7156325a4497f3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dd0e4d96d462873750b2a76663d84443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f27fd142a41a805acefe4dfe55d868444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422608a202d376c38718752bde98619445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca035accde9bcb43a06026bc6e56ea4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43df0a7b7f3d9f8cb7e6d1b33e1cf2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9feaac5f608cec15df3df0c6d07164448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee166e54b721ca539ea6a8aa412544449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f652ef132015fe428566dbcaf94d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe18f68746bdc5f8091769f468a54b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a85b3aa31691e9f45abc76c2049428452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981d8e1ea12b7912f449eef6e74ceba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5d55994fddd45211fae917ccf17b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fef6319734bda4d0b82879b3dfe28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6c644e4726703d90460073b64849e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e533135be8209ac92c30269d22dcf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b217420269edc4ceff3b5f3397d20458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df03e2ffa0cf78133942176beb82c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67058220775ba44429e62a24442055b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd3367d342ffe7b8feee7d2ae329e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c137a70ba601012934670088dc91fd9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebbfa43d378f61d39cc96ef4c2ec5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e076e68a0f2dbeceb0852f96ddb5d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30540cd0b24ea8b482b66c760172fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d6356b0309ddfe5f4f25502bef6fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff789a48a58a4904439aadd19f434e21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0191432cbf81373d54cac4f4a73b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16738083fc93449fc23cecad51dc0a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f838122fb743726e0035a67831a9d4f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee45e92f47d53ef9e16bbf0e36e3bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896839e7bbe1413f1caab030327419db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a48c4883619eb01c2853619e21ee7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc6abc047a7c4053b38ab24039738e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62a8965e3331f8bcb00dac42d27a74475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81223589ffc6721490a53d0e48797e31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fb9ef86bbcf54ebac939b70154562477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744944efd54326540da03f4aa1133dcc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670428cdb674cc3871ee6f3c70ecc7c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356ce991c290c97c41e7f4754a2b670480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a3c28e7ebf5ad83c8b8df457d7266481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539df411f379ab5468bb2c8c57e828b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829060458ed1d0d120830f81869486a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8d7a647294be7980b87e589d2bdef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82222210712196a100ecb43c95931dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432b6b64fe40d9321a3f8ffe1920622486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13159a10ef291041b1f31de18312b50b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e1868d34049d820116533fae91795488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21250b11d00362574e9129ac68d6fbff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b50703fc69ce2653a64bfdf7161e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e75ce789a7b253a16225dbb67fcce5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b9ca56fda3f1b87ed0de65c1afc9e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eb0e0cbb38ba91b9e96f16178b51d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6e80864d14c261ec0f132c6d98074494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e026600b3e195705c7403625f5e17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334dd3cba2a0f0ee5acbba2220f2a6f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9e07a8350374a2d887aca832d2522497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb777dbdff0067d4046c1cf3c8c808f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623babb00e20a39271d6894d342ad9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0973c796fa3cacbe78f70dc6c369f89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292716824eb336ed2ed8be0847871c65501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f485eee845b5768bba3ab0a850fc9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3595e50d3c9da18581663e0a71b6fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f267f961764b400207c926a317a34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d31b0789f208c1d13cbfdb4d99f982505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f3765c9ef579cf3469891fe70365d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a89b9f9ac34c87585748bebec6bb6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ebe90649ba8ce5453629288e548b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1696e3d4ef73d8cea3ba288e66309bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a25f955715309a2423b9e2828ecde510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b193d9052ad22582d88ad727efa3450511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca0a3fc3991242e090672737e4f822512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4793ca5fcdd2faa26af45f5b97251513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d08fb926b7b39b93f0184099ee93b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f1f1b507ba60528dae703802e2e7f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17925da959878149fa60bc067a7c3e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48407cf36870bb0a03f4da02e27e6ac7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df781b0651a8bc4ea451eb3909d14a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89167c5a7e501157a39ed911cfeac01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6907ee0f8d3c9c45e6aa6606b198a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cecd8151d837baf3dc9a73cdc0b6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfc91b8281fed8aa19e465d7a4336b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5696d148169be964b721b5e76c2d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a0c0bd5b119c1a1afa99b0518f892524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ff4915a88cabb9eb8aaad6bcef673525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54964bf7670d1cad141e5ea49354aceb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9952ab67113bdd03bbd6cfad0f0e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b059115a63e982c5231646a6424f3d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c392165b6620be06680d77b67b0724529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66652502382ea653d310a93b5f6a1e31530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd24bba98fcc9f141700ec3f9153ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed268b1e911fc50acab665a7b1dccda9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b637ce760661da67180b7337a819b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2fa3f5b38795b08bdc447db067356534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde62613f7d642d364f0e19fbe13964535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a8adfa2c5fbc92f2fe53488ce4505536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adf860d1f3798d67af5e4ceeb694b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd184cf12079bb6a16f3bfdebfea3942538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297ceda3fe085a920e2dd23838b6c46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ab76d61f36868f0c68e8ae20b01b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3c7d8bfc11108841ec6ae32bf1cb7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89994a24c2f87508f9b5ece1f34b334542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17139f90c3e8ce398c5cff18b70294543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4175018b051d69c26fbcb8a572818544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa597ea7073871af31b24e3c8f287f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbed0703cfab4b1100cfa05515d51a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83c2e59f08452910e66109ba5bb3c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8603a33e1e17d33e39c09f7a7edae1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bf0e5a31a706353aa1c2de3b4999a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af52c5d494f5f035c03e4ebe256be9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33dc8954db77b655840d36cbfc2ce0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14300649329df1f91e758ff037afcf3a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcebdd5dc94179a021fc3baddf8609553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c47bc048a28f316ce736c64e8b6bd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140741ed0505ef355667a0a1d0f034f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bb2c21afd292f8555390598002c0b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b187459de947fead2a4e4f7cb9dfb72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c56867e03c75dbcf31843da2f514e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3d3fd7e165eb6353e5ea281abb3f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3cc92cc914f65e9c9188e3234cbc0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74334df0531fc3b4471c152196aab464561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310b4b521dcab03fd04c5d4bd3f9d2f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275109b0d7ddfc12a51f728d4f75869b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaebab6b785a05f8a0ac8907053d2e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dff8c578cb32018ad40e2c0650742b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25219f6cec263a0d38b5299117fb05ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908363846c3f6960c6cb818ad5564055567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1e314de4b5bfe760d3470b88114cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662e0d5852d13c672db85c3385f4596569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef497b3c0552b2b3ec06387f24f3b03570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec733b8b3054243765987a0b618029f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad970e5d475af4b848d421a6f9e505c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd1c93d2356715dc77d180152d8e1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46561f8e4372ee0b48defb63a00947574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9b62c322aefe847f2e562419f8ff2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1b506a9f01fa7acc945114b92777b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8f6b7944f1696f9ff550119e0af47577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605421fde145e28920fbe14c317c0ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630355349b0c43381a1c208469533f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac856d8088b1338601403252b9448d08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b2bc070c99987af775ed5c2fe734f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4e8773b8901ca770603704ecdb49f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53d56857387be0dd60c9f4f641712e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82f717e22a682919536146dbfda1a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e952aede922706664b3aec57b297fb3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04198aec289b5908e22c96654aac0f8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f18bef105d2f09050f79d8a32f9dda587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33063514d14b35907564a015c1c565588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d254b4e1fb70b3d15ebde82f465d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5d5358162725b460445de325b5ddf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395d77ba5685fe5652b515f906f07c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900264add8e4143bbe01490a43b46aca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc4eb82fe262f395ff19355b649da3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4d359db106dd63bc4bed909c2c797594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b58d9aaa3ce0fb29d4c0732b44875e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271faf3a830b6d0ab3ef76bcc0f2d651596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9c5983d9f8d843e1b0eb3f54541f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4ed62728963b7b068a431d4e0d4fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41071ab69e797c281e60692b1d29fe1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4021ef7f558623eafa4b002d37953600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd5ce7f1819aaa0db7dd61fa687d89601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e702b8d0279b19645c7c07c04d24ab3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7de04cfcd7475f7d8cf30d43f57d5a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909355a2b4c362c1736b93d473f2040604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5f8c9f33f7f71589eae23dd0e0f76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a63aa7c9eaac19c8029d885783cd9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e99ac1fe2ef106eafbebb2fe50495607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8167db6a6d366cddab185f64ab7863a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afefefb991e4a0c44718dd78b0f3ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c7e667eac4f42e64cddd325123fcf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe25c861274107ee9218c89cce4653611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074c06fd3ed7ab1aa7ae70e9ddc9f83612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d51407e37e9340b11bf6d7b5cd5cd0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e9724e21470161197a3d42cbc0e91614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47953a70a80120ef3f98018e3e20c6d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a99483eb0aa2ac4dc893c5a511e9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc33ae73f72891cf56239bfdc79291617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59944b73bafecbc7f1861f7f0e0c7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad830bae3d1d67448a64bdccc6ad30f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8812f29d3369b2693f044c8714be2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f49af9c88d2f2b42f0d07af621ef7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27aae020db9fbb47fd3f90a7724aed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76a7c4814d5d6ddca18ae7f930db84623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cba623abd31939af9fe3fadc9a94d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31878ac20091379d4237e297157e14a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a83ae2ae6be152739fa1b30b0c2c38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5ec20133149002310ceb66e6c33a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ccf416615646a5726c9f85913c5ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3fee3e1cb5c4efddd16294ec9939f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890f136d45076f46f311331464f6bbb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51930c7604cb95967913f0f481fc4d92631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78018593573b73747851943e27fcbb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a36ab893800266006f0eb4bc5737c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e27c2eacba5c6ca68b913fd570915634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c8ab98edd60b83c252a5c9140a845635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9eec3292f2d1d0405b162fe6a77e9e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4361eaa0ec8c6f8029ce43acb699ca3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d3fd2f40ab704dd849ee952781371638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc25d5b27e5dd92c89ddbd83a2b7e94639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbc147749eb3c033300661f3ce6184640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a828f3af7cdc0b81f3215a44c9a12c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2eae907399ef4965c254a72e17419642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2fbcca40f6138e402814e0148c9ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562d3474b2d38a7eb382e17cfc37026644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6f4b6a375d45d3d493d9734e48d75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90c4733e7e83ab7b401d8754f9d492646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418250982bdfab23c475a89d839d6128647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d40bda2ab215d43c483abc506b3d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667c758688f541bf8e384e280733ff2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b80d7b61f85f16bb4bc0b9cea5f9c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fead000fc92c7f659db81ed577c7b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137ecc1b8f7e115fd4bbb5ebac4687d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a037581e6e53e28f4c4f9b0846ea2ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc29da9f01c75d63e6f2d0a9af98aa7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd8b5ffd900e69d20331798da1f642655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6424150e2060896bdc7b1d20405105656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54774ccb0bd20d47f04a7229ee2a465e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26269adba907726c96c27394e9e28e72658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486da35452e08887a656d9cf8f4487c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aac8e11f47d29b0394e29c66e638a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72868157df80fb48cc48735186f46e5f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf89abed82545c803b83c5d352b0dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e9fb880a9455881822e2ab21e6327663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac20452db67d3190364cc204831a532664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e5dccdf5cc703eb123a78348da3f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409b91139f8e44da602dc67a0914de6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc30fb5b057e5c3cccccff3dc958782667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4318214a3b7f2b6bafb3bc3425e756668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcccf44c9f791bc91f6d486209dece669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e0a8b95495c95b2a6784444bacead670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb09c0ba98d28582aab5a94549041c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a9523235d2796f8a990d88904b9aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335893d728f63f1c4535256c6ef59f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e51cb84545cf53319982f484d9590674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c010f0f0cf54094fa90c9be8f8ceb4e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e0000b61e1e4ec91b88a2781b03ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11a5960e1b8d563edd3303b849e133677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b1fafe5ee0de958b2bd3ea6c1adc1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98575761a6e57d8a2f05e044b6ccb9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004dfe12ec7aa3e4b8b87a60c1b7413680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed77c73eba3cac8ae496248400a769b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f9ff831a012e4207f274c12b98b4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e671785d9c649d831a7cbbf4b8f3a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211006a83094b604050bd65af05ba401684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd1799a7ee29383098c3aae6abd9db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96735a1177b3db1598cef0beee1ae9f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317457b1fdf7374d7abb125bd8914f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c18d5f60c6c83742550a90a1bb5d63688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe770cbd6a8876f0f7bbcb9cb7e1fba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f320d05223b88aae4d4a4c62518a54690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aa7f0ed6eb23a07a0c8f0c708c19c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed50d5e937abcf794a3217c7a47ba5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeaaf5cd4cfe78e1617825b6950ed3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fc814e06060afc1710982101940a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c73b912c4f90c68053d3de15121b91695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd020e95da315908d7c255e5525e5e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69a51cef4e3f9a68b68717848f9dcf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f1c249023ba2364f44ba879b2b2c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8ee368495221570884e48091ffc79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e64fce83696d62c71a3c7b273c6025700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afbef8223638ba312e6cc47c8ef8ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5b95d1c86cb5c31c150be67d50aed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec7b464e49a7745baa4e4851d008ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105693c468034d9fc8a33853cff7de87704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4447572dd63ce9ae6819358ebff9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f26dd898e4467eaf7be74852c7e377706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e46cd2917d30daa2d7ed86c5a0bb45707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf50914cbb95648ff5f89bb6bab8de2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae556cd7f404241b88153dfe82eec670709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf50340d36e67013577c14b7e8596f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e42acaeae983f00ae8e3d2e6a33b1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad077991dd611aaf3875c976f0bcc7b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa483187fe33d70a0658ec07f4e1325713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320be8f45fa04cd9a0a3bf44f32cd06d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3baff2d313271525671c84e9e67482715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b7edec31b774dbbedd8790179cce4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5360b4d0b0a7e2f2977e0bf1b9a608b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2433b682c46b2f8adefac2702943524718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65c53537f6a2507711d95d782dc5b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f7eb8228c914e5ec58f51904265da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b050275ea026f33a9bdab0957192bcb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a401600aa5b9e20d9020b4d370b501a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e8b9853a146e6e0120510b62bd45e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd0b0ce38e8144917eb3a33363a58e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007a6d5a2b2088a1be0a715793c3492725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd9b6cd03f82487fc34710f82cb189726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825066ca08109ae616268d0ba64d995727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635510953c2b7034a86952cfd31e0d0f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7ab75784b80b5acb6d1a3aca5308d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c147e41c31bfed998f857561db740730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300edfa0ee0ac469a40057495a3a6be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6b333cd1aa4d76fc4b63d6a1fac77732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c7083ce580f31ef4b97fdebe15f77733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998203cbf10122511b1db4ae47fc2eac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d2df2d5316bbda0c14c61025e74aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ed5bba7ee84d7f1c9689711dc939f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ab3748089e8fc9f0ec9eb0e7b912e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d09433fe05fc0d96a7fef9afc722a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69500bd3321b8a63ca62d953eb14e266739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4fff5fdcdef17af63a823a146d254740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd3396935994e5cae38f432028fb21741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c325249f9c42917f583693e9c90f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a02e102d4a8abde9502cd9a52071d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034f6d202cfba0c710f1b781e967e94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b720068c9915118d1938d7307bc2b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33fe05ec8ad4bf1db90593ac76e916746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662ae2743c217c78e54e36b779a8d92747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a26ddf423b919d250195f8a11ef9d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82740d7a41b4c889ca3f03362fe184749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41758ab3f96b8a56bb89b8c73e83a78c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bd568a0dd689ba864934f84639a2b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc96a518b21948f738cbf9f97cdd45752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a503f15c72a2719e9508550eb27c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e38d0975240a21a31a75c636f65ce7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705498366aa0f55b1678acd2cf411fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f60bfe9fb6f2ff7d8498277608d34c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33834635f9bd8c0d42a4792e6e7b08e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edcf7b66c8450c4bee09bffb004264758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c21d7f3004c290d2133763877c9109759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>