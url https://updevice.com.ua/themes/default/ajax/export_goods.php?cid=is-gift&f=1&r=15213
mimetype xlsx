--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71954f9fcdd255c58c8f8f25c5b3d20f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4847cf6348e96c0baec8490866d7412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16268e3ca8d9d6f21a75ad3293b8143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c28425b8f2bcd2731deaa60b1247724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c23668dac72bc1bc70e8c22d6639c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178114f071371a9d83a2acf93f989896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aaac69f409d5dfa8e7517bfe4b29c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c781f06b95718d2063ad69e2cd89b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e37b5f59659e0c473ff768346bcc6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3484053b1802633a4c36d80af3d8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceec6693537a33af065a401774ebb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89bd3187e65f3db8576768b9602db112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ead0d0dbd1a669e218b235d6ec93c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d52f3a37c60962efb0319cda23cb314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27dbd8a146e9885ad255a433ed4c4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851d22209677c186992f31c3cf8038a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0a1fbfce05a52a45b6f428095e9bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c3f911056035855b919842035451218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0382962fb9f157017fc0891c30893f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81570a493bd4a3068329ed2d0afae47920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363bbc28172a12b41a3cea33da3799f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33c18081ed4db201374fecf013d42e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c795f3b44020180a5cb88336ee14b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d648d38b5df28a8209190cce15981424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dae8a819d35ce5e6b0a4dcf4eab0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae92b7947919eff4cb7688d4906dbe426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a75ae68265c7ffb147f51fbfb9ccc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68cf78ed29c8177d0c968fc1f8394828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75e0d539f8d919c7ee00b9512e892d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff6120386e362324e4e0826e0bc07b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41bc9be8ac1bfbafb8e01170434a7b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72601fdb16ea43e3ab136e2ef1132f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb94926ee9aefe2bc2e308c15da5a7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4bbe8d5345d0f9c67f6d5f5bf261b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4d9e154e408dec2e638dfed3ec37b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6153919afa083a4592169ba96a9815136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6df82020c00d2675c9c2b0c8538a3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf96c91928704f740643100a1e0b9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383ac2195424bf46fc8ea8c568ee18239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea75f43068afc3e3127d6b2e68121240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac99789a1c6c4d3827fe698b517d7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67551715e18ffac251e7f13694d10d4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297514867f82d07bc9590841199885cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858aa023cb5701b3b6abdd048cc3c0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bca5949cf8c93604b71badf6edac145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccef77a670fc1be7230d2d2e27b55046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a1731bc55c9c23516bb17c35de94347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde0278c4c56c907c75a706a0dfab9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd624665089d47c8fef6acc9d5de951849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0540b21b2e798148e187ff68776dd1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d64d3db289538e284027f614a57fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9b6dac9ca050c35674ddef9c2a4d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45389c89e3380f21eb65c157a6ad04353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c55bf7b7de1f0865de1104afad6ab154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b10b1a77d4f2643afbac49dd54ef6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b799504db99887b0f7998fa9ac664356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e103c7cf1001ab0c8965c96cb3080757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdfb8742df4b601556394cb2d4411658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e21520620aacc2a88012b7d1fc9e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cbe860ef4b1e18a2dccaf564f2cd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c013ce2c5bb562304b191dd6eaa365261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c4e6674a0cd77763bfd0b48fcd27b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9618079bf41119dbe4e8aa11d378e6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c29a9cae667aecddbdf511142c1e2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d1854232822bfffa115e0b1c6e95165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca09b709168765af60018cfda0734866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b11e3a7757a81e403dc72c3913ca1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce99eb83664018a2ea315b29da967668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845d8f161d38864cb6f62f36428b17f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6f62366bad2b374b1319e20b4dd1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e0393dcdfc218e7be308e15294f3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334aff35b068c5c8b646aaeefd58400472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ecff9f3654f1b3cf130ced80a21ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625901749297aad766d3fc9ea1d437174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bfe9fd584e278d7279319b112d24e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305e07bda73eee0d9d2bc2017da9d4476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ff0d82a45ce6c6e79d2143c54cd9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b78da5f14311270ae09d7735e015b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e713643605cf992d95bcb9c01b36e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32faa256eab01402bcd8ac5a410461780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963b89b561098dddcfe3720795afafd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87cda7aae6e5238221c109213ad6cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fb5b8383eff37e7c641cf21a63c0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a813d3ee552d65ff9ade215e82e1d0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40805be9399326ac27b5280493df7b9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db83810e6f3d418a755782b1a93b7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df470619a2f35172bddfbd20fb6b1ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6c7373b68a84e5f425207a61d8a6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97845afc26e13f0123cb56863879cbd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842bfc9790426aa1b91b536ffdb698290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6323ae8d72f0207d94342918496815591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f0b20d2d77b215db61edabac1f6ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616e054913d3a0834b81492aeac2cff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d94ee7f57ed62994833bc52a42784594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6a8e20e1dca8ec1379c9e4b6d011c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a1058c590e1096b3cfd45c8d8996896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8187a193ac18ec16818d5504124499497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add7edc0dda4327c53570410efc7e6998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44d6ff0af6488d881b508e6aac320599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6da11fef79a6beacd1685308beec1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805a9fb03ab5b0007d716f6124e443f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0acc7028da1f9ecb59302ea9cf0dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94ad1abf89c20a9fd2de714ebbf25c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441c265caaff7aa9503b558ffdc5f43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6552f4c162d5146a451ec4fa05e94f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271662d54cd5c6ce5635e8c2f128671106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210322d2ff5fc13e25d29bce35191d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbbfbb478550275052fc661145a484108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe34d8d8c96e64b37651fd2f196755109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d698b55378d7d9d18e5219ebcfed5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9525e92fc4125f471fcd4494b6edaf6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352c2fc7d5bf2cfaa16b655ba6a7510112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5e5b339781489ea91592efc0a172b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d128029f7eccade08bc7c85978d30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c739d1a21bac6234806b5eff15c37e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a6948cde55b16a4bf9b42ee218ce4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f46665a68c7fd702ecad8646746e06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322b17d1b77b5f3830699fa7aac4985118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e3886ebf7a27998b3a0f493e03b65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6eb58ef59ab3c3ba8a86f3f759402120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203d38d833383d732ec34f693376bee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617801c122a78a3341cefc96367fe00b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733759ebc8bbb24ade8fba1ca3975032123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1d4ab368cd0493b84b9f6728ef9eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540066de4fab3a3f85708ab4c797e1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034349c94d6233532a7cc419a3e77bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d637cd8d0ef5a2be6a7f748b6e4a41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114e8cdba476e1ba8206e60594397bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15665cc5aca489c94b3b45a3a39450e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209330eedfdea6448e585e2f43eb0ea7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8fbe501ed0ab71e67b1a583de318a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1ad823af07bfbb3dcfc6d393bbac0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6be42c01b9a8ed7e7523b9ecca19d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f32ff9c71e8a1b9ff0013284c39843134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359764c3dd28878f780cf2a584c57c93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143bcb9407a2d093c41b689839b94c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874ec527a4f9ca46a2795b02d45a040137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865c2588d439d51ba4264784083aff8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d4bfbc3b38eac2e7ab53148bdd335139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de19d8eefd7e24958024543a288fc5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af404badf1b3c667f42a99783486a97f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcb302ef6b0b70229efa0316b277b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d027fe5120d0224306a5aacdc9a2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4969e7556bcd57216b6075d43002e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b80a0dab3f6065eada1ad5d33248a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1205199a2d7a2c1e4fe588903fb099146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18481fd28e50f87a8a37170a40df1801147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b43b816edc68cfc6035e30a16edf9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c399e76d30dea0a9cd8ea6cceb8ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcef012882ba80f7f822c087c2be41d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e472ca2e761a59b5da0585860b11e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40592ecda062ebd4628ee0934b8be8b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731449090aadf57089a13d98baac569153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99222a24a983c25faca3898720bdddf2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a01ba96092d2d6d9b00719bbb66fa5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f94e357af18ad706c60534d20da48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7a0d9a6244def6088b68f1787e1ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b4afc7815b2022e6f0ec6c1e9ad8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50b98ef53716a270284b726f3d2498159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e47b33b8e5dccc345fde03aadfda34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a99024b0d8ea6e6ee27701890fb85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e885ffb739dcff36f6f8c45fec53f90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fa2c6163222ba28d3e08ddf803312163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ded44e0dda3e3c7778ce37bf64270164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e39ea70e886040261cb5c89fde3878165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4231873ac3407651134ec8d2c238d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86370c6c6d4de4349edd16014f1b3f2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bf7429cc81c90db25cdf40661ab94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add28cf20bd440e49cc9e9b8b549b455169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e7e57653291b5d1fc41b5619db713170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19afe46a46aaf50600873440892ef3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe4be37c6d7b07cc2de1aacbe04d4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa3137265b8763c99532e19ce33572173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241aad521d530e015777b55aa51fe653174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fb9ac4d8efd891ce46c6e9c074a5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb12e22c07522c590bdbcdb2790572176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552a2307c85ecc410711521cf5825f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a175ded5958dff8b77caef33eef14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f322c6163c1e9a663c53e1e7093da04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4665a42b5545e65696826dbc6ace74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd6a1aba4a1d08aeeccf23e66bfd26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bee78d52b922c77d371c5e4c91bbde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a616c91d5460eb841fe7461f75941183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b63749a20306792da04ecb5ff4f4a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ecce984cd352d17e693cf23eb4c7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf0bc53994f6e98c37ed500de4223e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff85ccd922652ccb8870a77dfbd74b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b8c116a358bee874f82c2c7f26ab2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454e215288f419391152f2b36a5e5fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c193973db4ecd044f4ece58a6958ac7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c39d53f3c59ed812135117d99a43d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad8fbc2ffa626edce0885c4a4062d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b2173261b9a85a05013c28fe217aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943c30b6ff61e875f0c401531a75b04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ee0bdf31425fd1e16baa70358ff42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8a7d50b32870d402319956f5d4901196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4561f3955d9cb4c278f0f5905aad6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477d1cd9c5ffeaba04317c72078258c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d06f545d93f7d1969b3926b7c0cc6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b32cf7bc877d9b32e4c3e5707cec25200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116076b69a455d3d44a608b5fcb1d7d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493573544ef97ee71f13575e43d2ed0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488cbb4c11dfe2281044124382e2fa2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b0ea4757bd8efec7b08f1159c7e4f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff826a943ffecab72797c0eb4a3a01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce980178a494c0de321377f3c910739d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde95f62acf5344e66f9c8d443bf8692207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a7e16b05e0167120fd63febd1d21b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3d0ccf5160636335e400d04e4a470209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6925fb41ee4892b6b32cbe2508dcb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedabb6c05869ca026a531a10b77a59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f44738aab5ead0c7a10d6f2fa70d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9779ff42fe52bf57e7c077efba9e67c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdb34d028647c1ce358cc53d851c03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d19ddbc0a7e8f8c969eebe2ca44c23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbfd461d501b9c914677c0b1965d2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22764cbf8767a4019ec03788269a943217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f2009c5ba46a6a767058daf300830218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e4767bcc09d7d3d7e43b7e60f0154219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7778f9649db6cec741baeee72be1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ef18df69a2537543f836f65d5193b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eb8855daa263e876c816543f35361222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7163692ec247da3fcc5a3435b5e262223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564835a1a5d9b98cb5a65fdcc49b3dcc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6ea52e15308f53361395d00fae052225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530d231b0fa66ac0ba7820074cbf17d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3a8b7af30991a8efd2036f5c4b3a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f543956de789c1d55c6a11aac6cd56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a1c49f16a43a348e373c9b239f51f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4340eb717133cb5b2da9a07dd5bc045230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cd0d7aee4d0464d18c4528c23fe05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfabf7bb5073a18e4e7b0e9e11f3599232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524b4afa7ca4186754651b6113b9af4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1680829f2326a74fa678757f79374234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c3ba7f370326b29619a3caf66c3b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6646d46a359fadf5aa393c0d458cba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff0d881606acfc6e94d852f6c087e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30f826d90831646cb11844b5be93fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdda100aab1a0382df3a681d4cae444239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611485d72adbd88022abebc528c8a12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865ab9bb9a2822b2bfdd034b1a7e313241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36a626a74050e17a66ff301f867229242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354a31700755943a2ca72a781a9f4f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f196e742f362931b73639a02e684596244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251123668753329c524aecbc56ccac74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdf575bc949f8a06756fecfae0a391246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a14e44250cf59c5d37c9cbce72a99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc36b48d32e629953ff6acccd86de00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6e9d641ba85b28ab15223a18706d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a24dd686322169b929e112181e48f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3811e274280c3c5349bde7cca3cc542251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda43cb273947aea15ad81c9ac23877252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468104882eab7a01b254b97002db9b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd8c0a28d565a23943afabda4503d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8c6ff0cc4828bd9fcedbf10308449255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffada3d93b62275c55ee6bff0708c96c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ace7c55d37639ef1c256ae060f640257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbb10b5856625e505aa06993bbf85c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b91693c8dc78650faa068c6caecf6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a20a769d9a3bca912002ba3a578b08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e2f204eee7537def8d70ee0d8d9c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc30725a20a0d354c9978c09d1a6042262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e076d7c5962aa60eda11b2780127a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bab98959f55b0ff12897bba9d20b69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99d322cb91c99601de843ea2162a61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1b2bafbb5203be02595a88d3bef95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2c0b87d46357abfff38cf12fd38c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eba4617926807fd9d6778f5ef8734b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee42bdf5a705f1bdeab9d9ef3099f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf4b78d795f30e3f8eee69eb7e4b00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedde998e992b9b962e27476bf64c38b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424890b13803fea747ae5bb0373a5a12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80184191f08888cd0a9d93d92a2ea2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab62eabe88380c86614ff189501df49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97356749310239fa969925b36b4b02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fd58cb0147b75888d837611853b83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818da82568f18976f185cfc64a160d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d81bf163d3d4bb1fa89c4a8bf81f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6de7abd67e6cbecb1e4f3d3ea60b84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b4b9afd56eb013b125bf6d55557d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffab002d45f315838395f0d677d58a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533fc8c1d0e38b0723073da984a9900282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77fef7812e44c0cc8ba297d1969179283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef999637a1043c5f828930802de7adb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4100e07db5dbdbc588a2e31703bcfb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b529e74158ff2ac84ee0a917b05cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe16ed41749037ad6a32a7cef1caf13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce7b86877b13d101b426148615d0c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab718d0b7e61e7fecc99fb4285e4b71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59558858c8b835715a42c5ef2ae77835290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cc9cf6fe5e0a2afc2cef8fe1a38db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9803d994f9fbc5b7d70200660ee95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71d02c97453aa72e1e63fd4e93aa6f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18d5f45cc7962898c704d400682e34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c35fe025b2f47d39a601d8474114de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d55e2113e00c13288078efe665e4dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ad3312e2875deff5a03dd5635484b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80dab89ee07308610be5ef49f6c999298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cc7eafa634fdf0fba0adba3c477cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efbcdc9592f5b3d7e8679917177af4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d606ae5567fde13a37545c6b7b5a7e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265267dd9fdfddd34affa98d44e1991302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96621866ecb259cfbe1b84d52a2888a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b7eca1b4c074ca6bc0aec43e95c54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d5fa90e87e42c2ceea1fc13c9dbf5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7a75d10580dcaad06ed2c53ec7eb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b290e7863080fca3f72ccfe0df0312307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d0b23fac205662a98e61c3b1d8473308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a5063a0f47a1a08cf05ab5dd1bf57309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1abddde709ae00c99ffd77182d996d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cc0c0382f558a395457d5c34bd354311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab6c3ff024a07de21211511ae50dc8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae342389c61e4282e9480fedb46409313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ef29ab8190f6d1512a1e8349d4f76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f60534f9ce6c64f1b44fa1ea936ad0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da2021aa0f3bd0ee73f166c72bde96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44101014a90709f67ec156adf409f261317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07a6eeb240f902b45f3328731f90a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c6327f7d8d9e28f8004428bb24773319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb0af149326a119a2d955da3d34ad2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485b2f27b2948868f4fd810516e81b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524f6b279d83dbf4edb9bea15e23cb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078b25747d3022ceedf8ff2601c436c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc220c034ef5ceebb83d3383578a27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcada85ac62ab18342caa58f169c6c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab45588ecbaa98a2d42b68657711cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125729fb75fda64e541dcc19ec3bf3ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7346590181b3e919daacb51d441f5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e155998d1bfabeb80ec889078a8ad8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2dd186f84f9588b69fedffdaa6082330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06844eec577f4ce1c3d2c4770a1a84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5232b2abfec01256f50697b706a0356332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77d87485c962732f909e47e0482455333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49712e1c7fd5b2ac40f4105a9668ce1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12b7cf04bbb2c13101017cc7033c3e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8b31eed74cd44c209b081cd8f2faf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba2efe18ce92125e60f5e3631d71b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfe5b717e896b7577c28a68d707bf9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841602029a5550d3ea0b14360c11082339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef408391c31e7f37a8304db12479cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900c0319c467591dc6c46d491f2fbbd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301925a21f757e2ea0601b315ccb3a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54ff2fc7fbdf916ee39de4df526acd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee1d85c79cd6af02b4deee97bf1bd2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf1729994346f813a3cde7338015a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122590fc88f7c6a4defdddb1c6195115346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fed711b45d77a52ab5f4219a370dc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651aab7c06c4f74b136bfa672d4e86f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca883dac1c6a467347b351b8a3a094c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c6ad305320bef45d3c03d03411a87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef426478c3c39b2fcd89e6fac04f617351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c78381a55b51bcbbebbcc99456fe1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394afad0af9747f7243c1149582aba53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36e13dc101ec727ec2a86d0230b26f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939ab19bf15f812d0272186febc1195355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d03003a7c597bbb20b49fd0ef36e4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dce1a85a0a0d33d3afa1a9ac171eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1726eb3ba1c2413b6e7cf2e0414e9ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b356490d6afc4c416c31f616087f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b86bae127062485022d4960ce4e16b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2216fe232b333bf36b00c6a1614a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294d84687686da688980f092e114ac4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf49ebb16d212c20c6dcda631a2999363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d4b30b42bba1436b6fb4803894ae6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd8201056a499e15481931954a14cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dec3e32c8d28b00ad9498b469b362b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349eb66046af733810d9b292cbe7d02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bfb82ca840244cfd1ac153ebaae78368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7afd51bc703844fd0dda7f3cb9371369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26b1a7454f91054f123a9f713c75cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38d124f51bf79c51c100c6aeee610f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47267e464e254e176d1447fb7a14ab3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff43897f0cce6d9559d7f239d538bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f4b122bab4d8812bb5b5c44f993c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f877c1744392cde9818903e126b251375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632ca0e42235690c4685a10b9709f89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ab788f1f93f64f66cc2432df94698377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064b3c66c37d68799354830d9a0b8e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2c852d7bc167f9288730c61ead730379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718a228a22dfebb0dd55cb2dcb47728380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd66e435bf4c03b75d82aabdd0538a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565867a685126c64d8d761677545156382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f47937431c97ec0348f0cbb441357383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b457469cbe101e5ffcbdfb72c06a06a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd9b86c8ed681ce763d5b46832b2f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecb230a1f5165cefeffe7f7297946a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c20ee0b31a970d7ec6e4afab561822387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09b8b44c72f332fdbf880e2d9e14d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850eb991102b336f0fb50c15404d060389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e1ad9354e6038343aa4942aae9466390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340f24f15384a431f1cbd7233291bfa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5ffb56f0e93baa34e087ed7b768c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c417b4f535a85853760a5230f753875393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5676e0ff9bc229ad71693e36b095b00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acc107bbcbc61ac4a1f3f11a398327395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb873a577778dda490c9709bf84a34c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b96b96543a2013dc7e181cb47e6b5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69ec84b93ad37dace940fe36152766398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5c8697fdf54299dd7a9e9bc8f07d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a4a8b28f0c03a56bd15e1ee466489400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a287a28e3ac0b6a1720a5adbdab51fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546ffd2bdccbf375babe5d91876c4e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8c005d75923557ef5224f4e04a473403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0cc0f9438228dd3742d1bc57ef079404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c98d3c3a35222df4b82079c0bc79d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45223dfcb72645dcf2e3da3a7366248406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a673088fabac2bd8fbbe25d57fcae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89328411a6f3c8aa5994b790e8a205b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8254e4d9f8512c6c40d3bd82d2986b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3d0731af902e33773466c383a473e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7899662da2c2cb329e2045f72b490411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e69b57c06a32fdf296d49bee307b6c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1f5c68e80a735ab5e4f084cfa0ff7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab0718bcfffc7c758dfd9ebf3651f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ecd2028e639ce3b20ef4378608a98415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa68779329bc993684fbf72f513b4f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000e8a6c77a20935c4804721b2539d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b398ef5c6657a19fc8a94dbd0f407418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89255e5ae201a92b53645556344e96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cff6cf6d7892ebd34d0962e78e6f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da6e6307b358a861c2e38d70de66ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc787975fb6822c7bd2c267adab9bd5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ea124b3db83463cb0575dbca846b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367de6072693aee7465c194be00422e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efef7ee05a98e54f2bf6c25371f332c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66aee8040dfe38df404c01160167faa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4249d90f51b7204d1f3623c33786cfe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d7fa9181ac32958aef423100cd14b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8b1d69372bf41a263515fec3c76f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37294de2b69e2bfa4e44414ca8dc384b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d5b1bd8e9d13b8bb2fe7908998c71431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac25bffaf20ae7b678b3932ac8c807432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfb6debcfeccf29882a7f9022be994433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54b59a2c6d54692d177530a55023e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07505a399209cfbd6b2c541742c1f93d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda79dc1fb71a4372a953ed29b3569b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f243ed5f2066da7cf8e025fcfdc2aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbba765813bd0ad3a21fe22ae8eb7d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a93398f385e9c838ece4cbadc1635439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e211b55e523a3c1af7ab6b8db20c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f1038bf6756bfb79ef1c5d89ed330441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db3f01f0e0e0a498e47230a0bd7b5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110d6b15540b569e5b0ace97f287a2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff5140fe91d04fbd8172a70fd86dd8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a14b30af268143e1eb78bea8762c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc69f050a328b967b4a76ef9711e204446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44642b96e61d81dc10974d0277abd2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff8093e364cff8cbe73cf0c8ed1b37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4ba5e68847ca641f2416924179690449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3bedba44e167b6ba212c5304feea2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8b6cc6dcf5d3c1b72e623c02a541c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8502b3ef42f2f4e27b610b4743546452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170d2e885d9a659ddbe7688f09e2954453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77188a818fb5ee02dd4ff056118dc3c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fca1c008d33aab7cef01e7e6ec5204455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a4b2afe2dc8b99322310e24d67709456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d3c71b4120a54ae2e4d4ad083685a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d63bb21fd60b37f5052ed6d571f560458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab781503656eebdb6d62445790d654459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229e267c407496388f76389825f400e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edfc345258e81318f04557f01e20c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be8a9a4ea827bbbce5ca034727bee4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35ad4445729b7dc8523cc4665a8cc7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd7910f271e9fe8462f0ca29ed9e67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c53ee4294ce019ce6eb8c2bdc96adb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a03396b7350bc5e0186211a465ab2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617360a2928eca868ed2d0e6bed9e640467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56affedfcc5c5d50f492c8fd86c5cf44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78224a3d05de0a4f0c5e1e125aa31645469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3eedb79aa4f3f66b97db9b7893d75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da7b17283b512b6801138bff65d5b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e8e283af5b7d2c0bc9fae1f3ee8f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b751b01d786af19f2353438c8e66f4d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba69be9edc0adfbcfcca5e8844092d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe36961c479315d1a3c107440d10849475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846925358901e2231b5728fc5cbf81e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5de7888b90419aaadab15735155d16477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90de8ae67dff5796f00c1d169afe9a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236f66a74352338bc717931f018dcf2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa565220f47175a655fa13d85666ad3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd855a781bcc7668bb48e699564284e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58680c64233d62505bc4f645a7b2b0b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d763c4b8ff703f32714541a5276d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97956ea4340cb0a70f2b8a56832e1d2c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399455cdd00be86253038f03ff716f90485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397773973990214411b3aad2862579cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ab315e702b91fe9a95d0b6905108b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227ade9e0ed5a430e273c45e14d3879488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768caba9ce034175c30e9fb27bf81295489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39851e9cf9109aabb7205f099466aed8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1124b658fed403490f059b9b0f5a8f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be0709e00855c1f7540257e941f8b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca55106e3d8b522f921183f9d34832493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea06c12e0cbb32cfb9609c0bf64fd42494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86f6c8cc6a6463452e82fe9f527e2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e2c1bc51b2a930b2013fb4eb03677496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7822e4a75f9951cb9660ebf7234d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9df58a6efbf70e4b5913e51af76b3b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f389053ae5ae87cc6a1ad40121cc0d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b136b80016a2778ec38d800df9d67c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074661dfeb1adf30245029a016d1ba1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299871630d4378a734fafa014911630502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946f3f1ecc4a08a9d30002612f26e32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4b19d44421b474f4f7cff880fd239504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae30b663b1205a7fb2e67f0befee121505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752107ecedccffc6c31d4f77b7ba626506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a0dee132ef4a6fa75e8a83c732df5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b04d67d7647f52ef27234211e6c6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d284ba0c1f3589d9302f2443f88702509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdf642e78f67248c01af163c7aec81510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dd66f3e2fa9fad07cb8365ce22a0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5919f639a35de1b2748c3e7ff954269512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebb3d2f70ea464e0717a6e3c3654db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e78fb3ed5d5a042832fb2472592e94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0938996e441e4a6eed75555591625d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dbfa0b1c460d274c8f5157ed71d03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a5366298e19ffd139144b2f74f580517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f6e28051cb5973e5c454da509f944518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190ae5f71f6ea75ca5ff31415b99865519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6301c2d84df617420ebc41ac502450b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12283ccc18e75013440d6f032d1f1ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19fd572562a7a3a4fcbbf69bee715f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e05b1cb0ab6f74772164e9eddb2e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829aa1114d8bd12987957c3f90845b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c31d3b394b6d9338375685cd2f0bf0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e041e79081556314af7623449a518b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a2325cc4d27f3e82f5b307d0252b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645a4b3b71835f181b3a30aae5436bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f0461b8c3a417d768ae8ddee2404e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec306b4916db7a72098b084be2dfa63530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c64d75a2e53c2f8c12711f2e40aa95531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845684a2fb6bd0e9e8e7b58b4ff90d21532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7f89b12291603a0e7d726c1d244be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0081bda17a337a8003734d25232da3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82309262f8261f3c5d69ed67a4301ff7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cf5faf30a4d496dc8d299f3a5d947536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922ca7fa8304e0b6e95d995bef65044537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a5583218da8c55087f826b1f17bf9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43248cd94d0960ea869f17c9d6febe2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfb330dab02cbf73cbbe04b38d3752540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f935c949013ec8ac1bc1787b32cffb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d095163edd94b4d198f0d42407d0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73ec8084818fab92f7735545b785a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44c8191ff2cae07f561bca4219de0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2024202d20fbfb6a9cf7397d19e6e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2a0bcf3f07b5f318b7733f15221ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb1bc8aeb44246faf827762aa99b5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885286bb6081d85b09e90ab3bfa99e9d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80553497e02dfba00cbe8eb734d142549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2a5d5d219c56fd4dfe402f77f75fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cb35f5261606427aca25706f33ef2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1a4bca123fd966c7cac0d154cf050552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89675ec10ade763346505e754ff6bd8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceffb06b62f461e277873b0ee7b0083554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547418ed30cc4806665347eadd03c05555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec1a8280bb15a2d7a6a848a3b67b5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623fa76b166297015c8a4c14e3ba02e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c361b1d439b8336953839d34d1b50b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31948870afe1d7949c7820b508b7532b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89ca5727472da43255853b9d498cf3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b39606e81fab51fc5b5ce07c28b2bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dfa98ab1e551e0942dece4dbbb692562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f76cda629dbd86122163dd0d1e0ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c403427fc02d004560688af1a0a6f5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12653997b7688f47e0d47feffe5ebe4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0a8ad48023689d30656ca9c7632f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eafdc1fb0d3d367ac4fbc341e64ece567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37495fb9eee3123e63dbdfabf48c9631568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856ce52b29191ecaacde66e5bbc3215569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b463a36685a5001fa206f1d71fc497570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af90a9e74872cb1db4094bee5e0c98571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5e36a16d55d9998b5ec409fbb12b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fe29ec32871dd4ec4e8f4b2226d86573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f77e2e0f9a6f64b5868450d9a1df47574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a80e9f365f97baef115b6cb45b74f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225307413b73f95e948f9bba15a2d2dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26df09e9492d64a8b8f989bb132428577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b147af9ee453256cfd9242f96718d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb1c15af90f2ffb2ce07ce4dad12ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd3e15433696d7cbb6a8943435b8a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d65b7082247b02939a471c8621037b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bb16a0fe21c127e193971171aa954582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a27270484561d46b2e7a06b03c585583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daa77afaa9335208408c6c5668e0de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3d00bedfab7ed0df4d2ae8cca1803585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21229ca6c80546b4132a6b26de89e72586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b812621de0f02cd08238eb202fe3d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee42285b81d82d8b36b76d5ce2fd0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727d981bdadf75b7a3b9d33bd03eb7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7190f33f4fd58ee5a42366b4d5ebc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5c17b4f0e27a3e20c3592983977c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230c071c2c04f6d50bcd17a7d73d442592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42295d97926003a54251083fccb56e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e89a727ed7b15107b41e810d325024594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91972a6fda38d7524e8615d49ed8f41d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb79e7c214f65650ce78a3a59f30fb9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aaee68a19641b41c139843dcb243b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514b51590ccfcbfd1de3ffd43ddc404598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d10b42948ccf0ec2880e6834075f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23eb996d435d7a78b8d9e2e6c90418f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5f63f4a37d977efc28142260426ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af85c494b5465a14a2476c3b6b8234c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8097f910fa78d11f3a0bdafe7608de9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed87b7c2a79d6ba405c951e8aef337a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142b1ee3807cf38aeabe1e97d5f9b4f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275135be61c82487ce1930cef98acd53606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23984cc6b4230087a0bdc8b64152feb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f39b02ac373369ec2025fd2286606608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3fd1822242803f491d33653c9ed1b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0738364b8efb47ef5485ae3b88c726b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ac3317dd82c6eb980fd97c266f1ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b38c8fbbc402fa4a709660bb3c6b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618a4855e42db61c8ee0f1d999c84d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f1f39cedd8366748637e393868d28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a955fc95f01ee1319eada5dcd32cc5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944d12872b38cccc355f71df0c3bc5b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc705d4eafd2856b96527d3449cbde2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c0f616cdeb9b0093d0e46293b6321618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c4fdb1eb44abbbaa1403a355e027f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fe25b21e9fc8a9a09ebb99ee1eaa8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d23a27f57a04a86696bb6a12e5dd22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ff7c8540a54f15a42dcae5cdacee0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bbe3d54cfdcf9554751cac83a3552623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42169c1896bc8ff0a4284d85106f5c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5a85f78de3ec5405a5d9f999ddb70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6362310b96a641276206d398f95be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071400dcd27a244e0d4166e0978ae2c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f72edeb30cba4f849d813b555cd0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac105ed7b8941686c95b9f8c6781bbad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25769d63332cdf3dc8ad86dc15fca754630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79bc19a56d19b118402108f1973b46631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699e03ecbdfeb7880a46f1b683d0ca9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e858106dcad4858521cab8dc3077da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271eba39cdb95fb283efb710bf593f89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9366f0b49aa3894bb26aea645bb5d7b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3d749fca3eb983dc4f633a1838d0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedabd6e617ac5ccf11e4ec3c766da7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d1c542406ce9fbcee06fa0f9f1a4f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9964dc328ad9546994e4091c19c22639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0e3bd428a7997f32493f7e660ad76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ddc43960e4b261b0aec98a1d2914b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4d7756bdbf86c7805e89bfd93312e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9b1ff52f9be3bc9af6b58576e710c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b5cadcd7328cbe1b48c77215e2018644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3e9f41bbac2d308c274837fba5787645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef059d7cbf9eeb75d3c40232c2e944bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc570b26fa6510bb9083a9cf2604e454647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a223ddb5c147ff221816c8c4176549f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515e9c98003faf625387b6b0c0da116649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8246ce6e7550373593159a23633d0ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab702e00b5ad9e52aa2dba0196cae8f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eeedc919386fb54c553f4963e42633652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb772ca3e0e081cd959d29008048de75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f50dd07e62a2126577e274eb01668654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b38adaa7f4228264b48051b5c9f37655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ff024d62a55d7496fcd08c5672ab9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b94ee26b56b585068a38ed90f8fc8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074661c1c36425b10c9a9206e026e3a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1a5b08673161cf8144af1c4ca3518659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cfdf0325d7324602e341028f54c20660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3b21d46b46bf8f3f1c446dfc9f763661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19761e5aeabf79c0996b8572c2423775662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71f92fc2dbbff74d61b17481775b3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140efda2b424c717b76991a0db36a9b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef256c58d995364d4cee122cdeb0b791665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5decdaef1bf28f1ce0296e83fcb87666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec6060f4df9252c49d9c159059250c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1335e4252bbb82d3420317d1793853668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8c3933a0676ab9a3e968ac3585df7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb2742bf8828b2ed92cf8cd31c5c51670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c04ecbadb6210f371b1122817a02ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14430c10175f54f9052af006554c2ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3d3f7eccfa82662fb4d12a766b3e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d08221e2153644eb1cbbad20fb9b34674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41a57765405dea0519357aa4e983b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bec4628187f596b2d776826185e523676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fbde2fddca338ec8ba62b8804ff3d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a65cbd28d38c838ae39bfd341128e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f9aedc1186ef3d96b26cb5f7d3683679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dae54014e06d00d603aed776fd609f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b76545e4a41e81cbcaf6bde027214681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64829246669e0709fee584f0d383ad9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dc6b7540a42a80b624241ddd394e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401cb1864042d4b35930b8d426968d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd9150fa34e3bdb1dbf22265b9bb4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2334e80cc5cebb9f564f9e614ceb445686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd350d87b346d393a69247d12637ac9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f4b385f1987bec488c3a527eee64d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11446b3def74ad7ba390b5e6fd4403689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12022f9e590db0ab352f4c021c0e1191690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c8d245592fcdd57046d94bd0523ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98624e6dc2fc90be25b907bc62c769692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d33dea73ae1db144d7e8ea694871d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a9a687f5c0395b07fac2d3bf10b47694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73e2476d39505822a5290b1940b622695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e4992d6c34c68ce7277d0bae933ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfcf9758fd365fdb60144b5c283d01697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82313ba99349f819185647f7c4c0d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7985e07e7fcf8b6ba03918d17cc6ba4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aace3f2dcc109108cc111c9eff97d77700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db6c5d1db35083683a4a6061be847d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddd3472634c3efc8f9f26968b7263d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde1870ed289cf9ac1d6f857cd72318703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914e3f9a6f8e76c8ea793e5d38b1dc6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3804e8003874a73df919fa5ccc37e6d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151b3566fd8ed6b663a29dede60e59f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c080a4e5620c30dd1522a3404c45f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9c53e916e446a0e4657e764eb4941708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7de9461d10d79492d6619f724b535709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf502fbc0b83750c161f3cbaf0e55ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4665f551b6f2a8199c83fb1dea44618711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7e87b41546b0570f9a984d79161d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5067d89269e016a83f65a2b79c59e6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1b8ea1cf3650569a9d1e15780bfda714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61652827a2287334be9b08cb1b9b58715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc2718a25d70ec9b863e90040cafd6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaeba23295f8d823f3a5f68f788a155717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d458cb233b23ae99f5a8f0ed78c477718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fce0c0f7ac08dfb4fc224d806b715719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213815532548f3b3c8de1f656cdb415d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a0e5269ab075034f8d94e132b11ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea29486eb2c70aa75d75526bf38b4d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236339060b53d928b46195ff55b8571723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ef9adbb1cd0aa69adc637e8a0c0a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8928623013e8afd6f884953ee60ba6d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5aaf41f9f355cbe781343d71ae78da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72d9ebb3a8a4fe8f84e263a13c64f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133588962ca46301250f86209a3c42db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc2ecd857ff8d46aabfa9960cc5d5c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565316e5f953d806d48dccd1d6ea4b7f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b7ca7bcd104d768827309a9dae312731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645a06f5be65cefa86ce2f9a0c940a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f4050d5d339f205732b97af9d04be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c596a781e461cdc6cacdf7e67608f2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb05c8fc3f3e14fa1f29cf97b309a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6db59ca960afe6cb168caab46e25c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41493fd554f0e296b7081ef09fdec7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409a5df844c38d82ff47a2195bb2c97738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929f2f0e069382ca9fc897234c8aa05739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861e1ea94e92cdf9b24bf5e4d68a10c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5639ac84e20568bf71a53dc4f952d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517dd6063fb418771dc01f3f0a693e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca74007f071f68b97f2e70786f36b14743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4db820e65ce351e66d0e5979ecdb7e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b1fe7df74bd6db87e2e6601ba3e4e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c326f45e8c5312ea7742eaf59d4ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c0d4fca2ce84d9e50f97a84eeb34c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a39eb53d888e54c997f4202f8afa9f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97038fe20581a8380651f813fbc5160e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77863b345d240eb1b82c1e3291c7b051750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea45ca2ccf3f07c582fab1a43a520b3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4146295c2d7713fd983b04c8d142ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b75faa9236e65bf4f217cd90d25b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dcad9d26d17668b804f0606c85dc1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b70d5841ed6d3587003e0896f71cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c220058d599eae023bf26e95f630e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c98d4bb9a8b82a77067de54929c839757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37774a377091bb4ac422d804bad7f3d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd732cceb16440822723ca19b592a33759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb98d45d02281bfeed4e22b927bc101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e4aea7b44e678fbe0bdc4a22de2542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfa3d46bc3d1ae971bc0b0e5d3b7343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3707b033e2bce83e6d4a03ba8cbbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d2dd7f3524527f4ab464ef08862e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4495cafe3956b7cb562b915a52ee62b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d29a78eee43ac0789ed6a7afbea207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb535163b63e3f26ea2987c4ad3ac0f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2331b7020d0191d6b4b7c425f0930269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d97a5421b21187a68c46a9cfc8b30b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661e1e26efdad063c343b690e9edcbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e0e9268d26950576d5a5c39e0677512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fbdade558f05857b792b8cd98d3de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39fb46398d64a6f8f1c075b386eb1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5373d6023ef1ff8ae8a213fe3b5085315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac6e10ba86f41d0dd7d3a4d68fd8fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fb66de6b1f0bdac9669f090f0694917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242a0b3bf5fa79439c86d511aa8c21918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3cb0fc4ccf6200d109c849bf881b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54fc6bc85fe5a08ad3786029c13b0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbd67d68e8fd41aa8c1ba94e98fffd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43697ed9548dda171049333b53ebee5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e21446f8fb62d4b992df5eedc466df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bcb41f6558f49213c881bd3d8c13b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bdc49a5451bf9e23009248adbef2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4aa04155f5ee1d54f35210707834fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c808000d67939e6f4eae32857cc34a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba2c1d074d39635c5e63913ef4a7b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b84246c390b0d2652d8c2a7bb99afb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13e3018ca0a1ca61a91a70bf2dfd5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241189a4849996992aa63cd63b5027431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654beeb5bde94e6c3f7ae5f0d09dce632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261880f2f489e2414d4b7ac2a5d61d1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d7f95192a246987617d7962d8adfb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928384a054e0856a3391bc5b0ebd4f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa82241aed9aaabb03fd8ca2ce220836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec9928625ae5e66d4ef332d36a885337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bb25a36e91fe4ee6a89327359aee038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d20027ee893c9c140791f48b94c19539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e614b6c7b46d0ef2dd3338b58ba81d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bdfb11036179af000b20ab0f8b64c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf860d62a15e13c4d86d6eb4c1430142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbe90c97691ad0cefbfd22e5abd4bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a454c0c71ecb16e9edfb8be68d2a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cf6d813e501a640fe1c08b927bfc745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fc71c244f4863c24d9a5e0a3e884a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34cb6914795db583856ab8a26d221747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd487761ed31154109d31ca7a7fb1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fe299919e9801f709b4739545ae4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33341d9d77791446df35b160e490bada50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9fa7c86c3b6e4a8264e573927ac3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba6275fbe4d8769ff0edd8197f043e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e71369def5fe18dca2544f509044da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3402cb26a44acb1b1499ad00c7f1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05202f87d95873788052676a50ed700b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86495a9267a3baa16f76e168f62169e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b484e7ad53595bc3e0787edf75f5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d1ff8f01fc914e2f660dd0fb4929758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec9e9bd1d160b91ecdec71bdae0cef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94b50d96294a9cf281fa8935ec0df360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212563ea8ac4ea0fe8a07ba9647821f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f999705ebc047de7c7c9282aebc3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df45a6e8bd4317fa1a0b841aaca727b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757d88623df327e0955d0bc1ead535864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b9e0e01cf5c64f1a27094d9215cfc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9877252371c02af9b51270e89264e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0302457f5b36f508c892b9812a103867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0395c79e5ac5fcfea71d4962d8ad2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9df6b39585767d9ecb53f5ac232ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf017843c2b012a03fdac688db345770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c07aa95bf339e45880e44fb279bf371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebda1e5690da972e99560433e8da62a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d068a4586c97e05d7df4aab5c627c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8895487f1a054c3632b4f81f87ea5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93e0f27ec65476e127dfa97865bed275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa056efd1cb95b58aef2575649f94ec576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fda0432a4308658b732e91021b120b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f87fa72d2ce7f1b26f51f8adc2ada78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd773ea4f4a2bf5c06097fab829e9e1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b38c7daf3ca3dc79fbd1df50e019c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ca034a36ba9a2a66a0526d52edc1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e538f920ae5fe6655a194b5c41be382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebf88366e12261ac36cb59db8a405483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219a457d172e080e73849cc899669c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c8d0991d6213642af49e30c723e7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f55154729002b36fcb588897aa71ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6473d68b6070cc17e817aee39709087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c418b0800036719b47b9c405f33020888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41be3129e67e3d4d197cf9b3507635b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab406fa30ac98683fef01341d5c807a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baedef02d1617bf01e2f48736c7200e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aea38f7280aa5c3ff99b69aa82800f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448debcf75d884957ddbc8aa8bac59193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b6276af567b10de5077c49103556f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb77e015a76411ba6ccb049490a34c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95fd9e87fa702db1cf0fbf93b2143696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fdb9fb6e2d797f3908bcac9fc701297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dbac803c68160650d4cf6e24ad12098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967261a0efdf0bbca7dd1a60360874d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2702e9d6d2bb270cedc19bada89da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ac132949dc6c740505269dc5d8398101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af7e7a2ff5f1eba549c2b135142c32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b036ba62975988a4124a2a4eddbcb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5b4b5b05921397ab33aab2b2d4b85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d147340fee34c5bf34e198f6a93cd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9e3ddc56eb09da22a6aaa2014b722106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97966c9d3b7ce4d213a797abe744191107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2b2faee30c3eb54adac4fcc535cab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae89d761ddec831476231842faecdd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daee4f73f764508e4789fe1d15db9ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc48db4a356749d8dc3fed1c6ebe0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea519888cf4e3370cb2af38e6c6b8ff2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23899d491ca17c2bb433e637e6d657da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f71e3e33862ed36968b3385e997b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f514975e2b5d5708e5f3ca8f55f618115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b1bda89bc2ff3ba4ef8c5fc275a92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446ff30f29283f1bf25d3be94432d0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9345229bc65941c797502d58c8359118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852157202c2b4193fd32e7682d4fc6ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd10ef4e8cbf1b5a4d6c3f67369a62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca12326cbda0b18e00c11694745336121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bc1241290398f0e53f9911277b513122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9e3651ebac82cf86571e5cd6deb9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e73b620ce8f629aa24fc95a016ef8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2245074349abc9768ec0ae8b768842125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88b40e53f93c9858dc75bbaf350809126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39775ceaa0af508fbf00ec3dcc281304127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380eef669b176b9e0a79923e73bc9271128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfc83ab3d8525114dfef16b3cfd765129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399250ba397af7f4e337e5fb0b7f9937130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910651babadf9ab6150c74a2993d9007131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbe61568fc66cc7cb3a1bb0d71024c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae34f0651535360f03017d11b25f9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e8b5d23be4db8b7ac6ad3019b9586134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b306353ca6718a90cd620c777f6f90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058677952445224c447dcfe03177bcd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155b9260fc51b84a9e4da9e965a9e75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c338dfd8965dc5738a67e42f3b67b2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e84be2b6777dcb378d8b31227ac83b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7ee714dafc65688a936d70cf1a3ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f7904f3f9a77632e1365e8a2607c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c647e886368ef8a00235382c7fc9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8062348be6081c61ebf0f0a0e18177f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fc83fc926622bd142e3c21cd5148d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26d68fddfd0cc72ab67afccecdf17d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd31b262f96a2d5406d8557c73a2001146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9687629a4779e5995943be0bf1e98d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1754f8f77b62f53fc30c47e1978f2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c05e6603ff2f6cf1867e579ba2505c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95998add145c5792a365bf6e05367457150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af5ebe5d2851c05d86de205f46aa04151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd4dc66fe2e647b3c0915369901196152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb496e34e81a27e6cc188d41a1b539153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe015ab879cd61a0a6d3edc08898ad85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44dc5b84b6a0bc54639682519bad6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acbd2dc754d839638df5d31761b4d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e19b10317e6b0d9d394c7092649978157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda434d9a5ad57a1de2711d7e9a18c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a17dd498beb83731b8acc02df00c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c320c109807211a27fc7109510f2f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff390cfc809e05c7fe9545fc3eedd3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9005064d83609115de70bea7eba57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e192f8cb09bebfd7d18860f493be80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1cb2610227bafe1c36b6b101286f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a804f0f9d5e5d8b1c1bc5df6b60dfe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a232702c084d7077efbb69a11b4bd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bf4a225c9f52c1307ed612573db5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ed653389ae5be018d22fabba96dfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205a2e8c4d7c25416279293a6105181169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc48192f23e5d6248cb5c6e0ecd330f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3a20e6a865dae16293be9ff1cb5bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd785a1a119d8d62bd403009fee8a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a8a42c7a5929755101a9f1a7bcf65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df203ba822bfbaabeef3a046bed8b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560722935f84b6a8e1ce2b50cf8fe18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c181c8f7ef40f2f11f5dd60c7f72d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d8cafd1aedfce241b4536a1120502177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95eab971f74342ff67a0366a581048178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d644dd3fe6285f0192858860427d84d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0204ebe25b044260bd50ca1509cef9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967b6c835fc33a976eb1d583f26a420181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52cbc3c32bc56a9666b85e3cac9e60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688b0ce4d04ca738eb07056b47d2f3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb907cb6387b58c8c05b1cffe8505599184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acfc6c7517946ec71be8fb72fb7ee5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabd754a59ec3743d49b284f60ec369186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13179770a9a67daf4d1b3c22636d0e32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a9e9bda42af8ab44f8313f5459ca6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed65c55ee05129fba0ca00071403ff6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062a2674c94dbc882055bafa907939a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca179f612383409c47febf5dc799ba5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2efdd70c7b1981fe15c14ea334e889192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236ed1bcece18ab8e6cc953cb5a8fd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4c083d814b6bcd07e6d43c2ae82d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd808e78cbfdc2c4a71366041eda30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18f1ac75efb6916ffb24284b3b87f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e663b90eeb6e6daa45c2a67eab3c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aad6e78cd9e249580fbfb77eb87bd3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f0cdbc81a9222f52d09fbb5bd735d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86a474f386be265b2b174727b664e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a157aa20b01ce6665f95767d245b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c786970dcf9bfc6498a121fcd02c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ddd15f5f5f8a2a027b1cae6bfaeed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea35bb2d9fbe90f21700143979cfe8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279f6612fb123cb786f0c9f1bbc311b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9bda19c8b5dbb12fc93ebd29088ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7ebfc54c2afbb57b7954c0e232bfc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a658cbc6f04996c2c6f1ef14338da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782078cc56bc1e17e73c8436826eea5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4152a0ac906a61498c796f6f349032210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482f535b471c97feaea5fbd44966b43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfad41f416fa7345c74555797a2561212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5381d7bde395ccd21805d01aa8059e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58b4c8febba7b88e4588f9da905c84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dc5f660cd2467e2a8cae462663f8f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13836dbb6915179faa6f3cb7ae89337216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc2fec4e61507fdf2ae07552b1db1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3823ecf3079da392b00518652196a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594b39480475f1f529435cd012d7c50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9f109e8d86ccc1c151ed96ed172c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeba952a096b72cf7ad19f95a29060f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e1f211112721a27971686644cbd03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265251ed7d401779c048835aa5f112e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905970194f68636ae54ad9e92f247bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0fa71cf9051e513013ae781d16a6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b82f0c4ae044701cfd5674f7209e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a31059ae5a4bdb054123115caf7ce6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe2abd37e510c418505e05be6baff9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a57ba89511e4719bf4a629b8514bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba5d6652b7e8640d04ca87dac62598230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fef820ab3cdfcfd7499a9b9844eeb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d3777b2d30f61e1482368c0724d01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ec1fa03e945fef509b549c3208362233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf0cc0a4077ebe6df1dc85a591b7b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e01a9f4e1e94f87cfb3e2579daf17b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a206439c8eeed093f6d38d95d192e54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b01daac28cf0c400f33e712f644ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec9352405d89df88a9e0dd5c70b702238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace3bf52096ad745ce059ef7c55174a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faee14afbc4a6930ca116f518e2da2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a558191abb0d191feff80cba4a9d77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db924c654cd2479348d129dbf0a18af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6a4a6c37197f3103a1b1359c2b686243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aca5c7892d99ba55faa6b4749f618e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f84af1c7e07899155427857e07a875245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcfb13112be987b10a85ea96bbe7b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11803064d3b39b69a3b4fcb8b2866087247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7a429bfb2947f31f58f9f8f34f808248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0de3c5513591d3ffc1332fef66d70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c65f1f0f53e6cf487e246ffceea842250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63593ab7bf321c7107d76f536515fa1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec473e08f36e9bad41fb7d4a881462ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083eefa3b5d3b27198a491028bc5d1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245668a8d00af0f089d1b107795d50d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ff62105a0b5ae470cb599ed761d96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5aab457fe32211587dd893ea8d135256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96347299f32c559eb631efaaac798f2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e2bc4dc5f15db9b69f577fc4757eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e0f24dca34cae4729606b2de1343c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1a9c7b3566e29c875ef47fb2a6c88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca223db9490d672269712314ffa327a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc158c58991dadf51fed2898cbe178262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc77a585783585d0078de8beddd56e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3313a7d5ae532d5c114d9e52639a7c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69564b2a723e75a0de10cef87ceaa335265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51412d432997d1ed719b02342b85bbf0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10724de508f2eaf142c2187509a965b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca40c8a0e6d221fd9417b7257c500f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a968d58bcd69e36baca4d5470bd85e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0a5a8899ff66e101f1c8b62150d4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d8860235ce42893778b458aac0834271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73989e5864e568695069f00e928b1bbe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f295a79933a52e7e683fb422ef84395273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc89a5d0f5e98a084de6e5257c8cc5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5a39f364448e19adb4c508cc937c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68dbf5a1c4b3473696580c505602c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416add635086d79c1be95ee6b295b21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707df04eade5fd381883ed70c156cef4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbdc1b181eadd6380d93b751144488279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2da274547a92c179594615fc8d53f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47229218c34f4737172e0b82b7e48357281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733b71d668b125a41ef47a7384c88cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64974ecd92a81e4fcc8787f04b77e20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14767eb16cbb4a5285fcc0056c2842da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8054e158f5cd2b926b69a6eeb2859b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386d0a8046fe4868b0f73032d7cc6d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07d3b0bd43a1b11246b4cb12c6ba35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a9705e3a6e43b43c858b1b26a85fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d63abe0165e457d0d3c57e681e6c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ee20a85ae38f8d0c1cec89d392743290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a198d9fb3c520da3c3bea5108cf01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c710a719667f2bf20dc9c41f710903292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b814f981b31ae90b83c057b92b5cf8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e30fe1fe31db563e124f5f0690b50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389d130c110290a85b110d9ea836dd6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc36451494cf8f7854a23ce8db94d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e202c1d8be3233aa159a05a5d5549297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea9c32213491255c3323c622ab264d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e402de2b4d6c59eaebf2ea12f85b9f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a1965497904f3ac6ba3017ee3e4ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f802c7ec1e8a9fd9625740b211111c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8afc110e21fa052f722dd5f159c694302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56e9f3b38e0d9faab9d7e14e1426bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45a43645f1a1a1df0af752f5b1fd1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e18b84753e3708deadd671bda676c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bd033e871af2c9d16127f67c55c17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1f79c6da21b7d4c203faac79e440f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186d351b3138460c73801336d6ebae7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0e53f0c460d3d1022f8c3e1d01888309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d99839e021b20bc8339ad657eca5ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2081b9639fb414df20cd6e21f39c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d95fb147cb9f07e61a8a38684ab46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63f0dec5fbcd18a5436fb55a16bb10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341464ceab00089d59f02321459c6e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0967a24161d43376b8e9edf1a986ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227439cb123902bed666b58e5abe21c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b14e8ded0706a6d04f7a81d39d578317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f78e01b81db60d577752522dad4be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2c2f33f553bc1213c9c6bc1f5918f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeddf6f0fe6f72a67795db40202a731320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450ea40dbf537aa71897531d9ff8ebe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595510a610e6ab012965f1d6cc3f8d34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7ec002ebf86085f0bfa0a88a2e37c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8fcd76da5edbd8cb3655aa68f2c61324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88584454736a1681c98891e6db2f10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840deb19310a0e82fbfb82a82556c5a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854103aba339f8b0ad035d1eb825f01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba4090d35b0f31ccba9598af48fe27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560623d9be0da20bbf0ea78358d4d5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac505518dda0996afb3a59b073c42c65330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f97671821fb7d04bfe558d067df984331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c7aebd2957e12f9089ee845566796332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25cf82c768d31a8ac6bb298d99f788333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4ee34275458be4496627fbab385bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8aa4853297807c5f1bd0093f64ed46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a066c0aaf3cae39044e71a435ef514336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eebf38d0552b19a2d8c0f855d5e00d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57754a4943cd1bc5a97a4bcc5bea26338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75751790ad6f0a54fb4fb000d5214d49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df817bb3d594a60fe573960c2ee3f0c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a047f638ba9a5fecb8e0604870b434341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb078ac6b1d93cc409f16ac1c132499342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b95e92a5c1cb07dbbc9d1dff6127af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca811940ecab82d49d2296126963ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b365599d472d73b06d279cb00bd2db1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f631805a0cfafa79eec84d8e20a64346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7e187c8120064be8086702dd9339f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934b7c0acff19885e0d9f4d8f4204bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4a5125176ac6377c0911cb6ebf3f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175b31346a91453066b2fd1d2229948350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4758e31ce01853f9b39aab57ff67f11351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8e210605d6e1046b83693b8f99327352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cd3f1b4d117f822a0b51634110e04353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb3514653bfd9095b704501b8b2ec3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea92d684d74f2631cfadc8b0d5a6990355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef9ecb1d723eb855e054f82bf0b4c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68289a02fac2f0e3d1e8dd49ff41c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22443846c97ff3643a536874d19b14d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53491036793e85cbc4ac7dffa06677359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503841b2537438d3fef625d17324f31d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59072017a941a95ac6e2a31b41339398361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092c24b69e48c9ab906eff2c8ae1a20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2caa38eae32640640afb82728cd31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd063309d5f946e8a0bad3066b8acef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bedb3423bdb5522a1eeb14e1a29b17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1ffda106292e367f63fc62f9e7ff4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1157a06210b31e15a43b84f5fed87e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e5105455bc74cbd965c6599696779368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b9764a369da96f5f0ef514d881023369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6259cef99adb4d0d224e830cd86f83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231a8348cc9b67788b8894add525a85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1731be7417bebb30f58fb973b47fe70372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8b26e6d9ebb86dc0dca4097c3ee20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840bf8cc0cda5eb7e4d83075e6adfef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91482d0e5b5af17b42d2c7f7e3a561dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39538e2b3a8757cf0c43817eca35aee9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce8c770b2ef831fc0263316df59e41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76f61b61ade325158eceb74ff6877c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b24c7310f1bc37b58ba28f6439f462379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca6cee21093cb6fc777206a020b1e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97403c78bb831a61c2939d89af0d5362381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b6dcfbf1ec15aac7dd72529a98a51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd42c92c7b67c0bf583a08c9d849b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d51d3985923486fc53cae518451fe8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10d5b2b5aefd342adef4c1baae9804385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f6b6b79024a41030a4706e56d3d83386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47928dc2006cea7d42df1fbcd6f812387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbea80a83ce8032b8e60903477a95c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa322e1659d8905e64b05a40aa2aaf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4157e98729c5c706af1651a8d6cf82390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2d13080d51abdbf62da136fcf9eaf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50760c33f74280090afa457793fbfd95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f956d55fe0fc35bc925e05dcaee50d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da622ffdf0f1885046b2439d97995d06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d6dbac1f4cf77417d77f0e3fd270a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54360ab4367b11a381c5d0e7fe228a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cd75e3e66b7b525c2143213e95319397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcd43cc3c64ce6af39fefe85c2b2d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837a5be6a1b9c26a4f857e4e6acda97399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c4be932b442820b872342001ecc91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dfe1586a0c07636dc03ef0f10866c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f92291bdd4aba7d506e20d8cbf25be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fa2ed938b819a6b17a3ca8cdaf291403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06451f1b20d20704416edc3631bc35f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35425e55f8e7769764612655f31af6d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf8c1942d71a6eadb5955eba2529cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997002bfe9b231cc1ce9ae13c897cd0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371de5b70e1dfcee5b7bf5685ee39b47408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1773bd65759bf7b5ae3d52b5b8c07a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3cd53355a9401e14b3dc6911694f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154a9d26c7d2c47266184cdc772c3fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543d94881b7a51cda3b284acbbe671f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21eea7ce11dc30c4d00033322509d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcc43a24855f4689121493dcaeb495414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b2b523acae31ad699ff5ccc7e083e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7aa1f233e9512f50619f5af8659cdf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec8dfe43d2b59989a2165b82ab6870417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5d3d245dd456cf3e5536ea48215d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aa7d78017b589900408dd99d00ddc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc0db08bc72ed51855f4f0e509c749420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a7e914e214b4c5fbddabb0643f73c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d94350cc68388f3e4001c4774c743c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082e601cc41c13662dba501fead55d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b453d5886e5c24d395e93e63b512b35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a74208f0990d5c389d537684ae883425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a300cc67d172070d2ced2f2de4b1f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091dd041043cbf326fc156b7ebf8d9b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441fd23288197271b3d840da809a9b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5355694d0b06183d0b764f8e696763d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957bcb6cb14ec5b4a41c0c6930d7edb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea75dd7e98c6caed203f74d7e5ce422431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564746b09439412d07c471fcfec6c91432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdce65a1bf0d778cad78c9a1c133fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d2d35def20f7aff1f43322130b0fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207ec283f4ce21c517c40208424117b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4651536dc8f72f1513ca491aa6274436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8eff31bcbf225f988aec172096aa2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd223ce77c7ee831b3f405c725b2bbb1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cb1bf1cb286d353cc8a35ec0ec54a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb6f26bc65b92710da82ccbb45a834440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e017b1f285015441a073b5b21a007441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463014554bae2d79585a529706ad918442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742ce1ea4594682e2d5ac6cbe7fd4ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d319a2d2a10a54827163cd5d168fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bb32527f3f8348c189a854cd25b4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088584e6fbe99a0ee24e536f90617d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c285ba51fafb2e55a4494c2b64e43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2022c14714354540999688050ffeb34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a8fb5a74d26850ad8b7e5c9adac45449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70bb5f686105af7893ee4766bdfdc9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8954dd79a285999efc98bb45d8bba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4fed052f1e7b91b3f6c78c3574458452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0041524dc156e25ce40c3dfbd025ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990cc6e3c7502fcbc8166c3da142262454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10226ad6b1b132edec071c3fd6e06bfa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f1b471a11414deae0da64071bf40b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8696e2d7a48be60d2f5330a7135d634457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d28b401de088a4ce8e82735d9f1edb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de681e41d7f8304a698d5f8cfd09b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77fdc70503ffe2804993348ac01559460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4f1602da98aca4d0b8d49168a0f65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b5145db4de7ee28e7f62d334536e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd1185fa168ec3bfaaf6f1461016fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7eb39a287b396b0707040213d478a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ea3d662fc1c6332ff3231344f6a9b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5276eb97f6ead8b9000c8ba0ca41bc0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30a0c00140c755c360b25ffdaa4a77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff1950645c9ba715fe8379757a054b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164909b4c9868c955c09206dc799bf66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af4f9a278685c6eaf21857f9d2ea18470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6ea116d7172a10911d00d61ae0a18471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a96bb9a34c73084e78fd70e931429472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132d17b986545f1113ee34339f99b7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eee59b7fe744d4b971443ee891172b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881c55c94ae82c2fc836d927ac6eaa9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e668d7a286b4add6cd6814a5ce2bf3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953debd8040427def07a68bd664b7a99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162f84465c4186817ab30d89db2e084478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618236e4ebf34c0872b0571213acc1d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000a1c0a0ca96bf6f8bd813ecbf2061480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992ee3028d560665971e1f9293fb956481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdb496ae56d40d9f0af96ced645b6c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbf394919285c27a5db16da16f9e30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c341e1690956b9d857a41b332c94bcf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d708fb3c9ffaebdaf668b3aaa202b20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e071ee9cf21b0b7d4dfdf366e5afad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fac0dd821ec8a7a0137b7cf8e7036487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f93348ef34e93e5a1986fca8e6566d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bf003d8d57e378bb84aca5cb8312c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9ddff4c4898feeb7c1351ce527723490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b43c3fa51b0dbcdd5069f80c6d517491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1895137ae03a46c0138f372969ecc02492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c403d491ad364e42a16fc5692023a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdaa6fc0f211e7db6ccdacbf8fb0372494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed176cbc758943bc6f824d8643a76b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a6626160ee2e3cf8d843de24e838f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4778c4b979ac63e8b7affd761a8fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705d685dd63c79058292205ab50f18a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dbc09cbba9d06d4d5c2d19de4680a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddd295a760d12b4ab775a0ec106659500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f121d56c460b811cf78dc5531c4002b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe39d9346c7a3d4576fe57319a053f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a43b12335cf4d7c8933d0dfb833dd3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722f99ae7647a8dcd8460a4fd65eb00504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97027d362e2844cbdcaffdca5d05528505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486eb33d4094eb545a7d2cd565b583e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92977ba02dced8d853ae119036ec4e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f5e3fcca883099d679ecf6237e342508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fac0476bd8de46aa9bd022d93019b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f706518ce3408f2f8d716812eafef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747f9e4d3496d6701e00e034f3fddab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0356c9d47fc4ec81eadef31108c9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4936c0d41be1491c73543943e6702a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4c30efaf2f5ed13798897c597c54e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d5fea6065c5bb0cb18d2bc9e4230f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdda007b065388b30f9d3b94e54f9cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3b79fbeba17cf8e7b061ff60ba070517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d264d80d670bbd57b994d5f35521ff8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaffb35560efe1623a92815f0cb5d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68b644d0dbbfca95af1f3de61803b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472e41e643ef91a8b3984e4c0a7ef6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e6e40a3d59320f2e21140512480fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451acf61b25a295f7a044b062767bb7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e27bf8c309d86ac86a46940fe8f5f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90cbf602ed54984db5bd19d10ab9d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd366b789c8a758d2358db97d2c0ea75526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba4fb82d6dff18c7c7d28af91b0b74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce37138f3e49c631701fa292fed04a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ec1d3960b8e4f2e438b92042a992e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c5174406bae92ae0bfd0f821b1914530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e26d4e66f587c5fae65c2c1d288c87531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd306f871d4810de11e42b08cf6fcf6f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af103775adf9d1e61a6224b8a0bfa0d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b4b8032adde8d3050d54f0dfaaf85534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d3491aeba9952b8821fac8ad2cbf9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f255ef23c3c0aaace2082f6d7b66876536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5276e0064843e4d1f7703ced86076c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cd9b8b31eb1aa6262280368a0b202538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb13842f8c5cf833dcf3d06f5a6628539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fd52064c5a77f6117d8611432a84d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9daa41d72de4e510b8bd3c6b800e2f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a695a9f491f805a8c07bd7909ba246542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe37d150fb71f3a2acc353d86ed6c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e9d99d0042fa67e04c993f68eeebc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f360287f6346f35b32e9c089774a40545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7cf4dc11a8ba580b6663c8fe69396546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd960a1712eed6816624e494637d53e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2816a01421e07520925c3412ed0265548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d301bdad6de4c2360b27598473e240549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0e92662805193298367410ed17324550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61194e036e91f881694ac3403ee031551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5ad15477ef8037fdbd172672801fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9dd81c3e56547ce04690bd22d62a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697e84824e226ce99262827dc74dabb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647abeda48428aa3f2aa874e7341f8e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b704c7fedd963a70b851e77a000625556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aa5d8712ebc00ed50de829e01d57b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ca2f664e7d0f4efa40d59ca698330558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08c0dc6b1f03ac3947f69b083bbd55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8340479d43e2860f29078d56eba76560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362c1485d10aa67c7a1e47d973191f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985a10325361cff7f11f362e0cc561a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20b3e75f2cbb76806ead9d4c710b6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ba8e32f61226920590d3dba9b9c92564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210e1a90b8f783d19beac389fe31184565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735bdcebc959a9ec65391993e37f84d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2924742fe7e05eb9898a9e9dfc9d63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813aa937b6c8c646c3b7164b649406b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a1bcafbc4b99d437836b4dee38c73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463f2a1800d761a8fcbc4bedcd49e15570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d880091f0bc50a3d906db59d5e79b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201f621e3b5260851f7a660809cf3ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21a2d1eeb2d107b62161a7dd881406573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c545ef4405908612345f6db89e450a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677e2e68c6c5d0001d6720b99bcd540575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a723a4a279e7afde2d7f1625718ab78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193503f86dc485cf24fe83ab7bbd676577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eeb1212bcefd4a279f77b01d164f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d1cdd17416983f22fb5b3635f5df5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190638f831afa4889f84c55abd7d936580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d64fed094fbf7ee28288dafc1e864581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f567c528267c07be66ead0a8a03f9c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d418fc134cea33b480a6c4771a50b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabaf08da86c836c05283882d35ac93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920bbc0cdb286de13851fd741bce9b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d05c661c6b04dc62a200dd8f32ef58586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7292a1aea4987162dccf70e9cc50f9d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef36909a4b248b5fded676e4cbb177588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d85dc9b7aa93b740507f888772a215589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e343da12a4f0fa80995999499087e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1494fe14ea8ac8b6f170f609db2537591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7069e6a44366ed00c16fe32605f3104592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491386bc551e00ff4fb709252753e1a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cda5d6b19dbac9eb04d76ce149979594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da38dea2c920a97423305dda4f88036595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabca3cd43a7798282cb549bdf5ac6d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de811ab555a7b1a683cfed22cd7600597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcafd2d87c8b6823333ede0e684632d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1fe24a11f547c3a953d64fa77cab6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c431d1bd510783f94fbafc2bce886600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e1987f8cc3642ab499bce4219d78e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456df5eb488aa29aa0cc432a68f0089602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca331d32d08e0fe4dc754c21bfd2389603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebfeb90d8e9d3416d61697850ee0a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db720e28456fe7e91fa712c73587da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dabd8ac6043c7b200e2695213095d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b484202c9e936af9c63181d8944c421607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee7001a4e4fe452cc96e45d5af1dbe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ed4a9e1750285c75be62bba61e7ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce856e210e2e93dce0f66c05ab36c778610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ce0991687d35b49a1a5dd31a87b7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87432cfcd4c5f6dd7e85ac6cbd2d21ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122de43b1f43af25a4e11853c74e20a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ae1bd17233e1305136fdfc3bec2db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2a4d26cbaae9a734f0bac33b53ef3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c330c9bd6871cfc6fb93b86519a20c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b4f912978315ef15691bb416c2cb6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33b59e26023dbb6f2d941760cdc10e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df286f40abc2f066e4c1667a6fcc7cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1eae27085d3b3b55a9539360a19170620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9635b9a2eccdaa5ef993500e3b1fc49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5158b77a5c1f16044f523fb46047541622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9eb7f6e67226f3d99aa8e3c1a3384623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a461fa3b5b5f3b0e081ff0d1b43415624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7abbe5a0a4277d8b92505a1c513634625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e55237b35fead8372cd7319d41557626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c800736de8b96b182a37b16593bfe2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8a2c387d6fe945eef3519abf6e0af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493810cf04d5ddb0b835057a4890a87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22192d56681f20961b26de8001fd1650630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a27db9bd2ec01c5bb2b51db86ee8e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269f6e3d6c155c58c4a94da347f9283632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c48dfc27c0d44171402902b220436633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534babf3dc0d1427f1f7badbce6a47a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2db986625c5cc20bf4e1f052b8fb4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e35f4cb78a00f2862f4f375a6d33c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235857c2ea9e032d2e13dd99f2c59f1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3959ef8105b4189845d266027ff5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b904acda194193cf5855d97c91220639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8484d5131d30c01be3c6e0382f1ae1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dd14dfa3d0fcf208b9753c7c127f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318000e49735ceba10d1907e276e5273642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea02871757c24c534ccb88e515f64fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500549af83975e0e154b03d1825739f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80310a59719413494a787b3795d3680c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecceb27eb54a6f604731304ea3733931646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b083aa1c6c6b465aad89c4e27bd36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f3bfbde566d9d938ab2347a52355e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfdc312213cc56c35cd1f02539d8af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701f6e3a075dd5eaa2c04551c5e49c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c5109d2a32fea2ce0ff0c07057eb9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cb597e9ca6fdb5d83ab668d67cc2a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254816ffc8dcc9822e0dc71dc191abe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8f9dcd95f26f1affb76e9f0c718f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c7de322c573572b53e6306d1b99ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98729b8b760a1ab4a91491f51acbef9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da7ed707da730b64b9a8b0bcaeb532657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffada384b234ce9b151fcad09eb4ed0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff36af1ad83360c97a2e53ec5f459bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9178a4c459842884900c84222c5db70660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f73f259ff179988eb47c12da110a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecaf083fc41a72e81fabd35b6918a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6d51692d01c983d6d3d4ca0d3add4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06df6607dc1455653ad6787e74d69d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff15331a94f918d03a7d039c064b3e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edd60f241e0f624abdd9be565f6e7d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e284c9536b2f3729bb99970bb43f5a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ae652b465012750e2951b4a6f03c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0b8623652c2d28c8b6567f7fa5c26669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b1e451662d85a451b20d780803aa9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bbd5ca1241abdad61cf6a657d022c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44a34f5ea03bb482cd5f99f5ba1d51672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792347bba020dd34dbc0438c23c5b56d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4d3b8896bd4132d9d067dc3eab522674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3324ca2c62a366805e75f0fdbff98f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a7661a2a44ec68c09aab7ec001da3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21285b58bdcdbc40278565487e41aac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cd3770b49b2e5d04692c8563cd689678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0eb8cb579639fe9d522b9e464277a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f35e91ada0d80a10c0c0a07219c11680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c4547f2cb90278924a4dc020d0f74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a30910f8cd13dadffc24963416032682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add7969aebb6d065e77d8f10ed56286683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcee6e20002e261f323c93b35fad721684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75338f08f517a21c234520f0b287c94d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f6f681938bece303d46045a858732686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48fa3daec72780261c227520a292a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d343119548f4147386cd6efba88c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c8317142908dceeb2ca6c20c10f71689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2a9f891616c2492429c42c23b2abd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d3b785ea66f6b9f3cf2a02e0005da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af95350bdadcd8bfc4361cdc5faa249692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d3c72a727919597b4d43230422d00693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa43e93a0e537abc0cb586453416bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7cfd0487bb9e4a2aeb2203874304f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dd43a3aee8252f89af7e66750172f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118079c2aa6cd6ba9df61617262e5bad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de3f632947ad11bc39d80587f9cd54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2cb615b9ef6367707980b4d09520f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5dcda2204dc702613bca161435577700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508d86b374dd5c96511c70a5507076d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76705364e55c0e331a630fd1ac100e0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9b6820c232bb50bd89ceada8963fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6dadb4a7b3322e5abc30f53357476704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d125a9dad2b03934dc4e90d23efcdf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d055ac7f2c58d9080e0b200d60effe4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230bff76adecd640e38b9d024883b5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ece410d8a90050b5ce1464c2ed5853708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9be7ed66d63a212a7cdffa8084148709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94096dad8f2dcd3f7acaff8374793504710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c41ee36a142a77ecd93ee4d4ee6ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27912681f40eb03babea02051f05216f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12388d2b9197d2e505e41000ed21f31d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477ce61ae5e01a8691f44473b406187714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144611692a4d25c2c9b69a06b06198f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c66afa22ada436e35101d07036dbe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483790eefce3332f96155373550bb535717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d0e6867cb44c19ae6cebba6ee0212718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6ce78ef97fb0e414cea3415b27f4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d82468638ad77c36ae6b8e58ca5fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1aa04a95c0ae22a34dbe28503d0c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb54f282bf400f3321ef12ac585835722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8ee75e130a327ba8c9dda3040547c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed34d12735ac61073a19983c35872b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fca224ce9f77850c1364ad02271e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be4eaabc34f8b5712ed621d696dc0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462af4958f3e3438b73759f29741784727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440b6eb658054759331593c3a381177728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da66e121ac8d708bf8beafe824a293a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576e410b8a9a1d82f082bf22742fcb5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b1660a8b905b390b3d9cae2322c1e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc1b0b0f1db2d378ab92c89cc23da732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a00f15efa3ea363352295585619c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2d4a3dde0d6b053328ffb32acb1c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafa4b556b5c0ce4af41baf476bfdb7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2b0e2b61220afdcd3ef5947693678736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55990920edea7d38f8aa1f090e4c447c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a59511cecf380c7f0b36d985b1fe5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8192d96ef48d0213ea7850022f9ce7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0806fff1cd6e3875e762684b0af63f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe23c01ee4f738f82e21a1afe9abad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d0ead9bc9f2099e8cb59fff182ed3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ca22ddb651b4bc263a72aa212927c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd72d7a8b2e57dfab3da8c373901976744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466163bda911640b8b9f826d0873e8e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aab11d4c108a8127cd64c1c2fe49c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67ffa096e41dfc81f10ca329690f1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4622f2181969ee12feeee594954db6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275ce42c7b1d776b7c5cade25027dc0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974b2b57dc7f5d5563bb189ffb1ad84750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ace9a4f211d31bb930162fb025cdb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368cdfe0479b6d7dcf79933f6cf9472752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48908f56db244f3dd06817af7c54edcb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f9dbc6dd5c78540dc655d15df30f7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b2cddc48f01e59433c86cf899d99c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4574dd782194e0ff1efba46feec52756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094a9cf0edadbdf21fac4daf57a8213757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aeca168e42d72e73f90d659c04529758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1bbe71d98ef2398aa0b93a2bf5193759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>