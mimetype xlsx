--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670e540235308e111d19571891612f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9416793670135585e9dfed64f26cb6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06589a1e9f39ae8481194919433b63333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ca6882a3c25145c8c13bed7ed410d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbb5079a4fee1e90ebc471dce5460d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c524529b6f9ecf69cc482950ed690ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9923c67bb78c62d1d74e26ad29e23de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14c88c8e3a7fd33baa14369a1d2bfa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bac219ca5711a5da4bda4b1dbb5449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1268f7f2b331ebeac103c63824e0c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7a1f4ebfde899e09971d03f25661311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88be5e6c796621af95dcd4d82d5e5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856dd823a2e0a142cf8d39dd724967d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2408b267662ccf8d5cc5b673df1fae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454940af2e111631bdb6e02137ccf73d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54ad812733587f890e57f33bd07dc116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffca83fe81513a77fa1557f62fbb0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb3cdb82891179c1884efaa9917c7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407a93bdb852dd389c9f645985637b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab5e852bf3387e2bc7ad0cff7c856920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626a1ed28a07b9d290a250b866fc73521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f34cd92762135dc78e286e2f4f16822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94b8709e414c19f072fb2ad0d50d9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdaa4834bdd7d4b1e03442c78d496d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8836dd8b02f598e25eb9fb779d19e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd1fba424de0ff9105748ec875bf9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068e802a590767b7caa8f21df715b3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce6e6e1b74748d77ea0b4ca9b0cb7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fae774186440a138607ec78d6018829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609ca145ea51887e710c167ce361ce830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760528c090b5475ede0193266bb8404f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c23291873127905586db0beb0bd4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d77b9694ff2afbdb1f05beef2c62d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffa0f0dc102d087c135695e96f1bd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cc0c4b1e15ec6a7de1250ec02350735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae0f8a3e0efada3c0c65740513022d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e782bc163edf92a032f68f9460e3ecb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef16f96cc325fdc45ed5eed13bdd3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc271ee08638cac75a01894a65aeffc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883651d1a87d21eba73b5fb74b3c38540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278cc0bd3fc26e4a298470bdec2be5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a971015d8574099b8a270b9352f2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1694e990d7a872fb75c308e76ef71643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd3a8b78e20315a673b08d48124ffd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77343348fd8baa5f58c67e9da6bc35c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47892d2c8e5a7697f2f9b6d9a01b9c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638ec9e776409e4ca34d1fcfae26ef447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545409cc1d1c75a3798d0774730c3f3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9830b40657ce58ae73d35c06eeeab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93520968487182c66fcc955d0de8fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41715cba8bb72fbaeb0c5adba1644e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea51d512bff6f11534a311cf1d787252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446fb331b2a8951d85e73907ab1162a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ced8c674a611892f542eeacce410854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e99856ee22f76dd9742ca48304e1df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572f8e448076d6b1ef156f0f3152c3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889663bfb785643ae9d3109e72f829e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb386e14aa558589efdd1017b4f905c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1058601045b79e2cbd086956d68b9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df26ddf56d3789506b03adb35e561860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31a39d7ef02f8cc3b3297ce838500961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf9fe887e02db1d89ad380562727f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804a36c7ba59fd31fbbd174aaff453263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ace0258fa6b6c15754c01ad76fa0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1f0b3ed8b30d52d36b8ac68e43e1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee94ecba9804b7fe4ce22b56b32f5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e008e7f2b43d883c72f67f800982167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba83321d4ed8c1490645c28f92d9a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce950571041414469a0d540f402b2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2c6c8b22f2f5122c3880ed723dd1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1160ba46822e579ec36c022c5bbab371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d696012b79684eade38bfc8cee82872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a079eaf679ac13ba79775c314c7e0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d02f8c5077ab7bcdede55aa2e73ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab32b626378025f62aa0deb39b521675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e928f7463684f32a423232eb46c0e6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acb5173b0d83d2d88a438bf46b733d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283569ae0af7ce76e05a5b7661f9ca478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f26f1aa19338228de1fb075b7721679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29982deaae9c56b484a900a952a2ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82447cf643ec14aa6db7bec665fa2fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0e325d35fc7f93746b3dfc5ff3f9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb5a382f61f9e8980aa81c393b11c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d6e7249d9e4dec6202760d790490b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb5aa1a4cb6551c352c6429194d90185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788af47b1a9ed5ce04588345fb34de286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02dc8a171e8a41eac6b8ca03a5277087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc23ed01d41b07927538474a45894088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd2fa873f013a822cb77290a19002089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a9acafdfb379dc54904dc673d46f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5afdd0819669c700f1b59a56f0d90291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13417654fd368015c448b9bd3d1251092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1e240de14dfadc15ea83d5dcdf0c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356da6fa28950bd8226f191b76c5268794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ad0cd1546f94caa0c6dcd71f1d4ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec5d5e8cfbbcb9c7cb2e56eef1ec9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afbfdeab89a556e11f5f62a64db8f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20dae8723f134487e6ff076a0564b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cfd3a45f40e02a003fb51d9f8310b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74215d4c83671f9e76607f48893f42e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8d8254a204e44b1d0cc305008ea0e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509f21e56e7e2f710f8b7e3ce51b65f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64c904c19c5aff448c50fd8df65882103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae6757fe0afc3be238710fae667a0c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517efb94e78e99ad4215f1729f669d42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ad9d5ae3516cc9e5e6613504eee2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcff801b474b0491285be40cb6300c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e5894f7ee788cc77ba72293997076108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a089fd0bf83c6722d55653d8ba8d241109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0833872dac400ea02a610579976cbd9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1beef2882b3b4e62ce186c6ad83e6da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab09d31386c579257519f7439077eca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52fde1f541d10fa2f6f7a5ce1ef36a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a0be9410b0a4f33a6e9c09bb2de79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5fd60856518a2f3b4b0b3ff4d45ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c28e2389475947a7739da45b75c46b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc816b2dff4462dbb95cd06368fa201117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e389c73e167f053b61bb1f73f9c486118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c1e02f806d5306f3fd92adce978df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8fc26e0429c264bde5cef5199d562120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adcd279f03b06bd811e00c4cede0b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18802410e750635e26de7912b39e62ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f886ce1013ee5825d1828f151f056e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743b6fecc876415dd295939cdc32cc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb882ca7c8872c702b92bb25664a65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465eb114a73ada9c4983d3f344e749b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6058997d0944e30c997a268d701a51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132059fcbd3494401538bd5d676f01e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868334839f15774bc23c5138beb7a7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d52e8144de1275d60c0441b0afd66e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9155e8df25cb8419089cb3131f8aa7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfc42e7cda8447f0931aa7d56900b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262b216586c72d15023fec701ab0aea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258cd26c1c83825c6dce69e9959b321134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f91659c7b34e06e3da74e964f938cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50f9e4d7b8b9116f60724b65375ba0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3059c88ba3b9c687a049910ce029eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e4274d55d1eab41b5bca57218e4dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99980b6dffa776dfc85c883fd930f289139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514496808784763b211214fd2dce7f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e88e51c2319b8b4f58bdce2d673a82141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c3c930ada8f7a6d257571cb81283c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183ea9c0748400c8b68a071e6d03440143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f61c55830d387dfbccde21572afc8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b65f0c55cd0c47b391788df80df993145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71265d60e173706878939c930c61156146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943b7ea56a28950e0b953cc0b194333147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a3e80ab20534f6a177b1a9c990378148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcdae2417e04b8753454d9d77d5731149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99445c53ed9d77f0c523c86e813e3460150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef23edbb391be168704b41c7afad33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242047cd6fd6d5d4eb532c0c47a43b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ada3302e896c51286d83b92198079153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c8ff7320b158aa11b2643bcabee2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5845a8831f4836378b2302f9ac779155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010c23f31fa386e469ac812c51122d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253c948f38d16107542309b51a3377f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae253cb6b0643cedc02cc5ea74ec17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d272cca31fe44268f37f9ae88d33f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7cacc2264ea55b82ba8c8cb5cdd4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd437537bb9789b18e7f5134adb1392d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b353712c6991b47c51742ebaccf1c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fcb1ce33cbfb720c71ac4a8f02fdd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad5ac212cdcea42f839f2d858beb47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381f5e02c716bd51b8885a6ab576ad5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d096748334a9891a96b50e3cfca13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcb9cf0c5d494f92cf94d457b7efab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eec713023837145df9981275817c23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2aa295f4168711ab3db254f3d1368169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b3b7391aa3c64c405c91b992e5cc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174500b44852a112553461339107fd50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990647d43d14dffa4018c817119da4bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5330681b76072c9fb511715eb2be0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e402108144c769362772caec4a00038174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd4b47f300e2cd43491960d73070b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f05d0a30c09869562cc591eeddceeb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929a98344856f4b629ab324803d4b0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a43c0e066458b9d321334b255474a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50497c61f5d364cb88d3965be9d5bfe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac28e3d55c3e2f42933ee2863b5b8ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fd0f384fb5f478705533c613ae3b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63303511b4ac940df7595d1ab40ef8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf4f1875258ff6a79ce002eb341036183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506bc1f38b281a6a509ce224831313c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e50eaeb544220dbc92bfa67390cb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f80ebef22a3430ec191420bf89d2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fe8b3d76bd8790b01bbcc20e68290187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e25d66c3249bd8f8df47d82c7e5f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9acefa128d14d095252422d33c4dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52081d93a1bf742c03eb0dfd41a6db5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dbed274b0f0c611e68215c4bf174b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebd25ab10b5981b22e54f75564dbcf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157afee8d4c2d489a907ad8df1d93863193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b041c23bae6c37ceb3fb0d1cd3e14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7befb673f82c8f0625b5845a0ce45195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418a3f50566ade038af87e89441a4b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5cdb1b0ee2c133428d30e80a53dde197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78d112c2fa8931c43d23e9209726d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62d2bce90c50779c6a560c3425f962199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94114e7fdb21b7634c1af7987a21cac0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6cceeb54ffd9670b097e4e0e3f8d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7755fbe4d4b7c6c7c2753d72a21e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca3c779b01a9c95f89972e40a8752c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b409933e8fe9832ddba4a85faac64b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd46789e80c3ee47a27be70a0a3bda7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665e35ccf191314011aa8599f148219206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dd303ad9e4b62cb2a61a32a2e0c19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531313696c4b3eb66f24bec389c1a074208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d43a51210180623d5329d2d30189f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7c453e0886d0461777fd615f07eb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c36528966c1e61b70d0e983e7200c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c477af36f269fec862defd97879ca2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcdb58fc8ba831e61c2f65ba65d919213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d12085695698e63f6d83fe96dd81a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dc56ee8a437e2b7d4935e13328403215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee800ad1f41062a5eb49b02ba3f67c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d5e6b914104a449fc378a4eb18f85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cc01b47f701a603bd099f8349b44b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10305a7ab5274e7a07b2ab9d71d6e8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d697f5c8d412f7fbb6ab5114d307e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368d52ebd139a352a37584fca094978221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88417f85da73d41ba0e8dc13ccfc98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651951ba395cb8d61344b209091a0501223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2b3677c6af7587544de786ccd5fc2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd3994085e411787c56dbd8b94ab56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e96ded76d4e50902e265fac4b7782226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1489e3585daeccbb897db48ee7fd5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed1736c235a860a9d1aa2bc3dd0b07228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e08b5b4e8288ebd1375861c288b95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14802e61fbac79f47764cf58890f6a7d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb17ed9a942b80c16fb5c5b6ba7a7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96a074150ec636e747b5351c37f69a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2d6f943477bb5f9aef1fc78cb205f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c66075f9c69a8c3f31abfce10168c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53076db32fee31384a717cd56813ef64235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6239c58740d559bf4cb23fd3c701e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36a746b7db611e234ae3362dd92873237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969f665c78294908a3e64b5f5a6884b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29add930153f1a148d6c37010e13c59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1239ada7d3320519d516b6c4d97cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef8773e22bc4347d5dd56c22e56fce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8d7c01a17a37c29f420c958ab743d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe766dc6ab58a1c0ad8f84544a156ed5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4f43dcff8fa87bf3742107c713434244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d090743924c3d8bfc543531b9ce806245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9cbcb6a270bb25e3030acde5d04e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2b7929ef00474c8cdb1fb6fb0f503247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46c490d97f97b6ca9bebb00cc226a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427f5ce02a6efbf235818501a07d582249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253041c331bb2243333015e2cedd1d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b2bd34534bdc13111adcc2e6635e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780454fa9ac752240a67dac5ae9243b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66097b984ac2959eba62633683411ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64894943a34d8093226c4b0dab6cfb55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9f1152f6de6b01609a6c38cbfd180255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00fd80a52addc537580c629ce87919256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c935c5d595129444b7ddc4d1f2e2057257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807f74ff0a2f1be1c0b26589b1835e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8a7836c493399ee00d1f47e0c7ea8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e148e3008bafea9364310f67f415f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c23b740a49084b9fd8368b51dcaaf4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208896d1145dd9ec7127ee0c285c012262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27a2b528410df96d38848adee62ff5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a684510cc63022ad87c53f91a63a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d787cf32316d2a294acfc31c318f7b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b997681bb0dc5779920f2a89ef8e6cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908ddcfa73b28829c3c1f38bd1db448267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fd773445bfe4661864692977a36cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa23e67ca96fbad9749dc54a12863d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf15651b70d6620879f943643288a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e668e272f5a110516a83c227dd62a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e38c4e04da479fb2bedfb60f08412272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1e7058cf1db96c96abb6e3ceafa25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bb4c15c7964fd21d1e5167e36f490274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b1a7810ecb7d78141e4c89c2664df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa677e15d4fa762689cfbd8c5f563b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db604e35e3a00873ca923877977f639277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320a5746e2f930c160f605ec6a42acc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8be8a7f18b248e6606246d459e01f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fed04a43cce8272f166879b951c48f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a39bfd8f802e4c2a668fc4419d647c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ed33ac6d84b28edc0c0a15ddc1385282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68b1ff83a29923fec62785685d30ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279caa8544a318633189108a12049e3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b3e2e306fc14d3ed433844c6dd273285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ae857c4811043a9ddc615e07e7719286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06466c74aae019c4117d0cdb8aa60a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54c3c6b7c57ec498addcbd29766634288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822603072285dd028ee8ebf1b2438852289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48254839011b8762b4b6eb32159270290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c0f6f82971d8dbcd5b22e33cae943291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f21e595edd0f4f3d5a2604db12277b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49bd722f529c55841c249f977ab067293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dff37adcc4dc05323da982dc7a71b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288b088de814e71453813e2427c11aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f236444d4550762b5e7d3efc6b5c16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc0e32b1e622974c4c94e4c3d3ee97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504806036dc338eafe11d2a2c9479c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b902b45c7804ce4d64d2526ada10e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c0dd7da7510e1e534c4046f01dc4f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0342e01daecc83d5134cedcbbe102ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e7571d1f132492417c5a3129b8197302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa6ecf5076e033b97a569bf487234f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c0afe1e950ef0f2053bf4e78377d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720e131c68b4ae801a8fdeda239960f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0a6ffdbfc53306eaec536f4b22611306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd0bab7a835b9069a26e14b90345d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7eb01c173958d64825a779db469ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6fcf6fc8b1ee500cf590e44bc11e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee6675c2a2eba5fd0cc70b5df87ce6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33cf6564523969ee391bdfccfa43f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca822e273b355903058eb00f7c871e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b40f81f6010a13f25e530294e7892c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d9bc86c263f7442a474a0e60906c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95b07e6fb4f8d5af00c590ac0595cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01666dbd5b483d7cb1a47cf0050360a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d8c04789cb0795f79dcbc6cc8ba40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6aad490162f2e19ed61a333d536d39318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0bc336058f2f77318a5ce79553fa9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748e46410b0175d56901d7d0f3ef9f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa030acc6a9ba978f85302b08cfb70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40841f6895d16c91d05bbecce8cbaf6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f7e7f947569d3fd8a7b8a32fe1d4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954ef1ca0bbe9280438f8b1faa7b1a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de6dab5e00d0eb08b35f30eba0a4f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cb7454d9f5fbc47305d764a0881fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169d68aca02d638eaf6efb6a3b32754327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316841624b4b66284825cc1fb1b0df04328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2e597aaa5de1ac91cf079381b25e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7b332f8475ea7995412a5f72c5b79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed5c3ac374f8d5df129461a51344fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6137c37517220b447fe6fab8feb00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04459693d89f24638f9fff1b2c468317333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50c39357e3df7a01df1325d7e198ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5097d8a428057f339244c296344433335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3e03e1599f447fc04f266eca279d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda2c7f2dd25b1545b5127fdbe19b12337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de579a0b5b082f8a429e5b1fd9fb3fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503586416d3f9c90b464f8dc715b77dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc7d8ade2f99090339140882dd8383340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fe4cb59b802dbeff8dc90d93def98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c856bef93c55e8909179f4f751b5f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679883a2ad639e4f5f07c437b2c92b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765abf4381349e57c58e9f70452d3bfc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a804e7ea30ed22e259d394b8de9d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee06f1a46c2ac45e2427a3dc4821d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ef1054eefccdbb1c5b269cad053f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107f623bf282eb39a41bba7144bdaf3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3530b4f20c48297d55dbf56744ed5e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddd7958957b8c987efd5c7ce2c140d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856c13c0c0d6689d399c088337ba8f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185c49cd2ef0048c1e381f27af8fa2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a895dd2f11614333da6dbe4ec2aa03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6925e2c826b6243eaa2c3a77d78f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8364502406781a90b5ce8f2080d576355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101956e42d6c957f4941bee51fae9113356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c4de2f33162b0926cd8447be655e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cda2cb362f2a3e835a1766a0d25554358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c490704962660a9cab9d1e68fdf68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba625594e3caaf6f8c4df7252eb979360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fad078346cd98f5ddfc90d83eb2b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dd23f609668496836aca4d20f74d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f034191182786d114be27e7556ee314363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93033fbfca04c6d1862fbb7279d7d4a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23bc4f3db1a2cd9dbb51abfe38d2b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb923c6dbf3d8601f15f5decf85873b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830295a5287f67ed51dc28c1e127aa5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c691ee67e33cbccd6eb1f7a7759b330368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab79b6e35abedd4b801868c7b60fd6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b98e76d44ff5e0315803681ec6718d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4eec2074bc08a5acde1825a8c4a0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede2adbe0a25446204431f151d99c36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaa26098fa144c9b5e3d7478bb46f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcf9b83a332992935e6b001588151b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a5a541dd27cdce4e89bb3258a9a63375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd418c9ad8d7ccb868ac106f3c4e3d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697fb8a26dce36c9918c9c3d825e454377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dc2048e0460bc8387db05298a19bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f360a2f27219ea141230a94edbfe4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fad955552b7a55f1f99ebeb40796c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36968c60a6c0c8228c88a45ecf12fe55381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0626bf3de7691940fbbb3636c6f132a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86325b3998e29a0a7eedec3c5294e6c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63808f629f9436d005f74cc4a9f1d96384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fecaa4415a0c02e30a3699e266209385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999a4dbf2f746a017391abbf5b8d93b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e8c7dc3b130942dec1ea14dd9df9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56d764150f19f9764f537ce46533ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf1875171b3b2305e419a3a59e17d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a067b5c331632565d63acf23d0e9a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2caef16624882cd72c1f06d8bcd3d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868b9bb88e41b8bd09d7973f5c49227392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e441ad3f94eed87a530c40b54a3ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a699bbc4b4036ef94f3702e129a91b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8988e48a8568f26f24c75d5e27897ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7bf21355e9fa7523790f3341a32f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701a05f7b0c31f13f7013fca74be820397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df161cf63499bc418e3ba482c8f54f03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272aa25aa7a822a810dbab0f37e190d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab575608a9523c81de55136113acc91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bcbfe7af147af9e1ab666f0dfe113401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fe1308b53d53a6291f331049b5bd1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16ab0cea6b04e5da6b621b3696b050403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3063da33c96f830b47c676a1bdfa4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72f0ac7ac645116b2da4a36790a478405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1484319be4ba426dd48f44e350539b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c06cf0ea048c41c198d0adc2d8542407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ad0cd1367afa0b1e2e86f6e731a4c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0da12b0a6dbe372bcde3a9cfd3968409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22524d8fa4e40d4ac1a9d91798028b8e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab23bad95e856d6cd5dfb2d322cebc5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd791d453ed0bf2868b408c67a11b6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9c43f93d750a0bb8a52dfa50a608a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823ab505961b7a31d67c23180577341414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c128fe85a3078eb960ccfc786352e10415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20810085e76a3d55bdeb5762ca0e2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee345da2f95eecd448914439e3d5205417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623acc4ef87e56f5a98b4c8efc5d4ac7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f16c7fc631cc6cec0c48b5544e428419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5492856bc497882b695234aab69a1b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc382b177e198a73615266cd1acb3564421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15277c591d967c3ae6fb61ee9cd0e9b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4075cec8eafe2cb28977250acafc0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8aea8cb877d3b7c3efc4393c216ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453edf6992d5b61aa074bf7cf6fb64f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921279f0a38b022a68266b331706cf91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321bc69a44e68a25547047f4b75c73d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb7663bb19b7a1e5593424efa47d72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242265c500a8b02ab15c2448344b0bd3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6237d93e26d859a8edd5ea955e4c7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd597e71d5ea36feaaf369864feb7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45385438f0fe9bf347c93b4a3c649c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7c847dfd6923f3cd3bb75ab0a605d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069dca9140a1423520c3fd030de37d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd74bd19ee93b3b2c81b4e310dcab7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131d92524c03b1965700efbbea35711436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f44fed583d4dcf688ce03b75a2adf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdd0425e2b27dfc69cf46049e3e981438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b8166283fa3e4615573cfdab351d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572414bf962eabadd3969f7738cb57f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f8e67fd3d398b03c0f8895e833195441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf2c7b6eb20b2f256e6dfadee579ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b587834cf53f85127b0a16958965906443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b847acced41abf033c096c0cd2a342a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aeb7dcb90d2fcedcf18a2b35b7869e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb0cfd7e407e468af02206b090008b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56671dfdd946635f02108f0d8a40f8c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df02dd10a8d88be0fc5d3e3a559a64448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8b79d1b91075a36bb75ca90169762449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4da548f36493c45b4b0cc53dfee955450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e68272b0acc041ff93d5196cd4283451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36682d32a5ba28d0e77f413b9f295f94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81e62d6aacb8d019da9ead02c3909d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3380e3ea2b17a7ff984673d8220d59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b293561e02b2fa36b44f06f276b242455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a4c2e5c9e8846fb37f0f40e5f71d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c39017397544382b4f96f5efe1113457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4bd92990c8ba3c1dff868c0c46c77458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0d614fb846e91e596be120cc31b60459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23d50cbb3218f384fa13fbae723015460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7bdb3c7571f923f9a8367aff86f18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eae8176ce4fe8abcdca9ebae518a8b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e37cbed189bd900475b41df42de683463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb51a315442333e4b52ecd754e1417464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bd92ebc319a9678e609feb19f12a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542f03cbab1dfae2bb0313f893222dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8b18065751b4e3bff4faba3a092ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21eaa3044c1082c68d832e4a30d9e80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b24411fe87b3e7a5f4ba9e75d41149469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921a66a5326a5aeccce3a6cda0efbff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb66bd0003282ca5cc8295631b2249471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bedddaf20b76842660d8715d8ca74c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54510338ae7a4064e076220ed55d7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c345b60d531ddd4a219fd59ea6a65cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa10575bfd38f1d319df2b794f16b0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc6aa050f28611a4a4dc4dc66319d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5ac925b0326da5c6e8f3c0d04e051477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8da7047c0d45c90aa909f3aee81e94478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c502b8204df1eee1a6d6c8ec4bbfb84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fd9c7d7fa9b348ce52ffdda53678f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cdc4ca3e54bbb28a936bdd3498b6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eada74cfa5334350c13eb7e14a46fbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59ad24790c399474e02930f46cd62f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3e9c906757b84afb475f462a85a30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bded339d402b13f5d8ef162b241e6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace0a733e32b9923e1c77fb980d4ff5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d854dfae9b42a8f86a000b9787a7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516e97ac844b9bdea7d2d6e921553e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8938c9ffa3c2683fc4b62778953a3b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dbfbe996069e177990d25c74dc0b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef26fe0cbafb97597f0cb5079fae6e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25619e5fa0cc5575853b23e5642d69ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf910256eff0af3f48c45d58af48c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18801a1a773a5e3e392e3b5c47ec7ea1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efc6f1fbd60b6e6106787e037e6a97495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3df3b6410bb5df8ea42fe7008db0ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0720c6c72b68305614c4eafbf92b21497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5364a496dd10503307d45865483d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd517c014f0f6a0b8b186c970bfe9f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552fa18af38b156f23238c87fe4a513500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38029024e59cef2bf9b91b3b99c0de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a941ffce778d3e8a95267d0908cdd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf897243d39f872312fa20869b83a0c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42691dc78c1ebe4c6e68d59b391d12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e13b56a4196da4ef69829f484a106505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf96607cf3fb41f5f746c89ee6825b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b86e1c564b3a556f1aa308bee5906c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5371b2bda115ce35812c9ff28e099c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908238a03f52f29484f22963fe9320bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ed1efbe7341a178c0990cb125d1b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992224255ccf401916eea527f5cea74511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b614dfb6c8aab421475eb40cb89411512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e9466e5f8c208ce5a98dbebde0d12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe69d0c201c1940a4e8ab3a1efac47514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14b1e86d21c28ec93e565da6565ce6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626be90dc546d13007030cd509748578516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72047cff5a48fcf9ff2f651357cbeb14517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3f09bb009f57cb0f86ff55a4f882b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30283592069e7f2e5c5806b4c2585006519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac133a82465f6f653eb9672bb5ba2f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c237fe1ff3279d66a28a0251efc5a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267167b2774f4ff685887708811bcb99522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b207e0ba6507b2a82d7adb665d71fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25f0d84a8699f4128c1bd3bc43a28e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90535aa6a6e9fa1578fe9244a4b3e8f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2bceed79e38aa1df166d099c8854b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c74de4e65a1d546343a664d587484527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb1f7709baecbe17d6738bbe15b5cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee3a19c715f031b46a9cfe8c10665f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdac54c1cd66b889da7d53f9ad542d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de74e200abd091ebad650c2735b3c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e030695d8d6eebf9590562b918729532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23757d680bf2fcbe3a4d29ec1c7a5cab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9fe622831bfbd934ca5edde50fe58534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b15b109522689da1e4f6a17ee1cbb7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac1c4770df4fee6c745930b853cf73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5575347ce616ae0b2421fb4abcfbf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8600b251e3875b5aee847dacb1bb1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593cd035a3d3918d59b7cd114c44143539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0e092be8fbaa1c5a665c3763bcb7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d648eff6f3683c4597d4cb903c86f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12eba2340173241646902c06fb1215542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831d53715a2b0cce4761f7b7e89581a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f4b6d486baac6a6fdfd0404b1d65d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecbb660110d414a92800dc47f9742e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac029e0f89c527812ef5981837a22c7b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23922c2a8dc0c3fa1218de84ce5988a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e48e79cc0d0a9d445043920c222b04548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950093b197cc84950e058b6838e18720549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da962e91adb22cd275e1b1c05e180af7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b290a3c194071c5bde0c34303ca1c89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4071440baff8a6666ec7ee7332032552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b22d3dd2c3b034ad0bbead5577392553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c5a851997c020bd81d2af1d3f0985554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7126f3ecd108e8a2fc89e8368528799555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091704fc70533f861e30b0218aeb5ee6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f1ab23be013be9efcb0574b74136b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c8add4ac651dcb94204ad13fe5eb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea64615ca3ca2cbd425be4290c1dcf5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9325ea3754ab0e06edb989f054726b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6930d86454d71ee885652acdeacb8bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e980b191a73dc3808120c068655ae7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eab68420974529447d64e7abda8988563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0c86fd4a9e76b91af847db96d6117564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1da82f0a06380b6c8842b54056598c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f570227afbf6024a6fd2287faad73566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfa05bb3ccdd40f4e5d7412e9b9c7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869feb5441cb30b097c2fd5748f0caa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cba0b8b4c997d1fbb48913dfd7ba1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18e1676b6049808d42bd860423b84e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3592fe7020031b1319225459a4e155e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154eedc37bbd653de72e0281203c6a78572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7159306f383a5624f3656f4d20635573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29a813ca2a0d13ed197b8e49ba13f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e82a2e543d711cfcac24a937e824a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fff34660498815a31f74083fd0b97576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0136e95afe26c28de14fea37e63254a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d920247b7a9614dc576f00e8bf25ef1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82de756abfe5885e5b51af1c4f57d7e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d7f328553f3df9e5d908fcb69371b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9b931d7bc36b69e6734fab1d7f71c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37269ba7700490b20bffc4ade7e332582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08535a77e4dab382e202ab7dd8aad4a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9805faf61658fa4b5e045c44aaf546584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735ba177ec96f6ec30a67857d50fa13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776d407468948ef12997f2018b14350586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a407b93640d6534eeadfd15a2e43f26587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b3e0261d8d271a6b4fcb12dad4443588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6770984c20d7051b6392c327d63d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b870d43ec7f45b016101b8a6ddc8c7c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6565759e9a83b8f2c637f7be82592d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15121c185ecd65b5844833df54609ca8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07644e99ff752071cf4594b69e9753593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dccb00748ed13c1fb07b4a3d7e6be4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9247bed73d50b93a0a421646326d33595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6b8aebce2f21ad58dfda2d653a072596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a902cb0d429d8b4fcee00a55ecdb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07778f5a85d85dc3d6f3c0d8bf4132b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab112456acc6dd76af5d928ecb282c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ae9fac9ed2c0fe7bf127471edc49a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459173d731c657da6dc3137df6fec1da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30f9431a1e1bff6ba26cf99efa29a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a09e34442183c8b56b08ac71e0c365603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0548c03b1bfba450a76645208d56006604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a750aa8f2f0adbb58bdc6c84966d1b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2e690b1ec74c79162158fa598ddda606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8ffbbc1de9e8cd13ad98e84a067e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b525233d1a1ad865417564f0f46f9a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4ec5f6f1b77fdc926b3427d823748609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2ddef5c2fadcf2cc5c2299dfbf216610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617bc58c0d7bc7ddb3c4bbed60fc203611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7094881fe2dc2730c09fbed47344dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdc1518a210718307351b43585eebf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca621e9f143b201b79c136f4e863dc0e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba554aab04900efd13fe03c11dba22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e85181e822f7e9147cbcd40b00479b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042b71b1db98d5e5cf3c10dce8017cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb064cb2b6a8e3209e30396b41152cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07357acc859b78e9d0a488a66ef09ed6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5542a9e2901d0b6559260aa8b9b20620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0f573ae8e0cdaacff736b14aef12a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe3d6c4e3d71197aabc6deeba112e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa81de5e87d0d3740d9284e2b29d97623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad996b9cf3f047b56fca40a4fb7977624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130767ce0b847f804a53f550c64fd9a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671266f882ec85f18387871850614cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3d600162eb77b1a5738c13fff349f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df911376f4ad83d7f8411141aaade043628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3a59e499ab75b0c81b03797b9d07b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05c0d14c046a9af7405fc475ac2d11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937a39e5004b7940e65be2a56102a65631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974972be15f574e13fa8162cdd12a7d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c44cfabd17f1ca0507cfc7492b24d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ba702cd4cfaf8d2ec4c874c11ce79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb9145f7f6445215e3aa21455b1ec8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee656253ac48722d3e21c9d1e3b6b73636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc554ad70dbf2ae91af762aa7659d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae601bab3f737ff2e2cdfe40ecee426638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ace60f3d1ec28171eb41b017088d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e000f0a017c9964d28d041e0ad5489f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e678e2df21b5e199cdc58c97d7cc1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cfe618ffe7c901903f85f61220880642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa332a98c5fa41ac52985423cac85ade643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad45336e7b376074fd108b048925ff5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963915139a1d5e0e82cdd066686cc0cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432a10864122e3328a1176909a6850b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb79f01f115cf1df4957be8084af88b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369880f6b461d2002d137bd520a35a8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25963c44beb1c054a39ec46a2531ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b18caf7f7a54250576f435c92d966c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08270d674b775def05e2316ee85f00ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0741fddbbc23e338e92eb1cbb2c64652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be03362cf78c7f6ed18a15ec7cf198653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2565d79819d9eadfb3db79c94c8f88e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48b89f06f67c8649db589c6f1a4a25655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f454aacd51a0276de1f83cce5f22a3a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63755e3e0e95e43226b7052cbf07487d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4de1126d7ef2f349ebffd8b571ff0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebdcda2e23d080307c54e000c16bb0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c61e3a342f46ad214f1e5416cb48bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f980c610e1590156c0b326520513485661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992864d426acb7b107077844b016769f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a397e25ccf93941bacc2db301aada6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804b58399ff2082c351dad4521da8dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd22ed7834f9026b7e7f5d2c338f34665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb60dc217f7a28d28f09058d1294ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567fb5694ccec7e566a78983aed48b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25139b24c1ca496387aacc4916946c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346a05c42be167be9401f178de64a0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3e5bff94c0cb2e2978f88c7f862c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1416689d46972915bc3bb812d1898671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84decf502f79e477b9ff8bbdb49582c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451645f37e209a13b29693276366c29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf47d8fa8d4bc454db985b5861f369674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde381e3e5eda39193a1550c5537d04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb073eea93c119c792400fec60c1a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d855e85bc7738a3c0ad805a8ff23a90677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb44a621b2bd76600eb07d1cdea04d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c25f32258ce5ef72057c0118381a76679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05f9a12f7012e101f68a5ea08df15b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a693733d6294c6fc848cefb73e4b1d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133be6fe480baea6c46ae7e3a210acc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23401218278ef2306cc2bff0a8763c1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bfa6ad4673cfd9abbce3fb34a4086684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54949cab5cd0b4f5abeecbeb2afab2a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7d7af173804040345e36127f91c6f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74712238acad51331485a34fa3619c57687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c158d5a2152d977deefda602e384d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144fc3627607052e610ab3257f64e73689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbeda14449472b4fc972ec535ff72d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b97646bbb78a8302c3944a630cccb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16a39456ba5a14a6e05e1fe8c59f93692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877df88dc53028a4b97399824347e42693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0267a7e34b4b62529e0658c150065d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57977ba224fe50ac790c55456e567ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ec22f6199576213755e5002565cf9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b598eefc6e4d2bee533a156639d244697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8af0b4a621a0f0545608165f3b8461698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc5bcd9db4194024725c0cc5fb1698699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ad110e65651c8e3f4cf7e45fe1437700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd43ac6f196089fc5aad445a2d85a5e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a672f6c5b283a9ff81cc1652e82675702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e15469e046f624f8af36e9f4110f6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca52ab3fde7792d699e1f5821d1a10704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de6ace79d403dcdeea25c6041381f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cbe40d28d380b5093690bfd043680706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdec007ff02a5c4822080578e0a332e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a3fc81b727b05ec4564af47b93779708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3597676e6500688448bd27ee601c76709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5d1dfc911028eafa4b09561b04313710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ea7b96e852473417c37dde3efcca2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f4b9aee52c656d36d5f391c7bcc67712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d584c011161aa672788861306ac01713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30ea6f0a689baf71231cfbcd8d6e45714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13001a986c6ab16821a9d6f5641a3dc1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046c3def0b1b2961feec3aded8edb7d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443bc7de32b46018ee39f2ac3facf9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0eb8eab6732e6a0f603dced2d9bf01718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e3bc948f1d8f2858c8b754075770b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71af4561ab49d3a904caa657a1eaad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa81f8c274c817b9065de72be9ab925721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabed44fad432b871452524bcabfb64a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a75c4770dc4e7f85471e668d7902b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b2ea2234b2145ff37c521e7e1d57b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbaa7e9610a3ce6178065fe65ad1e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b414d1123e5cef5d107ed3ca39d34df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d4c973b87f3692b0931336a11de16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6333b84e8bdb9311828db907594d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9792b270626d9f12616323005282f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd624527e7a6faf0a0a9a77fb88a601730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a763c20bc27874087b564ff820e8e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53496f56a41bc32ff0faa61daa13355f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaee4006a0f6c417ded0335ec08e5b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32e60905f1df7ee0ebcd14764b3a69734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268c298397dd0ba1750508132a517da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2daef27ddb56ea57fab09c5c81c44736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c8a74a9deae2b4b1e689150659afa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37199949f55ad042a68e6889d439b1b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ead722feb01233c8d06febc2406cc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1477a069bb48096a31dc41e655c7fac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4a5d331ac2b0e0a8a3d615a36806d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce0d952e0fdb5e6ec5f739cdee2746742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dfa7c6e8103390c484c5ae00c27a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1f5d54d7f267b074139dca4e93c85744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64df1776cd0bee0bd946af375ba2f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c6d0646888287bad565e947fcc507746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839846360c733bcaf7a9ec77c734529747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbf0a402e93b0d2a0aa822e822e4fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a629db0f93c178fc4855aa772beba97749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2eec484406cd6deb99cc77ce22bbb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bbbb2921e270385cf897251f1abe5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd39d0034ad772a2901fe59c839bd5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dc36f0b22b5d5008a593a106400a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a8640db6627d07aebd139eb003aa2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147a31aa711d4543bf97943ff04e5ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02236a87c9b52a68c4a24b8419951095756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273041ef6e47042766aea0dbf3bd6ff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76126348e10e8255285b493426a95cf5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0e73ef51aad5a0a7f92b8f84ea4d9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb1e524288c45c75674daa4b3ddad01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61c92ef85dbf813bcdbb71a779046f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e399706fe0313b2c1377c0691f58c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061a54451d6f2fb0ef1e85923343bf94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffa11ff6ba57391e8cb84bae76dbbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb6bb32afeee2a958dc15a5376e6a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11cfc74ce10b0050eeb520b496e42c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68cfb4526093cb5bcefc136a9d83758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69a7a699f9a3b8a3e6b883e4b9e4ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e22e6021996956548c1e06f4a4aee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f316d0e001244fa40b1cde0248f2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8f8a1d189480594f2ed14ee44dd0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a832d54e1db0988a6384e73a8715c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23081723f3b4944d9f54499d5095e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5582b7ab324556840c7aeb3bbee4fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045eb8c5abfe447990789fea4f91c5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acde91212d81c28f3f0a1f3fd4666717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855a130021348ae40f14cd5ccfa78f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece19feaa75d54de6c2dc65ac34b08819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59959489f0da39c46883b3887b4a91fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab248a37d9079f86fbe1013f52556e7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a5eacae1be44b2fad7c7faf6c3c7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1e667487e29e18da4884b6c2517f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72951177784969bf5d5c3303a097b7cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2e7525bc89fabe2fc35942693816a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3496c738b82e74fff57a86cd56a7e3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57917012c72431d3ae5cdae171f11f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb49cc6a162fc4b48d0f7797a12ca0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a9d3726c2166bfda1a27cd59c538029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a4747f61753714f5056e594da638a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53e5776fb87b688d80f9c4e506e66931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b6b7572f5141b2883647cc3489b4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902e2ac3bf4079ce5314d08dda1423f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee01d8495986ad19bbf8b25d157deb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c5e638a58e6f3666bdbfdb86196c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26059064b8ad64fcf2164aad9fde7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b534421de10df539319153bb371a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ca6e9a36e2921dee3e7f1c523700d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98de9c151906218682d2e79f24394839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6426749037ca0f84db211893ba08bb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403095d35becba0e2b04348c175a245c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705956e5f7dee1d3a0517901d4dca9e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4de7b98ef6f539a445db1e321901643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491d25be70570892dea096dab27786444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c69ee2ab6b845f811e17b5792f028d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ef9faef364560f75e883a12cbaa5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862d07d09973992a311a658e4c04b5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7387773f8453fd84913e48010d809448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161e5b0ce422581139f3b6c98566e8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0be3d712cd57148d3e386e714086850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71096365221e7326c9f9957c472d971b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752881afcb848203e51db6e0e3b0d4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca580bf11b44e85c660d6f1ec12cfcf553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23224f08de5a1b70550ff70eb36413b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d033036ac2962249727025cddddf8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1c8e06b0c59286c54a95dbbc7669e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e021d2aed07112c2922fc45d53df7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6e8f95bfc159af4b7afa7b38d899058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96365936d14cbc2c7b0e6d62e5f256ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5401ba954e31adfbca5228f50a9a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453559c5615b2c0d30c978c811951d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913a285300b8afba8cd42577c9b90ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29299b3257acc0575a81e475629fa94663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650c3d9a26de9165935a4c76c11a4b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af3687718d394d0218ec2634182b8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2530344a8f11d0f016c2ed76c43544a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a35c0fc2193c0398942269111e8db567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095b2423dcb12dad6d7c2764cf29b8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefea54c3031fcfbca88a046ad24ae669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9a36eeb838be5bcb10cb8a765256a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44144ba54fd6f693108739e5efa98871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1427631c051bcc49888f46960fe2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2ebc265433eb9c1a3f278b2d695b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb031436cd5136a2a6bf41c2f5d8c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d7345f5657b1bfc164bb9c7244d1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9a9cf5613f7302f29e69e2ea17d7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086b1d47f3fd54461955349feafbde777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa535257e760cf220191d379fa8fe0578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3efc1c5dad232b79316ac2b145ceb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462929787966db9caf1b1a191cc4c1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdf3c4a3981e95270cf64a0654f63381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e3964c7d723d5e8a993b4e9f6ee9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49501644c9cf0db86e2fcb813836a26583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653ee3cfea04541f54c01c9c3c4d1ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59c0b02cd5f95b6e145adfa452544085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c7d982415a072912442f3a6d0ff5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df73512d7ac8cbb7708592fe43c8ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b8be99375644d7d5b283eb867dd6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753214079c6344358230bc3341343da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d30e747832dd49c6d3aefe1d4c7b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6fc5313d1f60077474cc8dc56564391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe882628d23f2972a2d95b26e8302ad292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0698097dcd63c92e109b9f87ea2a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533152018a6d66b5ed14a3a887a3d2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa293dbad6978b1bb8b3e5282e097895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74850332a4000d5080782c5e50b9bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c68385876632943daf9f1d78c5ad097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeada4d6f77db2fe3b3fba9d968ba3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc1905561e1a0a41a33ffd73e17e2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d5a1bb6b2bb7a25891435782e5dcf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd18a5633106849d762a86b34dc339101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a5661e0eb1985640bf8f4570fa8d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6950ca36b8e48064b8e41402b50a76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ee3fe60641f433319b2981cf5548e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddfa4d77e3cf6c84cc49a3c9822d8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14c5d2538dbb19ab4c4c52115b21e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e0e0f4e4529960a54fc0d7e173664107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55871f377dbde575e538aedd352d24d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c5584b638ed659b4090c6f9908943109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56279a298d0120ef5c99b7b84a908d58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533e6420a83475579ba4a32a7e4465c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dd63d7588ce7c51ddf6474143aac0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70760e5456ebd5820e50883ef2908f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dcde77e5a940b341cb5c0023debde114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71644928456cdc69b321683ab91be93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5357ccb2645547b9906bf29a4e38c74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4689ae52038e62347ff72089b374ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1df1e74ed8e3f007fc3d54c8649c4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd1bd91f9f6786bb2596a488ecb7fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471c5f7d9e74dfdd02e014e466f86dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c96a64c0df86110c11e898fded959a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6821b7235d4a519c47e0b2c119f69d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72cfbedc6f6c69d2e60dcbc5057cb3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c168649c266ead43fab40bd8cf3f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89e23e62c4cc89b6318159f7580e01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e841b0e4718e142b573a5bca57529126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b6ba2ce53be6869be5bcd4d1dfc87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df8f1deceef302494d671837105265128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677c8edb79fe502b66392a11efd1aaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8d5ed918098e0c69d1b2a73b84ac3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58dab78ccaa1b5e3a525093d2cdf43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb50dff2c6a4656fc105282d754790e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f422f4e10b0f73838ba0ae250ed36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90c50c2d645bf67af26eac94b9a9c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb261b0d92750e05b01135d38c29241e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01576d822d0810274e96ad0cf84cda42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c1092d30c48a5c5d935a18d85aa27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9b30d31f4d042255d0bf8fb3449c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c996caf7dc973080b02f910cb4903f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed1180ba2c3633ab3176603cceb88f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ceaf5c68ce54cbb68e75c564b57338141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d34941877e0a534d4e838a6aba591142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce15fbecf9cc782c7ff66199e128ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27d8e25a982d2bedb9c21243ada7d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ad2089e8d43061f8ca6ea4f908446145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed493e266edad0f41a6fe287137647146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffb0852699157dc76401951a0b282d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd91e91a3e3266d9d0dcc9d2ef672d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74511f573497e76b7f8dc20d7b58fdd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72141030a53f4883a3f767d3af25ea10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c628ba2400edc7ee74205b1b80d7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad913eab6afe458bf650a11b05a03f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae2a0a6601f638c2d34e2b4a958751153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fdfb32f0bd2626e899bc2be3ed66b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378bc7951a9a5d52d01d2b173d6e77e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e863fb23ea9d17aeb425f95a10fa8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df978c08471b6e5fe7272ddda12bb4eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6b848762c8a17574f18aa34c2e369158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec3df3af9e40821a7dc7e7eb97202f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985f69aa3b2c62e72c9b1093ade769f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd4f0ba556ef1abf0771bc94a341ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410264e55f374f02cf48e5bb75417c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe90589248491a60ada1d0e9e43a52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc1e798acf05a299c9f9d2373f0386164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c13f24ad6812146af5019149df8b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab8e8840c22e616c4c729429c5834f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9260e12d9d16ec058a341d3f39a53f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a50550e06971b6b268f9eb6de6d89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8452f25fbffde132334be71f15e6a66169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fac1901aa79c112c66a2572ecf3ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf404ce9ed24dedb7c68dd20b09bf73a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622c822cc34508f0ce531aeef71f9bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdd7c06b9fa565caa3f7247566f4bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41de80bb5a404677a91986323f61ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2bbda31267b90dba64c121fc551bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20194ccae2ac30b09a76b19c814015dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4b8edb5a94ea4f8c3a2ab99f02d86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f73c9174462e9932912f1e02fa8ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b44f2fb5eac30fd07966f110d816b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9d4ef4a75f407ded6be18d897efc7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7259acafd3e03b7bed20921c82d57b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11caf30c40c5927702d2e534a1626c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088f53e797ee46353af65f981bacf9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20a1286c8e4eed6843e67cd0742455184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74471e05e85fb8b4d54b2049fde6847a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40617c0b63701896fa93d33e560d1bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e01f723b7cc2069dd1f91b1806df6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8201ae1d16b3290de994c4b65fe8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3ea2f862f4dbaf8d368395ff53e04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c932a1765b002a65566cc5405eaff3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b2f6e80c7792101fc226d113a72b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd8cd1d67c44870ecc17b71e16860f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a1d8d44788dff35f3dff1589e3acb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589235bd15ef99ec625ccdfd22e2e3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209ad2b901b61453c6e09eb905f983e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957e7699c68f0fc67257c4ea2b9496f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94497f39b9b6f1b26610cda67336a49a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3417cef09d4c95c893567bd2b7159198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1144ceb6f82b370c7bfee9cff7cc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853c8c613d0c65aea02e4f221cc6099200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adcf4892963b8da5658b70725486e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660ab618d9245f825a58e51bf61e3ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c5a3dd4554e93728e68bb7a40b9db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08366af24b4621937b77334fbbfd2a4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e95df58e7032f62aa3affd21fafb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859aa3cd5b13b10a8c29daa960d5f247206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66ccd394b72b6b172c1bf54ff2c88d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110242ba9e44010bee2925f6b727166208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80ba455db8e699c355ef7e2e560f99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427fad17ab79878c6c74ad8a097bcd4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc08d6b62861317a9ef35094146bc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5a4dec06a67716cd87ddcdd35d350212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b8af2ffb9844762efdb4854a871fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42e1222c1093b180674bce7fe71e64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4791d0623b392d1382f36849ec6d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55f7e293f7c6dee1f48e19284372b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607e5e6d1a99323e0a3c196f49a4d79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871bd597759702752ee7aab71beff70218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1c0fc55a1592acca1ffe9061b8340219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796d08f7eaebe982ff3ed476cb4d99e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054c2a007671359d4992b96a10cb58e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4e582779edfe9b602f9347ba019be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5b20138fdb5f08e4d264b5c529345223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6943e6a077dd4bf492906da9065e67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e5aafc8bbdd08053bfca46cffaa7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f987fa13515e095b3d778693c6fd9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d2d5fe623d7ee7f8ec7a6989407a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d2af243441035788311cac4688a2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c921e082e46defdfaec9f500295a6df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fb8f881256c037f893acbae24eb71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd111183530961780c2e0ea0d0a774c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fb3affacbc92bc0e108a8f04af310232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84340d52744f1f1e3b67a167653b60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907b400ca1e112c7d2cad049a6118c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6191331863688686e35b45c81b936235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce49b59f5d681c2a9eb0e1cd7f2c35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee17bdb9de733a4e06ec3fb6aca7f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985c5b2a50e54be781dd4e96a6a3868238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9914dea10b6a94f256028b5751f7f7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb30f40e535a58389a8663feeda113240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed34a1bc52f0bf6f3bd6cd53d279430241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f602dc32f970109af3614d5940db6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa62e8928368cc09356e4801ec7fe7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87596a186f60e352a733009139f2e57c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d7f87ce6a9acafa9e31a219396f6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6abb10aeaf8732c67367b121a1c34f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16311614f11ee2db90d0f7518f7306e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e934063e6109c8e9cd0eab1429338c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364ff3640d8a7f61179382346133fd5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df0edd99054c7c62e7b0176bdc2447250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061663c5e58c0930a698e5d94d6f9e0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf58f33d4df7bfb431dac0b9af88db0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb64c7b6c6edf8551d929e2b9aedd0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf58226a38a8d78d5ddd5e84045cc0a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f1b55d1fd0251a9e7af1ca06dfb36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5ace9ca4a73737834efee1b2a1bc8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db186707350c4d48480772f53a7939ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982ff5f8e9748f2c1ff3482a0e8c978258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedee51138a24357910e5b85b02e0e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f15888e54125c46484c16f73cf908260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8affb7bf1a0b503e4a780b7032b645c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c242031331fc1cddfb0b9b266ce000262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240e7536fad45d799d930be41bfd5c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b81f6de8db8eabd281eab7bf72c91c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548a102c9d5eb8042455e9a8c95418d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fd88d38bf64a761be983c3e1c2c91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f4ffc92df3a601c3819ffdc1ebedb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf952afe087f4d16c2fca643201cff54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c0e2255821e3baf1c2342818a3ec5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b554af6203cd9bd7d560d5022176fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330e624ac07b052640e8d8cd5365bbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011afa4d5aeef917b902d75c1701330272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb870da81b101eeff05358aef35fce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb85b487e1d43dcb2c5fb113a36f63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3b5b5608afdc41bd29dbd07d70e3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217951059b39363f00ce148a2cbc87bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ba9aef7d1ffde5e4c443fc467a1a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bdd16d80486dbc35e5e1671889253278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5881d8d6cbb8bcf0ac8d062615f81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88645913f562a0098354ae2ea774acc8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120686d4636e85017a09a4b7eafeb4d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86ddbf2d94e566cadc477f02e47153282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b35e8f3bf73df28198a29397a17d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f042957ffa62ebb9bbdd837928131284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c0b9327e524aec5bf55c8d7782077285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50553a27bb3d7d13d9115a339fd5af22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cb9cd0d9f2f9258af09ee43d474dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f733a224f077fbea161a78422c9f315288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d694ed2a9f3abc7eece25e61fc3bed9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7c183d66bc4003bf57a13f0bf7dea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456eee53fbdf1a4c45ab74bac6854eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673dbd2d99eaed8223ea20ff96b7410292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9a934f24bd1567bde253bb1ef1829293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485d320f68b1b3001fab6f31ad07897294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478279093dbb1fc5259852edfdd2f99e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf389dbeade69d63a0d5836ae394fcd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956f390944f5b30dad96d3b96090aca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4f91585b0e05b151d4b286e3bd9e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7728a71c90070980fd50caac0e6b495299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6210279ffe47e785a8ddf815a274db5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50568f38591a2b4eca7e1714c9c7a0a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a04685dd3eb7ad50c03cc0be04f6af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee603e886bcd4eedf7ff30f080b6cb2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e96281c1246129af15d9dab19bb44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3bf9e2c264e415a0ff0f55b6a0207305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a85c979feecee9d7f7260326b2f16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d780e23a932669058fa9c3d0796e83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fb84aad776988c7e02afd5751aa5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab2d9c69dde989f0710c2f51fcc803309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd5c2634c1e27c956333238d24b1cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca005957c26b7e232bbd676253fcf0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb440c30e08a670a1dc8a32d1e9ebda2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84f8877b936322e793a88acea3699d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d3c79ad140e1a02860395eeb8f25b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a9060afbc6a899b7e941378c7a6c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a662d754f88974c9d4f689bc97a8c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afe149df7145b0a1ddcdf687c7857b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72f2efd0953d469b013df8e36d059c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b16ee1fb7ead849b6bea9f72e76916319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7813aacaf8092a51d0c61787fbda93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c277393a11396c9a5a5631c8c2512d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db7bc41b4b4505cd3d0f0eea6d80b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ffcb97bae80558fb19b5c673767e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678928b09bc7fb3793821293701740d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e3b4aedd58d7725688626df57440e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75cdeb4c3455d3a9fb925d15fd7e68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b1b2339a89ce4e6721385884b12da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902095c7124985889f16ed9b9ce2850f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3049a19dcb1c104f135e6d1f58d3c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535bc4f5402031d0386b0474855bdd1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8e0e4de6d9f7182b9829a73e28fa7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1355d27bd16f696b55c49ce7d4dc0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff9aa8c6d947cc52f449054e893af3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6a7dbf8b8e6b3832e27ad00536a34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d623b94db7286160490a6f53981abc2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a87ff21236fe95217b0b660a61b6c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2993c4d190939f5de96ecf954f47fe2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a07c17bf43b93b9f84ef53d525fdbb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3aae91b9b4d3a112311443f9beb89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa019e0084d94e26c5012fbf4f0e966b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a49c32d969ce08b5a9a857578c02e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690914e8e8fc044b5a7f9089c11ba4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f22de5077702399b698b434c5f60d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efd9b2051c2b25bf6a1b1ca1794fef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1352546be0a7434c2947a234adee8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c610475abc3a4cf3ddbae4164933cf4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d995c1a3f556205b680e61d24ae3ff8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506be3b9e1b59081a106e9d6cb23787d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05289053ce165c1ba05ef92f30cb1b01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9e2a699af7ab855f1867a51f0e1af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8b5614866e55ad50812c0ffb4e4d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe7e3e10fbdeb71620a64a413af3ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056839828e27dd8a6fa95551f1af57c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68abfe763ec793f3447e0149e6613a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e11b12a66b3503a2e38c60fba4e1a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029d73de77a9497d70af80386323cb5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b07d48d54a286cc58a350db9cbff1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338794424d8a9c847d53d0e5a88c763358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e56a3d965ddaa9519d1dccbb06485359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c878e74c8c06af9fadae46df06728a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc34484303bc4316dbc511bc24e797361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f061d211dbeba70684a396e570a6c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fb5d8c93b6f2062964de6a2752f69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72368a67c31b20b85f8fc29d42e7734364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a0f10f56865509bcc7f7a02199b96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7a79207459864a646491ca15cdc36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abdc2499a0444fc1285f1ebcc428de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b76271afbbbe48d63885eefe593eb5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d286874b2b64cd6353e9630009bda369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39065227f62fae0ef8626a656b2eccf3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20912c64e2b08b1c2d92118185541ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7324931fb9e8ef7989aa2f4f7c6fd2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159919a6466f6035dfdfdfca899d420f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2bbe4102ae012ac323d0d714716b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c2768573b6cb7e991d44aae08d76f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4620cfb7b954c98ae110f36f8bc88c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f0cb95e36d75583c4173875f5b38a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858e2ce3afe39a4abb5cc98dc881640378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90e7987e496133e02755a8e01a7d8e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01660bc7f2347a42859522f57bce873e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dffe5cadc099b5ec084a30e7101745381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e429fa82f7351cb2d5bd8cb68dd315382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a91c22ec5fb24ed3743c56b9388978383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d4200ac7ec21507fe59f488a22b1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d96a67eb7a0a21330ef1d6da839c65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6097a4acf937a51822918c8543923c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2d78c7ba3c0ff3f63e88a1e01d56a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac059120e1da69e392367ac5ee29c91388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cf9dd56c4e3473bdd72236fae691d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d921f2283319ec2a2803fca266ff421390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854f4cddfffdc6e98d2c2b367d69a50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b242f980d56bcfe0f08a9ed3cc6678e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306af72cb74ff14a6c139eba7d110d6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8e71ea9e44ffe30e9875eb4a5b55c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2913d38e2eeec8100bbc8ccb8d48cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbbc85b17c52b39c6540d4dba6368a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009b9ef899fda4187bd3c313507d299397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f38326d8689e833d93ce18f0e4821398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d679677639e521259359503b1de5a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98ef0b99df94275b733c270939383a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5207530ae7b11c1e61e114a1390db24401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b707ce9e7f7613a5e39e4dd3a6906fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a166e05765e1fa04ab94c668d9e0d3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84f08a5e8c913dfd0d8213af607159404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c9e3dd75d2799959044371daab261405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85b6d50b6edf239420a54cd34973f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a11a0513b571c89a35837da6dc9701407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a55a0a23c71e8661cbe194ae36747408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d73c58ad058e0702322c402b53bfd4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca5e7b66691240a3bd8f61336f0094410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd04aaf8df996e159b2272b70ca39e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd95004f96f80229c9b71cc8dcacdde412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b3c7dc134baea46f4f4506cd6ccce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dd9271755fba6cc3426b084f1411a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36c703a583bc07a2b70ca66ee741f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91aad69dced0142db0d0d11ab01258416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab58f65b3bf977f1031abbf79f5ef8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbba8244a0dcf69e18c54fe5769478418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4694116ff474cbd5eb9349a8afbe9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e240c17cb89ccdde7cfe95a4f8712c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb61ff13d04ee7b8b4817308d426299421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1199fbf4f99ee43edac596e7b5c91a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb893f65594f7f10491acfeebdea683423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bfa07a39d62556e9889a512af9d0b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce2be4e34b4d245f5c015f784dcb16425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eca060a0b3c40f6640d7091219776a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70b8f5652e26213a2346a412d26d8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d67700cc87c1beea10bc53f7e654ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983fd4bdca767d111a6fe363239e690429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a093450cc5abd8ecf2389ff21acdac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055b424c937e7cf7075e72c422538c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c03bec5900b68d87760f38e8b7320432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39c995ebf0ee1a3593e88256a5c763433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad45e4d0340eaa8d37200d9d18d8b4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab13ed53b40baf392bf6ce42f1adcb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfb051ce51f2075ce16d41c1edd270436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1953c72bf3b2f74e63a2bedb9f204437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e778b1aa88f180a9466fa4fc84c133c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fb086f9770a4cd1171965f5b15ebe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad268772cfafe8a9a23dd6e2e0c55a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e540d5750f80e75c8f561b7d9a0e35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c35dd6795b6f1fc51e0db4a57a407442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24b47a48b9f31dd9b989f487b99cb3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c277e4b2653f13314d814f499be05af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d8a149e547f0517d154416fee8e82445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f7bba709a248ba2b2beec26f30e78446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a8611ae0d4fff9da963bbfc01afe8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f4785344f46032d5b6b8eaa37be42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf93167ae9d7731efab31e7066721b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa05b39dea2334126dabb6384ca0d45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb552f6db461a377a8f72ea7c7c16185451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe01c25da2d9586cbce64fcbb7ccdd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a95f3032250d10614afc74e7143201453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5e2ac8f7c388bec045d3454ffe9b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e803c380bc9154d0ad41faa1f485a94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094613918bb91f89717f24cdb7f292f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc04392ab1b7e8969864b7559ded73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275065ae15bca6aaeb7e84c78d318851458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3a8b5653945a9de10d76ccfa08e45459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab124450b2ac813d78030b8cd0d8ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c86bd1fa6c192ed5ab2b64f1084a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0a73d7572e4b093bd5ee1cf59fb3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b29eb874d654964ae659eed43eff7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24bbe7fe5b3786f6d4dd1d95aa7787464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e78ee207455c77004e10fd14ca4ed7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ed9facf6098c8d7d38b73fdcfd650466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67097b64e62c0ecba966410ea2512c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621c185171408e088bf7896525ca4ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784d0106930e2f37769460797c231a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90bd5f63e531dc3de0210e2be6d1eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6bc10b03e25bdcd69efa963537bc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e789e8b750762c8c9c9d49f1fc712472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150daced8dc7b2d60d481a390f5bc0eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844ac99bc10844487ba5edf53bb434a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80474a771952f1b85c86c2f0a3af28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cbfa3129dccd859f511918dad15db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a93d1081e3dadebcbd4d89604c969477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076c08a78886d64485496a9187c921d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93dbed9841efd4d480b060e62c426b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b68b8da4745954398d4f9c02656d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f26de43858042c989f1257991902a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0099a0df5df9397646e677f44aa617a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38b56e8ab471b482be0c5680c706ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b04a130f836d625d49f00225cf4ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753ac4a038bd2052532d5174a8b8bbd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d919926f0619a49fd0ee61305ccd8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090730cc0bf27e400782925e12128d06487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955388eb1c11e08ff56833f7ba1483a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575d94a84ce253a855bab9fdaef9b6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6f1f0c430020333ee1dfb56bfb393490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2c073d6c50c5c8610e8a1e52f6584491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1399419ed80511d2e3b6998efa6063e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501dc54e501678df168e1e302f2f9be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8b6dfe5747a8baaa7ec445184e3af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bfa379cfce1846ab07f8505c681eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057f454a0fe704b12e66cf931b59a88496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb65b8a8968d86ca5e2cf01856e847497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e11d5da0cbbfec1af53020004d464498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48231c6ea57ef6c2736c1aa1f4493bce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474af197d7517b96f409a4bc4c4df6f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b136a96715335e46e8f620f8aaecec2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacb5148704552be9a356ff006b656c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30a5c5da194ddeb92ff42078cc39f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ab6ebc9a90003215bbec1edb75c2f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d63d8754fc00f6e90525167a526ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0b89c64116d6483215280be1d7715506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55959df4062869b41fd2a838c1a745507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28072a278feea7d098db15dd41ebc451508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3cde9c2daa6901fdb467da1f27cfa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae297902feb999aff23927ae3e7dc2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba13b6ef959a6cca7cabcc4989d920511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68125a50178936d2d62bd29b5275080f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba5a189906ccdc24d5a51a2669cd28513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26f92c21930932045b1d0dd5c1ad18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17b2ada81e6d528df051ae05298361515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768629199def5f6953f4f3827ab8bae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b3fc84ad10dbb7f03ad82a027637f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288a3646f557ba2bd9fbd61413ef461518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13675b1de74a0fdab440340e276cffb1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e1a81b14a39f9c774dd35c8663415520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7ef3b48c8b9eadf92f20b017ee7fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2a51317927bf194f698d8a15f8d00522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564d14b3a8364649788eeed80cdb445523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d107077360d268280373e9f036878524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395783435f3be339b2c7f9fe39eaeb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1e151a388e625cae76ab21ae308bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976c73b63a522071719d48040487cbb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9fbf65663d0073033d944daef6727528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb792069d7a6340df27d0fa1bfa9c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4338e04e7ac8410e4a9a19ea30460fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469f98930c88e2279afa0a7df3f86f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cead35403a128b6c10cf579fa3f201c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b8678f047f902c9e0e0361415ad4e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ef3e6983dbabf6425f07e71833f1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7d979d675fdc15f91e0b375c1ecc6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48b5147c29dff21165acbf1d96ccdc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d36cc94a70a2b7b76c1e7deae11ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67216ea5bbd95038ec2ce4ab32b92df0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c0dabb2427e1f4a721323770a336a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240c03068c9caa799ae256ea9b84fb9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846de874f1399553d9a3989e5e068fa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6262ddaba17a53d10b77250594141542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5812ee6981845ac96757029954400a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05221d32add4724cafe4dd1d5c2d78f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e0fd13d2888a999f210f6a3862ddb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f5b63daf918ca16751443e3e34de7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4a452af4c3461e12cfe7aeb83008a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f2befd42e1da29ddbbb93a5bc5af0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904593304a9f592bdb1bcd367691ebde549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3bd6baab76ef57092a78475b7d1ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56551700e84823e0072ccf4680eb408551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24a668f844e7cba825f57d3820c764552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1498f3f52d97fcd894f5b8024449e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f85ae2d82b912aa7a5d82aca408c82554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689155670628d65fae0740be368139a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c28fa94ca618d6e92bb850f8938a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee0b7120848c577570f1f4154fd114557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6902a752bca78212aa05ecfe12d41b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84225be6a6b30892033f7628032742a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b503cb38afba78c3a1143b72637ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7f1feed661fde5be560e4db6a4175561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf47810e28694a8d7161770d818221a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6d613e7bf64eac15fbe5c423df974563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559232dcdf0b735b73fa52f2fb60fa5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0aa6412648be9644d052b73b194c0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713b5fcce8f64171ad3ad5c702427f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f876f8d5d6b113a547ff8d52d30277567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936a8e26f196acaa23ec287e248d569568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4c792f25181185c1fdafdf5694a7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76adf53032c6d1a053e564d0c7b799570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5337f90e1bd1ec7607bf11dfa05d6f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc91adc6ac8f7a66e25536361bde73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfed5f43450df877cf5d37d7c16043c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499316a4ff43749e65aec5592dbaecd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248680e781067e442a5470778aad513575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c523bf7b055bf2a02a47cdda1625668576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5929c92700f5908c6bbdea8ae4b46ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d22aa66580977bfebc019e3b87faf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d8cb1e880c80a7d957bc6d64039c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e39f7799b51feab93ab9d5da20122580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf90df1f518acfc7d46048a5b060d36581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9116f1341910107d18e5487a04aeac9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24afb99f672e43d4646bb6a84aa411583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b57b2f43779ec948138a37bc7b0c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f6598c8347052c76122dc8e4820ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9df6cb4e63d58d02658575a68fc55d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ad50021c81923b6416eb81136ebb1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358889604306e4b699a7873f2b6f2bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e5c4dcca83aa49994f07db9f65185589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2688afa58dbcb18f8ef534fa51e19e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5af3e2b8c98c50c67b4c36662e007b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c5712a5d7254eebb33050980be297592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8523b990b1203373007568265ad9b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a648a8ec38348285fd5eb1445af0b2b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca147078ebc8466acf82e8e5f88a8ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bbbbefd2f012f13261d400cb8d86d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580d81c8f0307d91fd1a073241f0a1d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638af1769d38b0612a54befe16dc8cf7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb2bf0799e01011d7d9a986fa68e36599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ef4ca19521e44d28f1c49a523299f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691ced856312e59b5261934add4abff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9045670bf36bb6f870699bca3d6869602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd05d3355e1b7057e4d2de13a4b9be7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc816808d83b0354d1b42a47af623c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd92004e96d4be5308ee98f5415f72605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22dfa1dd40bf18f69b9d68febb1b03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab3324fef21b0aa4449c99b0c07dd1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1f14e6304664ec2fe41ca8f819428608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffb84efff49b27794b32b98c167e19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74b63cf6985c5d6ffec34b499869bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cc915c7b08921238893909155994c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f4cb6d340b19b9fdd327fbd2dbce8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5c322e3d4f2a0697a64e005060dfb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb002372ecf89137164647b5af5072614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b50716aec2857b5d5d610474155ec5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee878d23e3bd5ed3a9625ae5c7faef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9dcb9f644abc2c500e789e1b4c32b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4cb9e80ec79d3722d9051defd6444618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185737de20fad8fc95873f096698018619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98808c56ef88c7cdeb04b6f098542698620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd6aa09f318b31542da415bb5c8e80621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5e1dd0f332fc1a272c60c5b921286622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3442426e9a5eb3a3392b98f5eadec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d215c9f07700179aebb9d92ce9f0e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3a2f9a59456b7df9aceb560ad3c75625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb262c087c603c9a5446b6dc0378a73626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17c263e1df96bc690cab8a1abc2765627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a87e47a56b4094c04057514420a56628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87a402e109e6103c736590fcae3b13629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3605008f3e8b5f34627b0f2f96ff5c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff914877210edf6bbfbbf05c12f01135631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a00110ea9c6f4297504b6c3f77abcf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bdc7b9f752ce50ebf86c33614bbc8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4133f9cdd60be09e4379be8353835634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfcaf5f4befa3b288514a7f6b504cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4fb5a722a61b52e22868f45f65f38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d2a79ace13fac41520e4cf83a8aab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e207567850db738e556e24885a061c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652744881232bc63a144ced4241a5468639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b866b17ecc8068aa1161707f1be73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f6116295e5c5e8f155be1d4b07192641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a35780b5c42669d297db9d782e2eef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec11acb9d83623b276d88f8a365958f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a42d7aecaf4d1468e82f3a691ade9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675b34b55643d9b237d89c441ac01ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191744f9a258debd2561770b9aac7ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d144fc2bca036b403d8e46ddb11282647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa78159370ddb5daef85519550496bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f4cf6a5240d16e2fde3631583f134649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d822db22b2e5eef88e97b258187fd9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd94e3661c87bdb9e06f5e2759c563651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5b44ec0082b394e8c259d0c47fedd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ac59a0a179ca5fc23c11edfa31a68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac9993bcfff8e5d9da4615183bc2b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad93aea154c6fdc589e94cae40a374655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943d736cd949fd20bd37e2fab33f8e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72bef8fc77f44b989d52ca35c5af94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcb3d730f0d42d99276c1706cb1e74658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d4bc0a8dce1c6701b1316f4deb25b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f78d4db07fe66507bcaa81f65c4eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf015a7c2580300b226a30854043924661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccce134ba6249682256611044a75020662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c3754c94342ee5730f8c3d745ec85663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730050d1ec4bba4e560d87cd25ec8f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc929e6460690245cb0264ad83fe886665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440126b8b3255ed6a2fb486c9189e4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb10728bdd1230e1ff4e2501b72d2e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446ba637b547405d851788ba9adef91668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fa920d31378028889ea5bf2c37018669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e29a3ec5436e20dc13d7d81d577543670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82df329e4b57ed4af0ebbd173e1d8f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a280a757982bb2d3acf49386a07da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae7588c65542a6aac86aeace194595673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695de60e7c00218e5498e0812314893674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb828b52d8935e31bb66d5bb40afd64675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541945a64c45ca9849951645c885fdd3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521cfd47234f85a22ec256efe0949fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65888582769d2afe0b23db243a3301ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7f36d7fccb9c0d0d417b69091d9d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a008fd6a5055a57b7aeff89129a8a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a11d2c6f69835928fc9f0050421b52681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b30e64ed79dab5cf2adb0303c103c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbc493128b4b780b2c91f27eb111f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7b2b6351ec02676b229049f2b60bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd11297dc8bac9a1f37b132eee8684e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb70bfbccedefa4e2344bb4f9a94ebe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cbb415248032289326f5f87917402687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a4a801a9173846098d46daa6489fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efcc919176c1d892359bacb12c9af7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07a602a86415737ceef931cdb6b84f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be601e3b815323053a6985727ec217691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d053761082bda09d8b16f5530da82fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598939c9c17d0d9deaf3ca7d8dc9a4a2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc60341ce66904068f035215d589227694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96ac19953d1bb4c7f5a926ae46ced9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7a7d3097724c6a01795d2fa818f72696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4fa4a2c7e0213f9c393bdbdae2585697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6837fab89b82cd5ee48671442de587698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d2319083476cbd2267a8ec2962cfa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679bc215927fa6c2d62a9d1735b2d0c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9a2faaefaf5c93d93145e5188afc1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364c9fd4257cd4e5fc3736507053f45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900878d2a0b493b392854926cf7dfd7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec6b94b8a0adb96e4f7d99552d7dff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573373f46b1ec474ef0e2ded7dd15fcd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cffedc2bee91ad031c87461464b7f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc85cfd49661b7284a6f8a0561326d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574745f21d9c113cdfca0d7f8ec905c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e11e9517463f1f50450fc4a656b448709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7804dd4d0b79d217ac7467c36943f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0069089071e4f1e0c91a548e1bdb15e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f21209639928ef1a29615d9387148712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02578bb5db3e92c15a7eb321337504dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa27f9a010d25c6c97cf4e80e54b72a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3eb34ccf30336d82e31f7b856cc22715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10bdc4d2c8f200f64e05c8d64760cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe202714680cc968250b9edf234e41d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043aa63a221affed3ee324419bd20ee7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57988f6385956c3c1c1294c50611314d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275ef4f8afe7ddbe568445b3ca3304d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea582b62d26097809f9e4101b8126b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea62c035291b0ad098d88897636f5b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98db597a08d4c2b43bc02e56c1ef39b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2759dc42f55b64daf2c1713737f009a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad650c4c5c026d79ab22d8bba7ebc74725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2619da8f6a486c1431977e1f7feef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c10a27a6776ee213abe418a6bf0f45727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45f2710819e96c7b6b8c9e3de6177d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dc86b4ec3a9cb16906b437c560038729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f18bb311e55883de62dcc2f424e7e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702e4e6381e3efc2063b0fdf9ef374f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509de0f9a7a52ca58fbe97d59e6a456f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4df6939fbd2b29bc356608b976844733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718e59f372319c446b3cbfd64a2da1d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074f115546b40b9dcc328de6df7fbd8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af24589a1f57ec8acee3639d5879013736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624c497459b48fcfa38e9a29bf9b75d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2824b3455eff7f8cc73dc9e65d981738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5eacab5c4476307f3a8888578167d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4365d1f83c048df54dc7d80e2bd2a8b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560b094752151f72b17c062929b594d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251f48efc1223498060de2588503c1e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac23d10932026e40eb4da6d3038eb16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393611798cfb3c636f09891fc725ada5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe56418eef239d8c835f241e4866361745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597f63c3dd8f77d7f15e6dc807e7469746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5503f5c028d0b664abbd7e058eb95ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5614bd07161bb80b415922bd9d883748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb17c305ebb5218572d97f1caca3a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a341fd6557a54cb5b5c85aeaa5ba2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fa63e7deac9364916270747551042751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b7aaa4c0038ad030ab7e49e077a6b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd44c03a8abdb7d21682aebb266d3a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f67533655dd8837a126c883f54439754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64aafe295ff92d92befa3a4900deb22755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74656c0e70cd2df91b9e2c520f2f34756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f82e2f837a40ecf4fce2133216b06757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9b8fbf5b15e081ca7a484cb234888758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102154764f7a150dd4f38f71206fabe7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>