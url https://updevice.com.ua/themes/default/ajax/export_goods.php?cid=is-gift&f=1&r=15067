--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284adfdddb1f0cfc3ed2249af894d6bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f809f486c9e760feb1c9184f774454f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5455f87ce084ac02a3e52aa1d7d3e733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe128904e65b37d2cee002416280c344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63be8077cf26c9796c6d03faa502c355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565c20f3d68dacabc14495b48210d4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a268d15b2b56fa90a6a54b3a979f37b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebe9049e9cef866007ff5126b841788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152e99f02d39b4dff957b61cd403e189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b809127105c9929812fcdc9dd5f6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0241d1f37d05b97a579df08a8e45911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d7516d08916983079fef707dae43412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b15d4f7ef5cef149c444d00c6e0bde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948c56e5ea55701e5d9f89c9072fbb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27394ea9edcae08969fedaae7b637e2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a13ba178a8dc35b50d3a7abffd1a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d95da9101478d8ed639ff7807f56b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fa51aca24cd6bdcc75761b6dc56d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178666b22339c230ac60a3a27971ff719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6559d0208ac5b80bf990ee3b8887b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b410da829e5ad9db99610d4f457b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f79ef01f4ccd84e086e5decc7d18822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62135260d0c648dc96211803e217d8ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72910c50fc33932bc684d1e565148f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8848649cd29b770fe6f5cd4faa7e3b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e72a14be2566a42c9f0cc7b7f7914226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f649df5a39a648c8f77a283b8bf52b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fbcacfe2cc7fc3426bedeef1a778628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac2a920f7c3135c8f8e52376a4289329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e703849e78888e499c82492b63259c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85f617537bf6e114624b758d75b70131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202c2c72a05044e05cadc5dbfdb448532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c39ed5b7f5644de4d8fd1e47de04d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2fe579df7ff896a2a9735532a3e4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98a38d9421df5f21c693f1479fa66335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca3ed3bb14b9b65c2566823bf80dc736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4face877627e8f6442bf3d5f711e410337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b5b103b1da7248ffbc5d47a036c0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d837d2e6bb897f8f9d52e8426dc1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9a8934be85377755b2411c01b318c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1310b69a5badbbfed7965b21d4f4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb69708efaa634c7ddc197324bed5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be80ac52d123cef50e1963685875d5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea0411a89b8abcb56b5d4c49b56eb544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3565b2e879fc0f1ad082aaa56d798145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233fc475e1da996d0714aa36e267e0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ac97e285a9a9f01376439de9adfef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225072e14b2c28d8e3afb17b157654248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714a6bd4c5b9b06ade41a4ba63d59ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d22b3c2d52e36dfb04c33cbce950650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f95c5517ba4c52a59195bf7c4aac2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827165cea74a2a38d4bedf48ea638d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214275b9f4d42eb4da8992dab82bf6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107aff0f3bb2d91fb1844554fb179d3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31987d6bd5460704998f3853effb44355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c101911f8ba1536bae8c9b8920c35c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea0a81f2142aa9600e36e82bee990457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55809c149d4fbebc0d4e60f77c45dd7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0dee94eeaab703b7d47c34bf44c7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05705a52f6aed94adf69a877f25dea0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543cec85a109581fb4534c8a6c0696961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fcc7ba7b4f73269edb9e2656d386e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dfcd1d724e55190860e49e24be75a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd025983caf8000ab7d7f28fa908b12364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a522e6ba904e6a83a31ee0e9ab70d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e3db1c783b81587280f84ef6a2a5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d20c126befd648019792082122bd667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd9c32404fe5c3345a1fef2c2bcc3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a199341b21c9ec9ee9e73e19a8e6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51e691642d44967e84e7550fdb11b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee5072ff95f25065c479fddabf950e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91502bab96446999187a7ba04ba50bb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a63ee7028ca04672e289938818189c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d91eb2105b27295ca3920287c7de2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463fdec14fe85e3b74cedf48066e23575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fea681917a5990226d187a9a8f16c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c771f19e26971ff199b84edd94b81277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85ac8ede9ebbe268ebfc06dcafa02e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9545362e11d3f30a07bdb40a1f90be679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942b9a1281ee04c43e2ad95c0a87f4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb76e89e0a12a00fe2643193863b0481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d96a66b58c2916aa1f911a354758082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e1a174b87465b263ec14a9a8dee7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035f962a7a602cd98952bdcc7fb0c8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414713582ff694e16f3ad76185c9aa5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3fdaa4cf4ff1a4e551543aef6cd0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6dc18ed89a0700a95dca938727e3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157638f0a1e72cc65722ecda8f313d9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbad558a5555169d92c01eb433420989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dcfaf05026be8f96eee921f0007d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373a958fc98ebb60297800af26e856191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dec138ccb4d0da3312ed48503dc51392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c0a1a608af5e29d3f8c2d50c717d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411317a8f8a74ac2b2be933f5670dc7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75b0d5d1c6f919f4a252c3589811d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1176b0f542958ae3297a6b2a909b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f821beac1227f3c616da063dd0fa55f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e64c927756ab06ec1ce69c9788ac8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a58859359147392957828ceaeaaa6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40659dbc6b4a97d2a7bb47176f9309c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e4f66d0c6723e0743b4225e41cd1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5996b2ac0857823ad97a30b1710900c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51485d4df532a639e6e20dd36b80d3a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422787f9954d67ff6f0fbe4512843207104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44625b974f2edc7c3bf58acf1ff6d55a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad719ba4a67f5731ae9b1ffc3b38c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d711eb0f71b0e5098f1576eb2fcf6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d490a2cc7bfe3bbec8bc2d61d72fe7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c3e956a773033abed3396e62d2d69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe40291a01570ac4e2d033f9076f03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cd6d5c0df034e68f66d9b5c4ac18b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7e6e9f24e7e6b45a8af1ab6b43dec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653c28b1768564bbd92ceedda92e5ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0ced2d945fcbf9a94d57e0340d70d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e221988af34c863d4fa7cedff484ca6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e8919a5159b678594e99c3c075b6f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2afd1c8789ed30b46429c38360d3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a0dd6e8b1691ee401416d1332be38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a33059a7fb2f6f6b940c285b908ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334cdb36d2acb74dc46346834c272ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defedd4375058c2196da39f364d727a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0f3b86409f045cdaf88cd05865547122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21f02556c3afa870e86c6b617c08dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060562248f0ef758994aa76889d4545124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93588588a34c77bb571876d08b89fb2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54903b2c4c1339ed7ea1771422d7c024126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425d7c903b0ed43f52ad97fe92816ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039033071d409ad0fcbd6e985fa512be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b8aa7c642b830071f9f351da97f4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b276e6bc30907878a861c22b96237130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bec638533c4a25ee4f3d33fa930b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6639e2b8d6186b5bd7028eb6ace52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7c7357fc2e48255771218b9bb9e10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408346420c2ea98d48259accabe6655134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40463ded113864f06cc1674f142753ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182a19dcc3a2d7913aac2aa3816c34b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e1585942c6e55c340168973a7873a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934b68d9ae803f027d05fb0d1163d15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42112e735e565bf2cc36f0ce94b8b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952e47760b82c3f4adb14e96ab47488140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35b3e38d26e8d8fee83d4071d8b8ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b5cfa2b0263b488524e3b01191562142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba343e45f1db9832be700db9891771aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51fe3a0604fbb23a674feaa301ba32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459034fd3341913a5068293940f0fb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9c0631a249be363122397edd74dd9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1c60b82de55c8b07a0ac95b36b7be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de119443a008b6abdc8869a08b0eacdd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fb52ccc7c601e6c3019dab05a8b7a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904aefb7f7c874c3f69b06ab3351dad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6c875a57d03b6b480f6309024032f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba50e7b5fcec00d350ba7fee95c60d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852ef3d2cae5196d958aa5af358bd54153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a862f74c10b65921ca473a4488417e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ac95d01e9e3b1d2d096c91ab47c8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4757b846da1108f7fa295375446f2d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0c86695975c667d7dccb0b8d5ff43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441f2d0a8ce5a0192b401cbdb69799a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85910cc722b52f4c67de8b936fa7dd9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5152523f3c6392ca75cd0d9c880b55c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe6701643ac08234c86a183e57fbd5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc159747477a06fcd40c2cbf370b36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e6baa3f38520a0ea6eedd33e82915163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9436d444358b92c191dbd4cdc6e3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80920a448fbce63a1f4421a7071b4d74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210e990469713d179a0a4ceb35daac1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd718fef7cb68950cad3583258e102167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd6b094e93075dd945c820fa1267f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31db472681b8c25f2cd6aa78ac7984a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8926916d30b4a372bcfd6ee601130d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb3acc9d5a62409d3bec13e7e13ced171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba165d13442d594901fec998d38b31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef42fa24760f2ac65ce813d2f8b1ded173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41ddf3e034d24aa90751402eb6660c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc6a52e9f0dfb46adfab1342dca6c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a18dd792d0405565ad23f2dfcaa17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e122b5095ff73b5dd95a0e697fc2ea6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720657f804dbafd11b15b2706afa1f72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4991ec7de5e70b1da4d09a5952aefd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b594579656fd78dc90f234b5e5d1c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36cc13acb311bfc8aaa3b8cfd1447a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa090cc230ff8414b5bf71deae8424b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea661a90a573f6c2c7e12e1b20dd361183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8ca8065385427073b466109c7eec1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9d5dbdd22c5fdd27a2a1579e78c2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a931a813674433ae11a6dfaa60f6295186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b1eccb00d6e97f9be2602159bdffa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebabe8ad0b92742486c6864cf45cfd9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26886f26ff48be14d7949c6b452b8991189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2d0304b2c48ed4a004ddb33695982190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1411e9fd17034aba6121037a3e4e3df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeda62047dc1d640e12627217c02a66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d960996aa5ea2b6579243aa61487ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8977e101578905edec8a7687f1747194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf078a483414ae43f8927eb298446849195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627518eba0b7d5e7e61656edb5acb5e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fec97aad9b4fcb0e06c24db124039197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772df5d1cf1ff922a192f62900929e93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5546df1868c2d31b2d487ccd11d3b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731142560fe739917f50e81014121d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd28ad677cc005c846beb343a4945c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e49db771de90ce9cc1d67a30846cef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a11770fc06d1aba06b73ff82fd4c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0507ecfb10211ea8921157075c0cf8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465445b83f2ff74918ef4b1669ca62b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c55fda035a9c06dc3b5be83f8fe6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dc100c0393d0f8116a1b5ef4a827a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4201aeb2f67fbcb3fd5f031c776bae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b97c697dff20db3fb4bfcfd1945e54209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d80ef710d63ca18fee4abe2c77ebc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08ad45439eaf1c83d71eb4dc341819211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c19de03e478e1ec5620e9b810458a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79c2f041c266098ced127c789a4d40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7585ca245d670dfae262f30688b76214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1476e4ce5a2e3d363ae8b6af2bf657e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f41214936d9c2bf4e6f393ba03a760216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390606348ff2f2419e36887f12eeaae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad7b7c3ad672c8b0396577c15d69f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65e706261f1da3db0add19a6640ca2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc2b29f057d44d9df4b11217ddf33f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c28f8384384eee6352340ffab743bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277a82e4073b6b0396d1a1e7e0d8036222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8deff31089675d4b9f65d22230cf9ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2410de20f1a16ef4d1207819a33ffaa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b976e7c2be9b268afaee2693d4ffdf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ed9fa1c212cc180f9ac099d6b7d55226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9b7155e3f29edc3125f56ca3058c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60044423a466f6b3399b84e9d196e7cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304fa811cbb0b0f9c2be6b8bb2c6189229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a4e3635d5368522b8d9f42f7f4b93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241482c22b01cd9a432ae3c2afbfcaac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4f9e69a95630756a28ff5d755362f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec52eba279bd5b5bfe07b598597141233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686a060df69b629e41212c6959552ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb520d75149e9e7a61049cb2806cea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80232b051fddbcef3101621ca4cfa9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c707971e9f7dea4064252f114fb108237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512a2823e78481142ee5982f660afd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396018061f3cc422ec9587e7d065bec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cb60a4f3c007121ff2b9217a9a748240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe03a94ac987feaef17e704e6195f87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d3212415a5bdf95f7c98ff7d0bf0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a704ae87836fc189938a8de3a75d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e99a5d23090c27cc13b67374b2fb1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4a3b73f4ecb25d4c383e7c75bbf21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f2481132a57f36e2993945ca19aa1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b28fb1e37e6b85b286ae48f4e27c15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1f1f309211f5fe2be8da6ceb34d11248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3c271d72edd4658b5ae85b907d479249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb46e7a64b57c902bfec91b1d8edad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818e99d7fe3cc0b33e808de0c235217251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ac474302a01967c5cc7107a3ad8ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516d40e5c71199614722f6a471f2472253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a59ba151ae7948d1f5ecee02ca5b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478354c0bb96320fdb7983721852ec1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69706cc728058b327b9fb7510235c489256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99bf0ed3dccba1971c765e22288c21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2024a034d69172c649a7bdf99c794258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc89249d55b35fe37304e1f46698694259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cd819e48ae310ab5d7af9058232a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283a0c44c9e30c152dc2849d413f338261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c73fffa13b6f7fa2e2a029c3f81f86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b11cf523cbaedc6faefafb9f7be02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc83946cff7ca110d06e8cc689e0a26264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6c6e7dd6fe81fc66f1a94bfb63867265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331fa68253cce9fb5840dd5ac7787f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4815955f3a127c66265fb6212120e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea09cf4e4ce71947c8e2e52068e3af8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2f231ec9cf76840973e7be0f3decd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a5b12559c2313e49881592d9b2943270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733d19331552f41989c583cb2333a86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d9e9a4e451c3e58226e3fdfcb8aad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16227677f62fc91f867759a7b0443f71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331846e5120ebf34f72808836ea6ed7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d75c7cc4746d36faa590d706f4a8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baefee6e59a4fc7740df22f1237dfbf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3e3984406bf3dce29a783179ac5b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a785c3e5b15ec32407055be2e75040278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135094063876ed44ed1eaee2f2ecf6c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6a5cace00eb2f2dd00cd8e4ef515e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40435290de6fef047c78dc63508005f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c240e44f23a04cb13f69d808cfacb8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bb3b0700a82fc695f691aa2f04b56283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95428e6c0a2850c7a1e013906039d640284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650576cd04fd760066214d4e1567969285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36579cd57381e7380065a4425fa1d0ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb5b18e4e813d080a1c2550b06b853287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2095323b7bd8d0ecc6d2994d246dd82288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ccdddc211f27104b4a37e1689cac1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fd43b2e89b2b82916c44d8472d6cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bd641f34e303ea56cc058948f5c26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e8b83d99e49c9aa5ee6dd8a34ca1e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21baecb168defbba01cd0eaabdfc8b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e61f73c78be26135846d95e3f6dd9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedbdb610954aec88c315f5960dd939295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518d78bced640121ff8e278531e4fcf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9039e51c9b5639cfe2d24666643e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815f58a8bb9de01ade98e936123931d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afcf03561bf73683a5ff135a5a16c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476bd60ef2ce12969bc34f81afcfc5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97bfd0a0350fb268d564767f061fc6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9be14c7fe6cccbb0cc59d5f93021a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a11e30875e519ce95d38348acdebf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e552d6ca544e6a5ef6657daff8febf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a90211de5bacae15ad69f52be3bfa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458b5244a9f425a7464a682b082a53f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf48c8cebc04efdb40e82af829e163307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22823be9fe197df0ff06d2ea2e4ccf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e10d79ec5e4f15a1d50f1df18adcee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c9475a2ef884fa8c70cb96545fe31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29828b3b6559cff7ceaa6d66caa18d40311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210337326c27df98f7637de8ff43f388312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227863859484853107d5c4a8d7c8c3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061a442cca711354b508dce1c6b53b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e3d2825aab35c4280e6e6f9792c9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff489050b2e0cdcc4d164b2f25e4d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0408b2cd8f5b42539abbf26e820ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82f73dda85d92da767b549f9915b2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb5e69a85d2d7735437f2a38580646319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68931651eb601c74fdfc4b7ffc797e24320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a3baa7546ba5e4954e510f95ed87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb7ceb0ab40ff8c1466f770315e930322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f690c3e98fe6d7750cff102fa4d39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a8208d51693504db20bdd78211084324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebed1d26207c339f844a853fb64d34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e27e0ee72ad38235312c51909dbb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542861a3ab74a52df59d525863747a2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744674c835ec9635e149ecaf77dab598328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e513f0f6dd8e716e56df6951acc9c5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ef4eed9cdaa770b19bc08b7425036330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc839fc6f014fa8b8154ff8689964ac5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677afb5575f5ec5bea2819f5b6fdbf5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a53b3874d705c3d0d247a8636452a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28363a3826e8dbb4ec4129fa2a23fa3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dd0d602f5a6aac020da415d31c20c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2746e5540a9d327765cc4202e90323336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfda5b834ba0cf3fa6533d34fcda172337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e8e500254202dc07c22a967cb48f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2750fd3324d4812f121b247c572956339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba127e16e33d3e8d0b2992bcb9c0f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e630295611cae60c6c9e754dc4197d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081491b93955161680713c0cc3247e5e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeeb1ee231941b7dc94bdaf7868a37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b911ef0709c6a7719b870866ea554f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5c54768156fdd00a0b4b300bcbf01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8531496cb2542d97df28d9667e4b316346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373579022962b9e3d0215b26d3a2033347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966209ed19cb86e2c4ad1b7ce8fef76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1fea810d6e3b7f28edbf70e327a97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc63bb3616a9dcca975767898b45fce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fc0c1fe698068e87f90a06bb35510351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e0508c181d07b18e9186df23e1c96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce231f51660b7d74827b2c713164266b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7364c3c5dec9a3cb73a1c8a133561c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc02e54c6d4cbee5ae7f512c0446e8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f9735a7c3fac54c4b2045aeff3de8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f7825946a218d44a17beda7c79a00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb47e2a4e986a84d432f96b6a98b83358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d9b2b288b3ee58d7b76167c93d481359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b8afd99c398e6e874ef36bc72c56e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb2ac391b0a4359649fae2bc53c0b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba14472b66f2fba6c140d69204a80d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218158340f213485b65f77ee4a8b92c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d1e78ee409eec731f1e4328542951364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12bacc64420d5d1729136f0738259c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862633d0a22b21f8e86b33494191caa5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d39dca1e01c17f98a04cf45a5a5c60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be32d05e2219a0a52e3de57bf9477c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfc0d3848ca8986d4b6d1d71374115369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22c985f636382bd498958e29245338370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05211eae555dabb4cedf55d573845d5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da68e358929100406ffd1626e5a0d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa9febfe334615d2643e9fdb76e9da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe314033dedc4cbfaa05cb84c5b8cf9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173df2478a2254481da80af490eb1c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d45bceb2bc58ea90a3c94d1979388376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae4e68a7877006f98572babde77b2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365c4fd3102307a0b34cabac460b98a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5a1fd8c33e92c6e7abec0bf35939e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dc2a4bb1acfbdb8c026b28fa027cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7955381ebd67ff46ec9a978a72a81a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6187c4a44095bff8c9f24cc0411b053382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15efdcc3cdbfac3d86f5ec866800fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92919cb732a4210d992957db4720ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9f103d2d83aa487db6df8589a0bad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f4ab98db6f71f2faae136aa0827cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665f58ebf0ec5e764fed5a624542589387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7534ff177f10c4a6172c0462ecf68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e793d27603dcab918f4b60b46da193389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3a4f4e207d3a003db8527268e0d87390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19dc29539de95bfc4ccc958fe75e56391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f3515e89b1775bb5cdf6f1206301e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e911be47161c0e2d11e97a9d37ad3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe5a544ff3823540cca15c1223d54e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75be35d2219fb20b4894af688628e93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815bbf3a1f164415fbcc735c0a0c818396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0017bce54956c9c653351a12585ec4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22b9f9c1a1cd878cebfa47318e6e03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00427703e64a0e9e523848f1069a617399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f450c2f4d3f9c5a183136222fd7ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48384b3ddd7ca790d6d5640b930c8e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c5d7fccdc6ca2a2599698c241e9e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93d24d8913644d27ab7bc9bf1838bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f135a66c42e8c93230fd772abe921c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936ec5eb120edc51eed7e8bf8f4b1ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f4c41ed75079fa573e3551edf6d11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f851afdd9eff5d911e5fa125e74e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13db15d3865aa75a6d3da343ea8e754408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9800549edd29c54f0c84d6b992ace409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d8c309e5899667c80b62266ed9cd4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535a55ea80c363158b55e70d7b4e58a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ba584149623545bf19f9177f55473412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0996ca11c8610711c12a752dee418a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595f2f3c77b0d0347f905fc527e78a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effef9a507653c519275700e7c91d8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c2a26fe5d2346e70d876df9120e38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad075db2d6394df698f39059a8eedf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e809c08918dcf6141ac48a70733f6e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddacfc89fc0fc65a8c9f0f2cc40ba8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa117caef9c1cc9204732241b2466c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab774e4c3ec0df6ef3a356afd9113dca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce87f022e764e0d0219e69ef218161422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57e62e9a858d2a16fedeb36de21946423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec23657eca8ec37bcb834db4f04a9b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1531211a535c653f7fb703360c943a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13f7953b8a0864c7e76606392d55e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ae2daaec498a6e16593c9b19ea29b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d88d3145b38bac15faa69aa109d22428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a465e91d3e3716ac514e8a14b19282429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571c72c2917be694c9c5197659663a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25098291e8ca1bfad316778048d56f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccd0e65b36ec05ea594f3f8c8e1341432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b8d67e014696f92d36bbfd0c43582433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530f01a915ad4e75cb12a8755880fee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1d760c38f10edd81cdf27ad9db9c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d135bb4bd0bd4ee52eb9ad21b211ea8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3bdff8082d787e398c029c0079e27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9915ac9deace1429d43eb43bd609624438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfec3ae188f7eb9639ad01fc2986aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ff1ecbf970ea1c62eb6defe5a9a9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431626bb2b3b706b7ed9f092dc43b58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d55f736bd4e57ba750056ede4c355442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7555523d42f0f1a91421c074969d730443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a33cd4697cd6bc600a36087963a3c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94550e164596d36c0377cb99ead2f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f9f1843e163be35ab7001e8cccc29446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fb1d3c29a8e82c25d5040dc50d657447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e2cebe9acd7f98afb3ee2ce9fe2d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c5d8e37bcf8bd76a78f8ee246243c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1a1897414311af41566ec40e09779450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316b035496f4abf88ff7a32c2b8e98f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21841f175d9a0cba1cbd44012aa98cdf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3379ff5213b46393e77582aed74dc9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c67b6780acd74228803e4f9b6850dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaeb290ffc2d3e241b10dd97e9450a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80193b15ef2556a7d4ad9156be3df786456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef034c1eb50d1e0d8b2773ccdb8260457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a92e2756ccbe49046cbc29056f771458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d2b78d5ec8d28581501c042e8c23e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2041cdc9a965fc2c324fc3af148dcc0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94b846beef2678ea8b6b373946b574461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31144e50d20822024c607f955a54600462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bd9b10ef2220b8f832b07f0d29c27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b09a4f7c5ab04fde0f4603cf96ac3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0356cd39445604e5aa2b81726312c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acb40bee338b49013822495c348cf7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e91f3f9c44af5a61b3e7b146ab3fb1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f2e8ee2695c6b5467ead1f8a909d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909721671909dc420a19e46b4d88047469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55dbf1b998790ace1ffebd85c46a52470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f46b75c250de5d6e6374ace234d478471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5fb17f126ddf87eeae385fc67b2fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110d186c334915f71926a7fa5b90af5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015799c451a8b8c6455b0ff3c8f367d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f4cd3d228f3f04c18075aad8c3a69475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee5a80dafb66084a0d73317e1665de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5c149ab047a60990697a6b85adacb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a478ef929631911a41ff8f4806613478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561f5e91f20579d0e5a8c16c99eb413479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57661985062d17c2754127d4cf24f975480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43379b51e30042db4e8ee2dc129a5b5a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd165c5eb56bcefba82db21a6b2807482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bedd344c810dd22b02c1346329f1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccf7a812278560977c5aca341c1ad3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c20f7f3efed22d82f63d70119ee93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8852b1ad1f344bd0aa0cda2ac7022f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43e7eb31222d9e14ae5c357339af94487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0181db979b7dec4892f3e3ac8b4fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fd1df719ed6d1f2b429312504be76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19638cb989f25690f8a356dd588d04e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e32a0141eb9d89cf076b9befade4f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efd36172c2dcc9ee88824acee88649492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c47ee622e63fe285626e162128c8a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9493e6fb80ee436f3e65107cfc3ac80494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f3dc248377cf26dac981418d716a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329f52bfb8971d95fdeccf92f627a98496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7268da42b7865525c864d5321bee2d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0edfc4e91d8602ad39c0e96693caf1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc7c58609f6fbc88ba672b846238f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3b2e5f79b3c2100321d7b4db7dc85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e776dff21c873b889457f0670b9b0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ee24036a936617319142184f650b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70720b712b141e4aa367549b046543aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde6faea3a2811f7db5758e49b7e033504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204701221b01352a3b81811fbf8d9325505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b48573869973af3df8371949f75e14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e387708c0b3f78f8a8c5505a64e45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da462b72caf9810960355ae568455c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9fbb493fbb9075f5af2b8ceab720d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d866705f5e7c8b0615acaf6b0f59f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e14e5dc826ebd4949f60a5fdf4cfa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35715efa615aad8abb65769f991e17c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0ec1e261371928e7f3bd5a5f8b112513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee0b6baf54f96f9e922a0fff112172514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503efcaff26b3c3d1dc93da7687c8af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657b90cb81f1f372c8710303f0cccd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851733ea601370556ebdbdda16badaca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd7d1f61e71cb61e4f2773b3dae27f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b715562999fad788615e0fbb8bb87cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7260ac0d369225b65d98a7787e9c3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f383153f7f717347775aa2ce6f4bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45485f7c179ad28159db34751036a91522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5ad44d35d05acd3c37de1d85ce56b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fcb1295264b69cda8e20a70885e2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b8376dd549af6f06c54179062aa1f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e921dee5a2bb9c04d079d663010fad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf276873bdb64f7505a85ab5ee02c01b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138b86a8ed6dc7a85931cf7b49e36f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57995faefea04c115da28b01f3895cca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c180092e7274607163726482dcb64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459f7d3477d2294ac85bfe5bad6addc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356342595abfc8305c7381da12d28b39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97233b68e10ada227aaf2b0b40b1a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0a0affe297c3c67075a95aa86ad55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3a6dbfffc793f356cddbee430122c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713e98b589ebc963fe884fd344cd574536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fabe8f22d0a41301775a571b3d3fb1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2fe10765036165a6c56887bbc82a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e692dc078c6e380eeae5531c591d4e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba011095ada256ddd9939a35cbceb07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fddc5b71c99cecd7c455328941fa9e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84834b4bab88ebc109faefbff6001406542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44100b4babff78d30ba779e09ca6c9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ca6f742ff0df0d183a4e33755706e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963d37f95549767de604fcf69d7b841545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398c98612739311f7c8b0ded0029cc0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cce68950942a241b3e98319bc10412547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a4b85d4cc5bd1ad0f834400fc1677548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51151c4950abaea4fd73e3456eed532c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfb550081df28fb3bb9522aeeab69b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bafbef62e880248166ad4246f252f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbc71f90ab7b22283aafb0d4a4520c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c37049fb8d189e49abde90cb0222f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6611eddf060a861131cea7950dc95554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19ef33b2fb182f521f95eda87c7fe9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00183766cfa7fafe767d85c6c21769de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219d594e2e45f6dd0e941cb96f95fd6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834da9a17c4aa6757d240887be18289a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff543ca82898cd186cae9ae0e3cdf3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0780e10e67b547a149d965018d8ceee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5881bd80fb3224c3d1e486453b456b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35130bc81175877366633751c08440562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2735e630d77c2f651a939af26e41d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6c89f2cb4996c73a6b1f872d9be72564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe5b8db6bb2ce638cacc09b88294f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94643c7feac0850f5798c9f270556cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23977d6182bc69f5addf04531dbaecfe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acd3d7e75c64d605f6ee5aacfe2dc2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdbc5110fa19185ec265fcb75e67ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dfc6d67d039d6305e56a46d33d0de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a4c8756724d714e7c7cb0787c9073571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c749938b24c5a5d869df19f15b8a2e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fc4e999153b6097ab09aa702aba33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21d899855603c3293b35a35aa0fe1d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cd1d8efcffe9ae91c4556b5bc9243575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c451657ea9b0532ed787a2dd0aaaf6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cc9ebaf94dcea69113bb2f561c24f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87b98f8cf7aa26dfa8251abf423a32578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5036ba6900c22aead298b435b92736a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbadee0dd4d354d302a2c9952deaf41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3add3a3f217735a910685c4e924baf4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76e6303370d08e56977fca46718671582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19f59270e3f9ea9c710120a34ca344583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbe7f61b8b8a61485de5beb7211c79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df924669d6a0d5fdd92442aa700603585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d7c5a386db565d12de4aca2925618586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb18c74202ed20d90ac3e1ab905120587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba439fb1a3ac4648b5cc813e6f6f12588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df953182295cd55196af90dc479bf0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be08e4d3880df0c6e1e3a2ceadc79b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961d5646f3132c3130d9b223c10041d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426ace842d544b30fe63396c0cefe9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a72c788405bea923e08ca1409a80d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0849c463c1da759cba94070563e51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce59941a79c4439847d1c332aee2b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301954967f302d8334a9a294ac286c24596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002946e5216c285a98697c631c90bf4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5307cf80dda5d5286e5457758214c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143a7effa8938ce34a82f953aae0c08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d311c0e2a27cfed44d492a6771d99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd67f15e6b9398ef611578ba80afcd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f258519288772000c3ddd1bf2ecc8fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee77f1c8720fa741180f1e26d23670b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02849c4f024715743a129d00aa7fa246604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac29457178e5031b5e5d7861fa635c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbfb474d3dda86a1b5f53f1aac3429606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a48231e4278a955f0cf7fe3caf1905607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36e5a68a13a4f7835281d1c3b752a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5195656b3ba5f90a6019775326060f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b91983b465abc4ce2a752af81b0310610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a5eb4dd0c05f2bc06d2f66f54dacb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bfab8be2e0a1a24e01756ed9c901d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81876a6cb6eacca0fa3468aa850b2a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f33950e50e4d7047704c3c63423bff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3257c395abb125b0ee2a21ec128448615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6749e94dd026dd425c51e335629715616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba8cb7edc8fc09cc6892cfbfee77f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2055123d77b6dea292c79d9ff3d3c25618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528246371f739fda770f2669a3ba96dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816a47c8a2a785d0dc469e60379ace2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288ce5748e7a4cb3bc7abe57717acf9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2ea34debf0c7df068b93256f6ade8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca371065d2ad005bb6be9e913d762dab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334284e02f47b9a71c925ee4fd9e5f0c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdc9869c163421b2e21f02c878f83e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016b3c614e9bee880fa9524ccdaf17e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccda54fe90fa94a17af6e407c918bc2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d237bd2326e9f03ae863f2502b65bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe160bb3deb7e04ac125e752611d96629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb97b2750b14c3bddf98fb37030c5e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6b8f287bc3896653fd38db0fe4aaa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0691f0d83b61cf13e975e4f19b052632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9566f61e5be8c3125d35180dadd21633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94725218092a4b994ac0a436b520ec92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5166cde6417ab8afef05657c0e8711635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c015579585241a0e03a0adf8290ef10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8c3ea60b00c075f171d28f68ade01637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd52460de45ff7659ff3ca6698d0eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c520cf161b2f6bb1fa7892df42d519c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dca103c689aed3128e66768c91f18640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39b5cf51aa893f88ed831bf0837810641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155ed5ab44be66e6e3cbd70a4fbefe2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115323cfbbee0a1c5394a65a0e7eb50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d8da7a89436a15844aa790590106b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffe65fc365442cf0b6eb788bd33113645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93584f381a541c48da8c1bae7491f84f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf1dcbbb8971957e6b1c662ed632b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f6f19f67c6a979ad2803cc9688523648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e1e5309394ab68f61deb007534f22649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a2670d4089ac080b4d9092e3ecbf4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa6939fe7c1fb739b49dd0f51132ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447ff422588b26f0bc06d18ad7305fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f800e076e7010f7fd948b179259d5b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abea0b0e5c642c42a7558c623f501b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11528d950c75db4089fbbb314240f882655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3918139afaed04268683f90f46636656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0841119e00afe1946f10882f51318b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fa190f36befd64d3da3d5a1b0958e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e77ed56ed55c5bb6b1d45a9a6c37c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c52a2938edcfa5529eec69cef7efe1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df664c4b879ac1b06f295b39203e963661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eddc0af18952b8fd321cee40ab165662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36754811b3870a026838ecb39c964e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70145c5ca54666202284b2c65f82788664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3954e8ba03205e56f739e0e0ec6d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8bee5b2098797726c5203481d932e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a613770d132150ea537216baaa2a190667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74cd13eeab3a7b9aa87b1dd1e012f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caac300697bd5c6964e4973309ff271669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce112c1d5923ac2863a8bf9222279ca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccac39e703df3f4b32818acbd698bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a334c0e915ad7b8fa4cf230dddaf821672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a6b7e4eeae162c341a097e75a5cfc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52f8bf5292e5e995db5f8a12e4691c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca89e87f90ca78966692be9d2391fd9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d8bdaf91ba22d26a11dc5d0f9e82d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291712dac3c2b4754e4c8c7fc19fab6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4250f7f5710eb8b05e21a2cd7612b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd41f33fd63b2c557fc7e4345d138f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff322f958733ce9445be1311a2c5bb3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b6b76618e2ab54f9eb59f043b8140681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee030af550b26f9d9b652574e4384f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a55350be35f3db51d260640766d68683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1705966190a0a83156a465755408f64684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8ea297cd66f830c388b1f4d3cbbbb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18541d14a2c3854f7fd7e15aafab3ae1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea306920d7bd607b3a41ec2d6764af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ab4a8ffe79688359d8d7595c664da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e88c8f6dd787a6d66e0f71789fe015689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed71432653219124adbfaee850a64fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e0fedf5b8fbf91599b5f3cfb77014691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3ab94443808ba632c1e3c6ba7b4a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d1ba9ce61f4760b5e8c22c59e8215693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fa531992551001f82710501c3d88d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da23b9383c7b920f6d5b4c4c14849f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39195d5e70c9de75faeaccd22430c113696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35398a3401e429b8f66e976fd17c8e1d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c60b476c2b071836d342e296a61d3c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0664141473c9f633e7636512f36aa89699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca973c0f6f518333f6abcfc24d46db1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284d9bc16d90cf995243c0b003dc8e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dc29e78eec9bcbc4bbf97836e2ebc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322bea31721f812ee0bb23e32e98deb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a4528aaca0cca53d49f67cd6707f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca3c73f3f1328d9ca30a806732834f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e38ad8c9adac40cbefd9d27d0aa34e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55d9555ce157e7deb1fb10b14ce98e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5322a6fa35337e4ca7ef187808500d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbc954466989d072dfac60c85dea7d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36084a22eaaa7c90d8dcd0e879b24747710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cd886c52bf84f6affd1a85f805cfd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f00493f36601eed91aaa27fb406942712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cddd0a0b99b6757bc93d1a936b85fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a080a1f5efcf3ed2e5ff4a20fd6ae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b44bff45b380d70cb0d7805e2ff7a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a31ac9791428892d9674ee6c7d16d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fcd056a08b9cffa4cbb478b93ba0f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e446fa3b3564b27cd0b95d13b9e2a57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03573b89d3e9c7ace95627ca0b04eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c49b4263ea7aefb776cb5f3d49f44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac923926ad73b218474807b68682758f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158f0a356871640367468b9b442ef6d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c8ed8b1675e6c0abb4d267ad01fcd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8de52af8dc31361e1a2e76ca19d72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661372e8c3abedbf0fee8f4246ef78a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b9878ca1885cbeda80c28fba3bec8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662d289ade7261efb07556add3e85b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe32b54538ddbaa6ce2429a3e17411728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab347301d20b3e42ee64ba40308df725729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7659752fcb84e8bb0bd925212960d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e616b6703f69fe686cd5b5346ff8823731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b38432da4a979dcefc88f2514b5039732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0621ae8e44fa3c100a16f9aa657fe29733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1c701d7df6c7bb0e9a980d01d4573734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c4062c7d56a3b6a2f1a3627a21b58735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90ec45f0daab279664bd8c4f35c090736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e44a0c7dba902f8798a569e17b129b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b70fc5fda5dd7b318618977941a6a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fa8a50c4e221942b04d553a2579a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e72dbfd117e5c25ee82c0abf583d6e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa3d6b7453a099ae7497d91f4d9c55741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb155b100efe1dda5300f35c6ca3dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972197170842a2c3f465bfe4cb02b29743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b52f9991a0f65de8142ba165e8be8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307afd93da618f73e19e687eda38915745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76907ba0ea608b0f6209193ba6802e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8118e5de9a0dd8b84240613f4e588b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1015559fcea7ce8b884b19e44d1fb2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e592c2becc48b8537139e3425dcf32749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd27e1477685f09d27932961f72e86750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4296919cbef086b9f45e6bd981fa72a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7535558ffabbb4fe255ffda09d716752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118397934bb76db8e1d24ccc41a1b97b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad13f8ce2e171fd6e5473ebeac0c4ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abef62a977f2fb6a6c093a9916ab1a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bfda3af8d7cfee413bc5e9e6ffc77756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513782bdb2b218d25429b4950772238757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ab46d58225b5ac0d39933f477f0a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0de6516f885df5568e0905387d253759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914aca6f541a101f266b482733d72571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d208c1879b6483f7ae53280bd36ac3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8dc994a68d228f0e760a2eada41ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf1e4cbf8427b2a6d15af42119366d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888d888fc37051f447fb4774c0e74fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbb877e3217eeb356cfe5628c81c386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb2d6005bf83a49f198a08a5c656c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d12f07b9719a2f2d36f504ffc1bad18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be795ef3b57106924ba2ba234c61a9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bfda4bb189c3d8e9e0c75544390ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1727c3ca1ea6a843e77bb3f4a3965c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0495feef89e36b1b39ecf21b45a0e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac41e32b09aa84cbbc532e2df4e88613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4ccd9688f642de3da018707ab61c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422295e2659584d6f9223f72b83f7b0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb09154c6b4e05fd5f9164f08ba5eca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf7d108c67218e2d3ee466cbc91b2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc478d009d580d4642a8598d2236af3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8957e7523e61a222ed61908d2521619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972d1318bdff8bda7b967c2ef735d2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb994035fd65ef3ff90869b9e4181a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392af121b7a5ded7056fc1ee5f30ffaa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7786c24b6e15894c88ad8b22040b57a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6502e5cd7b4359c7eb90b617aecfae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecbdc820ae2ff399b61146845c0c8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9115de69e492ec6244da72200a5f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdb0a2bc074b4e661b2bdd23766d5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf8a01dfcac651c80ae0f9e08c4f2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486b958b67891185c6b79ee6e2660ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9093fccc777dd87fdc8c48a3ea721130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f7220da6bbef1d06595077e928f2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736769850035220e5c40472e730b3a0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3754ff6812657f86a1b9dc57540c19033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d29340f8724e6f7cce6090062bc0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ffb16c5ec0d02e85f32dc2d23750035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee81f7f48ed9843d0bc5a814ae0547a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568aac5b96484a955f2c3fddd6484e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa6e1a6ebdbc388dc7741b6c6ed61138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42a90bde66c043634235f6cb08714c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5124f17920b2c326a9b3324b2ff5ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033772985b265c99cde03722158160c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe62bc4769a2043b63c5d65a9d1d3ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2b30cceb4fe7cc9d4d4dc88c63b2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a8f308f41bf334981dd86eeced37344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541e79261f9f468746715705bd6f32f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8449522cdbb197235e05eda919630ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621197a1144ed635de8bebfcbb8fe4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2c50dd1b8c2fdd2bd99bf6da088cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3643414c3e62bd226121306e084e4fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92417acbc1e712aa9ca78557cead5b1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cab5f2ad8ad3310f25682104ae453651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a51b806a9ed2663b9fd2463c3f94a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10133e4f598fd42a51dc10dffd6d10e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180ea10aea42f445c87c693f1d0b5b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964c4ed847d032f28cef418185502e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f7ff05d7633754b16fad51734c6d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd3dc4bc12a5ead7e15a922b6ca5a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd362e404058c319802a3bedf99ba758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef0fd00a37cf759130070cfea2b4be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84741496c854632d1b3a9a5bd7be0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa5ca921efafcddcd5c607ae2f3cdb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a70bec9907bb96a997755d68a187462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ab4cd316e1c7d7d727bd292bec0ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1e3b9d2ce3783dfd39582f0dd8fea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d7635458996fe78a6fe4edad731a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c8b25dc12bb95c565e26422eca18a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab11e6f5179610c24295117b1c3c3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef8614c82d96c6c7a777ef691fa7c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d866bcc34e53f045c3144633187967869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd6357e6a697d2ea69f42ec69a4f3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc25124b9fc109b6c6daabce82d76d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527a6f118776a9c4ca8abead843924f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03ffcc8661d10d80ed0baa175cc15a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba3e51ae9d9e59e1921b51825b1e3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb84e5b69a92cd3596cb13ac6a16bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e0f14933934e972f01d663bd05c1e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240407c24931ec564fbebdb3257bd4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e985cc4a16ffedc36f68a2a56ab26c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b80b67b663ab2a7782f8fb39bd8d9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9c5d3dce1a8d3cbd6df62bc36488c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07922933f5e5e8a406ae48274698f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95016daa45f1c3d852ada66e0c9d446c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cdd9bf892da452efbaf53bd53c01a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4afa5b29b64ad12c1b5c2f25d5f1ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464329cad5b1385091b3f7712065b8ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8702eebe2a14b2d8f2871e29cabfe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1247af1f46d1efa3017ee2f8d939987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7362a74f4c307071dff54df0c323c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcc3a8ecd246fff46b2cab9ce5cad789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc5d5e7c9d3da2ddf7865f614920a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7efebe7b128eeb406de16975858fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c8debc1cd1db2fa5b4149a5ec540092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ed30e6cda22a84605f2d193f5745793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605536f77faefa2817520001d158bad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d239c864adb210b956325463bd0c5c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20fe40a8f62108297057c22843e22396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d17c46aa9a5276e2c5ef2977ccedc097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f562f0d4f4e2e3e4ea2d9c94d88e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0b58eecaf4ed8b1dd484fc50c46b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe5a4fe0dd1073931eacda745f1d80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad3aa39359c58c3f5a31a54c1e9799101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506b20919bd833b43d947cfde6264f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568a682b64ecb5af0781be8124f6760103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa5569a106b80af31a56e1bb4f1ea8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258056b32178488e82872ad6edf461c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaf1268ef9e7b51e0929cd8c8fd95b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6e3c08f8a6defc88c876ac3270055107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13d93dbff7857bc50683b605634d90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e413a2f4aad1a9a027fc9d4897e2a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee5685c99498502f9ade2df267db4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576c3d35c8f27ceaee6be2fb3b0df19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41877ee59ec089d3f19fd26fe3b898d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645392d8206607f5ff9eed2cce3bec03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef971230de06eca2d0f4e3af9f88bfec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba6b038eb67e6fa12b8d093b280b74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56296f9509a64e8353cec7628690e01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90733286c681508b98af5eb0585cc0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908ac0ecd0bd6bebdba76356744543a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27e84a8bdc6343fc18fbe5c27f75fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52e20e7b942a1f2c117ff6795883af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a9c683663754f11a904a610736222121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4927c10b6d20d132dd8bb5bc66d79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94027d73a07e005a29d8c3766303b95f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fb4912d85e1352ec2b7cdecb764e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd58ab211e2b719c0df988068a1025125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057783913d4ae9c3e625a61997943a18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eababe4201ea1795683bb2c4c2d315127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b997215ebd4e6bcf28bd2bedb6343128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda7ec0bbe3d8f302dc9d3bb5ba0b31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8cdf82e0346768468178c5dce7d9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb56b8d2f70b480734c88985c17e2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835e12ff70a1319861376257bc36f8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99455c9e7d1d831ee381b6bc025fc22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d39024c5f94ad54e44b17fb2730b4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc85657e926186c06c28fd986bd83b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320f6e2fb10fcd50a97e59cfeb08921136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501580b4cbc3050f97517516fca67633137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859993a19833eab0c19697b2a3af849a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92aab5029285242d1961f763732107139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c609644fc0195bbb46d503d386bd05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829cd7bcf9610be3b1de6f373378162141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8a17df0601998e989a6914d79b29b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e29eab541d4147f90fd14b7fc09cc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215e8271259614aef23788b2e3ba663144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf89820f7cc54e8a0ea7bdc51e2d790145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c29b727789810dc2aa2e743deff8df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628515ed6abe711daa0b5ff64c1acc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bf183aaf39c63e25532f92c496d70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffe3786d58d7abed372e2cd30005ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49892b03281ef002fd09ceb1337911150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e21af756739f836b3407f342bb2875151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6faa88188c84fe5aaf2f66157d153152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8042a89e3ce9191a1f11835fe1f58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6256f0d63cb6feefa10643877c41a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ca8c704e8e52f1c5feeebe19a72cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91341e70bcedf427ac1b7e09e66b2e0a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ce7e68df39df52ffc46e7ec74e516157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d3fb516029bf7eb06652a3d7f6976158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f95c662339e0403de7d70e7db45d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f729087720019b8dd3bcf6e46c9cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1795343d20de13227a92f2d72466d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f914163f420b9bf00222e95d6f9c09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85446896e59a91942717cd37b8194b57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1100ed73312056cc7ee2bd45b7f2e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300ac2a9e62fa46072b8a7a88dbe016165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723ca8c1f13db198eefbf0511f884b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6451dbfb4f09a77026ce126a8dfc3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf56bd14f4f480b8faf08e6dbd1f057168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45b4423cceb07c9391d09505800ff8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ea0b887eb70a0bdb6acf4244e9379170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bf29e002b57c9e3f7aeab8d6d69a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054c97650e407a6134d6f130fe2dba2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd2ea6c8bd46e85bb6449146443a88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1d810893276150f0ce7f457ba1e2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826709455b78288f185319e4bcc7df81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50241c5ac6732bfc9a2fffd8667c94cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff0ded286cf448ecff05297c340a76177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b036be854a427c83efe9c25b2929147178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb068dc6f6a30711caec3fdf1bdb609179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22c8ce7b7435f9d8126892651685cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037eedf4e5fd3844b4519284b5671ceb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bfcfe9c0275ec6556cfe3f33f59f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c074e15a6394d68a82701ffb8336f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54856fbe2ff8d6ea2626a2eb843470dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1a1fe648aa7d24ceb27357bce7483185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f4dd02316a9ec0edf7b306c4d2cc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f553382712d256f4e2b38cb5c88ba3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66421bfc6755d1080964308d649cc07f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4641f0da2bfc75e40b4636fe16dfab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd33a29ea9edccdbc20d077e27a211190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a11b766a206bc3cde71e6f7b037c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dbd248d5973011fdb3f4ce65a9293192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303ff64c8cbabf63089427d6b5c4718193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e67ee9b8c4f880948f0870ea06631b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024043a3adc0c162defce767d5df8d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3017622e49e38feb09066eb126628196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f09fb0f35a0a4295d62770071a944f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53438c35f586a3403f96b318798ab5f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6174b59e51f0d75f2135c9d580cf268199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1ce5cd260c79f3a72fec24c410ec6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a48d450d929434e8203d4963b4654201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f921aae3ab88ab73c39cf1ef4451c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374848ab21418f79f03750498af90ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54e896bc7c037e0e802603fa902ed7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f52a340e59d68584180616c5332e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c168784b34fae0a248734c4fc88b89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0c720d59d850e73bfd60ffe5c5bf9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7ea1d7c5f3afa670e8d6af03b0f41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f706665e34dac06f66e5809c866b06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed7e5fe6fc3f6bda8698c0a3cb4e37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9cdb1cbf474ab92a33bd3c1fdee6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672c195d0958cfeaecb12f885480a9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17e8190f1fda41ca005a640c92e2c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157f7ff4af539099217e76f53ff3ddc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c7d833ea11794e01e806e53a42666215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e1ed356a74a31ff2bff26ad03827a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc4fe88330de08813fe039607b9de9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cb3ad4b161a8c36ae662c13a487a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f30d6effdd02bc9c450e1d92728901219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8ca3f61681d5ccd78ce70b4fe791c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00562606509fdc2ea5026771ef088bfe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67df68554617de1c796f0e7e9beac53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1cd00fbcd06880decc30a575549b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1401d746525d8db6b7b6da1a0cd9a65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4bb55808c3f0665bc98f64d61e177225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03607ccbf4dd19d2ee324adea2bd74a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7c194e7db4dd22ac3acec32f1ab65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cdb948a4060752161a27b9c1fe80e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ace5b6f48b9bff7bc1e14000d6ee4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789245ed2cd244380c34a91f27dbb81a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a22f453357f222e4dbafa9419bcf6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533ab05b558be572e95f6ca3f89352a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb47399b7591faf2e18e7bae21fa5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0112532159c9c47cca01a4c4ae9c088234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66178ddf8e2d25c63240fdce367b5884235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7feb9d4a04b364bdcdbb87d71b081236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8542fe7170c74dc3df49d7f517b2db8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad7f72f3f04df97df66d57b9324de3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac803c859be83be7c41ad6720244bf5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d167354fe4888039c7773db8a3e50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc75dffbd88bc944e180aa3e748f5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6c7a40dc4964be97e4fd95fb07432242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51540bcc7ecbf389e0217b48d9fc94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6667e9481d10268c6e24afffa7c7b45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee528267e5a3d379940b6304ab4409245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a31c1a07674703aa63dec056cf8ff6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad92ca1679727ff9c9f2df8394b1cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969a5940a2a091971d3ef88db13e9a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afd21d01729054f6ff89f095bb9382249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677ff08e6e49c79e9b71864351e0582250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e801a85ebc62e387a569db7e46e3ed7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82ee9250b8cb9afc2f88bae79ce607252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694015e8c9667dc7a9c19b545676d50d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d470021326a9b72203873f606d4303254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f318279d37f86ade0ff37d8cebe4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75880b7d4288d92dedd4de3601d87d1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a1ba2fb78305fc15da3f9a10ccc5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d6e072121db3cce816ae0abe47d0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12db54f91ef53bc4394ccd3e7863054259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f077825526f312641e7497339b9a03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce46dcdf4c59262878dc1a2760134d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b5de77ca172e1832e36fef908b187262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5379fb7fec34887c2babbb1b12e3d37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7fda477b03497bfc4635827f63435264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b302b967f877e6534870e3b4a85df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122da92728ca9b97ca09f97357f6ec1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da98e4715c85ee75504ee9a51c3826d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27b577afd585538e8081639d6997ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402a3434cff057792c394f62f10c7f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108efb84bdee36a84d25d4756a10315270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89960340436c0a24a059cd5ec64e32b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21713040610cb5ed11b3af998666ae1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ce2ec5532b553162e396c5eb2ab54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10effc40f3aa9f4af0556eca93acd58274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e87f1a502df52057cf44c2d758f55e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa7246c01451a148649b23b3edc181276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6c07a07b0f3d3f3fa23ef14328260277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeebcb3f1aafb57e694cb679c760e88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e1a2bacc43bac08fdbfc5c23505a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756c228df4cecb4c368c605ab198a3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527923d8be93a742b382def567463a85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d350935b5af7b781856eacb051bc0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159052468b31f23773bac6f13e39d6de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72f8f6263f482bcb8911126913e20e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116815efef51fbc86e879e7c031bbec6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3b1308ef3ebe33591f907e8b84126286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338f55fd71c9d6ee56fd113c2d996b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfe4064ac5a2442e5540ac9f7215c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a881b83fc3cfb1a8d4e0bd50e2a888c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efddd071d739c1cf0e134e486e97bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7cc30160d83f0afbdfc7f3475c6ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ed6f51daedfbf11d4330366c803c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28602ce73ca9bddf0d8080618a80a67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7da700d22b8e65b2e69a53f5a6dd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2731b3f026f241b1c936ec7fdb5bc17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb86fc3d0e7891ebf0fab997ba7772296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6199a8e0e34487b7200a7b305f33b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed0786d40893380641adfa81547cfd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0b6ab6215533a5f1cc529911ffff9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7db0be3905cfc5552d0ab1bbf62a79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22140fcd373e85f01430e71cd9e432c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d858f32c4b157e6d83615e3b8440a3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90a7834d0edcacb2712d88119e7838303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25755488bd15e520fe46d5fc84f2a3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df85f94197ed0792f31e503e618901b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e73f37659472b7a5990e2dc2d60d8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4430459bc3d72dbd5afd689bbb0a4a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456764a63e2175d66211ff8d939175c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fac422733f6a332cff97b3a692eef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f977c14867918ecbf58f74f53b48bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259008f56f1f226f241c2f126c883245311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002313356519020e55c7ad72b3ec59af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b608e151b3f9fa918c6b79f4f276ea2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7f925b97ff837497c10d481db7908314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76b4d56df52e073aeb342abe98cf6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d351a302daa141973d28a65ed8a4f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580ac90e4b8640dea45bf5738688bf2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d6f3e1312e0f3f02f031f4ee33192318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e61c9d91c364944ddc3399592ec829319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8292fb60013013b2cc9c5792dfb82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221be3ccd62aa4a478dc2f2a16cba27c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9eb3c428472606b5a6852a11327b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e5294b815b35a8a5ecda320392b5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46592f3dcc9e4aebf243db3be4b237fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac817dc53bd0fd507b38a572efc342325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d955f2993f984ea8112b6534d2c58c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005b787dd77d1b151e5b4893ab4c662327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375e8651d4ec5ef8b7a166dec2c39b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ebac1e01b1b1b9d362f9437f54d0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a35566291190432b4dcca8871d00bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac7033c12dd6ab15734ef0609aee6f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57339493bc6f766538fe1da1f78ed0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64aec7d5c74e94620e4bef429aaf52d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dd5a027e86c72ab3b57d85164f667334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8697063af2b40f74db46a2ce25a60335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d352d86778d4b1c28559b1fa34d4761336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97f9ffdd7f6099af0e1b925c6e98e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18264be9ac768dc96eb759bab900cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa55fc656eedfb8f18e7798cba4a3cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088175d42c254c01842e90882eeb9e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859885ddfe87277aaff516de37dfb1e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e328cc833f5131506ec442483fceb4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a355ae11b7d75aadefe964dafb4df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5654c59e1c5704445b02b8dc473acf7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02e2221d6b7fc33cf227c3f0f223c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65b5a1710ce5fbd7372234138e2db2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5df63f5f4e87aadb9bc21847f3b1fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ca089e5c8fea5cceebf6556f4fb38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8b5c08b75cc619c0a3f25bff7fd2e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bdc26dda21b0ecbd26e6df858c831350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ae760b9755b0fb7c2484946c304d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970915187971ba97b5c88bd862a7ce17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f55abfb48686ea1a74c000f41ced77353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f57c3dce6877d99eab827995d87298354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb124df8075faeed76238a910d7cdf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf726124651fb70bacce8fc975f2fb17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff5f612a564919ef4f105faee16487357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdfb19953a2f0c39f81598ca70a093358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f054759eb5b6371f0878067540637359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b474f2a0ec625afe66252a798456fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467a65078b56dbb928f27a44d5a5c6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9d5c970e466e23d4b6903e9601a37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2aeb8a8cee1c7d59d830785aa8fb5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476a181be8656b48a2b83129dc23cf7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3338e8a68ee4da4b8c95fd7f379ec64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f276561964fbeed94fe83aca349bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eb656e16757f57e504d83bb1ea62a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f5e70856bcf0461f685a31756606f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ef805e77e2343a3f3ad1bb31755b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f42979b3eb63d5d310a5d13e4794a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c929fa5f4584be3ca37389b45fff4b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ebb7e67ae87d23fa654119157853d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f2aa8ae875474e2634cf681208435373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7792e164ad5d7588f1c889dc7bb462374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15917c3770090bd44edebe49454043375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65adab6770629fef602034dd3b513c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e4d05c1ef2de2d821532569810d6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1de5e9f7a3ac424a75bc2d91a10985378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0c917d457f5df8f567e58ceae2569379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc976e94fd044f6d2a28ef2d9ce8fa8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4c72914f2d4586abc93e22ae0feeb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3c65f9aacc4f9a7ed2c589b243702382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7213ee892848a7e4b0c2292b6f76db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbc7b69310789c5af9b7b67292292c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74196c5d243bd0663987e8240b261f71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbc1a24338cdd9a8efdf801140bfcf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09a215caa1eb18f3ad64def4f22591387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4fbf201589ef92afcbd79522bad17388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f118c2663f6dc561d833861351210a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792db3191ca0ab06b6d41868e098273390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45cc6721ababc848ad0bfd7844a8a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffb444585d209c8d3b775b1650df4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ac0cab400632496ae376adc333b42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859818d72d7d22c271850dc15cc7d4d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa59f08e63b30d0c52f1a2b0bd72f50395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f14074ce7cedb05d568e2158b6cb70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84733f4f7543d2cb3009938387f7a0fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4645f4b8200d7ab2d7a464f83de66f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c996d5eed48fb65310d80220429e01399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb3d27bd83632658bcf1252b0baf51400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3d38c7101cb4e2004cdc7f6b15c8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcacc0d2c53bf7bedeb3e428c40c60402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c84affbc279c49b326efc598ed259a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8f8015f6367eb6bced3d329d8093e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60b25ecf902b833d17e1db6ae85d59405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4ed4473eaf07be7af56752444ac6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3541a9c7d8fa15dfe1b63bc95e058e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e22b7a8b895cd2cb7c3ea7bc963a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bcfbab86f8b3d6b6afc8472a5cf96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921a192fbdfbcadb89401c8828aa49d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d256b69c295bb890605482303b979e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0a78a31a1b230d56e65dfd1bed1d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ee7cb61064797fc859a0b207b9fe4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e2f4dd28eaa41331f5d3a066f8b03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8333b16fbbf68df722d524609aacdb5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ae029af3ba22fc212a982d09341db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81737413da85196fa7c0187deb704e41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2d04acdcd8cf0dfb954ab7da865a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f90b280308a2666c48821ee4acf446419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec73e592cdc0e4d91a325ad879ee61a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d745f8f07826d0fc44b9cd214a011421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbf4c10f48253f9bee5aba355dbc4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f882d30d739e7d1aeb978f46514e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55fb4845264b2e60dbd4abbe82f6ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078991b8bb22bec59b2d8cbe11b60826425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1215d563f80aad4523e2af24b6b1a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca34b0750c0a4c5da88034fb5e400b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39b030c105aa2018f39bf5b687498a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466ce3e64050828a5e96be49ee13251429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b6af4d37e53aac71ff1bb57b0e9f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf5a373e8be614fdb522caa2219306431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad77c27f28aad95ed3af652b30f16ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad86479734385c92583b0d1c1cdc9c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14d128355121dc1cacfe959ec4a90e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6b0c7759a19a31b622cce94fd306c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a41ff794f8f1b2e933ca68e862beb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc6cdf277243372915f4fafb857379437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993636ef21307b5bc4ca1be7e831cc10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2effa8c3cb7e5805c40f2a47530c4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7babe60611639faf67751e22a428e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de985b5f31fe49ec8c0af0167e207630441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ab7a7926c5ade25fb7f0dab698741442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162d8149050f99508887bdbd6bbacd9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ce49b016462489bd1b965d8b3cd97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d883d50fff028cf1acf55764031b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550514a1ddc2a01b5de360c54e6f5c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736d2a8319a99076b0ae7a04e7593b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98fdea879592254dd0df13a38ffa0c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7adbeff28d689bab20c5d9d068831449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5ebcf459a78c10bb5d04b607aee71450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae29d408dcc5955facf2eabecfc5b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ade31a5b16ee9301c6541585064879452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078d0ea8c2c96a0341d2778b10b4593453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e470223b46810d7468b451debef0ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234b8a1723eda81da64daa5a3771270455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4eede001bf3b9279d5925966e596b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f29975bf42d2698afba43624065466457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421273b316ad5960aafa78a2648d889458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac635935102a21e817307dde00c8137459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604d949156821e593035b0281bd37b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ddd0aa182a8eb69ee18eae1b1cbaf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcb25bb4e1cc2a78d714b84e62c8bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bae08db378d5fba5bf1a00d113a6fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6de8e00192b04ab0dcc5f8f3b0233464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dee8b6ca8fa8aaf597aa0dbe8241d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705825acf029dff66654361d24e7363466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf642c63bb66fb6872cd268c0ba4ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c078fbe0a68a9922d77b8a1fef7012d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffcf09fe30703826e5d61eb87afb55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c2d64adae43292bce75fa109217e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325092e8910d3c9bed2ef68efc3a82a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d114032420de5d9b7037be2ff2982472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d296f6fd26011a29a15d9beaf5b91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df315f656fcde6d2c1e03dc4e9630560474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbef9c9a76892e21d0bc0102d0c10c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d013bfb0ae3f67829e593dc48e3e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd731a81db291789e196cf721a185708477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fb738fc064f2c380ee22cff3143f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5467384b5771b0bb9c9c280965a3817479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f9b0241e701f53586a90c107c3a09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5689e582a238a0834c784dd6ff5aa21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fe48cdf56e72006274e4071d4479c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fda44dfafb26e7e39dc58fb5923bc1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade92bae88343cb5880f8d3a8641939484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3258c3e330596ca1d67948cd4f1a688485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e1f95763a64ea2bc7e526575d858d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734bdd6508a6d1c61b7cd0194e54cb9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f6fce8d2f7eefc218928e3852895c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a6e73ea64e27fba1e6d46a7018578489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ede4a2c6417b24513e6a6a169f9e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d413f0ef8d70e4ea1a49db824e777ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281c69e4edcc1d7967906f9d279f206492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721b40281bb92d7dbcd2329036f8925493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee106f758babee347d642b04f4ade25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae7b066fbfe7a6faba4df1e7668487495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea3e28f7f459d74109b7a5215713e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e5b9a5f71fd3a02c75dabaa208486497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccda34cb32ebdf7cd5e85af5e2bf7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37700cc02c1252eb26bce6c83266e1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230cac9e10b4baccb31d90643ead05d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4b15c5b7a574a7e5d750b57d047a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7326893aa49b2177cf06ca39b5de3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1b3a7f29defa13233a23c81d46b5d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfb5a5165b1a376cea5538df559700504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42cabec2da1db1ef660b1418a161d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3574be836d163912301603c6419bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d273969eb1c0e7b0031a7c098a64ddc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1b1549090aed4fb54b38069f16f70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1aea2fc2e62dcca8f7563f0219968509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea6d3b965c4b464e9549486771421c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9d058b45f2a244acdba18282c3b9d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cff4d87dc6e7f36a70c03f1586332512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa96ac806e58e95da50323bbdfa516513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5ffa69ec0f36085b91bcc60fecfb9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c092f267799e24e4821d81a25dbef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd86c4603a609b67842eaabd372caf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff84ef91df8e66516a9f33873b00df2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764dbd0097bd7e636a1dc96c7cd07d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7890b0e51b9eed2db987d070c418971519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927d49577b5e3d1445e7913e024b6d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afbd43bb1ac5e84463ecf03351898a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010d34e13da4caeb3a8f274371b5893522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa829a078732c34256c01263225755d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9831eccf87f6f75cd9b724cdab173524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd70050fb95040d0f4e5a22d501c13525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a9d878ca51de3b055ff000b2ccde9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7820a0a29b503d9fcb38d1fe0e2cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2dca5f8bc06cb5abaa70e37a9ce07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f803c0b2544ee325ff319148baa4bcc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1799bae9edaa9754fc584ab76c1cb9c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb98a39de927f2237dd862b24db14e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c4fe011c8a89b967f68e499330ff8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a81a302f38f228735d58060dfca070533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a611ad8cf0dfee270ab1c85674267534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0160648b23bc64efed9d22e032e02f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a711e456b36fad60ef2888aa96366e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6b569876067dd009a74055650715f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f52b399af9361d3440212aeddfc9c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c8250a65432fcb9b415c69bde30f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaae20b66caa56750b8ed80f3208ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abbab03d2c3e3c372660aacba6045a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f732c3c836592d8ec5ca173ec6b787a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0d9da6bcd5ab56fbb5742a7245284543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9fa45755f8a5edd05b8e1018ef7a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af01fa2017ac597cead432eac6dd7e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48933ab5c6a358f2ef3f93f0aa7aa89b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4901a1abac2c21cdc1ef7c028d505547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9331aadeaf5591066507d1228ad24548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad59a597d2cce90b10eb359a068381549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3eabdc85aec8c7b99d6c60a1e61472550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985f2a66c45e1f299e9895a2ac02324551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67ce896304f46a5d5f188d5a4c6205552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deeb5cfe869ba4644d8171ec3729b3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b0dfca657e381dc707b87e2be73a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db682e0bfb392ee433278a60125751c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3c0d4158e15ff404d485a4eac1eb2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ca6d60b194ca9ff7c068601c48275557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2851c1a00ced76007ba7b006190a3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350ba023570644531e0d7860720408c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695e5045c7da157f77eb398c750619b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71c33d5a6bc528af877458a2601fdd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc8feb4294f3ac4dd1ac78ec95f826562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d9240607259e5c68fcbad9c6a9b90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bc91f9dc1ed2a110470789dada946564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8fd4c92aa30166537e95e833fd005565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55ad95d53707edd2eeb0132fb81d71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e052a696d0abdd388decff9df8be02567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850770374ed6f7a35fe3b965eceefbfe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab259c2cd06431baef4e9fb2de51413d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2191433233c31679c96582869342a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef629da86f51bbc4aa488dcb8da5e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe88725be922d81db6a4b3fb36a7b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77012ba98e67d22340aaaa8cc6e36b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d59f50a361e7fc8c12ae7d2dcddd5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee12a588f88e6d120c5a4bab2c4382575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cbf1865225a909c8ed276b7da03fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b671503909c977e80760c3354d335e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474802edd7fd51eb215abf66bee2e3f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e6ac17c3de7495474ed1c853cb950579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58646bac369954e8d5d9adaa3efdcf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531ce502cb5dfa5a1286da925730ff3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bf6a6f4ac383d05c5db2a025d33aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d191a02e45042ce60ef86fdd268f730583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c6fdcda8d77eef9cb32d6f8e3a819584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d09c8190f9fee555ffabc86f6f9990585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dab97242a36bc94e6e862e101fdb9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f2b7b7e52fe0b35b6cc57ce01e8b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77c48c0cef329d3744b1563fafafde588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e6fc2cddede8658e8da6eb1ace838589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c68742b41349df1b3d8ae0a35a0a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf69cd71068ba020514a71c3179cb7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc88bab8259c6a8a4188cf9b7447c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce5bd53afee7b8e39673eb3a19a876593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e22d70cb48992b9733806f2fc582c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebda4f7122e3536ff13c07e495efd8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d2e3fad069c66a6bb3089063dc68a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991bc3fcaf6dcff27c18fba1d10b248597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e58cfc74e1d7f3fe5545b2d68f80c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db2c084968e0fc9f70807a0069008b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c2de1eb60399c5661b105a5f3fc31600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b3eb91d9e54a3493ef8ba90df4392601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d583e58d334f04e4562362deff54101602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dca2ed819363a9f45c9dfe78d8206603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48166fefe282e0d4f838499dbf41d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3d386f9bed3101b2ae58d7c12ad23605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c92c674b5f788faf626112047422ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21011e98748ea20d6be22bd44e3af3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa5d2966bb948e28d1807c2b9d3918608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842bd77a7dcd9e0c81944e74e7e5d33609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec86edc290408d10f2407426095c6a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad5eeee9a86ec8bfb98078d630d834611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a470178b5e3ab238fbf13a61e8ced9d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8350057a90011066825dc3203e6b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a05ad8ad13b42ebe14731cbba85f3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b573875b57122b852b6f1e3f6f4f95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db885f27164f16147be48add052842d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a40c141e65ad608c1dff701a17f16a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f359bd7c665039959c2ee887cffaf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e702887661bef6fbe8ff3c99a9e13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b895afd1dd52b135a823aedc108547620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bb17087086e234980b5605c9175f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02681a4bfb2d01d20ce0bfd5f2db2df5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873e212733c72f257b1bd716e484238623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3af0887275b3d06bf1a1b7e03f3b2b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a422dc9525802a06e52f73a6b52859c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0610eff542d2c9a045293bdb6845c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c943afe5bdb4aa2b770068a83b95845627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650cb09b2d2c78eb7d5c16573ea018e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5c7fb14253b14f163d895c16d03f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b50e79e8b8f08521a2e1802c51c54630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e8fa6991e907886cdbaf902a21679631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692cd4537f5d7462cd4dbd523d8399e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b90b90f4a9aa232c76153e6e64dbb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30f3f982c1b69d719132a4081c64de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8528e555903ad9d7f4139e4326f90c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883a8d8b313227bcf61ebc7b8f2a026636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83d2ba010924857f0c01563f2db9b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa71fe5e915acb2b93e7f12123770e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ef55d7fc17bb81094d20b6c00e8f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c607e344e260d6d437226c7c29988d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1e34b494d98274e620707da565f44641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2477e9059da14bf06b9db5533901222642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fe4f79addf85c270330b291745746643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5651cff666fcdc610e4c2b35436ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b5f9d179ef45647a30b7b415b1958645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab5778bc349953af353dbe3ed0568b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493816e2b75a161a538c46b28d7511e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae6c7a9fff0051ac8444059cb478da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b64599d3a5c772ea5dfcafdf1f110b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b38a3d0bf1fa62b9f4f3825adbff3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ad652be933243da90a1600cc05c25651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e46061c215301ecf90fe2f65849d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b5e035c1a8db61256b996f03b23d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6200f154bf4a4d637df1305fabfd39e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8a00cd39488860db4881f0094d691655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1c7a65f37c2acc6ed868e180880eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476a3647410512615f55f83fc6c216c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10915aa6014b3f271deec5c9d01723e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406bdd6bf4e405dbef923de3af02151659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc699ce6d07d383c0bcdd244e1d0d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0443bf4a0d2e242d4d68bbb271d80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63349068ffe22efceb715774dadd8e2f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fb154b9d7bbabb085adb4941087cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb57ce7e6769b09363dff4198e72ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38568fa3f4438e983740ab38c3b1fd6b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506f1d6a59ac0d687bc7d3b516a74e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61f40c10b999ad3e8a12df665af8fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349948c1828e618112d0d4e05d7e7891668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503eff5c0be3b8579553ca2f699b1b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2f2b680bb495bbe1897f4b8f156d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e524efb60ded0d574c5986eb11826671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929ec8fe41a5815e378042f18c23991672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58d7e5b9cd6fca956e20cc9e2f2f0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051476d468372e0f7df85d52e8004117674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9798cd4bbeeb0d5184e7c99a18f07675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232e742bd8d8cc3943f683698659fc1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eab7409633418243dad28df4bb910f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6084bf602c18ba20f8242026fbdf8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58322dd639785cd6fe47a67b3558c8e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3a3ce44db637f5c758f37a7cebb5a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb183d79a1d053b8ca98fc39089b87681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6b77a1d7005f9f4e74ab0a4d882ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462a6ff4a6d077ca61e62f9e8b07239683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2381c712d441324171450f91ed9fa4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9111672460ff9c2d87d5bc82b843fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdfa396b10b1c9944b99c748818396686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cb67eb121a57f82f368e87c337c24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a634d9a1b2202f3d9355ff04cb3a81688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d98988bb39b21f6e8cf6840dd230b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4233b39da838d36b46b8502971aff15690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680f868bfac16a4a0283215d5838faf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64845b0a152f26e14de5eee8ca9ab017692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bfdce269b6838ed1ca35a790dbc59693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56561917bc1205890b539fb795dd19fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dc3740d3fb03acb35218799f35018695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e88dbaeae92c1b21d8836b62936820696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939529ec7774711d7f1bd6f90f21880e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00af01df81b395753994a929fdc264a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636f1af695a5d6e80a64b9047373208699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294b0c313afd728a7a0dd2279c041f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730cb342f48eb8bf48ff2b7c378b15b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b5391cde72f836c968c1c106a45dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1846b44cde968ed275cfacf5bfc4339703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4023afcc75826bd24d3a195effe2d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f45830daf4943f3863d2fc65dc1e8d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7e8b511dbde0310b8099d909461ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9219eca2e9118d9901492f7b046179707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09aac28bd1d9b33d3b90f3a27a60aa0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef5d1ebd8ccc9eea36ba20d1527c36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418aa7a2a6a005ffebe59d8129c87d99710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cde80c86094a3e670996a0f0929645711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815d89b9844b04eaa0015b7ae63b2ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7261b285521db002ec7e660552c3a8f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f62d5d5f315115b4a158437921f176714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee6178869d0e1be243ffffae12292d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b7416847e940431d3e370475cf555716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac96cf2a4eaf9b2a73b840988c73298717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2487d40b6b5233bb1401d6e26f455718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90dc1b679bbac31ada10b58768e960719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5d32a008c77a365cb8fad3be9e2d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299935a9f8fe72f1579c3b7638001e98721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69bb3b4805ab6292ab2fdd6f2fb398722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afae5dd3f426db93e4be4eb8b968b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab95f52a2c91531f7594902a91bf3d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139f54fd9d9022bfce25e82c15c515d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9026d69e9e4d2f334aca3a98e56b659726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c49978fd4a9d2fef8d6ace230e9d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81353d2fff30e739a5274c662e8cbd53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc27f2a734f4fa35e0b6ff0f242eec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6c3800835a0c7c974493ad022326b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3936418598921f81205bdaffd8e52731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcff50e8728842d223d36bb36325fb1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873388d49d229c0844bb91908b6728e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc39debffad7aca268b0e7cd2e5d599734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bc3da427f9f100b6b146e3a23d88d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18f4f03133092cda55462ffe1c1f83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f823b87bd15d7a8a4a0b5988387a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2769a2c007dd49d0faa49f0dada509738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fcb7220f68ec2b95c18184e2d8851739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8eda68a444c3a704cf08eeb5c246a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bcce9efb09c4e4aa95ad8e86ad02b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b404ef2c6da3bc9838d65e3fe8fe55c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0961ceafb06791219f47cc1d2a69a8a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b19600845c9df7816c8697bc0b14ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8257f14c7f9f854bdbcc259be35b84745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6f585bb1a2e218bfa7f8f333b2d2b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e1a190bd88dc86ef8b86b451a5cf9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd8a63b370fdcaf1032a5b35423454748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2222779cbc82f03a6cfbdb5bcfef7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af62bcbd2fd4dd26890cdfd88ab755e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e76d0499205f44870d75243d4c5a21751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5b7d9a78428e26e48393d343fd551752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606686e9387e0af6d3c3a79756d11ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f83ce0401c7c8daa78b950c163a16754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493ae0da0311197228a16c7730d1ce9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd4b1777ab1dd6f4f512544ddddd88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f23645b4afc5a655af4fa26385a8b757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>