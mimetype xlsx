--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58c8ceaf9e5c98c6645cdfccbd5bc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a405fe403b2756b1a7785fd783ca1912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e23d297bf7131ff6ac6a13b6156fb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efdf048c68a73250999747af13e7254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cd78688cac977527d2c045d823e175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a1396fea66b3fe4b93160f5ebde496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c953e72c31d87edc4fa21b9d6b7c467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd06656d0eb3d95fc2cf96b3f36c90c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7680dfe8bfb686506049399e48fd01a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2444d55301a9475c772d2436528d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb038275c1909a878bbdbb97c7787ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb5d643643b8edf1d162a1a775406012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb53ec17b36fef0c7e93c87347340d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced46b206b7fc880e625b42396b09fc714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f102eee033fe0f3ffa6a3c8d8e9214115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee397fadd2c0b192548ac45c29e88e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebd13e27a54ecb43869b2970aa2f0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a15410f3130a3969e623be754ec02c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13774c4fe2401320463de59335348b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6d9b56d46e2eb34cc1a9a4563b67020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d675d4edf66e54e5a99d4f4333ea5ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74a8f8aa5d909fe3d3f4f28740519122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43196bfc1fbe4a109bf1ecb4f2767f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e4d3ed8a866379ba9d24052198fe124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e4c5528003f8e0d235d39eb01dac425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8ff67273f67202053434821e8427e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d931ad44d1a22dd8fdee3f3337f1b3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209093a0ee616c603518b47027772a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13288f185fe3a2eb1946e635002319f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a36a9747988fb89a636902f83f3cc830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706274916c47285fcdfc5aa305405bda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cb7c05233830d9b2365d35b15eecc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932660976786aeb9a41de83641698b4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c64a91d9b89c5d582c1dca338bd6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31149de425b54b4257b3cdd9a8b8f5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8162757915a25b9ebd653c50323ceb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bc7301eb176e4344de37779666c3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463ced21c9e8846d5107877b35641d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bc0bb493eaac6ba92e0304e1928b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efefe31ad4813bf8927e591d17287640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63da8ec776db9ccb39aa2b052957b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f530c190b9e9415a3805b7d855220642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa1d74c91f8eaaae1251a284bbfdd443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45d08f475f8bb8ceb8331f1f40258244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624667fc5a0b0f004a38479dbff0a0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c3820f29dcbe9a986f09bc5884e6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dde5c79af9dcbeb5156510ac7e23347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57008148f507dd2aaa310f52551fc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b86133bc5830b038b690cb871d72249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98665320d3dee82c491b4356f9446950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104141b254efe5524b5e09e14ee63fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1313619c40322c66983e63d00562fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c12e7896cfce9da9a38f256417943553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fee70b3cf04be1b593369d215a53f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053600b16e58bc34a16bbc46e3f5457355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c523451b091d4e01068d62295ab517256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52d51301fd9d392ee603f152ee4bbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f026dcd226295d9b826b251cca5b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697d9f8c50dacb0acd0476d188ac15259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77955a307d1b13d4b5280683a6addb4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d7faac498fc9fae16d9264166bde261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324ecbaaf8ff2a16ddfc3eea8b5535062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72012b81ef5150c9bdedf56450b2326e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d40bddd4664917ae7c2a6cef3c14db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575895bb30ea0edcf73d8aff21a8ccc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0e47d991297d87833bdf7af102fc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbea4350ef875804c48800035987be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e06dbf1bf554bb63c81f91430387d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ee78b10a716b7827a7811f56eb76369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0aac2d361a8289a0cf112f8d0c89570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef08e8aa6b2a52b8cdf9c09193f14ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b59b17936f7d29440a731e7bd712a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf3072324ace9f0d9138f7da33118073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fd3ffd1bb7eb074dcf66593facbf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ced57515aec67f07dfe94a2494177975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7f0d65b9af296c5bbd64088d1bb2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6940ae5ad588b4ef5678744467a8b6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c747508299409881ecdf3dfc9ca98178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2380e1bbdbe1cbc7274a2fb5321a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a9aa753b2e6732c7b4d9e2c9383ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bd8d1e351263675048f30c0c50cf381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff040ececd226b723668aec25e9af282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4524e662f0e40d82c626a7c3114d3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054790e9a330f676c440f3425249d0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bc5b9fc04437fd87b440887ba064685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb703c7fe054e9d554a57073276c045786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3f8269aee40ed3f5708698be404e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ac9391fddb60a5e89dd9378c320ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b03ff608f201b19c76d0238d448eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781b0769074e78b7af6f6510aeba6f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2468c04eda301290f771998378ed2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b34f793c17af458f8635e719e5f84c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f96349fc2b709f07d641de788809093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada19890e64fe73a68d8cc59dc2b91494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c842e5e37f752c12e104b4a85003395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32514921994f7b830f30332baf894ed996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e000045c5e7404f698385a1ab85a0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b7e603ce13f358e9e41e039eb51cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caf743566baab8b311fff1587e29cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360a815bfe9bdd8ef5645170cc9102f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7887702c3c2c07e66f08b203ab39195101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3e3f7893008188d7f20cea60855f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3f6568ed44f2b1e500cd76b5a7619103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdee8e7b88cda583e22e9cf16fb9783104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d33d5f3298358c750ab824ca86eec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d0b688e74f45b9d93aa7fa03d3d2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eec21583944bcf1e7f268dde34b812107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694029141746230e68312b55973b887108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ab56b596dab5ee0661bb4733c93b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9e4fea1875c78d1f67aee9977d8a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18019594f48b92d2976415d1166dd240111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221804498c6525eced1d6334652692d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63f9305d4759d801b2071a89a1325a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522643f0c2b1a9fff751ec1b19cd3640114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce4b2c68bdca9d5fa31e1617f7ef8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6fcbedc13851edc2a77db241c56a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6e8bf07f3163089ede599ea0c702b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee35b324ba92a585f058eb0223ba710118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c14864286f81c62d13465533c3674119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ab70a2d29cd26dd94ad489ca9216f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7261f1a3cee36f44512965126322ab9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdd720b64055ca8a954a0d143146cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51331b15ebdf1410c3084f60dbe46df4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1153b32053aecb126e5dd3cfe7753124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc966997ced82df2f8e887f6088b1da0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0b30230ae9da2cbd59723473ee3d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa04c711a49c635b5eeab87bbc89f78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f423f952b22c3c9c83b50fc8071b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef43bf00a0f61e73a4c15d5a3dfdf7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d64b31e58e8dc78922c94895676af3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1ba695870ab7c57088b95effd084a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172c322c798944ca0a6edb22a5c855e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f34a5523182400f39f75867666e75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d8e13d012f5d6007b79263716cf81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d517f0bb957bb6ee194c6abd4d799135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e887636d8dba853c86fa222aa697914136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27f10be7272e032201682041f351ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824357c8f5d258108c63cbc141c5e63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ff729d2743932b5706f5fecb98399139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aea8d06712f89c60f4202f0ad70e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e848a27518b625ac268f98a98093b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5470cfa9483c2edc489bedfea27329142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a2b820c51cd6728e8324fa88210e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c24647e3394b57cb44444ec69f3f1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37987e27a209626d613e173ae1f7827d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5b8fc7d7fcf66f9c9f16fec4b3a01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147aa3229a2f5cb25ceb6f4dde215e83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bf7cdc396cc74c87798bd2322dbe1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faf92ec99008bd8c3d31862c70ed35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185d5147f19972c4877cd272803a2d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169d9873c3c64e6a7ffa6636d753986151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757691858504b1e163bf9e8a5c42864152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1fd31a3d7718612a883cb9ba5fd76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd53550702f7fcaf634403cde95a277154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129feeed6eaeaeea45ec3c72660eb2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e258cbdc376d3acab4525c2b5e3287156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58143f4137a487d657346f219f8443bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7c528103dd0720f259b305ab0622e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9355acf98a4515eb346ce25322944cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ef5a7362f707544977d7564854981160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b23d20d7cd7a8891c4f862c67ed6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ab3ebee72f9bf3ac94a68ade210df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2a7cf4c3adea65af2df063763e24a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3c1c7cb042914fd0ab9cbba0446fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe85a02456c414df9e52df7a61d0124165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27fcc390e606d9797caef9e9e67811166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde549f2e91e755d2c7c7c12050f6590167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a770f8b477c71f281e4bffcb08dca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047e4e6f96b66baa277a62f6eb45f54169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c0613253e0023a3bff56f8d61e2ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daca0b41684125f8e7537c1ac436b25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad64923049e96ac8579d57706a4ac3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4223722651e0d6982ac2026141ef06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4df579c60053e7f525296628accb30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaacc709eb2e93d6da21b586023b13f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79f959f38af95b2d0998cd2a8a8548176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701261ba0bacb8774fb031576e3cd19f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc19ec79cff7f02262eb8003047aba2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861ec79b9d6e97873e5e9f6f03fb5a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a441dd933272d9a9ab709429107b02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2c149e44a22b3de3929457b028d93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee44527c81f955049e2d33a80937cd5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe91b002598f7cd1777f9aa53ab468183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db0ec9ad11cf55418f41e0793ac093184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c731e32680401652a0f35069a51c9cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92864d294813aeb58b946e91b391d99b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cc146f9ba1a3db91fc39bd7c094a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdacc1dc37f717e02ef9e7765db8dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb540772b421b7ca758b8fd72d47fc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a95c9a61cd746505346ac55717a76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c2939f1598a1e14b30c176f7169a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452a642de4e514b46a6ac5cdda4879e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df951cd550a6a14fb99c2ee2788bb914193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e41b3072a488c6b1a40ed781a1bb2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09af0cd67cf9e9b9d4056906f0db33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76570b694417607f62a192d61a12fba5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcab230d2713bd4562c5d63bc73a4ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb92145971f3e95c3187238b1c6553f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761ecdf90bbf11776313bf241905818199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87f88b1141de3ede193682ce056f64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf3e6788a1669a19cc24f481e0a630201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b182c4413d3317d00cb6e908c5dfe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1ae28bd127e6d289288c6f439f838203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e70ea471df773dbe8607098144fa6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be456981b30e5216f3738b0c0841ccc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa496d8ccb8ce13d6174e81966814ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7beb3d70c65faa3c10b299913b5b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050ff85e53a5daf7771c1b0a00dc0fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890bfa749f8b105730447c2b2366dc0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628c7edce8b2b3168d2afca53ea69e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87851fbe1614b71673365f409eb29c11211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc259ad0b82efc3ceece299e53bfabd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c12057aa8e58cc6d6dc7c86fe8917213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab89041ea4e66ebcd1c3c280e958e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bf610a742b1514d7b6f6d29fbff0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22052aa319929a0b2bdf8e85fd355e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a788e8598108aa01b29787b009987e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d422b38779540d77658ea03dc0e8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55210d4b381735c697e07c44252879d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5f59edab409487c7fc44aa08ea5a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce962bfcf47c6672f9b2fee8004344e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffba2c2b1b197146e7c8139f7e5f66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de75952ce83c1bc59796a03f390acf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50f8ba8bbb69ea0d5369d6df389db8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf21d893cf2d3cbc151e9417b19687c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01b60b75f2b4b89ee0e3c709bb7433226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1f4a9f7e639c9d6e5a3d751c381af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553876ab1b4495ea7ca5466bc71e25da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bddee2ac273293bc7f2bb2b44c934229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986205e0ab76b739c7ce65491f4e19e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f760ba5323c409f045541cbec76959231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ea31817a5552f3275a86c35a5acbf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99555ec434a4b2bec4e2c194167a4cf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b7ccf9041c5dce7bf8f82a4a2b34b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1d998b0ed09022279b5cfc7238d65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e5f4aad7fcf79b7615c09416ffa6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a9bc0c396509413a240151b35454d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e74eda314840df19ba0f24d585c9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dafcba2a9316e17081ea86f5a9c0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76e070ac971155931b23aefbeaa3a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84d517b759d418992330bc62244e1e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6ccdb2f9ea085f9c2c403c407b6a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bc70e059bce36f9287f7e1df4a89c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a968e5fa0b5463fe5a1b2d6978ba7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d4ddf44a6e3482a4c312bccf69782245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90558dcc631929d850703f38d677dd7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c643c0ee990452be0776ce2822dc4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37aff9ed03e74ef9bb40def1ff5b890248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1143c89f5c1baeac7c3f0cff0e273249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190124a1dc037f04125cbafccba34e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cf9db7cbb940c4d842bcf185fe757251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1f92a13149ebf9ac24fbd90d4797d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ad7415b1ec53020f397f12763e0f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9164e488185616e9ced488d41ca7ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df4f0b81aa3e7fcfd78b3e68750e95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818101526d911664a97a9105be00ef3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a8349fe4b03ef392d6b69c9e673ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842439bee2ef9c07ace4cef9cf60ef47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7cb458d61882247719c03bf2cb23a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c249db5fe956ce33f31778a3ce302260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0681a14543d3698eaa29fb99242b9c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb79fcba29ede40a6f22f9bd42f602262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c51cbad22a928d25ac914f8e1d132d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f301d65b7a3396394075216835000264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57353f0e0e99bb9ec35c83150d8c7fbc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33350a91b24c030a00de37a7be132acc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f037a88c277dca4e6c5fe3b6164cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3403f3cf80facd4f76f228e4e0084268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b104e744a5cc1a9c3c9e656b39446f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bf8cab7f1475c60766750c5f61c92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b44644e5aae27f4cc9adcc9ffcaa26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd086e397b2af1196c11653314a51f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531201bb4ef0368fedcc141e5b309f43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80589c439be0a1b4e7c3b91909147b18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c0ea0393eea45e6d23f9c5d051bd6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0cd6fb897b262755b7ad83042ed62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744607d319bd0fc3077bc0d47a3e5be6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343edf5c48835b5c239d9863b630605b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8825f631215597a4628f55f6bba6fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d1e3b89ca55ca703ad5cfe5dbfa27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dc3ec057f31a96d86f08f00b12b4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eb42a195c136a0033d98d51daebc6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30589f169ce352f736a2620dbbe3550f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415a26a27257b4ff0c54aeb77bd5581284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5651696a1d1a3896295474d18c05344285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9b19d0ea7ad86afbeea5d3d765831286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a352cf0435bff4ab8f0b07478d1a554287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e1e7e347ba9af911be3ba028f758c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad911513f0c29d1cc433258b8d5d34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa22b1567972dd8e2de8d41eef3261e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bba0edd36e0a7b31ec7f2f8b8e41e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f31b4ef6dd517cfc2d45f771be1b45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a6f44cbacbcf893bd9c5bd93cf881293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc498b496f63feedc4bafdb4a85c83f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09d7a5d1bcef5c33ad4e0f88b58143295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8b8ffb68f0656efabfecd89dd3076296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26e840aa86ed3a5086a6a4c36dacf7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03133362a0944669e3cbc81febdcd5a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce6eadbfe65451abcea671d5aa245d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409464ecbe7020eb14669b2fe56c7fbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b730af6bc94ea3f3c0dc816af7c4b77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648db061d2e6f63c4bbb5e7132b146c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211f9ac77cbf160953e10ff13da9063303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6d0aa78dd52404f89330d12418c38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5a94e4b98c12e40320111c8135b26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d93d4f1651d32ff8758844251d0fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123a005a736c02cadfe41664c21cb82307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea410e94dc582b002d5eaea3f731505b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e130f4d3ededbd5b04aac5f831ed9c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f51d6ca90f24b61535b27ee7f90b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4a6113d2997238c393e85e5484c49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f91b6f23ee9ba737841e58a705611312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799de797bb167f2860cc1dd17ff75b67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abbbd2f74e37a37759efd16cda68c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a21f7026408628ba64967b31eb9eef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b62eff9db474a34b5b4cc1b122c9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c7186786519077a5746f902a416f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331efc4538b063b7697a9cba8d21887318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a30afbb22f5b24b8acc387fa02042f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516db949da2eb80f90a0abe426130e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702e6b72371f365231590cce036089f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e073b391f473fc74829dd4014759e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff9e9409a2496d7caf00c06b9b0ef7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe7d13a895af4de2b0b78c04a69d33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24ed3c5cabdbd6ab43853ebaec015b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334819d7da300d0623a0977ded53fc8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac559c1de4e7b6216ab641e00d477c52327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39dd08cc57060498f9a185eb5ab109328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce7ba500a189fca137fb70893630f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ec15584c6bfaff66b142b831a710c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a32b1c89cfc4a2f611b2c0e2977bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83155aa634a3a0e9cb98b06fc2f7ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f5323763bb474dba5d6fccf0b378d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662ed40669138f87344394d95fce55d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731f24c9e74479e510f2c9b03be2748335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644816efeacfe85a2f3202adcb368c5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547599c7abb50373eaa1e9e8ad652ee7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43893020af6feb7b3127a8acdaa577338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d09fab46dd9513ee6e189e3c669d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e90e8c99150040dfa525679557374340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da4e9fa8a9864a2b200ce7e691e422341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd72037a9c1af92f8545049764547d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3923db284f53aa3ed8662e77a3256f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990456ae60af57e69f07919310bcdfa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea79234e50edb705d8f3a5df31c726b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc272ac30a66a78f708e7e620e40e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554260916de97f966d94f4f30c6df5fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60f87fc98dd9c62f548f79cb9e61ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03adc79e2087d4682050993aa78b470349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97530d2823900f0df64de234f1792d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8afbfd8ee2cc8e0f5f51731554a0ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc327b5fa0a2d1a61bac889fb73f1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac873777682096f925131d02fe6f8f3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aa4afbed20b9aab8c6fcdcd5d7e57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5382a15763b2be18555f9f6fcf8358355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d094a0ed6748c8df0b93aacadd3f64f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e7da84b447fb6d3c09f970d62dae9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d6125c48750ab6908e18bf4874bad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426d21ae1b4594533bf434390dcb0c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f4442b546be916ceb992f10119303360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d57cbaea5da240d2cfdb5e6c3cbd6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95b91e988f9d09b2a9c2e3aab89d81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9e7d330be1d6d021d5ef32d4c734c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156272744e83613346718da27887003364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fcb7ce07b1a2cc03c5b38c8f05031365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19246269ae04660f919f7faab200dfde366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53661db828f76196d8511894d975db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2030c46c6daa51b7047a3f87fd54c29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48020b56e177f120958d0000850d7487369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3fd9e1cee4e491457246c0a6ae133370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a73b37ffbc9363645c7e68bd4ab1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271b1a921d9e1e445489875803a026b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d18ce9a0d9fc582b20ba3f7d8d94c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278a033f3c7bdb2b6a6a9563cc3c8b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67796f9c93dab0675dbac370f7fdf673375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db262af835224415d0fd9741397f1815376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a244340f2dad962c6b56cb46e76476377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c101390bb691a255eb7e6ada6b4131378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9521a5dbf88c7ac05f0bacc77db67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ec679f34543f1b1163a06fddf588f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe150b262727e1919bd139def000914381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa169d43a63b021b28d11efc9468e9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc48d36c2b1b63e5df8c4311fd68e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382b40bbfc7f2b8d4181dc37199efc0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc321f95d40d20684e024a7bd847c08d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202f4b2d00c9836d5ce0286d74a4812386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defc2cfeaec01d3983f0c7f3e9d21b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e9ff989056dba450bb720b62b4e43388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f89d9c51b31ace9ea481f40ac4cfb5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d0c503784880ee50ca3a0ca7b297a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b85799f83f56a22c2def1352f7f8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dfbe4036a2b85b73a5cb1c198e80f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a4984cc74413a66b211126cac12e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e791811d8515c198d342ee2d873463394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88f378a936a9ce758a066835c3d3d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373804226e4319570d5f5103682083b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec192a755089323fa0134438c974d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a04270f6e57da4bc097bcd2d947bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e973c21f3653157bbe62f04286b033a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be14a2f9999247028df97a7031ef0e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fcd0c8434e9537fcecc90d0d1bcdf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ce10e28137a9e01e7a39c76cf5606402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce68d49f80c82bfc610a932ddceee5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ea598ffc1f3b25bb4ba4b13a7fba8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d590998160d38478983b31af788dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f1db39d9928a6b37173a2e5372784406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54254006b1d7dd7b613aa6ae7680c426407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1977fcf48126914b4016e5676b8ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be35d024af5c84b34ea123a0c83656409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba00213e4c3fee032cbd4ddcd9b47b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3629fe80e7e6a9d89e65d646a51cc65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb674d0f31580c1808c12d4b3342284d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c0620ceabe9cd5d866c4fa6762c32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced2ae16e0c7592b291e716cd831b3d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315a65df394d3aad8b48abb35a9ce8a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04863d14660230baaad47e1613e11bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65be73d79219689e8eeb91c5ef1c3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82af51fe302a27ca9d38f4940052f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4312c09628abc2252f16f9f68a4e97419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a515749f814fa8328d901eb9f17d1da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870d6abbd5c9db2db249c36dc072e99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d336f34f549fdbdd9623029637429422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a412d3561e7b79b01737067c7060147423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdb97e58548c539884e7195e07f737424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f9f36242953e7697d8da1fef3015b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948aa470c5735cfd22254f5e43a0017426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df291a88cb0254057d4a866deeee017427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac58ca59421fb5658009085bfcf8072428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cfe151cfcbd25aaa41f099f85fc29429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b254f333b760522407c3dfde2e48b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76caf43edc6ea883722a1badccd888431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53af5ff0cf269859c36034d865529e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30f8bead9d9c0f99c96c59df7d5c07433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4415c36285c8908418248ae8d140ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194491300655caf9185e3938092f5b60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2aff588312d1cda2a40877f75aaaa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5bae52476355407ab654eb6776a82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f47c96a4f8373a2963ff0ddd1bed1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3da0558b27ec124635192dbab5d372439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b06a5082e093d78a17292884e84fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1df49cb431d831b09c1debf37fa8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90248001aff2d8c3b619526c9af6f56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52b5c167fb02a24608bfc98d136ed7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e4640d6930d4881cb264788f80a03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a64f5de91363257102928291ccf739445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7876367ea219e51b95a79816b8e17c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612be7efb876cd711d3c43ee05139bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128880578df6edf6186bfc00951c0704448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bf910b6c67f95f6a23dba1b1a8ef4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c061c1b94ba7734a7c576d238fa63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b12323c4bc09d74e873432934074a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e345a9b90cadfb67e85cc47cf398be6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87946a0114554b252aa76f61045f6a07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4b6abd1eb679af5e579d51e8c2f79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aabeb0b508474f1a1f2afe3e7a8a0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04179aaedbf0f2298910fa5d8b8d050456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f372a3527787c70d3a8c7c884f879457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e99db66136ee213b6a5257016fe0da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0ddd63d84cb52ede2b3ec8dbd42db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722b9db386297a98c22cbfeee290d44460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39abf913a72d1add79188fbeb063850461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69075d018aecd4f9b10dbab36eb935462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f396979dd68f742d78f46c70bda3857463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07894c1cd73a7a24ca236734a7dc324e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd23e9de26c8a7fce9c247e30b5e87465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339827d18adabbb4cd39296af0d5b1b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffc4763d04b301566b5f087eb75275467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaa307286d0c42461d5ef74e5c1740468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5f3b63a897b0fd973ab6a198563b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42cc7076b2a832d93b95c8f029998a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c29a7595fb3ba310fb148b65d9423d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792759361b5783c47e0b4f9b1bd4461472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33a37763edb99c52f89dc40be9da7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7697d85febaf1ca3eb309018e488fab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81b0b8c7185a8799fc7002b2367520475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5899f3d5513af734d42a458f0840b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb49d720c289b4778cd34c04304210477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ee7b466ee3386581673f1752a6b67478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34367eb936d374e5bbf83e05891b664d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeee2d9940108001ff5abb2f353118b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4924a9d74fba6104f10c79bf26db19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5a004ddd22f99adf85221b973f2c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2d01bff5dc2beebc41f67ecc8b385483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d893e6fdae2003ee8b712d596fe452484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ea802c430713eb70ab9a708212575485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52c6582871b6f7e88d48c3ca542a35486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3528a39039a037c5ed791abd2f73b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f0e3a25b78651c7cdb26eacbb6a80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c07c736f5c8422c5a5ff8ea9dd62c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdcdb03e49cd2405f08b0fbfac3a73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b80183b6d7bb998ff9ed6e4da3296f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3be5e92b792ffd3b65ab28440765a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4959ab22943980a0630e81371f907a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830862b3b25551cc8c1cede5289c5a21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de24245eb47378a8942b6e0b4b57cdd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f551e6ae30e662375770af22ceaba7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7d7eca86a5548da5448d01a4ec25a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a5b28df6a033cbede883cf2369806498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edefa60a1abec8595a9741dd81be4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630c54f706b92cf6bdccf7b9a24c044500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd800b6c53530a05093f9b471ccda9ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a145614a1c614760109c24861ec12f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f45a9c25d08be0cf490adcdab873f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76649f4f4031aa0e6f32d1004c0e030d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd068d25a4452629f2d657322ce4f76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744a1e746ca07cbe66d1defb6e99541506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab017b6ddf42ec84ca94c6e25b5f6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e972fd05a6e2afd0aa14059a97c4702508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc320aa9c7e5c2578c6a6030b2bc74509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5e951cc74a5331e57d0946c255f23510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e01b1cefbb3a5780e68658dddfb10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abc500e59abf86470a0c929004721b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c623de4dd824c0cfec32f9cde4db9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49213cbc87aa585c905623b5f5b2b8ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2502b14e55cd32d9c59109d4f69d9f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef639ef313169245e5e8f14bd7fe4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a2fa3bfc2f2d8abd69698df9ac118517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dbb3f430c03aaca3acb680e2e5143518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6883e69f46e8094726f6e5bbc9feb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feb997341f16efb6251e219ec1d1f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ff595c7f8203e50f8edbdb885d267521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cd69224fe961987a6ff5f094b0e96522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac664f0789822b2c049d5f13ffca0dd4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5073267c00f09ec7862d021d7048ffb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41872258f2794ed96e13cecbacbc71de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439d17aa134ad808b7085e85d1f3a61526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad21f6b0203c01f0c7e0c7a071db9ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab902da41e84ba5d29aa6848e0b8683528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a29623976b5616fdeb538b1eba0d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aea85879f39718bab5d9baf27a0f1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486364577debff25862c7749468dcf9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128502ada06c8f4c4b876e71e3d3427532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41889be674769c042466cd7a877086533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d474ca340116061cbb600f2886e330534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c00684fd75527d36dd32409d75e711535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81092756e04ccb6b44dcf68023d8c12c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b1e2164107c32ff65bf3fa3776eb6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdbd87eb689a8fb1014f148522ecf9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4be64ac5754776f264b0773ba7e0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2b401bae8ee11fbab47dc4cc4a3ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1bc49620dce61f1bdbd3b8ab5cd42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a7c4af338c0c3ebea04de0513957c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411d3de1d476e21cce54a2d5e25d201543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a365d2763b5208c70a8606f66b273f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d2cac4074a8238d25e2c7746e28c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739b890019dcae4c1eb38500677e2cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2a48716af597b2ba198147761e45f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc7a87cee6e2b0b5883cfbc5e468a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19677f9c4af942742934bdb26b7ae336549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c12e3522260fdeecc30c3fa59d74c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ee7bfd3a95d29b808dee188836c00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8af1ec02d1d83d5018b9c330835a2e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906bf34d802ee33443767150ef7f84e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474c31689c10036b5bd116151da0935554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cae6cf2ac041d29c37ed84f361b83c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687c7387578ff491c70e65f76f116b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2234ce6dbabe8f1cefbdb3dcd9918557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966364ddb8fe331c604ff875f3808bb6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fea2caf09b9aceca4a5d4fd63dfc2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4df17a2826ce4f250ca24806799d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c957d6acbeecdeecf85cbcdf1454223561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401535059d3e5359df27950537f0d95562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae592765789ef92e1df0e621dae612a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab94b5e2019e02922c44372a7cc1e87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4ba3419feec5f8cd3f28a0137621e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d16e16380b03c5fd2611fe9bd8290c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de2cbcf0c9236874bd420764e517d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec372b68b3494f78d2bc10ec9cd152d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536fbe8af3799b8065c1858f0c5fb60569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187956edd0680bedd649838230eb251570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f9354aa6ec01fa1e09a118e3b54f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a565cb9a963bece862bd04f54e643b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d78dec415432f27a0e2c51ad90d8ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa317d46818d4f3eb56f260e20537468574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056bfd0b41411152a9d160622482fab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a64d53a23f02af2b843afdbef407a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d02bd33b0234cee1e2667fac3e4f17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54878876a8f24244c978ceda52f87e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531e498c5bcf15f5e19edbc691a9396579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f829fafd433850b781df85200546a0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539d4da97a0f225616fb46112660140581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13821ec070d0bcc395b13ad76add515f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc6d99f1737f6700abd753fb3f9a31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09b73627a9699428b659655370c33a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb07889b5bf8a458ab4f03d5049424585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6d3ec01cc293fc0bc52693f3110ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8498574d0cd1ca5bd8134f4cea13629587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f574e240fd437219e715884c0cf04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d03c770b6e9096a26b646f763333f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ee8ac7005d3c33618225e1a1d3600590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319794e3840c3ea5a557dd40734afc50591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63976dd4d643aa949f82b6f200c2e62c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44ef2b50d5cd7c34294abbe1009c23593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ca3169595fecfb70363587617935a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812f9c931d7045162c2a733c74576b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41b58c0c034d7651ad2fd8281fb277596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4a89b09229c4b598d60d23613fc92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f8ea41116432f0ce9dcb7c056daae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624d2e60166c972cd2fbd18ac17ad84599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cb4401421caaaaa22ead2ef159f1e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc7af94493fbc78237ed6e221ad76d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488f4525be62ecf93fe3acb5464fd8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa98e0eb6cf2cfd3df3e7b84a088065603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1564b58ddf6a26756d5698e2a96ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d666697e935cfae72dc7f55cfc05e8b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600463aa9659ce589efe32455b47b7ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def22d62e6802ed20a3b2977b4b1b12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69e86c5e873e4c3b3fd2c44f63c785608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecb807fb30d304b02763c933a6d5f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485463f5e4ae9c34b5f7eead24d21f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f0cd99d0ff10e2119c85abf7e87d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc3ad83a009999a4966248c9b34020612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73a0b5360f274ea951c97179ec5f08613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a41a7e867d69bca7e63f60a4e54f9c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eef4ae7796a1f6962173acfbebab93615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3818f1407a783d4cb8d6b652f74b210616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a636eb11d99d8303cbbcdd206c8f38b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de838dc7e33b0e2aad94f18839295a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefc44ff31f139e141583dd9df09917619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133766e989e83c7292dd75d59d3cefd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab9f19c486ab101a4009994244860c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd741bec9eefd1b4adf8f1f37aaf9173622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0ad912f9c14246a939fb3f5de00a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cc77e25df1fc2c318f26356e1c8e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b402b3855a54454a783777a7f7ef8b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672eda9993a57823870a82e808f9b45e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090554c5ab3d571708d519dd4cad094627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4a2f30e0c30085b4c12cb556a0d92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce79e99ee7574629df6374a2c166818629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315dc22d191c12dfdd94619e3a1e7ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6835e7a10eef1d211e0c5951585629a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc017215e4820db7a70d72d659aaf9a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff93a474c3f8dd8a222ac216663f675633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca8c8cf0acceaa2f351d271d005e5c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa5f31f8354e1b183da146386bfa43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1677cb7b94a6520f788b839ed3244d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f534ff3d31adc7bb348be915c31a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa987bca7f78051701b7587fafb1a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cd25c585226adce3d6e3c2aff64fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1712827430d9d8e4a882cbfcb3291640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863b94537505e19260819c6148d087d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6983ee95c4fdd80ed4d998a8e8e8d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55792030f35617528e6ff285404663bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c70b7baf67fea5148e183473673dd6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339614d6ee734a6f2e33b038cce9d48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ccd3501164a738c8515fdf6d39909646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564099d0937f750e349aed70b677774647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccf93404e33367db02caca6dbe886f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb0c2e9bee736695b194a85dbfce10649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04923021d536a371a8511647dbd64be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a0e9f12967b15146e4e073f0553b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e714e3a8b4901bf3e88ae92e62607c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bfe0425e94429b63a67c7f2bad1c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b353f6182957738bbe2b2c5a8e8ecb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161dc96a4d15f1a4669f1ce8f4298e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2015f15c4419a6cefb4216f6e63815656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41256105d4b7334b3a4b03172759ff93657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d38304029b09ef75a8b6f050565ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da25ecb3427217b5f4d2c8e75822e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d8cacadf6250e8e7321abf09e0b59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57f2939c038e1f4c7bdaa436fcfbbe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256d1fb008048670f0e3a392070e77c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f88217eebd0f154716f45cf19b7053663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c088db33e795306b309ee853c2d03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38434e4cf7483f4f8d07b05528366863665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b1ee55a3f5e6d4c0f18a39e0593bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac6586b8496786e33ff44211e5e33a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed63bca65b0d4f3af24cc124663e26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06833a3ba6e6c6cfe43c9b12ecfa993b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a45f2576cc64b34e92df12fa2a5995670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a63ef5ff2ef89c2e3b7d3c8eff3672671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e8474bcc7da6b205e1bef48cb2004672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947b45b97d731818cfd5b0a51d40f6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2d0989478db99ec9bd41c72bc6fc2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64438d5763995900389b862cf566f7c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b5441e3a4d1385abce6e524d5f05f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475eed58eb52d1a302ecb96c783ed15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88894674ecd8ed962b156034e479f43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39133a77a8579a163110e092f7638e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f01c3c23761a58cd110901c7080c13680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125831e72defe97eba1c56d971e31353681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb472e38f2fc3c5164399915255c8a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8d850d67dd44e37ab7c0bcb61993e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7548e9369c3a8adf5027b3190e56d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8881b9d2219bc61bf2453eddd3436fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999b569d1bcb01a381734dbfbadc061686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b586a821d0e05b55e790dfc3d06a8d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543530a4f61da86a91671f6faa595b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7c59b43a72209f862913c82de6697689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e7a26a5170c34b975534da6ad698a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ac7849fc81f6bb9f488fa7f0434a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972269f99fe09a912d76ac90e5e0b094692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2ba304908dc60119a2c561dd6bb07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df70b3e660b90a81c4241b341d4f73b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eed972f97d6b28c2ab65072137c340695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4129ce6ba35e0447705f89f324d8f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5626a92cefd13eed37db3b403a1cf8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df15250087835b1db293292330bc91698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782ccad44a3a7dd3484cc36503d49b7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518bc6344f112b3219a82b866050ae8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a226febc413f96183f1167e5f3ca3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821aa1120df8eb6f97ab5e9367173ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2846e5e9d05a86f503eaccdcf6c5292703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e841f4fa0d0668ed83ef128740685704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a4a6690537b1019633c0749b3e32e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20c9748502055a33303732ccc428dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68918ea263278d69c584a00d88486fac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467535707fcd813ee5d8e36e421845d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f908df20a7d9184217a97ddb849ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04df488a3440db5c78daaf5dc9c0b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08dc275520c9a345e8ab9b59ec3460711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8ed39c94e4afc3f11d61b98312eae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185574a54af5e76dd2bb82d656c94bb7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe3a95b6c5a1e8584dfaa5973932f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7da8f4b47d9c4a3a062bf24c47fc7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470f1e18b44941d7853d1e44caa1eed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e99bead501708b78e72e0c1b911c52717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e1a345d8d6db2b2746e6de8b0266e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae4420b0b8167e16aefc4caa44f4ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc93a2856a8f408950dab0fbc6808fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570ffd814f14ac6f5a7ec13ba2803b6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924fa43508cec6d1e627de9397764ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a0483683432f73e42336c8216e930723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b6f261591828baf3b86e7dbd16b1c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e9eff8224ef1d2bddd2f1897a2e16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879c6abfa0402928112d80190912ab0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55c97ccb1683d67273457e9189e4de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2838fd10085585767c4f7b68cba7fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee16176ea141472d9522a761904c61729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920e2a3ba1e84373a631c866d2b754e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff805f03e79b4f134530bd8587e2db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ae7274997a419b713271743ae85e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46768ffc05e40eb204b2606bc4fd85fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae716cf1c919f4c7a21e279507bf6da3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48378784c2ddac9250449bc400d09a8c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbf719534159e361d32af1c4e142ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fda289ab2a6ca174a8040f86021c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964b170aeb87cd2200ca316df902f8a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a732fc1f035a62c3edcf3023c58535739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22cc28e10d94e55ac3c8eafcea58ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093bb0fad632c36e3e9aebbabe1463d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e111906eed7985c65497faa8afa1d24742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f75cc80950cbc4dc0a31b3c3338f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c273d946e7c375a7eb407c38cb98f40744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6212e0c0bb16f18475ed1fd28f3258d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171bc2829b2f57b7dee31817943e958746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd15876d918973868e89af05ab90da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65be1dd64f52a1760a0d5121bdb02e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3aaf0e57fe65dc4bdf3cffd4fa457749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4b1cc9b93eee4647b645dc10afbc7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49038f7ed87fa57295ba5b2a402a82751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735929b4d6648a756c010324201d411752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2829a8aa88a414d3a73e0737f684a1f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff582ea81748bac3b23ac13214cc6b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c96eb374f110d72045ba559201662f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935fd05aa2ea0b15aa622f3f28daff6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920950ac1d486e0e9a3d558ce1f56659757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33746c001f63ab823a56322e79a3500758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5e68ff5998a968c0f10e712e1765c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f5b093685275111d33ca5e0188b8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815547ec5aff7b64acccb8f1ae34ce92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256033d436c3ef1b2bb625dfd79d9f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b83927ed16426135804e26758962074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed6cb4f3ea45916b477a1f2401ab465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cf5b1c71f3f4078228b15bdef75c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b1c4cad471cc313c21ae553f480f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7e601ce37cdd2ff48968546d71d308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bd3e5b0633ed226d98acc25a6afe09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7e2b76e88e27592d7315e8a2da63210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab102c11523604b20e7f91cba6b4f1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2de8e14e83789b15b023088dad44a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10687f8495165a821c2f43ace919dc0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a6613e76ba9ba735cdffd459aeda114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403334dbe3fcc376abb50b243c3079115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595117c5061e6499ce9927f553ce0f7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122f37a871839596fa6c3a8762baa8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a5336943bb0ba51cea69331c679c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea975e4f1c19ae27a98a903298dab319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9cad37d77c68597eb4f17a15bf8c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c605bc7401309ad354b319aacf17b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6865138be62c0c8d9a6d733a538a8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44c4109347483153bac4ffd094004a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9aab1fea7ef559b3d9020e9535c6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07820563d3b1ee4fd1278ca632d1d78a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d27eb0a340e0e0a60a9d1f45d4b3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c1af31cc3954e71b0050a86b5ae1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49e784ca71e66b2665625aed7a103a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e316b492bd553d0101cf9270c2905129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b342164e511722a9a577a73f1e26a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb81081d2f891e722b165e83741c4fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22342e82f7c2f951f5ec2a105b7642d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8487363f4b5c3fe288a16495f59c7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1175ded0572b672b5631da4827f41da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a793eb1cce04898129ecf0e1cd1c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d348a1089ec1d9b94bcb735dbff36c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330ae00ac93221bc72b021d2e908b2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb30a8aef03178a73ed2fbffde8601938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce84e61ce661116b29208ce7cd2fcd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e0883ae3d056da30c200750fa8a2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a1b80d389c6d5df78988fb164448941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83e9ed36c656fe754f83c3dcb286cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ba361374bc7a62c9091ce7fc6023e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d1309de6d1bf3957e769fb48a38fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4542e8fefac264cd0fc7dfd47d97145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3927bb56d20a2e2a0ebd3bce26d70d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a50b07ca9e82d289b1160a3e3379747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d5ef7d3bdf2eb49dff6632b539b1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb5601fa8ac5a2a440cf3f77b96be449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09d13afed3111407146c069d89968e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029d159e5598bfe80efd985a3118ded51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d92e8a54f9e41a969e039bd72074f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d73208a52b57c731395728f4c8ff353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155403e60ed69a29cdf3c6b2ea2422254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be9d84ce0a52bb8a30e0fd6c32637955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c323774cfab8b17f92b05b80ed4771456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad5a3ed48b10b0269db864b030498c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f30e938e6f9dc09df6033e8b30d0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e9e29f2f345b094a1f0af8bbfef3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6959a251bf5175340a33d6d4921be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea44bf0b87daf98dd23c378f0eee1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a864e1c2edc05c65bd4e027d75001c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacb564468b56f039ee9516bec23f6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13722a433cc0357e0459d0f9cd4facd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15491ea8d9fa8ea8be4ce436fb9ce90b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474075902496ce9bba57788b46f9a2cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af6fff621f81df92a82abd2e61ab9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e5fd9c20d555c5a8bd4417ddf09e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ec0b5f07ae42c597ee1c054390c1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c95dbfa3d5e519ba470a2ef21add570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7982da3cf524dab514e4d11c700ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968d3013f6988cdd3277f219b1e9e5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074cde2b8ad8a375f1749c96d52559673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45430837e9b43f3ef91cd80b390ca2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790bf38954cff055d8c6c451abc29a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d79e402473ae4eb4b9316b98ddb33f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e080173f5477e86856a7186158427f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43517b53469ff5339d507f5ceebf245a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50963f7a718358b8e624180160cc454179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968fbf1c96721d26ed48faf5edb752480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5035682499c0030027f74f03d110881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a84974c67e26cc31cf3860c2e0380b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942f4fed817acf19707ce997564ffd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb19df715a6503214dc24897257abb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed2026562744dbe558ef06e7ed2b9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae387fac6eb4f688cfd49c201eaaca486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b44570c516c4ee967eb99e41cfc2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8197dfdde36c4cbf9b7b0b9b5cbca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2afbb4a010c34d9d911892f7cbbe489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e69b0b36989898457f1c21ff61ca790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1233a653d6d54a03d3c649ca7aa81e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d281300b8cfc4fab5dd28d6c030a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec66c0088991c8901a425913fb4ac393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53832b82912b18e97736fcfcb6fd38dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebc1445bee3d8a7dfd740c60525caf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63721c09ccc2be41758137a9f844718096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea239c27259a9353cd5735e08ffb9ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed92d8de76a67ab9789e4b70125f90698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5a32c25fd99aad78df0e880d6d99099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc699232d217484654cfaaf3de881a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921c5adf799223f9e77b0d0f657501f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33c47f93669f8c8056e65b8192a7fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88dcb996f0fe6ee96071dda3f27bfa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c12833423bf2fd772c3c5b472e7da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b0e8950b3225c702e73484c8401f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e615f136ac8c35b28034d9b34368e21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6d7152685132d560e9af6eb55e6b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210f572ff9fa0b5f1ca9263016807b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9025c3fb10bf06459c8ff525b4531109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3e882c1662de8cc6fdf870e3e3d6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3175998d00d5bad6f9f5208e185ae5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0fab5e6afc545e47f70945e9a7a84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0c56275cf0a23b247ffd4751bdee6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf94fb6c4f6b0e85bfafd8ad4d84df5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f0d84cd043b04d7eb8f682872f302115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99b501dbacc10fd80c170918a62ae8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63283fd369d231d1c56d3cbab05f3928117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679614b2c0cae45a0d0997cbb92148b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439f897cf4cf89dd1d22ce1be695277119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba87446749c69201e24bddf9a2b178120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900e1844b1edbd62c34738fc5adb05c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d5e69e038736cce76661e0e4027d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402b09e5686d7c8df8d26db281a3b13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b53ceb066771a2b3a4052f9257134124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126a134af8f4e3d0aadcf36814d03f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255d3e87bf9d963827bcf4b795d5af5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f3ae78218eda5743893d7ca743fba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a61ad3dd43d587388df5c369e74efd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a4b205b2409eec3e4e249cd084990129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5e05698edcdf3926512bcd34ea94f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d336780385668d971cddd8ee15242131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f17dafb2efabae1b9947da6c95c0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9bde9fd64712190c9dffe9b21311c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a63b385d3433545bdc9a53937024d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123963864be2491e2c3816a3201616bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7d0cbba492c2e11d756839caec730136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76fa05f30c895cb574118e3df29852137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bedb06c0fd4e3f708d90204cee28b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cf9100868e94cab81b4a84b0d0f55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4608da5bbf274db028061d5ae52f4dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d90832a1666ef3fd570f8d1e01e1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cff04f2b54463c950189b4e817c1da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de92b3d3a91e02af31e5b9dc52b90fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d681af5048ee70ff335354e5e4b32e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c019e31144dc369080c28d8b48a8b57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959140934c5b6fcdcce0f4a43df73bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e8367bd8a7e88d8a2f591eb0efa14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028515ba04c7baa39aea676f352fdfa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221132da143da69dc607932d6c7abeda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d0cd8e41fcbeda65c13335456e6e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9edbce42a4f84418a12e5ece3502e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3b41dfdc602ae1f6b5cb94acce281152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55c6b46d32b9f8d34b01ef23a5c1da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0563e76ebbb81ecb008b48dd3b80ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78facb2af94e32f21d26bde491d9724155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd6fffa180279718e7a401c8df419156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20697113c5e5fada046ae5dcf94f9e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249df1ecc07a950c3aa0c4eed4b47336158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4a0fed2408223d16a0520284aca4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05071f3ccc4130b94f86c969bbcfdf27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e382c62da7295a8924740fc7c27f3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b2856c213bcedec6d872e70b6e8d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820d8edbc3b05c95e83415061ca6970163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd5bc2a933dc60a52619a948e7e0ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcb1333bdb262720e2aa147a5bd7d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d515899c94c4af1f9f773f3954510166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a77a3661e1b374c795d8393d3f567f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c21a163612c5fd52f65c00445641f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e7013e74b881cbed9e6e52dd4e21f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394ec9b4b67765d057e745addb5dbae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b877de7a8fc55da9fca0beb0a65371171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c38436614a4e75289dba4c477e0ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549b5467a4ac8732e88aec9c02033a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88102ba87b625a694427316be4f7543174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ea6e93db5f8ab469cb6053f3f78c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b0fa46e11bc9a389b9c83895b427e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dadedb13b5cbbaabb456918144f87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43739f986a0ee109b7d27cbcddcdc5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b37ce4fadba498cb15de871fb566f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc1aa74b6dce79ac82b82b5c652d4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546c3904cbb4877a2ad8e4d2139fee2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0add2a5fd0cec6dadb7143863a39cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce384c3711f8cbb1d0a583b8493b2a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a076cc4a67b4928516d2750f339d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee1b63b55302d3df76b30f2ba404ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7b6668d65981208935b68bc9157f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3e956b5fcc9dc5c20ab6c021c3f62187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ded5eb5bccc5155a6ade86b5ad363a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf668aa148160d82985550853906ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fbdb1b787f547a163df917073a7c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b859b1982548a6d6d737ca890c9dcc0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083324698022c2c29a000477fd64e12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273291b84b6cddb54042427b5d6829b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eed36b34f17efba67e2c163e475a17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186b40555520ed2b3c7c187836d1fbc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa8ddb739286ee959325631408a7ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9588762e9c53c2b6b0a358fe20f994197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69622775ecd6ad5cacf2b2146e5577198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c4752b8a871a6c8191afe841086ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec726408797ef28c4ae5890f32d70b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d8b2a66f5ddb348eba840efb1c553201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379e20ebb5fe72b469b72fc5a916342202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db7f644d45eaaf1c8ad32cee2f7f97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d7787ecf423a824f10a4dbeb2e4dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228eafbbf689ce1b8a01805d81cdc7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823869104a09ee229dbe284a4cbd2d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4c0b9c2a24d4ba3d6b71b210b4e75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb59f9e9a37c881ddba676525ec5ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc50fd35ee7498644638e912107bea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0990338dc25afa7cacaf7e26f3c6aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dda2d48822e17f8d685d5cd00407b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeebada99d8468e37fb1b912186f7e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec63146152aac14ee567a22452fd8cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a9aba54b104081967e60369f3bc77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2898a7f22f2420139ceb009935d26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf72c0bcaba746ea3117234643104a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5edd124c5498374f6f82fb606d1e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bcb9a48ab83b38e4a34b5602e10b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3578ac34e155a41c22445a7cd161bc9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1face32ff9fd1453b23c125628eaeaf2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9802596f27a6ad9ae4c613e02705b1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114ba2643c6c1c15f50336be3fed843222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9757267a5513c1852018f2befdc151e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e431f63c59762c695a81585f14144b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494a548853e0dfc18296d4827e7ece0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc61ec3fcece1b837b678aabf12d231226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b667d2d18ef602bc3d73f6f8636b13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad75cca52127e0b085b1fe682ae0b1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153e6a19d7de2bd20bcb0c88c306d0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f4b00195990836f526eb6e57c3787230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28550294bbdb2e4cb2833b1bcd0a5864231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aebc6f7595d0ca28021462da50fdc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11fc819d217ca77900d3638bfa8a12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b8724905472be13df5f9b61e601af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b358171c79f2d5e1683236a6c18cea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0a0631c4c2f040f396abd29e264c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd98f32dedd7066bc3d3d2fe9d3ba0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119126c6d3d1cd996b7a77c9be9e5d42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352bac2e4f8148e70435c71e130ec02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad378a5c550bc4711cc7e250bf26c036240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d243f52dec2ea7ca94b08b011f9d183241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a65c7df397b0b8291e22826d28ccc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fb6d53847fdace585b716120f8712243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3c713e42f9c5c7f1fb292873a3b10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bf630e81ed5127e0b648e1d89bd73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a83254303f591038451de04047dd2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7707e81a1c0f90b35783df5432d9e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcae7767715aa32b87ebdf8f5900a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ade2b528507d3e52baaad8535bec0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8d7046eec9471f62116755b2853fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67e076341d2b6d46745a911f3fb245251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe257ed2f32314835f4a838ebbfacccc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe566115b44fbbb9abfe6a78223c6d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d236ff100656d2fc1e33f5b01d4c64e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c6454b857d53f2ba536ae5939d9d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8c32da7ce6de619f848d16ae4bcb0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69ac2ce26308a163f50379b57f77bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57928721f0da60052f697fc5a8fa63e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319b968339f179b83ec0cb05f2c9084259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7388df577c9c292e60b7e01b8bfa3c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69d2d707284be1dc3cb9c8407efcce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368272aa71be0decdc6675f915d6b766262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5af79fdbd37d37e5e7c223ecfe894263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10525e6c8d8430096ca28906533ca78f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d18a508ddd2a0c52c7813d3777baf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d32fd42b50e8d3523328638c1d34a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff70c94d38add7f09bb9d4faaef9f10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320f12d63f2c20bb388327da9543fbd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebe5c85902c767d36648ac1088de2f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d398768465ebc93da6fce8aaa24f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65987cc58d6514b9ce5a2feeeae7a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a3cffe3768cb61568b5e3cfd9e912272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1d86d160c3404d449ae8fa9bfa6a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cfdec4bbc26c5a28a1b7ba54b2d05274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10e6be85ed4750c80e89b29c920557275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ed056bab4a44f6a36e8ead86c0cdc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a292821a0b0f0771ce45e716c47e05e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae453246f253b99c68939c96cb3dbaef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a03ddaa8770c8753946827840a060f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4a6b3e94d0b980d6b965a60afe29d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1665fc6be48e960e6091be78d72728281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4900e01b3f8220f0a38ff554ddc1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865428eff747aea00e7d3f6b3b06650283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df8f03f0aded9f8cc3a01e164bcc2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b32a6005705f5c920d85f8d45393b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747a767c6adc05add60adfd087b532c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d182409fa6c93c52b18a0290404f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08e2c2988e2a27a97cb17b993d215f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99f617d328a1e0e3e74e0cb7b2dab5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073bb05bc2025c822d88a071d6b7b7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29320e3be419fa19930630a88954978291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00efb1d58bd157c27e9cb21eb41e8dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b7ae17d18ef003837aa1c0f50a3b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621307fa65d35ea28dce5eb3585d7d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d7d06cb507b699b6267beb58385bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd268b45d7dd4cca17f752707100304296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d16bfff1a9c78e1d42dda84f29963297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7b32962a724aec33c176dd78a57da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8983581e80292fc870133cb4a9f40d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeb9bee14b7c996363f22d2c253bc0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063ce16d37b5a5aa109813f82ebda3b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a708ef143d11f973891abc108851c6e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e40433e62ece6cddf112eeea9eb25b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841941df9d6855bcc71b185d16eb406a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96de30ea70186dafbf248e2a0795dbe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cd5959a1c4d0a29ea9aee7f56cd4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eabc44ca027b848cd99b7e5e83daf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebac3ebbb2a2ad6723ff8784db001ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5de082bb2fca931a18d13b4bec125309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb98488b954f4507368bc268c9c0db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd9e2fa91f79a831d2cdea278e4003311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925d4ea0da5d956e30c708954af9044312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b579c14b886acb73a238f47c6a019313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3216e61f083f3d1b3a07ae6e04cc4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868628c4ac796d42183bae813a055ad3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9599686a9ac6f9dc62ffb11d80dddf5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3699ed46cbf3f6ba808c59278dc56b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b6ed5ef8ae7f0856f5332064c6337318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b3536356ff4fda87e36234108b97f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51d30b1914346a9d12b510433b59a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c0868152f939d19af40f1803feac3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d49ea34dd59086135c31eb02b5ecf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee56971d4f185806302c9271fcefa0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb769352e49b5fc4405ed9152351ee7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccfbfcd288b73ac20615463ba58e78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c3d5d5b288312bf04e67731698148326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e7935a3075163c03681b4b77d3aab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdac063ab49136d0fac5299f1231dd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cc8e87aaabd8a61dc58624b3dfb1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ec9b2c204a2c050eda7d4661ed0f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66772f7a286fe8023993abae3db8e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23473a6c521360a6fc6f37bfb99a6f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3624cbda29eba0a5a3a6b408a7863333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea74adb572e2580f28cdb38419ac5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339606b29aa4ea0bcc971a54d0865bec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572d2b1e8c833990ace0044501fe256336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274fd1d46c74bf3f02198c3f484761a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc632e22b7960f23f4a103d8c841957b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfcce4f0499fe5b38252400659f797339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9fdcba06482dd534435c86bc01857340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359c342d68ddd191def6ed3a7bd376f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12cf60af50261768d7d9da9d5b4db1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f111d1d79e666138d45d939fe75821343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd45483ae0419dbf28cab3215e1a4fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26584d4e51f5511e380b0f3aded0885f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ee9ef1462ad2ea4fbb3327be3d555346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bca0d830a0b83383cf2e662cfa3d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7340496f7b5b5fa1acf2d47cd6a65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd0a788d4a37a9cf12c310a2db8c63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4717daa35314b921ae7c9dd8cf61b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cb0a7ff93c8f4d284f81af9c1df94351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d43887ac773dc9ee54aba47e928b89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004871207bbbd090950fe06372a7c1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e174c8cbbd4f7916e1fca39d84ab48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef882c062ca5bff929b6e9be9cda72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dd7e3cd7f32da566d9ecafb95decb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce80c2756bcd302f0632d5e955d483357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf249e093ef29abdf1bffc6742c3156358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3981ec380d6ac5614535457e2bd6f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992166fded7dfed8fe11b6c58ec05243360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e92e8fb14d95604629db8129ffd18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e07b14d21ba7bddd5756e3c0ab749f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd690104647f8055d8c9609b52d3be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527048e910c971c3f6cbf780ffd609f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322247db0ef262df3ee3eff46ca7cf5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b504b889286842a2cfa1fb1e9bc1d64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d716072d295fd2dc7ad5833c1b7ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e23467c4e8cb767f7a9ed185930ad2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9908d618b1214ab88136f92a0450d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bc7ca85cf5af380fc200638ba2da6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eedbdeb91f619a90aebe368472fc9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828f035d7705457e26430b8d22b79b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de16ece2e63674f6a6bbde6ac73c18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547961199ec4b2f164fbe6fc24097d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeaadd05c389d8040187c3d0303302375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae776422bc7f292099c2c4c16d7cd2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa622058e47f5a9623622a1b12f8ba78377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e29410c23f6f79b34581b4849b613b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513dfba75d61fa32f550130a3ae596d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66463718cb3ab27f4b1af54801861e7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf66cbe1ab58f43a2b1585cbe584ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8816b7e10c1efbae5e818b1f3e995dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b14d4ce56a7ccb8f86a72c13a480ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4834a9933a1411a347e50cc90ad488384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05be9ced8a17ce213e126f535d60d9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a87f2c206e78e530918317cb75430a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6e618657052ac46ca6155309fc273387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408bd68eaf6b8c81f600e72e0f20b38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c88871fa0a19857d796bbca15ccaf2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4326ecf34659a095dd58c4bad9450e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fb5a147d232643b0b15ca274e52fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901b16e7900607212da49f06a3dd7e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cac59872a89f944c38953f460d965b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d02ac7409a53a025587e107dfb901d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b026d2f0f7a095f07ff763f85fe5950395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c393a7e48241dc3d0c22c98c6f47fb9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387327be4c989bfaa81a462627bb3c62397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ef96c6d587e915b4aef45bbf9ab53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ad1accc3be0e08aa271ec25c063ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf0a4a3ece1539ce8ff741bdaf6616400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0eb01612c690e54303e99e2ecda8b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557ae8ee0023c18758631558c64ff29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df55637224f30e902eba55cf5849d3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988ebcf5f25b67e64d479eb7d1961d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57229d70419a0a1021a339bad689fefd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47733373f37d9cc1ddb975e8cb3d67f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382d57e2ce0fb5cc2292df6f08d14ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc66685765329ba62e1f100a88c59ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238281749b19ff7c87163991d2c09dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4be7f8da7b4a7ff1efd201a1bc39c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3f52cc03aa3cb25353951342cc5a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcff935390244db5a2e37fcb005b07e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29345c839e2a158ed7980e60705fefac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add78fe9e77b2e0bce89fa75313aada4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846bd18d54749aa1d11e658befb4690415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7551e3c3d2fbcedc81ec276817cee50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4694c90a6a084fecdc924caa242963417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fc8d019b343f33c2b3fc022dd8f56418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e19ab0e9ce885d50f0c11e6a304266419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103fe5b6ca74b45d8836123321084b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5027d99e47baf53983579f3de57a55f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca692f5bf854326428f1c844eafe21e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e77db90aa470b97cea0af66864005a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d58a8d7186da5dd28cd5f46df3c915424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316b020b2e08f7ad0f57dcbc44bad68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f255126f2b097c778bcb1e41bb630426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b5d36b2725fb89939c4b25d012bc7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c77657e02efbfbe081eaf0cf5999fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a446681e512cefd07920309e8924c73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2c79041ee16990d6e68ea07bb32b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9092a9949ce54528f49c2d5e8a367431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4c4443b4f73e0b1f6d51ab34aadd7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed55668423dd0ebf280360b33a017ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5ddde1457a8a6c61457dd6f916d62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dbccd6a8ed6dab9a71abee74151a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f80d33acaea035034747b4cdeb0a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2874eff754128aad221c92ca49972437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8ac26ee450b61ca16276f29fe3040438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cca30fe187307bf22d31faae233f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8763cc07292c9c42f5103675c021a76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b6e2b5b773cc0bc8b3bd5af3956a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528869dffbebac5359e0725fc7c0fcd0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8884de9024777d5812d520b741f4920443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f7a5312bfe7826d0576398799bf6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4fb5ef83071ad2c35e2b07edb55c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49262df29fe3cd2c682f244c5835f88c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defcb377612da29d0c0d03d781c6f3a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651231cb9ccf3fa1792ebb46f938038e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34154ed616c0822d1daff2c692d24d41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62156e658de8bc46d44c84642ed4e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb2fa46b4509469b60fec8abc6f9a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35843391196fb35c11ebf951fd9b69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bdce246c90e476b484ed442866553453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977183f68d40cb86b10eba0f3dc7a2c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931874ea9babc66dae5aaebd7d69e46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84ce1fa09e97ce4b5c1e00a86015bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c406d815ca1d3db2381431aa1fd8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f9aed4f6cb18bddc66678ea00844f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de02cc3917626bc80fad49c0b2ac44f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ac4fe743769474e79520fd3992caa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b81f9f3fda0282a65a9d39eea98b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cccb0ced3a08ba10cc753e8bcff545462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d486f2b002dd3cc5bacaabc922e9aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6440c2bec7720816cc0820e36701f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60d9fefeb4008156f396cbd9fdc3ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c3b15cafeec08e3a973d38fca01ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dd3900762043c89a04bc8b9aecfe5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ae8fba11c9237b4b39c8f48e10395468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1840978e718d52f5798e694503e64c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348dcc327b338d5cf2785606eceb715470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174b8f9b5321c5c359c2eaa55e92d70471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b2533ccd55fcaee7a933817dcc4a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298da04101bb6bc8d8e519fa3d38a933473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf12cb6bb66a631226178e69c8b459b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b27361f32fb90770414d586bad93b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072846fed3dd8d9ea477cb4eb2186d6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c83c8c9b6d8199e021b3befe838c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6143e267fc37278975ede29480eb6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad77aaf9887853fb919d398a2b82bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d91257a1aadd7d75d71c78cdaa9c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc3028b31795fd5f6902a42bd33f0c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2ee97623caf2015dc29fa76913502482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd4d6817e3190bf480be3d9047f6b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91e9a21917175ae66e8b6890fa8bce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96add1e79e7a27316fb257524cd87fc1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ea44ad9549bac0c715b47b800c127486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596163ef74314b0fea80ef7256e8dd49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a532a36d794fd3fa218fb017c6966488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997ad424fc8d93310faf45f6f64f586489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538940eee2fc421ce0752a4cb41736c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64a2d8de8c3ef061dcdfcf31ac0922491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b43c4c35e9d14295808d229444410492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6d8e8d399439d748c9c6396ab245c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d25291f0d0d5c14c91933d861a857f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf45132219b2ba52632db16c4f09ef5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977137cf21156e8a7c8fca72ea8da9a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030097754eef234138683a53e0967d4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aaa02ef5c0b52c0242f893826f3ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761f569b30304cda10c9ade6cdba8b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d5e04083f538576a010a53a8ccc90500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49461627923f4c64e78ac464d8a3ca6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2055cdf64c3805ece0865046cb3c6b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0cdf7cf0d4ef2424ef20f16f4ee27503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbef06c64b845506743edcfc99261d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b83687980eb15e31509d381996b42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73457470ab1006479de60b7ee9dbe7e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96e09f76c325492798acd4f850f1d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f972b5891c4b5b0b8e98bdd29e9f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de174770cbb11c7b7a6ea01b815a866f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8ae86cf19d526e5715cf553de0540510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09839f67f135588113383648dbbaf171511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5e9ba0709606a49192e7e92d90279512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfdb99e3076e743d76b0e0668b1055513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937dd9db625f168eda99c6c45403995514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9092b542a65826bb91bbee0c4f34a04515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc71d54e701e47e1a6f8e9d8978435516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec22018b86d19fbe094ca5d067bb6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a9e097e148910d58745edb42a5ebc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80e6b808a59770be0d2e4fdef1f493519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd15b084252e588a0fd09241ab8cdb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaea8bcb39addbe6a5f1a0d64e0b65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79198c7e5bbf925f291b961e9811309e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec76e3208409d4b06b83191a5cb14d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8272521028b569f95c06f6421c50c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79759a39b474fa9204f9294c2fb4a76525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041981e47e1c1241037d73a9434c793c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1ab36ac825942738dda00e91c1997527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456527760a9b337c94a7c67e81f9e43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0959ee7897e2655420b3c7da14a3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5e88f6bbbdd0fc7f2daf64c3c9973530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896b160c33ad8fe955cc636e524b1e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efedb53b3748965cf417835b56bdbc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64613123ab5d7ebbf7fe2a090dcd35a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa73a0f057c821192d04369c0e29c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c7deeef5275942b93012f5ebac643535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f032ad6477af417b17f7ec1c146b81536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be056ea68b0c93d375c5f09b76a8be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbfc7b519603a8f879750c7ecf4714538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3423d6eb2ed8de25448ef75760f3fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95776f753698443f2bc1d7edd9c7474c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddca5f2be47a32268497e44d45b617541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9d2031ad145d4e60a5890cf341bc4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8adf599c091283237f44dd76934fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76ffe93c4fb3e613f069386e2a95ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb20d9560c41c17b29c84024a529ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda83e9738f5a3f780b0d967fc6d813546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e18c6530f038d19e81194e18278de6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be6490db571776420cb9ff92492b1f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d1257170206c93df5c62a6cc2863c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cb57c6557045e7b858099a609faec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c350272017a2ae78e245343a28c7c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714ac0741ecd85b8b1696fcb19a4a2b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc88cf78256890873a2a521a16c8b02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241a9009bb2868c26af2f01147eae3e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b0ccf16c30131bad1fe716b5fdfb9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc18757fbe22f8a8a7bf9e622045c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b6d8b4dc18d19d3693fd354285e99557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73297245d6ba40e789f21e92d5ea5de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aef845951f6dbff87483d04b88bee8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbba7b9528b28be03eb3c0aff90236560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10671828b7f29ba647037e3f96d9577d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4aac0c3c1cc99d3cf4332b08c75e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189db3cb9fbfe2af4949b84eb27acc5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4290cbf6ab577a2e4347fa4c850114564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d241092e82d9fe724b91ce9dcabddb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93223d7e00e2c710a57da5501c492244566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afdb334d255d92852b50d71c15208e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143b028410a8d9cb85cb28ed13c2606568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44141e3d36ea7c183c28c743bb2cee64569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e1ff915cde9de954fe31855c47be3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067852af57170f00b7eb75685cd750a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d014b3a0300c1a0d80254787f22d6e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21618b83c520522b423bcc3d0630675d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f3afe87c75a9ab4f8029b0372d553574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc263f903579917b2f53755d06259a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933eea13b298a35d7f60dcda4b27178576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e1dcc28dea58bb47efdc42878a842577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be150f211c49b449ee6bc8b94ecb1663578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5622724798a1ced3f2834d31c1f41579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab3f8f1052a8beb3ec33df9e389429580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78c0bd8d9b2e6e6adf0d82920f99e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a411951ab7146c8428ba61097b4ff4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550c2f56765432dc86260ced0b63a96583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fab644110333342bbd6fdbe57b682584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da5bfc14c2f0eb21049924e4c16cad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b30e0709e8e134e3db3572076ae48586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b91c0f82fc0fb89dd823d7d0e2273587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcfe41f51df425782efc178a29ef13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b36baca7944754ae78eeefde70a5fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c4cc0e6ba5f21742a55db389e1382590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf18ae1068ef96edb122279ac42b65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb53dd126c9b001dfcdd39c4f56243592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8e2969f79f017ccb44e55c3af80d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f49bfd497e340cabe29758f8908a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cf37f8eba22521254e5d4288ef84c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38114311ef94a30aa66e4da021cea8f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753f192ac1c9121ff3752bfe0738112597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170201271e874c453d71ae453e7cff8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09f0906f822e2953c4f9d463147faa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf344e46a35afc181cf213b29696deec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b5ce2a3f93f2985ce52ab58a9ed94601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96cb62a04e72c5121c9f4fd574440e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3af9a1d6b8f0a3b050b78a6a9cff5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0daf6c121a0c58e06508b4abed2ec7d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdd5482e7f95f8cb82a096f7a2465a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8da0d8a072a7b0c9faf690706af06606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5379b85b3603d0813cec41c419d2b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524d715a0b9389968b53f38979bd04a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dc7bce4527dcad8c5b2f48404866e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7461937542e7182b9edbf0a6b86930610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d7314ee8d1de8ac8151fc9770396e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4f2827d12aec0220afa14b650e28c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045278285eacb7bdab2813cc1173fafa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81398049eaf524961776e707ba130c1c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526547bac1a07aa82f5b8bcba80d11c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c3825f78acfa13558cf6f53d6cb34616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df882a5e454f255b12cbe01ffe00f45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b518602104b585638875cdecceaaa61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537221c4b7553e0a2de4301857fbe66619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2988c5f757200246187cb942aba5db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255f1cd975e016f6d4d0146881f58ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131422c9f617e89787ef6afcf452417622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04752adcb72a1bd7f8d6805d6cd6c336623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191582c946ac447c1799344b5644aed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec407ed7952bb3173271be78595a00625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b6b393cba340043ec3dd3b85e271d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b051a293fe6bf9e885402f27c062a9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4658517304e389fbe88a8325c8544d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be99cf7ab5b3c7bf816e2e1ff9b9b26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cd3f13121db7096e173b13be066c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c22fc8ef8f12ddd1f0160049656840631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a2d17c35e7aa315e3b99720d335d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6f35d5ca4e95ad03b4f1d80fa8756633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c1d5f1a25459c39d28f5d315c4d4d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42118b82fb01f7983083c20d19c8a040635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76626647e7ddfbffea37cf4b608eb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526d74876e2010c4af48d8a023fa533637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81a5195bd7a466f64b251fca6a53f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ba057e5f6a8362bb1a109391f165c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032eaba94b11a13675dc7cca0d3b605640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8ebe549788ddb762b8838201134c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93694d7596c94e76cfc833765d44d4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf6c08c13a2e554022b5b98c916584643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d655277708815747215177e331ee10644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9d1ed8f5175ddb9f228a13ffff518645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5faf72597b7e58342727c1259c23e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fff20c1160757a5583419da7dce77e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa57f6afafe7a4f33466ea18d41f96648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad356deb58d92e58663123d7e94e11649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54d33b047672f323b71bcb39c8ab55650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7e18c01da949a8e10ffc8c4c4e230651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8d376c57086c103cb9df07011c272652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1cdb7ab693fc0186ce00b2285af70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94d765baf50a1a33361c5460cdeed5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55417a6f593ef85b10b8066476c0a35655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e19efbfc137830493586d858bd9a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106035c73004f5adc125871750dfd0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eef4eb668bbe0eccc3e7a7dca095a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcec71c16e9719e16271952962fab5e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590751bafe85267a2ab67b5a9ba9b71c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad7a9ebd68a644f0d30cb25fd5493b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532a4632242fb3cbe3b36f907fe339b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91fbaa49961216d5941440d24ce67e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de03025a40ee6c189fcbc44027802a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c28fc46035a0447e20c9545c67c08665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2df3dbc6c59d97f6097632a154f228666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bfc870ec645907c77b20b3f31ea1d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be947b3b849ee4fa5306217399df4083668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0310687cd2a809db74fa123e50f77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54dde242b113d70b16113de6e37673670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3cc93eacb5247f000bf6f380ea461671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4b51519ec14a1970e92e352670ee2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74960b95cb586152eae122914d6800f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc86178bdd9f982110f988cc53015a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f47a09cc5fd09563e53c61019c76cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5971c6f310e622ddeef7179e9be32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef6f008af555d0a3028148dd1f2fb9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fb7f30cd63112c39fcdf8d00b8269678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70b67e0c0e586935e664f7bb3581f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b28385dc0010389f69537b3239ae3e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40ac4d0f0192bd47ffb72971174264681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17652beb75615bc7e8dbcd6198f5a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6def10d97f8b28559ec16601952d249683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca86aae13752ced38febc0102267aba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43078c7f37dc693b33750c005c16ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecef51617006c61e3039ec6859b7cf7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34902120a746db4e70281fee224311e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58d4847c924d97ff1022202c18eeb9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25047bfce33d84628fe1576b295b1123689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604fd409b158da7089751001e407d6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d842f2b2284e82306772f30cb7f4bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719e0fb3963a1679b40400c4c70a0fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff7f192fc759fe8355e0d937f94303693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a4a02dd378e04044eeb4c8dba38d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25720cdf3508c8ff48ffba8c4171feb6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b534f9700a4212e06e154ea1837df9d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e153e041f3eb8a57fc3d260262353697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119a767e08e1c625d6968140714bb0d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d77ae172a8fd95dcaf3e9c8bb32d28699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4ccc5df7ae6d0ccc46ab419f55494700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496c777b5ed7dae20fddd9e67ac6dd3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09ac6f1edf81d20729fac942b074a7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa7fa2d79e4bc2eb3b20de1976f4e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6f908c33f49889fc514f4c7d8cd09704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4ebba9c0f73ddfb5f3238c3322463705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e374296e21247e3183d78c1db9321c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c30b8fccf48c3ce85912aa54439373707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837079871865ea923379468de06174f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c74d1cbd805e2dea18a4be227b4a98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3b0797d8396880c0fb3d33228adb9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf662a4c6287fe7d23db536803663d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984b66dceb2608034687dce11d5bb7f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2ad76abfd41708b521860f5dc7c1a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefdabd48e5a1587125b88244216538714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f87827d508f7688d3dbf17bceb88c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33d549f9db39b2ed4160803fb2b40c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981a429546b8e5bfe3dbf0186f38f3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b5d6ce0a663922f0fc536c8ee8321718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8056cdfae6c7f76dbad6088015737e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee53e1e1ac365bf9f23cc9003700434720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76f43e45570596488cd8aec48f17d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba48675b79ed5afb54dc7d35c656192722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50814d1bee624746a7db7ac6328e818723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b5e257a7b8f0800dff9a8d2e20a3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66224493b2897e6240ab6561863899ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ad52062038123e15b27e01f7afe7f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cda5534767f7dc1c59cc05dfa4795727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8498c7561f4628c6b4c6a54bc77899728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5f9ed4cc77f857b8dad8a431f914e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b7d43e2da86aec05adace7177e301730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89b5a260a842162d2c4131d882bf33731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bacea110c47424a830cd7f842f72a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a71a557317c1905ba78d507a6f6a1c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c49e11e02e8a186d57d551d0e88079734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f227a2a088a6a11b734d2c7ec47144d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4ec202294131e14a882332f1d19db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2c9135fdd63189eb30bb611dcabf7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f35f409039208d875ce74b5efe7210738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bae973e5a1de740834bfc29260c77a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfede431a58fff17d8b516ba3566f7b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabded068a61407abc32c08b47d8bcf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7cbeceaca2d94cb7300c282e287fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea42655ced3a88f3b9ec473aef25b2a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f87293c5e7139de99514b8b428ed8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d93e7f5a1d384a9f1f3b88bd4c2c20745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8596ccbdfb99f710dd0d4b9d9b771746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d091b6eff3c3263e646eef55dfe73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3989437eeb8fc921deec4aae9994dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b02012d886dfd043a0a3816ed1ecd2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e89758a5e9b269dade2d69abfe8821750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8ec517427905e1911024d96504ed1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bc9e20e8b170c6b832a6fc0ffb918752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ea7fa18e04d8f7ae2145f7c78b5df753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>