--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b09ac3c0259b343ad42bae2b909d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749eacf16accd3d870bdaedf6dd05cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87582c301082f1d349996ed8ddeb519b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e900e9c59c0774f029db41e9da12a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fe9cbd45e73b026a6e5280500ca325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f29f59b850e76004de92b8c41b29016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a82e32074f09dca9ebd5f07b0568a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53721161dc892c5fa14dc65badd4718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529313d289f78f698d82ec060e08d099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4b6b9a338272021dbaa5eee3127ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894002f0b77b905cb9b8c650b0c5bb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58e6c96a2cf9a098d15bb5371e579f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a978fc581cc6603ed3c0aa23c16a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb4d6c94e9a47cb3834967a96af64414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e970b0a6a8a4320313602d0c62c9cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3c70475b689c014ef7d69b646727b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c27f1f08b20cc625e618b8f7d2e01617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e132921483e8f818d450f239ee449818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbf01515af28572d18eff129d39d6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fff6958d38e3522f0d5494755133020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43506b60f187fecd5feda00718f78b2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ccc6077959c7f47d4e71664702ca222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd365c2944225f1614cc60befd797cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e085ee0d481facb04f7c637bb3540bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f7d72642c60c92dd17a2ecffb5f6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f79f17bb1acafa291cb8ee15a0150826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10083f3d01723dda26f6cc2f3e0854f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30c1087909bdeb620a607d5af524b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48b241b37feb3ce6f7755850a616f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6933ea35f6fa510e49b61e200e8cc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738c098721bf5ac99b6bf4b1571d15c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8183a25ede46f4db5ae6c18990e77dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f27ca9ea991c157e915555993b4bed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984823a23cd0d3aa045b892d2f9e17434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafc9db3c50f61b34e3a42dfdd3f2dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2eadad1d57ab5a5eae68e76e52057236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a02f483cbaa818af39de8828b0c4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822a1360b0c93daee36a06b0e017f3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e5477a0ff069d4c80573dceecdb8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4b285cd08177abc11d1790b06a34f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605258e7c111709ae8bb2dd8966a59d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13715b1c2d79c4b067b869376d26db1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d282da6c22028c8c1c88d3caffe52dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e71ec2077249c33bb41d3fb028f2a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f00975897e637a0a4c5636533446945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00989f3b9600e3733915ce05e28769ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee747c1f1bb44617a139fcc26a4904d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc00cce75a9daf713d097e5872e916048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d80bc98b9253443aad93cfd26f5a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23cdcdef6b1cf4521d63de5d9c02d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5448405e384fc4da1a7e6a0366212951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca945ba025b40818a1b071294b5177752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cb79156d34cdcc41514c155f235fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81b241861363a529ff451f3dd289f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669107a356be9c74d72c525b576679855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80d777a03a01a2907893f279f0c3d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370a517d343391e3cecd0c541ccf28057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b50da32a1870c8a1139af292d7b9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7eb2a4331a6684ae8825c2479b4e2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12850b895bac218fe0ad2065073eb66960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bb5d178a1099f0375e93aba2a745761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14f3a02cd227e34699222070e3525762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e02d65a2239f22813f46fd7e8471c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9377c9be6af66ae8dff717012b8e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f6dc55b40b152f807bc40f9aabcc365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ff95bb46e43751bfa0c92434d858a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4f73c4cb69ad3d7c9cf3f56fb09a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55652e3d0fcec5ef89760abeb1d809bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e38a0da02215eb6387eb7f5b21c3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f01bf4d9d98ccbbf99569fb6cad3dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7455bb39f4905a8b747e6f4634bd8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778247dfa16ab93faf742f8ca65183c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa058ea690c9306714f4089eaacd98473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c84de32d660007c20c6a20e3597c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc3ff194f8c2c2f081b52ecc78e59d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73c85605d97e959644da75123d263376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabda0c4e2cfb832c2f8aa8d70f308d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f966c27ee5e8514296f4e742c6fe5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc23a53115466475257e4abfbcf9b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db3f4723744d4c853127fc2a69392e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727a6cf0695244b5a6f04e3909affe581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9272073e639ae126110beae3c1442a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163e9b29c83188bfe1054a82a6db6bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5399cbd5c8b88bdf55cfbe6a619b25f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419c5fef3cf7c368f81f7ee3a1bd7ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd0f44bb03f0a70fcc9facdac48cb186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395c5538fce0925ef53bd82a6a7963e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fb7bb9543813b242dd1fc921c98d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c590b21cc4713c129e8bd17dc43eac089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2045fe34282f0dc6ea1e6814cdfe590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108b3a5b5b757948d7394eb499180a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafea3026657f7b19731eb08299d48e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0e00cb23fa03cc06e17d3bdc2e1a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82ac8f182b136c276b960315fffe1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5fab7c4c72475d8a61afdae30874095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8ebe9fb6fa071e4d9c2feece950cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0dcaeb2ecf23409a9dba2d3a3719697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c0c916eb38bf9baa550368dec653498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4f6204212d8637caac2ab1a0286c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357486d595e99924e5cb870326b6147100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdb39a11664c6ad34335fb1a283b81101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bb4171f1613859a28ac112dc876ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07e2d3e7406aac97a268d9d2bf6736103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73b380269b830bfc7e67451f851915104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20297bd72a49d89652bc84d688da85fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d48235fb2f71f2dff7ab7f672e34af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad6191145f54b7b94f3bff3e60e88d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c378f358727cbcd5dbb3cb32a1d615d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859038edc2ed4c2eb83f4150e46a3ce7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d316fdedbccb56e450453ffc51c699110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487433507b89efbffc493f12b239ade111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b5cb7f68d8ebad1d8790f890f0c4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b96539c9c5c058caf46c8cd0cd7f7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fce4e35dffee001c3f2fc70bc9afb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e9cf7f16094b0c6f4d46d425c5c2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15624716d8682bfab2e2adb3d1978e4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7761605463ffa850bc96e6ef9199c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d118f89dff701b7996ee197c0378395118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a493edb620d5490fd713a9fe56dec93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062d694aae3cbf99913c7731992bd7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ef29708e9024681aec75666c3bc14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e61cb90c8f3acf6fde36e9ec52bbd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600deda965d4f1eda8e2f3b6628213fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9e02cfcc033d0a361f47e9e542280124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a22519cc9c75ab07cf67d5abe698d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6a8227eee6e9d0b7297fd486e4e59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8f09c73e1b51e48374f46034b77b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1356b4fbd70e3d97b914cad51af6a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4b1c62ab24f61e7fbd904eb29d9e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d9e6275720d20d0e821928fb0d624130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae335de01c4204cff08e7d63ebf48e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cc7b89de5c99ff6d512f90cac7ac8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864cc99896dcebc7ba5b0bb0230f7b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1f160839f719a347dbedcba1a5fd5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cffba1ca845d1f89e0a5d149bcf165135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90831ffe4460573022737e22acb40301136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197b8747649996ad27fee34ae0c785e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550cf4683e2d6121a7f579531f1dc37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd431a9cc64bcf7a45ec04e0f4215fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac6c9b2e9c8ed6525cb65a5a1623b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798a8e2ddd7e2d3b9dbf71bf0119b92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fe8c525f533e4da6b31fc1c088f4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48084ea1c44122f286fe3eca7e127233143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad857dfff4ba20723c2f9d8804b057d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a1dd88a32d10d569534513f719365145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb6c8414f760c32b39fff73cb6a86b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669ebfcc956709a727dc4f24dfba89d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedf3a6e37b2af7395126362e4da39e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc197b484671409a389d5022ebb5a52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661dd03ee7123ac5c82e3f16a56c40c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a57557c8ef4cbd3090ba92d2050f44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da09670a214788cbc670d25794635b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9d53859676a2e8a284ab92658d9f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0d708795791fd8dc17f667ff75f03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316a1a7d90045520382d6d2674f8a0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f535377df7d0abca07dcf52f34506c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a7078d51fd0f9cd76a1ab0ebc63b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ea7d6e43d41a614b13fec94d1bc0e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4098361d972e00b6cf244a857460c84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c0bff400386c5fa66d4eb9348ceab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b1f22c6528d41d9f0c0857543bc67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cb047c631df8a5279f8403a7547c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfeaadd30bf45779716bad3b4e95db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5345434533fd91eb9ca0e71e737599164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280da684f35b3dc0658c0d457364aba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6c342f3d151859baf2b0deba2f67e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23969d1b1088761c1049bce3ca7c2bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23fb84e7385ccef9a9668d34b9fc38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7913f5bb28c682ccf13d037d9be58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a0a31327edd76c9fd09c99da73ff5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acf8f7714aae784e6dcfc29c110932171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8faa99ed79838607c6d31770ae49bce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbcebdec2247606f9e4b034a211d00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b26fd53dd81e09ba39b1054a933aa6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89253d7ed4bcb5b48bc30720ccce21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7805a44f6e1870e8be444a4216322176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f65aad85385800ccedea3234fcd7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9893ec83ebb752fe70b3de8f71465178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cffb31d544cbdc8651f7498509e551179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad6f6af968e8da6b60e9473a25f958180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec208c8ff799026f107995db6b2506181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547bb71a91c880ee41518d40abcec38182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3554ffbc58f5d8b6dadcd4ecc93ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d1d332b217f6fd9ab54dc40b7ec25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97551d9bb6cbf56b8d4d993cb5b95800185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43626318b74621a3192db10dfc01edfe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2bf8597b383c352ebd50e995df017187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be57cd88023ed09f37f992b4bc91c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46735ea3d20cd7bd9fcdfc7a512fe551189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c36cffc9213022e6ac3aa7c45092b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f28b6596c7448b5af3be0f402cb0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacb7668f7e4dc404bca189159513d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3db079ea9ca8ac4a96f10a489a036b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb047698edacf884bf4e90a898af91b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0213628fb41627c4790ea698586924c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfccf7a4a3c806f3fe376db6a0db00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e6d296019b865d03ee75e37eea937197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c395bf7afb12810f65214b81182530198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3bbf77126a74b813d4b660e3f539d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4621e34c3225f0acd83b9175c1e9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d52829071c91b5fe922066ef58f3b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04046c37ff54f239f2dca670570ccb39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f3738f9c5e4c5a289521729a1dfb2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622b0276a150cb000e5e3bdd2fc7848204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f197d8d1bab7245839872aa637535205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff000f9c116dc2b90345f4bda66f7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30398b10db413a332dbaea26660fc11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e3bd99af9e2c84090746f5fce2a1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1167932063f1f3d4a9e5fff3a10321209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c3e0339f6287f4f64739b8b8629d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ad15ade0c1691cfa52df98bfb5bcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0f9952d8bc1e75473fcb85f066427212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0cd619ff561df0c66668437d25ade213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764af854d62383de27f470fa127db9cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8311ea201af4cc1aa7c68043e5bef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3420f856676ae9917fbe3afdaab467216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a80164b80f47ce4ca09b52ca2dbcb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6970df6547bc6b51485669153fcc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397edb25838cb7164872a6b4e885e7e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b75febcba0b4eae53f2d579cab9034220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f281143d7904b8b976f3d2eff9975221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69530e90b4ea9f5d51be8e5c125a61e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930bb72b0bf175c27e44a7541c5e0be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd7980acb6505e446cc873bf1b0117224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a07815782130fc835eb878257cc20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decfe610301da4c5c08610e39f47246226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc7906f3f0a4c7ab132b81d24eb2e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8238975cf09f614b78c595afb5982228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529290789ca18d7611b3806108970e1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6a74f682cd6ef67e5c159571eeef1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bc65a0ec82227523cd355ae8defea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8c1c95aa9aa0408a8b6ad42e52dcd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64a26b2019a4c4741476160e43bcac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e5515bd24ce8652008bc3d169d55f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc20a59751c33105a99274f2b7fe5e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ed346c6df8c14d954ca49f0edadb3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c8274fdfd64e2470c807b940bcce5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29becc04570b8b61112b478e5709aa6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7334778a3ef702bbfe12a073bf753f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728aae3734c57fe1f9769bd4cb0ce177240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c74a65c41583135c263189039fd31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb5ae55c3e164534471fdfdf9f614d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e710f4c24011c857d5f38e9e24bdfc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991db3aecd91d2371102fa6986f313fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9f5d17b261f38e07c4e76dd044f7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb61fa01b786446d193b756a6db9164246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788bab58523a49db8ded85130dc84ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff63b14d52713f1745913f83c29f7ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603cf239919791a40a10209aac50664249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ace696e82033baeb80ad8983e3c404250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1a92e5cfdf17e6505a76a1ac736a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c966e5e4b270c6cfe2c7a2e98559c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cdba96184314ccdcc9956a9597826253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b975b94f0547f507f313ed86d1ff23c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bdeb49c131331d6975ed17767f016255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7683f922b3f0506123f8426fc526d83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8e0b1d8a9bd5afd9fbc6d389feb88257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9c1390c6e027df0cfe906181513af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244e6e3667cfe969aecd4a681febd7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b85d0fdd2393046b39f453165c74bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab252a31e54ec2205811c006f0597b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab4176f37d2fc7ce0473f03e48bb2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef86348abefd74f8d27d1576ea6c629263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347903ac5c6caaf5aeaef227e1509021264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be65c697537f9a247c09fbcb6238d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c141161fcecddaf6f43bc9c63d644d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa442ff7c4f2c09c82a3c1c2dbb71f76267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1200911fb1417ae39c76c7afb81de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c37e25629da2ecb83d5cbcac7afa87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90252717069c656aa9da011f86ed36a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796244799bba7efae3d8f74736443fb4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0994d42960ac212ead3bd631d130406272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f68b8d42d4c8a3b2cce033e08ebe5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4ac312485d1e2fba22f38dc144c81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df179ea172a6ea1341c68d570d8a62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce399fa8367a3687494778157e4a99d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0fbb57ec9c86f1717f80a6fa2a40e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533083d8743dc3e21c3fcd609882563e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0ab94111cba5c3ee2fab46c8d1d1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c0f2eebc76cd7c734effac8912f8f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bc22bbba03612c41ccb71ec955dd5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee5132bc798a229d783b9042836c77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a262e380723c69b72bb8aab3fe9cd0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bddba296ad1d3822674cd322094ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f4f89582fbb1e526115b0843d11d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58bb0554e866506b7146f31d3936a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede03bafa2e527c9ccc22b190f22db66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c0bada6854cb0986dbc63185e85c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24232e1f2a882be0cb06bed5f368038b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae8da3cfc7058d06e9a068ab1c2676290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c4493c22a7178e37c5fe1c164acbd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328e1ab6adfd87383b3c75bddb43ff1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e35383073777e68c46d8dd22ff15b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e0f6c8aca2ac008b4cda9f8f907fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1015ecb2dcbb5ff9949c964677d603d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adf0040d0746183e4f16fe0f7495ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2526b8d9f066ef8c2f94b5ef89e10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f210a6a7ea4942f0445e5ca1d1f2437298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594b941e5fa6f8e1f58ae7a338afefd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec226ca76eb6180964bc71850eab26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9d548dd1aef15d59a3ed1484e172a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13786010cf19d4a13ff0b077272856a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9db2948952744abf4eed17ba9a0098303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce37f089c4e13a96bcd4552740d7d69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c28332068e07890b6a702960fb0bbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830acebfbc9e2e785ab410f75bca4df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d60c13f86c7543ecd726ee25ff44e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99feba817bbd88c0ada19fca4bfe8534308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f341fe7c6b758f50c849b8024d8f09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9ffdbd604946d7faf20f4aed2f580310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e719bb83dacad3e035d7eb119741f3f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f97d30dc140338319df29dcc860a53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca66d28cc8f8741ae6ab6115e21ab3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233245a0b1d5ba90dcc3717d2ff7c705314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ca7297e6c6bc177269e38b7359f74315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5df06eda6a7419fccde4fd71d1a5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a97e5d1352a7fa763f1ed96f9bbf55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198a11e28cb2a743df5907631d45e6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a384ecd29736fddc50401c9ce212fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709d89aa4a4086157ec28fbf99f7c49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b3bab7fd8645e733100fcebbf602c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98d3ce2ae94b9888de9abad5303bb2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54400e6e4a02b7d3ca27dc247f1d96cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5feb50e52fb7d1b8ead46484a64650e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279228b0ff5ffb9ad83137bfdb046408325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f94bc6e5ee5cfe4d25aea446a8b8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e530f40fec86d287eaee0702b73a0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cac86efd08d0fe9dc92e844c876796328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863209d4f4a1777c57e8976378c07305329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a16497daa3c03d43d7006b60ca223e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768d8076b8cc7ce5ad518eccdac22e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236f7838d8bb935cb8c56b31ccf3cdf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a8c0fceaa6a5bf209f8c07e1c416a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4aa55d1b00225af8ec4e6666ba71f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bced2a9977b9bcdd89a720657468d0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688740f9f20e216e0ba7a918f485ebec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858eebc48a8fdf3beb7d9c2d324ffd9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f495d8828783b411630ae5b40b520338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58e83156d5245feeea6a4185911ad6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5130c1809755e616bd476afc0e70390340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5277ba10cda4ebe78255a8de7b20c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e421c6d43c6c00d16bb92263e86804342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534194981a781a03914738a530fe4d05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0672c0a65c20c32e1bcd72381cb69344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35560e066ca74a2c6a3eb49f0a4b2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb832a42030ee1066c2f0dfb383f7257346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d68d4fa2b59ce8958fd51239a2998347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81751b674cc15786d6a367b157d4c72c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54d0746e2c1e87bdbb9224b24e7233349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb46b505720edef714d0974a570c8a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5de6717cd099ec555e8c1f6d21a22d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2ffe9422a51bde863d45b315161a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a27ef62d97976a95d00077995a5a8f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578aa04080cfcd6edde084aaddcafaf2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f603673dc9395ad4e0b20eb137c8a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e46856c9556926b9d433b0675831e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6724cfd40d2fbb47fd655d906242f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13373dc78ee81ecabaf9a952b8c2db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46773ac1f82ff38a7a12107ab4a9b039359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63652b68c1db1412c8d71f584937ba4a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343cb810faf8b79e9a1eedf7b97550a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c1d55483d4d6420d94511928a1d94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610c3788fe9c4b8a7a9a8225f746778363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7eacde70ce780a80b790ac1c7f40b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55d8e997dcad6b3cbe9130ff4ba08b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6547f42d62c2aaf5a977ceaa675995366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfebcd2282c4d375493650e20a0601367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2a69e1ae8a2eeab6c3a3e4672b2db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781eb7a29ee406f9643b1ffc74862c98369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409fd4017b52fcf1e93e59d73c5bd26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac89676639e0c7fde71cf9d5c5647b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17c12077f5ae06abb072d3e2c9b5e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d93c187656b5fa551d3b0e787981f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1382adfa2bfd9bcaa8160bd6fff6cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b2552f4e1f436d01c698b296f4c1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b8f6c6035e2a120deea21422127d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88eedf206540198773bfee7f088c7ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81d3f2f77d7405eb4ba10c3ccecc03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bbdc486f110990ed82bc20193623a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac787bc26e64566cd9378fa67941127380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb1d17ac592e9bbc4db3c13b1128c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d40c3edb68c0c9eb02ffcd70a4ebe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025a3426ae0595bd283f5f81df20e95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38e2f49127f1e555c75c5a18bf3084384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a97fa7a4d65768a00885ed0bb70fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea220547fb4f520b0517f1e72e5c5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17b8ce204f968c1e2a26c738e823e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f9c2b59c0de88365b1d34abe27dea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb592d978b737308728ff0a249775571389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76abca026066a8c655a3b14c86adb71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59127faa89c762a8c1e8b2bca2f9a768391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59b2712b3bb087a5d7af92134ce3ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bcc2f855792e8237e95581edfa0fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d35868910bfc8f6b8b5cb56d0fddaa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4a7094a5c4dd6873ea7df666d0c35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67559d878416de04e7abb816c3af3bc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a01ada4f774ca60d5cd913e843460397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd51b0e34a491bc5048498ad2026928398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c687a5306728ce5023c93c9cfde8de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199605f5e2939b614e1272787a22616400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cdc553690f8bc90591d21d113acf2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c792d2d77a058fef83d69a3d790acc3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf9a4fa90669687eb753db596bafb6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e1e2b01754bd3a1d593a0c432d621404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413840059c564eca7372a832cec46ba2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68203d627e76ae2b34a33514da4a3c4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f59219a155407772ee49d72334a040407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a10cc4a077ec6131f06bda5ccadd0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af56d20ababfa8501d2a6322ddf513409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31becef74c5e74a7f7136092cc772cec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770035fda7851b53c1bee37518cc417411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf3f9c3d5b9c897fd1de6b8dcecc95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96084d08c8c18c049ca21c86ec288e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a894ad2816f914cd15c9b93cf2d06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54309954addd3585dea395b8c0643a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb9d2a8bd44b548b13e6041257299d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab65d3bc6785b02c5830c43401430d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7f3d6e40f46feedf01d05bae284b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cf6a2d3370096b931aeb3a2d291ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037d5dbd55f12586c8d5664cf7eb4c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa258dea65ac3c97a5827362b11d847e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e73b99acb6a002c5683d4e0baa91b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b9ffc03caf60d2fbdbe9d66fb3874423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0932158d3eeeb310a10b40e3ac43f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6f5c3f1152816425135e34dbedeff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43e887aa80286c5f9e649ee7867835426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c44d0064a17c95cc30c2a6607826f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f916a89ec887674c6ea324401a291f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e6681b89a82b809840daeb18dff0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f1dc9783bcdd82e607f109e1b9acc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f387b9577d39b558736cc94b84b250f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfb7e4f0e2901cdc61d4cbced65461432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8a73fb585454271e99db36da19b3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229cc82a098b223093689fe909639ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b43f187174f960075539d19b35ea0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3ee37ae1d37f22afd926373bd5064436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c4188813943e701b502988ea04370437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8130a19a82f9952bd39b33ea2b1bd2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06550676b884d08099c2cee3b0be68b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cf29ad122a47e3eee22a4345bdf53440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad729421e1e513f8bc1570d973780af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05420137625ef0c4cef5ee36a5b3a8f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f78792e6ff3f3f65542b3e35bd1c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eabaf6af278af725974f2c16484dd3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f50a7f3862b426bc64a2c4126faf2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9201ab0186415c847b537ac5425e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cee732a6097d5c97d0a782f522eef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afb25a8488751f5056568fe45be909448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f22f54be081affe8e4a3c5bb7cc11d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4fb96bc057e649bcfb29cd528d797450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e50348585a7326d0abe1603890aff9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76c2647d068685d24174aabcaec2c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0377c1f359a30af6d5d27955c7027453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d362941ad8051260d4ae7779d969c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdce90e4a993014b9c029908d39baee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d35286bbb35bce52c2317a5bade5b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd82a43cf97dae6906153509294450457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c5ade5a5a3dd3e51771b7c2b01d0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6f925d1d73bcc01967bd7a35f47e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2406ae0c5073915f4aa4aaed34ef1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a90f2f916b4ac9568ca63bb7a7d3d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0455fe966a6ba4fd639d4de0f765f86462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579699949bc74b6526fabf8b4b216ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb4e921dd37bde07c168a4feee20b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71d08c8137b20c657d60d0927590e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fdc816c2f6586f5fd79740ea69008466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910e09ed244fb685d230fb72f81c3e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae2af2299e2cbd7f4283b1141dfc98468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8330661dc33e3e367b059d8cc4a53bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72911cfc0bbf0cf138709ea763369635470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79d839deb0b700a39e356d898bb2b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d51f4c8b6614a716e7deae5ce0294e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fac7f08e2ba771127fbbe82c61cbb5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a3882a7c231a1e7b9d71104867985474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe54d29894ad74bfee3dc1a3037714475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452fc28c2e3263dba4f2ee28d390753476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4f0104e558ad509511f69b5936a3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0f110e273953f8e744902e9689b8d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd85f2e5862960cf57d03b40c32ded1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d96c3eb910db0736dd859f8b916279480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b10bb7d569c2721299a291936e2dd9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02015b4f1c7af6bc1c270c7749ad14d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05c4d206c2ba09830419dbf40e82d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2feaebc66bc2eca29303405fea5d287484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0261257b07bdc5c33a616aecefd31e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e31705cb4fc8b058e5b607fd7896d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01287c2e19f716a2a8bf1ee073c36e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4224eb217ab618f8b81a5e67d6bf0b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51418438e31a3640b0220669878db9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e20ae906fc2a501d8b1141bfcb55b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3e50ddb0775c3567b3b8e1c123b74491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaf3a0d0ae7511b8024261c81dabf6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fe79c9717eb93729e8144c3051a76493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc99b6619148a3285a6c54296957aa1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817d0c59b50948f50f894c30f49cd1e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499653fb30932bf050246d3b8f79ee6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914002742bfed0f06bcecfb2a23b4cf0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc220170eab347c79eca951af476042c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb207448a2344cccae3726bdbcda7cf8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d77c70e034f5c45af66dc588f977fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c330b73b41dc4c3507a00c84274dab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8c4e40d151cbd80981c8329050ff5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d64ac9b30c7d7f9e68169a45e2c1be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8594aa2e1b5cf9c9de617a5eef165a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3262d331382f6d431948f390dadc39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f50ac7a6cc44c00fe9a7e06d32416506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3395a58ac73d1b18d3622b52bc6c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05b4888fd26fa37975a33899385d0f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029945fd2b7ea9802093f62deab6e1b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaef428bf0f2ad5672863e40de5d7fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2281d6cae4cb20563c727a7e9f9281511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa40a43578062f31b1f7df72aae978512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825b7a8f0f9df6c2d4807bc9cf3654d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249884e924c7bb2a5543b3cc32d7ff0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eda94a342444d468b0562d6e3c1bb5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647924b15d75fb01740f99929ce64582516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d977d2997c97dcb2a9626a57295183517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4920fcc1136095aa1f11b2f54fbf8de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457a3236f515ffb26a31cfff282e4ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f16b14f185186df587b8910f33b3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86435244503a86f896add18acf5b49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04f2064967857b94ffbaa518435b56522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23d1c77cc949539ec8b8fb6ccd7598523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d23eaacd2f196e1b5f37ffd63e3785524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d27a177d0f3adc9d552b365179dd8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808970214b0af49304725131165bcda526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74926785ee0346142e5e1019644193527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666cda9562ba69e11ba912196c22926528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12fe6a094c37b5a930ccbbae4c2c80529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10ac16ce7306880f5fc946d51c638c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472c7dbc23b90ae3adf7d378b593944531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b8d7beb1cac79f8f888ef0e63d32d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c2781b34e191b2229afa8c6bb125c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7db8ec1594ff8953b54f9f15724ca5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c04cdc37cd263595514a198ec592a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445607c6e9e1bb217e6e7cb70339aa1d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80439962d304d6190421435da4183663537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148384169c59f5ead3c18647643dba1d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfaf0c640ccb83f0d6cfc8298d9b93539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875607efc3417a78f8621dedab1df02540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d59537ca0358c927d6d8733aae356541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684d70e36e138aecebc1a783cd27c9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db51143d7fd412c911008c14367eb0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ce548402b5ab100140f216f9c46e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726f9de8a6f1cd131d8869f308a0eb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b8e05d983340b68e50e94badde8c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b6a20f76340c867ff561c9df54ec4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30f4462d322d97564ef520a9802a42548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52b00c6fe1f5bffea1dae4e43bdb75549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48404f9637bdde3532b76c78d76b2de2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddea1fa3d08b948b65bdf9d1de13f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7990e56dd6ea063e81b551a7fbb3ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b945bed160523fca31c7fc33d8a9ed2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4d14565fde9864fe16389247c7aa5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fced746266d8e0518b93286bf64082555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39291a6ebd6ee3369639c057f11ff81556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3489e6343df1ebdb72ef5b1a79696557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb111d55bcf103b7fdd11ea2b05eb1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807877321763e5d77e78bbfca715f5af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a894b71d1093da898f5a2e565d7ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291031ce9e5a028a5849d3d869be4135561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5023a2eb404d6d80ad2ca4d14019067562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca4aeba957e4667e18d9c9dc98a8c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6bd6b1e4b5d2a59b28e077ec256f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9952ca6b2b0039cbe29547ddc8f8a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301376f6d48539d4deb7f8c6b1c0e88b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3757c17ffbe688ed72be53aef38a871567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dd35c490b91e835b61e57d83d3977568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336b34be1ff40da495651babb52e897569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e9ad98ba1803dbe99cafcde92579b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337324dbd84e532cc5f1d1ca93e4df84571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f64aa753fe7843b685b4a78395b84572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb3d55320c03c67d54863e52955eef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b4fb5b95cd4f20108f672ddcdf2be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e8a30db6cd8391e76728372c06160575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c83485409063bada565729b1b3eb0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae483beb284b857e03c6424c4efa2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c77de6628cfd604a320ee12a39d95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f0bba7d024b0806ec188934f2cf95579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f66567b2a1bf20a6559b9cac8b0b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b00f9c9f39797be8ff8b511d03038581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae6230a030fce33d7d3f4c0cce4a8b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0d046eeb11b2c9f0488b9eed733c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abca18df9cafa62878bba38164a0057584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da52ea5b2fc8cf5c1f4bfef3f97f68585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5512a05a5d75b328dfbf3e922b52843586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f6512f06a899123ac187d13a34cb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3afff2a334d4cac5f9ddc3205c2c8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e67d7a1cd928d5e4382aa311b3b6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e22d3606b1deb133706007d0bcf958590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514418e94ffce6beeb2a629c5a15db9b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12df572f8b45b696945597a964cbc25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74af2f5a83a9458b164e643f46803d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536b30e205c1c08eac0cc3675b2db31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcf6d5971d1bcd860509292ab4c3e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88e5f32f5fe91d8022ad5656266d9c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d450566ad3cb7cc3b40980af548ed7f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea069ac4d3ec9ce091f892b484d9d2c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796878d84482a6c923775cce1dfe1bf6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287b1c8f3bb2ed20afe7d856482f743600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2455f2b234f7f6d3089f2f1e0e9138a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b8d31b8ef5c289035c03940ffdbeb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708f11ea3382c7284b4b0503d73698c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f9d073485b63fcaa15f6eba942852604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb01e50f959afcb78caacc876bf1aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac13bad3b82e1e468e9c67bb351996606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefc285e4d945c22bd52836aa7664f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ab1236e270ca0bef34ac46efb9ab7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a1e75755a685455747a5a5980ddf5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece95f5ff77e599505ef44cff1678761610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b137897a7af984ee8dba65ff43aaad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330876fbabc051dcd08a91a8232563b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea1d4def8c5cca5333e7cef84f3a27613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650bbc0944d8e36973e9e84daff434b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c090a61967ee0f6d6bc4e7d672385c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a905e93e35643a97a4edbb6685e4a15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7de1fff519074fcf974913dad2b436617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572fee2edd57444aa2e9d4d4e09ee74618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11d9fe22906916b5dc1ad060c0ce49619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6aa62e5dc29df3c705e76ae1f55182620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fe357699e454738b61090b3ff653b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e53d1e90bff703ddd74db6ca10037622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a62402914b89bd92151d83db8b1b53623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db797d64052f5751cb49702778ad069624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5d218350224c0765b1559f5f553a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823813d50a6ecddd40f3162b94626d89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33496134a4cbfcec282b631acbe7730f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd15b9ae5e5b1e410aeb1566afc099628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8cf4ae7154ec542f5bb6f2b6907ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7cb95ff8a7274884ac63a3a03df1b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931ad567401178af0dd8e4d4c235150631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0b47e5dcb47f3a32c6cef94584464632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969683868ae0bf42c716932ff81b5c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4129e626996d4fff088a27ba5ac3e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d22a37190311b1d0a13bdf69afa564635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732564a2497da70ed1156fa83c48083636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5377800bff736ab4a27f07f0be3f01637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916da55e9e0bd8949dee0fdb2e44d6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1eec3f7b59e6830074795ac67fd38639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28adf03941b744e46b06bb00eee1d98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5d3f1b187d3959883af5db79cf575641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b2e91729692ac0cce08e912152f2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3b4c9c0a271e6937f7696cf2b3b2a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4474cc38ae9a60298157863c3d18a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892757eda0ae10dfeebf534ca0c2ed4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932176a4c2137490d66c95128e18cad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393985202799d7d9b8c96518c5469fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01bc81a2338df59426156bb6a18f71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033995e28955d4bcb90c3b464f93b4b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266c74317dfefbf002312be32454c0c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450eefd8574b9256c667568e15fd1cf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64017732cb45fee8b897d1f700388f31652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11a6f9c597e7cbdd67ab921db8f9ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530b9225dd5ac9d0a0b9274c884d34c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42f115b0a2a06d80391caa5fc31004655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844549a480fdc5d660b09727b1d0ef4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6da34df560598eec2de6594410842e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ca33c74d235787db92635b5a8d4c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516f6f9359593d11394de01ab8d9dbd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f76e26bc9acf2e5e13597e08cef3a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c00ad8e5a54b1bc101e8391fe0036661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269695ff649601f6909fe8f93316d56c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04929103c34cb0c7d5059cd600163e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a0a886d04303d3170dffcc4df9230664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fb7657a9d742cb9bc9c19d3e1c28c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed9538ecab241624bcad56d0fbd542666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fadf622af136131ebf5d4546d3185d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406684795b3d9dcc732de402d3814cdc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e579b3900b836098834000684d534669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc8921e802f63b1976e83ab63610ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdf395508a68636c407bdccfd30f30671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d8a4348da07499f9703ff92ffa5db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b6a1009a201e2ad7f6500b1c140f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a7a8dd3db2cb523d2d78a57e21d84674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9b5699e0e400d8bc96c198aff0254675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983b553ee92e509b5f569b8ab77e403676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5419a7a92454465e43fb9fc7f025b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe2e510ddf0f5e242e041102dad20f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77aa18ccfac182369343a7a5eeec054679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52886568ee5c39c59b6811c46de3c62680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229366238886b2725db4739ef9c2a66681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d2da9f1ef8f352988a4605dfad3fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9e08fc8dd766839d929e3da937fdb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a230f16cb9318f276950b96d101fbb7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7faa4405c617294099786f7399a386685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395f93cdeea22817cc2660ada0b7fc5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918fab36c5775fa4e0f8f25b410db4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972ac9aafb6e47097f9df50002a261f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ed3196809f73d82f7be7b87de9259689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a716747e31bccd45ddff607c3022e72690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169f8898df046aeeaf4b2fc18528f6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb5d8dfbec4c3770769b57f0176964692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefd0afeda82a335a485a81e56db02f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a784262ff1f88547c10b8d485b71a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bddc3f7d97f40d5457f2cb3a5b5c72695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95e1c215f71317d39036e16303b513696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6125bdca29bb0af7f570c8063d463697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca317787ca9c462ebd5c507f31130b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966eb4e80f9c2c56aa542ba2cf16b2c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d709b5e8884ef0f2bacfd6ce4fe91d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5995add07674e297f6264086ff05ff8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c40e31255d887bec8b78705eda5467702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c137431fd4ab2a259e4442aa0f5645d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c60ffba950fc7f315a113905e3d525704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71325dee319541f7bb5ab18c8fa6c8a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509891b286311d1cfa34dfcaedf96d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb126fa5cafcf9585f68f48d675a469707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e76e8ab1c78cfadefd1e22eab6879708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39fb39fc4cd2f6011ae4c68cc1a386709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed75cbb8c0bd82749f34b8b8863d4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ee95182495cfc5793745a0647252d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075933158aa07194d07c96677ea37cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba600b81bd024cde1278793231410e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee183eb2021b1b0d0b32140f8c98606714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5354f28f7611de62f78e0845cfd759715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1b79eb3d5c68671114d29c5320a90716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2b6830118b02787f697f9a21b9d72717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b579d495c0c8c8c850947b4b84fd40d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0f6dea8a6ac6715d2982e15592d88719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aafd962306eca540107330aa6a848e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b669b99aafeb56b2f33234a683de7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6e93fe3298fbb8c220d2935dbfa36722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfe2c09c61ca549e23e664fefa6507723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cae18af95cd7cf07152d30e6da3d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edac3cb2f1931086c590d9e541fc2a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253598aa0b05acd064953e9fbf752c1e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351c019469341ab7555eb74dac0a1cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583158c3591bd9b65f3a057d705e4f31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb631999d16fea3e31c477a5aded94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39913b1a42b521943dbb5e9fe93642b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d438528245c32f954ef7044cbd33b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b618d35b767c7bf82a11ee6247df0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26243c3194bf330a448228757137af59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa671dc5f8a4ff297c1e7cae22f707b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0488d1541ab5ab6d950a9fcf06b37b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14d4b45c7dd35347692a387161afc6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a209cf91ca222adb35ad2f9e911c17b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2283ff0baf6b8189375c6a457b77366738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da728eff92439f4710f64c16fda9fbf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927aad4628e671eb64f861d5702939b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8c1e45c1e35a52a0be5c8ecfc0257741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d0ca3cef680df0c713bd462c25277742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29c7d93e74f94accde99966492f395743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee75c97a44ecd9ef5bf26f0dcbc07d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbd28bf72a0901317714f5afebdd1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97167f4a8a44a5852cf92836566e1a7a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb8c79383053b672cb927a3dd02299747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe6edef7b26332161935eb1f6d3618748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e3a7c50c181ba316421fc2dce06c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd269fbf2e181cc3250c1fe2bb04a3f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f215e4f4de5b5f266b7bbe88d0e77c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e52caf8dfa2c925a7b89d981eea5c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64ba66b40d1e8aa245a59deacea99c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaeaefb9bc0c391eeaa82bee49071c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd7f5e277dae3be6a12472122705722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50fc0171d29f5503b52790115529d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bab324ea1836cf582bce92351abae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac1e9765b09f556679428165d05faf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb2622084c35386468b0f038a2757a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d16d619fe9e26e2796984a4a733b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2f80f460c97aa90501f06bfc9d45c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a251aaf3aac58dfbbc1da1c7f0f049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb020176d34e624e148bcfaaef9908210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540deb637282ba909dad6d72773280e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827018ba3dbf1dfe450c4820e586980312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62612cae6177251f07d51b5469753513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586ea17d1217289358aea21c2e38a8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b232bcd4b3a78ef81255eb8dbf96a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3ba19513e014611ad6e940a10627a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b1d904cc8224052799763752fc69617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302b0e86bd17de750d3fd233bad8e6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f808e1976fc1a2acad1590368f9b0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad85a3cc299e4c17cb2b310d350bcf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d69d6260f36d1d00daa128f63071521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51d0244d3549aaf74e4730a09407bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac638d36242c6387f578931e14aa9d5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab522183dae69a522e5008c6342be824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d4d28a0a5cd729fa5e2fb60b0a2ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cfdba7974a3887786583e0cef648f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f18caa8b7f8cb3626a215de93662527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2a6666081a2d95349f3517423b09828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0193e80c02b3c98edde11f95591e2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476ab314fe12169427f44eff626694430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1854ffb602e0139d0b9f90541b291e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01454bb83afb83aa051307d1018b6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c4bacad8d4bff0b3ad36d1aed989933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c527080c8946ef213599230da291534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e6a1900f40503ada7782f8edef35035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cd0861ec13844a51412a6f4406dfe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd574fa17261ee0011362cc6a95d41b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ce21df428d847d5798709917ac0ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588087ae5197b86366f4e68583b13fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d8afa1bdfaa95a1715983a2e7296940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aae4840506dba670e19b8dca16585b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5955a0ff1187e361a8d8ca468dd4af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605aff1590f70319042846e4b2537fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dc0fe73144d4ab758d8daa868833444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b7c66afb461a54259c664bdc4fae345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c4cbfa6eece15ad4ccc5b44867d1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297f8c589772e40f9ff7eb5beaa178647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a1a0301184e5685ef3fa6482d9d6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bc054cefe819d0b0e112b03f0973d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c6f222c527717ef749234c32bcc5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edda889da5f0f64dc4c659cd1179c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e768f1d19a06a34cccf308750b234f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc49a531bec512741bdd30b1f0fe4c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d2b78688a07d93da4b2e71a28fb3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea3b9023d0af98ce729bf9807389d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b67ce652acb882120a6d4e19b123f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1072d7ffdb1e3feb592f59d6fd3289557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f309ad2e1e0f7d8d32bce8332095f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55058a136269801acb5fca04cb358e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a3ac69ed021a56c369898d1bfaeab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e611dd2be0acc8b4dbeb621d5d03d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac971c718186ed08e42a6c5b2ee9647c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0704ce62fcea292e8b7bc68cfdac4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbab2cea05e3828622eedb04ac604c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19623edd5d1cc54c9828626656404465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d38f04715fa613c40d7ceb208e5c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20213cf13b2f6b3f06be5cfe00c3e4e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf16eb462777b9ac9b32708869999d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd5f7bb7a4689b3565c20a5dbf2f5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a503f3921ca796fd6465e3b3ae11e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51e7fe17b565d6b415901470d7bb0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840837d5186ed0e9f2127d3deb0f15f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d091230aa699788ab5221d0c4193c1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275f094412673d4c8d1cfb0a7e0b76c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcb33dd2250916776c0757dac4046875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb539d6d68ae0f253c8216e9b363c11c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726f2fd92e09134272994776ee82ebb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36a3cc206b797587b22fa25e1c301478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccd2b360a86f41efe0bfb836c2b1da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebaa9e1769e926f7709388c18f4cb480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e210a8b0171169385679ef918341481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1deb0396325cfa560b0b6fbc2af0dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e9e4b620210dba248c972f02803b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346b6aa52e1fdfd7ea0e94f6019208b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d20a78715e9d022112832ebe60274385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57fe6f91e5b3edc8b8676959128a9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a238261506c12b6035306418287d6a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbe855710f47151217deadf81c532088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc95e2783c08a5bcf5d933a445a76289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b5662413266ab26ab9066a54126bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fec6d0ea651585d4767072306ae2e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29842a26b2d8fb0e3ad04389cb1e0ebe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9fc97af9d2a6669c4742533bd181493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a061c7b5d9ead1cb918c1b1bf368eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158867cd5ca0f7cb02d0db26da02e6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38235806f8e8de85b684e08cc350b2bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9a5d9d7031ec7b5eef895a59e34fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81152bf6e5762fa3c4045f42c1722e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50b1f20ca21432c16b0e8edf05c37f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e04d5fa5850a2c2902c09b50aaeca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8ef4d2803da00816a943aebf5d680101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de924b192539db8eccbc10dfb786b541102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dcb92a0266db25ccef0677992fb44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb30cdf5db88d2afc2900ed48907ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641f730420e8c5146092bf302cb7db2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63675630cb345b32ed261b88eda8004d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfacacb1170c8a03a58d94ce6c5429b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadaccac47ad8b4c6876d51ccdac652108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10103f04a29c1019a2f3b6d563de37e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea40b702aa97b5819301928fe00c87e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a088ce7f028dd46278a8de8ba9f0bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0d0510f126c253f6e5627978aa230112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e18167cc72619a19a907b38e0df01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badd990572f0c0f46272fbca606c02c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4916a8dd322ea5b45578d5f0447a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d82b8cc655f15c8b8e351828fbd7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21a98b71096a5e8e9072a9e5cd37f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddffece3fa1be772bb96de0ce5eb65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac17bd003da1c45c1307beef599d4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db73b5181fbad0818478c9585a4864120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529b763d8e802eff1eea8854e35ba16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d741853616613e2d90920a0b9034c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327022788a3402f302d0c6278e3769d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82fdcc41010c40af368cbd814a44c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51875d7951b58bb30fad52439dacafb8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513c7d7b892190be4b37fed4a98f18f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3620ec607d8630119914e5cf5de8ca0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d55da39d6ba0f2d3593a17eecb10aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb333b5e71a2d156e5d9995f6adabdb0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8449ad60c3db48c25b0bf7e87c7654130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbe5ca4af33b6ea695b50b08b065a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f387279b23e4197e5d5aa86bf807d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cca0cb50940940b02d79c0180fc755133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc0549c016ba9c8bcf920ced9ed800134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0591081481af0caafce0978b56938135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07ad566d266547e06b9b6bf02a7dc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4bfc024511269ea8d9fa7b29446a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad871a38f7b30aea2d52afba1e7169138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcd7cf000945b9233add083e23b595139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9588e934a0c94442d3159c18e6f93f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741a262ed000f7cc38a79d7aeab4d82141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496db86387e0df3403b9b13db6ae150b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3503788b01502358e5ff7705f0c48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a893cc45b571bf13d67289b92c7bf32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0b705ce3b1d1d3f3a737bbe94a1d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269b10712a0e348c3a5ffa1b47c06bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ee58e1fe1e4bbde281b50f128840b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc75ee359a2c5ffef89c34d3e62070148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21269da4d51e428d5c368a96917d93d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ab88d9bd3cebf4ca8ad82d7cef843150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5ab1b79c8ecd99952e051a47e4714151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5ffbd8f82dbe2138d05bdeff890ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382a55536e4b46a3e24b58e22c50f2a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472ed0c7b54a986f0dbd39f5def61bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc512cab06560f045110b4e2ffa30a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49947298bbf08ff3b16d5cb72594931d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcb9b71f0465b967d31d52a0487e6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a7cca7f248090f37d8ce4a0ee43ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251bbd1f6d14e9609dca1cfe31c2206159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8cd796e2011ae3d9bfe6c207b7377160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67856c0998ed5045c524925a40b6194161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbea91a7594639e76d0b45572ff6e47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37afa8d96d13e0f91fa9f89d9e9d66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df03def16eb5a1845ed14f49a40441f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2a7d5a4f3b009960de3c30fd96f88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e452608f04063ea59ca9e33fdda9723166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb0acea4c9a025502bc76860d4cd1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fc5bb8c6fc335330f035de6992f32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9640fdb6ffb80604577f8a265496afb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d19445d55cf565b699820245fa0a0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f5d14284607f876829bf021d5bd24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e39dbebdbb42f28905e18c74d52cfd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38076380d10fd61e139750751bd406cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b8235cd53670185b494f17676294d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa27d10344ff810cc1f334f77724097175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7355cd12e5d3f19c0c257f660063a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4326d4da0d2f1e980fd590e6e08a0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0df30cfd16847cb09a8108666951b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5fd4672a094571a2c324f56347cba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3293cc8b6582fa2137820e18c1821a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96d42617971293bd83827063ccbf7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f305c7208fc460778e0e889b90a4671182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8194d271af52f6e8cb264568e816977183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cfcf1e2f534ca6dd3fd951a22128d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cd3955b8199ca3fab9abacb4e4904185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e05a36d808e39b6c08971df31d1bb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b003214f379cb12f92e009e3e30d44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5549386bc958756362ab06d399d80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec6dff5df0327676320cea531014cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c6e0bcbaf06fe55f8b24030806479190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70212391616b09bfd33deaebb1dc16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6757b0b7adb1f8c4473b53ab14b5781192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b487112c92af00286a251edf0fffb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef00a7ccb55cd6ecea571aa5879fc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e14965f38ebcbc250e15d984f27f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9fc438ea611965a3eb26761dc3f31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5985b70ef8595bc59c695eba06179197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e3414b6d3b895531e04d7b4e5f537198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81582957b58548d40cf69d0240abc982199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524b82483156fd1848b8a4795547ac7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4a8071523fac66f4ac807ebc692bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b62d8ee8f1af7fd208daa1c595c49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d735b16e82537dcdf3d136543e7aba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf551e586b3209f3bcba9964a3d7fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358486843d89685779eeb91afaf2a3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e8758bfd55be8edc665899a79272b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d9fcdc33259f03e68f6110c3da4f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fbceca3ae97f441f4cd84632df2f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629c927547c35c8ed3837abf1556c47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe53dee93c649a85f693caaf501cb0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ad76f3e5a85744ec4d8132cf469b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ec12737df884a88b4e8c9d3991e55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30040fa12914120d46ba6a30180e46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c638ed93d73bfcb0bec21791032f506214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d42daa9c04301262b80a826e86772215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb8126e94d6649ab0bc3f147889adc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1090d53a08959f3c3c24589cb5c6de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e36c76b00434ac28e72c5e0b8a398218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799602dc7833e4d060fa74cb3aca8544219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa530d954662f9d06c6e7b518a7aef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76b7d3aa13a7ad55eaed8308babff7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b0a520f32b9888878ba3f354f5595222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f425dec3cd7c8539af88a6f9356babc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765fac7d4906fca3890239a34e6d5c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec38ab86d847af53a37948d779ad6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29c91cf6b7db27eda4a59a6003e90c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cdfb75ba2e5af41732c27c35d7a30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd403532af10b1858ce9389096f70a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d3350d47efbbc0b0cb67074aff3f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff317568e2d0898f8bc3267c81666e47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01434660b477156bc0388b07d99d92c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46e8228f226484be8061dd390af461232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bc3be02ba8efbd53adea5ffe8d045233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1269b50728eba546e0c2c7db9d28d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb80518b72c74478380b4c2635a522235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8051f7098aac14fa98b637f77d92c54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a157fb010a5d470a8433319aee4dd9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2b7771c96a9ebda2c7180e9671a58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9265ba82199a9f0e9864db7c6f9af6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dda09ad9fa5395692e90286529b4aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fff005d0054b9c9f8fd97e78207604241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632d64b9b20b78c761e6fb5d7293f61242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582bda1f260808e53f7f11ca43bf75b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b641afa63031be0df5fc252d98030244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc8bc6226ab072bd86940de3e9f5c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4b284b18525ae6c67bda019023bc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932ee86bb0f02d1fdc1e521b1e79988247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb0edb31e318eec864064bcfcdb8ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aee360b327f56b1a5f192632ecf0f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9f0bb0bd7b15bde21b534cdf191ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e608bcf8ebf3224d7e7ba4bea0cfc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec8be7df4641adf49505cd9494cacc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1465dae69953598468c02892dbaab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd680de6d888cc52f4490db80b4da5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0da80b76b278c502a3540876de874255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afa8ff73d0de180214519a950d1e8a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0ce0e1c05f559363434279104f6bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265d09e486263a4432f7e381d2ea659258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546466e5d93d8f6b8f43e056a922964259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c174355b094089c62a311121b8e86fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a1c1a6db89df458634dfc487201f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfc8500d5d9ac93c3891914f1f9597262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373e55d3a5b752cd3cc5036ff7f5754263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2ec9e32b23a57bf3858e82bf19ef0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2175bbb6912276f73aba3665425a56d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae94a1570efe82798a810c28553c0c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc7879df3b20fcf99c8944903c2ee3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450362cb3cc06a8188c0e7b17b8af50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deffe38ee8d3e74133227603ca30f73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45851859c5d2245a5472dd25379e0e8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b44ea0ae77d04b67836df8c64d1844271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4714426fecc5e960b08ec406e466194272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92202c7c7cd0f5ede06c20f56812b67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfa990716fdc531e9b3ff7c8ded641274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a83ee039ad774e38eae748ed89796f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09594ac22b27172e1dad574dd38a5427276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce233c7c97404bf63508d6cda45a40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523773f0f78a2a069cf13b42e5699ae1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65745594d6e8ff11ea58ff8e8f26e4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21ce5399171ef2ea283d32cd49640b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa727dfa310e19c0a559555e1c1b98e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4503141134f6de92b0df4911e3852a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dd4239e2d142e036cbbfeb5edd18f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955daba4e7cbc698ba21a5412b70e0e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b3c5b612c53ea1ae606262d074f72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c20718d7fcb1c17c8e76f89e0b518d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf803b8e1b770ea2df12074d905d9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db491562dcdf4565b694257b81650aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dfd7648df51bae1df2939d5d7a2cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c645f1e2e4d862d85043f7dcb727ddd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34108c8f18d4909d5d34e6121f69f30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493fab5e795c6a191622290e75c5898292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986727d67792516b963d6e5ec18c34c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d5474bbd7abe3dd4dc9d38b30eea3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4b661a322aceaa8eac7f6ab91df23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ae5f30ca015c79baad62325c9615f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a53bb15e17df3475edd871dce33fba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6889dd9ac2bbd14bfd414e5dbd6df0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd3cc5af4aba0827f1d0a8755c0a40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd64da2373349362c65c307cd035553300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaf16dd260e0bc028234bb4fd8afda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed053770fa0308b54a25f0ad5895b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0a52d6d9308a3688a0b7ee1c83b52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a5439d1f4b33dd82e2bd95907ca51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64fcccd9b77676a305d41cf3f1513c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbec89dd7bb176d7301de7aa1cddcd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38042a33ab37318374226a5ea84a74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0446659dbedb24c52ec3456567b08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ff85fc4092498e0f129c4ed0ab192309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0937c256a3f73a24083351cb29d31f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07b7c26d4b0c388d75b431b0f7d68a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1e14ed27b73f567d9ae2530584624312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e6d72db836868408afb94f993d8e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d1ac339da6e5b0acf824c53d7f0eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156deb338957abb8c20b8e4360d5999315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440e91f53e55b072016ba8863bdacdb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319591f64c67f919e1004a05f04376f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f86f031f56ef7710d68f501e99a02d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8733b1d4dd2bcfc16ead8bcff6fbd5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e56184033fd08a2440624f39cef0c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a80f95599e1367c92becdbb4e7624321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7140fb054cbb54ab66cae387016fd6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440846037aef21c3262165c650e1f88323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ea8362c5682bca68838df45b7da8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe508cf70ce82f25087e45168c0910325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df00a9b536aba9e096bb7a77ea6ac7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e63261d0ef654b4d24929f5c7261e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ca996dfde13bd845e3cb29ee83ee6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65d759bee7105b20c41effc537af10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7e5be14a27755384fceb468c82b49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409027799a0ef48fbce033a3f65afd4a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a316c7d855c4d4ec3c31b3d195242e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee17bc27c00c16eca91c8797c16256b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d0e3dabcb0c44631b9d52e566e07f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e960ec34806c2dfc671e7f740c5eeb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fec359748d7541362e51f9c81afba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2943955f823919f147b7186902297337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230356d30f2c641622092f87b7d87de5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d40e62c3009f10c4c389dbc1e19bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec94c73e82378f9ce36993994f93ea1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768b027b0b7c6a60e5d05021bb5d103341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253b751d3eb616b81484e5b33ff4598342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef782734c837936963942d1d7acd0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24036818a8833b630dcafb3052da02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e47710ba59fcc8707eb6e539c248b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a377c5f11095aa68963c6338036e017346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba33c6e7c104d6039f260024b530bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44c5cf3c5e6a241be5df826113eb73348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fca04c67af0e5810c69050b515808a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5536afdc2ee6fce8d0d13df85caef6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211884eb01d161e9d6ce56d99e87cc35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851cad2d9ac2a54be99a3c3142d2e7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d97d6f33681b5d9bbdac5ac5425af1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a748efa715753f37f91e4de0f3da66e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4771f78c3d54277c053c9ad2c330b2f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efd04f99c3d1394165dfe52ff89e0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479c4c9a6904ab010606dee1aa66eda357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926e38e230c79cf54b2d2025acf3198358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35c5fb271989a13e9bfa31a8075ad2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63966da594c5d21062b61c214b9214d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f9af7f8c51b6267751204ce031e9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322d010699731d4e93e093b80d63a29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799b575865c3d22ad1e5a9ea6cf162e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5042113ab12facefa209b0001877755364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e29ada72968874652637abaab4da0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17554195ba02fd0a8762b4134bc42d82366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3361614ff0729be5430eb9a0a8e03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660354ae40442cdc6062cab8f6408869368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c63b8ab3d7229cc0d0767ed59c396369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adccb34d1f216e65baac87b0332ac76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2d7bc46aa39f31085f6ceec9ff784371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b553d8cb5953b53f51e12d7947525372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247370319a7d7a5257b6964f784eb2b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b026e3b17c23c5bb6ca19675180da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8be77e607933d98c56e8933428407375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafad8f7f184e9ba7d804c5619b6d01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039c8fe9cd12529a12f14e5ae68f3e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118c2ec9e5b76886bad66304b9df19d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a79f740e923b09996bfc47f1294c4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbcb48d526333965d089820fcc40fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4645f74d86839657e5cfc38e7e2e70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b536e57373eaa986a3c370d4f88059e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865ba1573a89a3768e38865f929ba02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523b0551ae08f070960b88e21df904e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec960a6a6d47b04fc2fe54967ace1ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f2f0868e6748f83f5d545e04dc341386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf48efc811b59d9b7cefd6c7aa70535387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb261cc0b0f98a8e9a5a112c9f5c66b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee05e1402174e918966904640f6cd9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252574da16d7c81fae96f0be8024df2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859926594e424635f58fe161c545115391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e66ea5166391b8076d38d629fb33e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb98238a0ebbb798212fa61569dbb13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f28942ea2e964ee87d1e3a7d54c6c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c555bba700c9387fadd2190866285395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1899f4397e3900fefd30c926b3b96d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3dbaed9a46a204f7f73f68b2728e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5100173f370a877948f68a1544a593398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3de570342131a3be0e3a1200e1808399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfbd7e26a2070d9f9f070bc7696ef8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c8763ec06fd665bca550b7736b153401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fecacffd6fd4b6d6a1477df119585402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19bb146c9aefd8e001e867036d9b49403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294fc649324c2af9bc1896d88991975404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e03b72b897e34e4b5d8a8e32cf16ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b6d819c86333ebfdab97f78d45f0e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78128984ecce23302ba86c2865f85525407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e37daf2d46e7d719c57e2dc825be6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23af134203f1c9a6a75a2ddd622188c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6191d321dff896e71a5f47ec180b1e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9ef9ce55e27716b2062200f5c7cb0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54ddb776c9e6c71395f2d775766911412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16308a8f1eac6598b889397cf2b8eb73413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02f1bdaf2bea84615ca8062f0e3c31414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd69de3baba5bcaa7a3d39786accd08415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739d4d1a9fd7f04748965854f83e214416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c13481f07f1b523e2f98995126e840417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c16aa549f53b17db0cf7ac18b98ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d0a59f0c378d0826739829f4bdc9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca77f5aece0f65fefec6ef54ec6d15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f1e7917ed45096eccea5b8da1d714421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe29944b21337176c1c48cd8d1454b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a792cf56488e91751ed9bc3cfe349e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e8b11657cb045a0b6c1e31e7e0906424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66c780fdd99587b912bc58be37e3fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17b21bed160fad35426e1bb5b1d6fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e292cb6a0acf5c9ffd3442fd6b204ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccabbed6aad04d60cc53f4e43bd5a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c96528f5c49a35107b24995387ad73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1957c8e6db3c21a1318efb2b14cae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52cb87893f8ff24a66c7312c758a52431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbe9ec1c7f7ce66b4c1cd9f68d6542432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393a463e1e53d4d14e2864b8926aae6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6763b59abf81ce994579e22d7800f2a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b4c7a77456863d210c1765441fb55435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a46935b62412ac2d242476f66f48fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cf02c7b5a4d629c286e82cf55fa6e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f00037fd920a7500bb4cab9ccb4c7c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b1415c1dc7f9bfa9e5b2dce8a9c02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fa7532ae59602458163d17049acdc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8259913bc74337089b956acbedf423441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58315096c24eefea695290ebb5d4413442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceaa1b26c33481c358b3e6ebb490683443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef33725c933d10c0d3c90c31880e46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd14d2aa4f15a2cd47fba2727b787d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bf6f3c7a15bf351207051c50a2b71446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02a2fa25eb8fdd84b33779645d9cd8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8af289aafbfa9e807c6735478cb0e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8024f311f6308aed370a1a2e608405449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4008e06048806f2a6b18858756c5830450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950725598009986d26df61adcf3ae6c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0394a2ce7a22118929007da181f08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c662cdccc4eab6a2821dff0bd6539453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109a922b7b5cd0ab99cfa0d424801d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf9579887ec6d4c07d0db22811256c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584e515cca459f56f2f751ce9778fcb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699a907d53e23e2606ee7d99a73ee77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ad2e6648fb60f4fda982d9740158e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ccea4ea416165a03271de3be37869459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142d22b040cf71461a0f9a587e6dbfe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b863705cf0f9fd2d5ddd2b80d41822461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96088bda35e5e83c421566c24d44b08c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36209aa494e5d01d47262f4a114e325463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c956fa65e60655a042bbfac2002b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf3765ccd0946e5a4541d035f92b35465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbad00cff758d5f94ac637de51313cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2358bfa33bf7c51c48d177799bac2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2782e0294eaf49dff4e474b4aa29d87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0ac97a382b8b2b561a6fe87c1016c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e618460a55a04654c23dadce2196770470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9124f2ed7b5b7bcb4dc6f4fed514d45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e186138a9935d5d980b0cb5f625405b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72a407899bbd77b665f0dfb2613e17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ff4d4122a9e9a5fc3e9de39e2d8bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d14580ef73415487e2eb1eb58b286475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999876f3d939cd859c3dee788b271311476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7563d5fde1b604f1ed90019278c9cb0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a365efcac4fa9690e21795d70810ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a917f3bbf790d6f2ad908af43cbd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233ad1fa04c0222b1c7d71ea56626a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452880895a02aa9b26555ce8a580438f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c10fa65a1a4a9d41b374a5850da14d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccd01fca2d9700c1f06913497fc81f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62db8e0d52bf5eb55b960071d2c2ae7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd79adf360674a1628ca92a82b9b777485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50b68a9bbd0d7d386f3688292956da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cba9b6cb8725680a43b9a1f025e17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecab5a09bbdd047ffc898bb8523a7c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d82446c055b3eace12c3a0e751b5eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2fbfa28106dd97c161e75b97d9b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c7fd860be1610aaa215a02f80e6ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c58794acde7728157697c996e98713492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a38766b89c7d26399311b674da371493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824c5893bb5f6b604f81cff28cfdffa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565befbcf4ec537ff424b5a49fd3803f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a65b194dba5b7a31415c95b130308496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20b3f92c4eccdc7c0d168317f4de6b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11373164ffb984ec544803af051fc276498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68250d948c1dea1938e8af37c2ec59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8c98e03616573bf7fe7e9fa62398b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f9e2baa5dc702c931839a14aaabe3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b8ff9fdb394bfd1473af15a5c53af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15043b805cbca36bbc98655d2b6e96b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2251017022f60a0985980b5d5b7790504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b6a7a48a8dd5abc0fd459ca300c44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4457795f9c5c37530c4ceb5affff4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d256d555696f4e61cbcd13aca2db6e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff382c27e4caee6a009bad46a5805d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37c1dd3051e8b59d650cc5ad15bf45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278962465ae87db395ec7b18658e5364510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117c1338809aa3e184cd404853102c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb250e62d66f4208b8ca9eaa998a88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298390bd626fcffbc2e9fab7ab7c43a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc482c07c45322c6d09e99f96bd68cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f328a663a6666eb9f51ac50768a1012515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603d27982bba390869ee072c5dece2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d78874d2d68cbc924739acfe7c198517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23164a6bbae540b9c9ce7361d59c5374518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae33807ea42695f102670153ce47481519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ec6d168fb0834c69f05594fd46243520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04348273bc2d53e10aad1a94ac0cd1d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8aed67aae76b2d0a12b31e7f07cbf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8438a605b4d8013c83d490b13d91f0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b0b048850a02397875b2f3d62223a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ef7e632da86223dc08b3b321c0d25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2568cf3786618b7e4dea26f0fcd7fef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e9f1daff2dc50f052a00a90eee5c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84127f7c4b124c36e4ceefe5fc204c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f34752717a234e0a2fee3be25809b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbc6332b9c1543b5d236343ec587dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc674e7e75e8d11afad30eaa8146bfb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038588fdcc52f0c3ce1ef6238b6fafc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb1baf037ab032b4738e537be30747533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb04628ce8b2a4303f9c5c29009e0b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa5553aa32da580124b614774186b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a76ca07081dec35a288a6a5fd22101536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90210f7cbd1ab2cb786aa9005ecc366537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f42d62c11a8715bc292422ed8b5a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0bfccb3b420c367702a72879e644d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb83c986bcfedf3f1a8d7a206b0897c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee007b938b29c2cd20f8423afde5355541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78231ed2be32836e32e6db4a9860df31542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2237cadd057d10a6ec41c85efb447543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de2d85411a4d35b2ba2d01f9eb49bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fccd5e2d74b8b64005f8ceb2a1995d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce7d9ad430f4a4aab4611104eb6419546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc84edff256284cdaa2dcdf849a837547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb51974bd066746bc3c0184c18d4bdb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887932e4b8fdcd733c18c38f8d9c7f80549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f15a68d23c09974a586cecef7516c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764ab563966e9397602194ed19fd6d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8307b1036d361a09cb526384a396412552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c85d564a67b96c13731aede90bcdf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719e14f7e3e7366a29df64c5606f54a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17c2eb2000eb632c175fa677f4da06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0251eae825c2700a0d091573beddf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf2afb6540c14f3bfbbfab38706e65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6fa9b81a47a91c60470d38dac502a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe63ca580ceb504c6ada82459c88ff3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e37ecbe8fef1d6516aac72e9d6249e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c176a79beff796af65984acc9dd614561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66590223fc767f63c2a21fc231755aae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779f7155b8b4ce87188393fb34552f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2a5df1424933e87de6c3129ffa1ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6e56a3207ad4c9eaae9c022a6516d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4c2f3e714315c9041242aafb13d98566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529930aa07a9a6950ffa33d522e2d77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919a818e7e99a4a758832968cdd5133568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747d7b7522d4d39b8d08b9dec153e9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40a3bec1610b1b09d6677ad9ecee30570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f13a7196e08dfeee6a9677a6643c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87117675af5f9ff44cb3bcf78a7245572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50691f5d588e9abfafd25d2f9ee625573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0377ad4c4575eab9f0c9c2ccbf7d33574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d586211b10f5e577f4c51efac93860575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6eca373220b6b383f9d4b135908c8d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f16b182e2bc8da4c9b94a0ac5d50d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea46f1e536cdfdbe91aea52fa5fff2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65081aabf696ec6c94e3d43f3b5f3b34579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d3b116d7fcb982c97e8f4d71e5e76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817fbe7cf4fcb11b5c0699886b71d17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46f0deba3e1c91baa6a6d7e175bb5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2b002b3f01f6702de1b0124584dd2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d861828f06876d03bbae69afaf647584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2186d40846d6fb57e1156ea0181f40f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a6176359b0dbef3d4f7bd6351739b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75b9dcc19321e9ffdfd259e302e692587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faaac467613fdba39eff802237c110588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ad7a579f338ed5d264441d5f702c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714a873ce3d5f95148136fed9397178590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9874d036ac7fc8baa6e1e65c7fdd034591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a636ba6d3eaea63cb7fed6a419ba7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af9167c0408e0641a87d9e7e56ced0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552c6c735f9352a6d7b4a6b8d878838594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cf78bccb365df74ddddc296414de3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073dcba12f5a3ebc2a3e34955376451596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d47a7bf9495212d1dee17f0baa363597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb2438d3f038eae58ac91b25d597c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270a9e24122e300bbad6a27a4da69fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261593f2f075cbaa59e8b506745b868600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1aefc465f7b396934e53aaf2afe42c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311b735c6922132e64ed9b894e037b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4da4cf4762e06ec17751b5e229869603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2aa5e0dcc03d5e75fd35aaddbe1d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49c1989436fd4b1760e40149cd0787605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56cc0f7aca21054bf71b15fe3cf234606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da89938d1570686fd214db071ff19d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6905a245aab888584e096a686f509608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984abec40ab8ba7dbba871d409e9de25609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a083677dcdb50cd94596583569ab83610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabeaee063d4384e0d88d481c8bb726b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433baa10ae8ba026412ae7ef51cac5d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab371c59b65bd2c67d0429eaa01f52f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861d7592ac25ede322bdb24dfabb1dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac27f89f4f76700f93e5c06d5b6c5a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2795461cd40de74f58201ed2945095e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3ea6525d75c07eea44f813888bf77617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65c33539b1b81b554b0994aa8d29e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eaf6752372f50ae84d44edae89f4b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0c94441d5a16857505ff8a13d22f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1858287c486d6aa2d4e90ce4754404621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85dec64c320d8f02b7f1bbe2f8b032622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63102aaa1f6693c989f13f790f0908d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca4de879c3eb82292b4bb60486a4dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c873cc04de13bd3def01b942a85907625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921affbf46474fadeeb153409f4abc1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2c23c4e8efb5c61e9422cb9d860e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90684bb3a19c0305877de3d54d6395c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90eb0d7d4685761c4f53a48f62cbdf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b35b483a3b8a0f07b3997a8bc5ac8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878aac5ca00906ee0a686c52e746b75a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6aff15adb0e4972e8babe1dc7331ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589a5613ae1da7bf64b86f66fbcc55c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c638e1dbefca2de08f1aa91011918634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432be2145cc7598c8e764eb1c67496d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92078e6ba435e7523df4ba00f8e2b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844294f39c15aaf014b8fbd438b38fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b96970e67439292700163dbf0ed03638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5902a869ca6ac5a239038079a35f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a79cdd8f75c145844bf8f2d0062e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1419d5c7a761c6215845ae066fb44bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab159c15ed8c3a12c00c9997f81c587642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f97372cd039f596666bbe2dc6a49d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d13ab5ec88cf862c8c3f99516bbea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829753a7144150d688f8180890fdf906645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8637ef3fa1c535ab0f09dd84a87ec7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591cf7bd5e1850bbb8c0a1b9f948e07647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7ce387b381339f0dacd2497fde030648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01132a7979fa297f56e1201d69bb04649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eedf2d7c1483137927d16838e76489650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47244839b697a694a7ff488379d5212651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6168770ec8a3ac84855fc57a2e865652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19569dc1a29ebe31c09fdd2b0c22890653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c415e193040bbab750e7dea3d788b25654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b81eca2b5b684a813b8089a692965a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c58e72baf80e396965595cd40ed4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97d0b4c2675fa5f374d8394cc1e214657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9644e87393d5b56dc0ad25e5ad45a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa6c325b07db4abe9ffe5af664d84a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e37fc5c0e701cab0694718545d115660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea3fee3d9cf0a3263baec986b29ae5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61383a6bc942779b9699cf15d054ed41662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9032f1ae13d3fbbc1714a57f02a5570663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914116910d4c979f252101d555c6b11664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c957ca512646d0c628ed5eef2ef951665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13144712815858eb8b56cff12ba239a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c67c8e951409d312bb6a1734cfa94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcddabb638363eef30b51d0f180e65668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e0db2fe2e87dc26d1906bd87ecc53669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a077bba0188f76d6494fa74ab0246670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31269c49e5634f38548a4d1f4fe5e75671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6b0e96750edf4cc254ff68bce4bfb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438665bf187b1ae61fd75ddcb1607e7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd747e61420983ab1dea01baa0816ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128d9c084efa912778cac7a87968342675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3924bbbd650ff3a0cfa67c013c96c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0a01271c2cb701fd7047499e58985677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d893b7851864865713533092e916d8a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cc6ec8193809a4a3ec1e7ab27993b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b6e97712daf67b6d657f193f1bb63680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09760a721b6f3a444a72dd9bda73e4a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463ca22f90af013ce13971373fcf19c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c9014375eb2e992751e2d4d15b263683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283899a85171bbe73542ce7f86eef1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a22ecead20c4aef79e5c47ff91897685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895c3edf3b755199cb0545a361578b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b7c860c2a439347449c293efcc05d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7e29d2b41bd2e95164d8a61e5d6e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398e2667ec4863a58915d8ae330c3d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fd3e4a4a9fc8acda87b7cd532cffb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b205da90b213b6f57ccaca93d8fe8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c8511daedd5c8ee7a361d897017cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2a7acbd4089d23301c8c5a456ebf9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ebfb19476df003482471d52720f4e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f6e4d06badcb49a41fedcb2fe9dfc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0da273bf5d4bf1bf0839c06e43fc6d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39470d1c9a4a9ca941cf15b06b09efc5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731bb4a618220ed1ce4f1a6c03f454e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faa13efd5a2b79d11848f2995b464f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc55daf79f3fd3c49a7d4b4ef12d229700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486839bf908a25cb17d10565962b7bd3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a998752499ad467d4cb70f7f441534702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbde6ea5b68be9613d345a6fe22678703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29875ffd9bf79d29514a8dd18ff60808704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859afef82ce1c1681854941af6c839a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83059be1f22a088ed92ffb3caacbae41706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c58cee238c714bf8d1945bff07034c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52567ce1195ac605a1e196c9a8e01bc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997ae11f9cc6607cce51c93c50cf37b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e044ff4424c4f0beab612ed9c5e65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dce371598649a117d217d34c4275e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53452a2f47760d59a1ca7dc28d0ac511712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a02c86e2cfd77562d82e55e37edba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca1de4e9b22035ed7d0e42236cfa9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416485440cbadf85d53691e7a7559b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5db871c81c30e7e73ac89b88e4f9ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35009ae00a347407972fd2b6671cc13c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7e4aaaba13b2573f8ad951adb1a9b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e432abbc23cdb2cec70ce483d9373719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283512c0ebb2b85801eb77f58f2a7435720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220f81b0b73c977922173e8fcfeaea2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bd91a9ab96a63a5a522266c92fae4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f312b09d4ec08a072493552239cf407723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f197eb519f5408bc417098ade5dad9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ba5d4f3cf199d01f175b104dbf248725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5437e81755f864450645f89fbfee94726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559bd175758d48b01ef1dffe0ae61ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf97f5903c7291df2821e41f2cbfb59728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c371d93b3dc2c7f3b4263eb9891a97e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be648d14e2e2225e59175428bc1cdc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e8a89d5a8f490b5d8c29e610fc748731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55471bcdfeae7c99fae8604cd2e8717a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e20e262ce605f091d0e3af907b3bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c71c8cfeb5d2b546f2c72667c7a17734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41e25543dbe27b5ad55ac1f5252e4b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea2283a25855b4ce17672a99b120c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eef1204848eda0865b8c0c28983972737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b6362ff88f5058e0e58df1c0004ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea855f7223d6711fb3ec34a3c643f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408d37ee873be96b1c1a00bb1a9dbc8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536c8ef29b54204a3ff0f9726e403d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a102c201010c79b3f1d848fc76df535742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101846f0116ab7c2ac936a15a1b69ca3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1b0e3bdee88f4cd1f08a21521449c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d240459b02872206121734f380339745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5678b84df518d5d2a4e09fc5bbb345746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54622fa7dbac006a040be742e3d02b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085057d2c193deee22f6042d4c4db63748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68b495cf8c90ccd4e09b9d64996229749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe0050e47a0348c4144d0afcadc76f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02f5161f7572cd293db301b691c5c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df949763bcd6ab2b7557b217b0cc673752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a922451ed10e6ad2e7ab843f96b5c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>