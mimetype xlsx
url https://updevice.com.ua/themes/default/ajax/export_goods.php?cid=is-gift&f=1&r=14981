--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c3fffee4dbae9c103e5b8a30126af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345b51e37d2de89812842a05907e4132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65cb03bbc5527b6d3422d0e25553c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ca424fe9567f875d3e7444869dd7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12c17c8fcd2faa222eb1c1b57aa8f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c808ea6f6bb2966332132365f8113766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d21452957b720260276c299a09d6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53de137da8d78ff464b8e84d5d95fcb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcefdd42d4400bf64daa8b209b95ec59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e761f8612fcdb8ec32feeb1ad7bf210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabd4a9d87af13957a05a2e3bafa55011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4acad600d2276057863c695a345c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814163f024fcd24073a6542b2ef3eff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f8b0d394c7d85227b2310760d3e6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eefd8f3b883606a82872930468c2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f124ee9fc87ec1f5cdbd37c871a916e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e51ca7672528e0634fde1d5930a6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f64ecd1c71642ff96d2e7842bc5e4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2b40211b6beaf301d57a6f84dcf2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677542b2e9fbe8ba9e22b853b57307cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019ee51b4d29bac1936e5d113d5ef5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68378e8393d0ffb0564876cab690fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f769c4f0e64d85f2fc94a8a9c6a2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcf674b876d8088468931b127e8f7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf05651d3f625758d4710e0422b995d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be31fa1ebc45f43bc41758658cadb4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c3622721fdb12e311e0fa6325e3cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30295827f259dd8f9025a37bd6f6866e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90496b4d95d343f96ac6185ca0f9099129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4ee017a86753d526f103558f7218d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f65d511735d4ed2d1b4c3c908c0e8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a8d4a4e4d9ab604eaa57d9b55c08732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081fd5f5f1bedb829b4b870a132293433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a1480aa6f0df4f4ff389f0959e8bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd6d77fd3de9c9594e580d06c9181235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965f1dc725841f5ab9df57f2dea47bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc390db71d03143165fcd72479d0d67237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd322d56c5b79e1c3396fab2f94ede38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff6ecd6a7402701eb4dfc5f28785eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f7a843142047a67aaa9a01609605640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48c62f3fdc2bf105b5bcdbd714997041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32c484001260e4960a0e1da61aba4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c91c0c67c00b3b17aa6f71f5322d0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87303c4a1448e88e91e23bc053edb5d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13915923009b7fe752e36f1af479c12645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1ce1a7333752c912263ac1e2077f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ecf2d02c2d21e76ec0464aaa31d8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a081ded93b02b26559e4c2fecbf92a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571265cca0e337f734e36467b333e2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0d27d5d9a7b87915eadce99dedb3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaadcfffe41d3c4294c430eb71a138251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aec99027d7023884d490608f28c71c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c08b8feb23a290b628dfaa846783a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfc0a980717337efa330fe4322a75454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220c809592e58b820bbe2f472feba6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a68a6d7468dc90d6437e3b47d831b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d6cc5bb42e743b45b4ea33fb1b47857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7417c2f2d554e83aed784d3c118cf658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d80c8e550ff7cc67b481290819aed559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b761cfc020eba438a32d93f90f2d2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f36f3856fad9a8c00f97135898d10761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e38199c94950f064a7044e62e2c1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900a762b956c492805def3f0e520cb963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fddc86bdd3fb255131dccbdf6dec2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f75ce350bb08da4fd19e8f99eafd065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18f519dc45d4044b90e91cc523313e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df47e2966505bdfcef37cac21c984067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f3ee69e2a889211c8e54243d27caf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed553101b264c33b7753e102a3d48c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac47d417ec6f7fa953fb34249aa33c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421a09fa7d4e3c4e22c4b8837da690a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272741ce8937a30e91c6bfcfd148125d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774929ea5c563d2446085c97beeb0f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532b8c7a51449a7bc63a473a686e46b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e524ada1ef245def2920bed2c828975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4d73cfe94941e2e0bd9c1767db4ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3728ca6c260ec0a7bb335fc3a5835377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7ef26a4bccb41b1c3fab924cdeaf478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce20ab5cf12f6f620e1419ef2924b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3859011b75b7e376be3320bcb665ac780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8bd5862a264817bdd99df7fb7ca7781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82d1549e2fb1c17818f345c6956c7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10316b419948abda88bb948ca33e4d9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfe85ee7628b323813981ea1b1e11684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e533a71d5cda96a87ffee728f704f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593a91026eb5767250ccd45f668433386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97954dcdbf99bff5f0fd7650f4b6654187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6462ddd6af1a1c5d7d2383c2c5121088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e26545cb1f3ebcd453894142c71a2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3553b0264926e6dea74ccbd58d1ad8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366529c019f9a1797d8a85a8edc2249591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479229e8c9dc531e94d9e5aad667f64992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f19d54fc35df4a60452e7d61a28b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20425b262f4b59efb26d74a48800494594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d70a57e7a5ed0971b5a71ea51e2ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4226a62c82a7eff132b03a44f626896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f001f5974f6cbfb5b1e24a190b4aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0539288ae35c7f166d3dc308856dd3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30d884b6d47ad7e09be8ff3136e2a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e75f31616302236dad1164ce2436a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0a78e1d7be94771f6afabf809bf4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24856c38507343aa40f7f671766269dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce9f48bfa5cfe5c22a4ff7ad4b6e4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f202620bbffef59eb6520a18453de1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b282ab96270946fb68087f1e8128ecb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6717016e36a9b23f2c64ce72e26b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95537c7065474804637d3525ae6c68a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9158f1a6fe2ea919b1847be6500fcd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d1ee2678b496566bf1cab69eeb775109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12c0ecf070b1d7a9e61d989447d853110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cd572bc976c40f33cf08a5bf33314111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f46a6d755dd1fb38172862272b15db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fb8a70f96740265e9713b231231c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e81549fd92f7e5dd85ce5c6e31776114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abad805d25f3c7391fded7250cf20b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbec3fc50f53fc917e06b45f7231aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4a4c314411d20711ae4845aa39032117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75168f9d987445f9b43f953dc29bf2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769a977ef111673ad6bc64b8d0f4092119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a5b61b288b35f169a399e58018c2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68713b8ce77bba6f1a516e0f108042bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b6b584ef3fb9fe6c7403529aab371122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208577ac127c14b4db564e11943621e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ecad0d638feae69acb49261c2bfeb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d6fbf4edc1e51a0293a37fa7347a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0e1e7972816f44338e37147653721126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657a0439a59915877d4287db6b5fa10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaeed1ebcfe3562deffa14c1f66e130128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d3cfedf4c05c1f5e94836e5e65829129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fa13bf843682510deca853ea45084130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8db2d1c6be4e829ff9153e9c0a297131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d80c3dfb317518435e49c01d04fbaa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ad9276c96447b916acdfa6b4dcb76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e03f0de538d4bb532ed0e083f2f3dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fca3872d75a7ad88e5b6218533e76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db4a50df0faa18953347e93933bb06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03230b79609432c104409d2fb55541c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97039373cd36cff0d4192e4d8824b29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e42ea810964615179ac22df325a090139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59341c2c93e920c8952a5ddaddf7af3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc5a195902452f0c8bf8cea2417457141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb774763f30267eca8d3095c14a77df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec7b149987cf910b02af3460a3164d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf45ccbea1226cdebe90bbb8fc05cba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da6a44edf3295f426f49063c153b92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a943e4cbd3c66b75ef39179269dca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ee02cad7667b8a13108de7ea50f8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ad63e60f5a4855558912b14cb4d9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac1c6799b2d75a29a27af02035178b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6ed8fbf00506118d51b3625228a87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd74008e2a6e4c8bd30e6af78d68223151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dfe81d24a00fbac85f707f32332d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3198132abb547255290874b6eb4cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f8279785c91f16d2327f7719b3fbf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30f56ae61d4f99698e0b100ee2222a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bf2c8379d8b1cf65c7d66b7ee14d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfca8a5fe5d9a525e347a6df37f100157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b083333ae7f16232f3b577714b89d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea1bcb1809db43a6d54e4fd10123d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044285617b6b9d7f2e2a0af10ebd6ed4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adfedb802da3ebb255edca7550e7d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96605b1e22ad58844fa4d238e05f0e6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69108b29da2f5e959f47655adf74dd7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5058e7abbf798f3197216a0a19e54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce4f7a21b83b0f1e88c996cc537760165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24446ad6845995c94ec3e079b9580805166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09d2f45bc436098ba489ec100f530d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a9f83c654cc2b69c78d01aa3c66be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f429fed42f1fc658fba3a9dd8031681169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2dc1d23a07936db247ffbfbb92b5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc248b33277f24b57d8ccca9115c16d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da7d4b3476a9e56fc5afe1d0bf34a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61d5f06eb96e82b3747b4232b22cce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42e0252d0c5b391fcf8d0aa9685cff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb19ceff9b593bfbeb3d6428ea70d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62844edb08c40f327932e7fba1b8652176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67b134398ebbe6ab6844b32dd89a84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcbc5d134a72bea73bdf2cafe8ef2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b25614049545a7d2739326c687ec7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d751ca076067194aec4ad5bd920466180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39fbe5617c27103c68c12f22b00c38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7f985b292336e9cd3fb8972d27060182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc39f64fc06f5798f1eb17d713aa37183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95258e5e9b7f8bfa8588f0e33b6b33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc660c33486eee0d4d96417a7f6a1102185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d185dbce41efcb91f6d4a350e731d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b978148ef0b14ea187c2e71bef1ba06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7406b076215745025e7abbd3dc717188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573944c7b53faf2866e6df1c6f6e5a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003743e9b918f9c643e273ae13d3ea2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ca3dd0164dbfc0ee3dd28887eefec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c370c95fd83d1ba495e90fae71e646192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be494b9067fe9e852830737109dfd9c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dde4ccee862b03c4858e6e18789c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d407b4a5e3081001f61fed321ee13ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8fd91bd5e1382a286ed0ca3b3391b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02394d62e2f60eac81ee7f8bee0326197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf62a3f4e74e4f4b7868d69c7e52f96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99b9a3792b204f2b36472c913cb1db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d04e4ac42210750d3dcbdc5d1722cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b4c98a5aaed44ac6c3d55beb907b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4aaf427b46d8b842af94cf5361ccf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee2af5ff960c3b69803ceecf3d300c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec60e954709f9ee1d9949368e059588204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dee4431a8b3e502e208394fa622ed8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d029372301901cee02beb9710b43804206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379215efd9236748c9d8e4f63f1c8de8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf131176853b5224ba65b8b044ad5bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a254491e7589035526b88bd54623932209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aedf471f551b7d3184175577c2890f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f1ec0d82dcb7c2089433ab840f8ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e8d81c7f356e527498910f90f5549212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85f57717255f495cb73fe8e69f470f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65ae9630e97b95b50bbcc6965b060a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9849530a4b1cd108381e8c53654643215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed6a8f6f4e338c26a6481bc40b388a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4f468850b94fa91eb7fb2e1a856de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8a8af2c139f227700a8e1dbfd9446218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97a5998e802b8b50c7cf585a84c8c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad6ff1155008a8af72e9b179ee0688220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979222de5ce7180e874c7c40b5146b82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4417ac0ae86db7adba7501c7b70ceb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cc286cd5df371d9aa743f57f8107a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4adff01c86c7cda5e99ee1c448c05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa673d4c7ea14492e0a4cf4e6f8a845225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142523731dc5818c964046c6af36b76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358e174025f77f145b7727bc4d62247227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60da9e97ce5bf7777238b28c82baf8c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780af4877692bd16d827e180ec16e905229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641a73d3d2be2619b335a10702bef2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bc8a73f1caf3fa7591b870c0446a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75342a2ebf9528cc5ae7bfa239faf3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044d520f91529f58fbeddf915c19aed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0a5bb276ec0c280e996fad43ace10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55f8a977464d1d435a43b021d1b3df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b9fcd3a6a4613a56fd291bf778f9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3236ad297369873518e0ae38127a894237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a126e57539e42c04fbef4822d9868238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406563c1864f506c1a4251379a0c53b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d71c2d147dfda6bba809cc3e3b337240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245467e70d60b76dda3ed4f78485f31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191492b96ac01ddc299b1d396a0b9f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83c87ce0ff912d9b050f85cf3c3d62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8c1414fa2afc6e43fca7534d29140244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b88c5776de32794d0eb6d08dfbb9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5171891194008b81186476013f78699246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad750733ab2b204b83bc76addba83027247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa123341e8addfbf75e37e54f426fde8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db59d97605c9ee82037a0a3ff35bfa2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc02ec90b2375c9155e2c54f1bf4bda250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275193417be3626a3731136faf3f229251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa07b16ab2c88fc23da25c25dc1bdb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c81259fb8f4e3646a4148dd75face8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd223449695373eb2471748c52cd2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42356af7d389ce8876c0b122930adf2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba88a3587f0f32c317c3160ee9a089256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f85b3318e0bb6bb906145870d0679257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd680655f800cc2490add09d8b6f962258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f09ddf47b74d45a81f45826352f30259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e787da683407de86c45cb3eb12bce53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c982c411405201a0dcdebcf6249c5a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6c3860b219c7d5651cc21d7e093e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcaca90954fb957a6c44ff7fa7ea60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5739a8eaba80153d3238f47d2dcf99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648291cd3c7b79b4bc68f4b75b8950da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651572335e32a17b33300fd81181d32266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbe7f164486c81eaf47ccda0917054267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35825f32d2832c95263fb95f2facc7a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb09370a0928cfa856c50643e3d978f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ac85afb734e13e92ed7de2838b91a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91095ef2d24533d145943c2eba0683271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22240c2b60d929aeec85a53c1576f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35f5e54c5dc5337d9d8c1770ba5f13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f914ad32e406ac9b15acf340d7fef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696f4d65c09989ec9f1f397d66efd88275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76078f97e4dab9c2555d0190add649276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7255b20ae1c2cad8d89894126c8e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481bcb3204c0214da23d69a412f0b98278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b1d870d8c5a7b14123e07bc158163279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327846349d3bc3ab5b03bbf45cde8c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e1e35aab205c8e2eefe768898cf11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c4d57be4422e0367e41b56a3607a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288526339c7d483005b5ef300f5fe2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1827bf06648c590c24092f7d9d10e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cd6823cd643296805fc9812fdbbfa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ae302c57eb8b9cd191c5b4149be3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc89c206cdf8ba78c7225014b9a4396287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957b07aa971dfd8a0aff854e72b7c04288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8140d1e94427d090b600f4060fca88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92efbd8b02a531c7b81323e469cda9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5393ed45087be5a65c6f00eeded66fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf87db8311fb56e6f37b9ca10b35b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c961eb3a0a41c5de412153c84399348293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bc3ee7d631e9494b9a7f481bfdeda294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792a79ab55018a9b0cd91525565cf41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2658e9de8ff5de75cfa55425d0bd3c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad886cef94a6de7e59e15d06f24d491297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320053ad11a1464b79df8b38679c4f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a2ab17f749e65ead38e836cbe88be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adc7ea8ed0e065840837e246066682300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce8b931c7f4e7620f134a3ed534f77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6338a974a1397794d731cb8603fa221302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec49e74a369145a4e076d2ebdce0e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b275680f26b5c9ca1b9c23cf299302304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c9642d6ebfd92e77c02754784e6c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e182b13197959c0b68aa096c123512306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3a2cc08bb94372f8bc6ded13b6432307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a641dd2c1a02a1836f9db079c7e43308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435cc985b7d546d5ae1a4df1c42e8d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb3b33b6930ff94c9266ea94ee244a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ff5caa7fe2c48c16b2a504cd1c708311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2e881e3bede97faf85fb276f519d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7379a3bc307cbea41b7a6b024dc65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117b5935c4aae78c5170c7ccec962f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c79435cbab7da5614ae36f5f0c6a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d20c724bbacd99b703aeec2fe95ebc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e07631e512c71d14e282138610d1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ebc2a130a7801818fd4748a2167b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeebcd59c5fab3e3f1a9fe36e48a5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390bf701aa5c0df4686f14c23dd7270320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81198e733c3b879cad6c481d81206b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc681a92e2611e96bab4641418aeacaa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae1019301c475e418dc783415fae39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc68485f6bdc48213382803a415f6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01a5daaea467198dd1d7157f0d52c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71e3db8087a17a4ad35a3af0a7807b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e05bdc53a8dca2aae8e8a29b3796b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1e27a00a8af2064279f63843352c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647618e6c8ca104593bc3fa385000cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934131378c5c8ecf310b76ffccfa1b4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114c331f48202e20fae36c64be42afd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712c1b5b60ba26c10b820ef6c456924332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345aeba0d1ee6370468894de24a01877333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73871558bb8e711e8ba7c238a48c9f62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a60f792716a4556afb766f6007957335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c287efc9aba7db1a1ff17a2c83a14c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caa99c7264eccf1e63ed8438562ab7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222346a32963ab5413826846014f19d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32118a3097b102bfebf07d6cb4c2795d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acfa7ed078a7063960c266ecd4a19f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59945579996f691dd9e601f4b5b7ee6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbce2617b2b00b563747fb9a7102a85342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c8251a29bc90756e748b873dcc524343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21b166c30b567b2717f1df718bcbf3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786b1e98bc6885fa0e47f89508fc1a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97d926da615dd1ba47062fccea74f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cfdef8378a2eadc604ec16e189a30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94783871fe3f18b3ea26ab339b3714348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f545823c2b5b9f5ba8ffcbc281d982349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3676ab776f150e6bc3dfd2b228773350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7638245f6751f3c05f599eba851cf1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b65df52498dd666d579d0b3849d75e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6069ef1112b083ca4471725f0ca48fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a21a13ebb830a638f14efda5aac6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c947b347f4b7e372d5fd59cd0e0fab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31464dcb6fecacc8724e8f27287e17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087e1a25dd1812ace82e1e95ac73300357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd29b53dbedc9f6e3d3e137f9f250a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5f0aa8c3c4e348ed18458fb1ee0fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f058ed033f65e85eaa50cfd61fd375360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d21fa05e81c4f83eb37ea7e78a490361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff492daa15bc56b7b130328c6354877c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394478f0ca2f15cec8ba9c079537b80363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e89fcef6a94eb81a8079a6e0b373a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05af638b269788dc37459f7aa76d5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbeecaed66357003c84e1cfd2d3cd6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920c89bb1d6c09765e921ff369daa34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3123ab46b7952bd3dacfa17e10ffa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378248fc3cc34fcb005dd401e0b2a4f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836ee9668e62f3e654ba751c93a7b9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f7ca6206c53f697c109f56726e91c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db3819bad5e26096e15da4eaa285ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b051becdc71896cba12a49ae3571c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5db5d454cdebef77e3269f5e9d58c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ede3a453534f07c694cc73eb72b6d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3bebfd6f75441a3314100bea815dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9249eff51e5529c2c88792fdec5eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32560b138fd489a72079cfe9ffddbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8189b3d42ebf50056d08a1d04a0bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85167d0ed6db896c1287a87f8725568c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9db9112e4a5ef2bcd778bbdc1503f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843d52eddb6952fcc15cd6c76f7aa73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ec2d38ed55edf63e2879d62dc1e1b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bcd05b63cc8e24db610092f390503384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfab17f0cc86074f28e0204a2437fa3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025ffbf1a25f7e392148885433de23e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe104754658552f4d1ad90020bafda2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42360d2cfe22c5986bfa089bf2e0d382388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ffac29895b89b420cb93882ea152f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9836395d642a439cc38f424ceb3560390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892e4f263ab95d771ba518deb0fe307391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a01366d648d5e687c489e670eca3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f529f13eed3613efb78e60e1a4a6ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0375dd19494a728f81ab744a2af47d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240377cdcced925bb068f461f865d906395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbda768a7b43f89acdcce9b2f29012396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55898d7fb867a4349d699a0c1ea4e754397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a579bc0fd513027ffbb8ae5465733f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9922a14559f18efea8a72f266e2ab5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405757c11eeef9bc86f7b20a902c9b29400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c8b8974065fe512402f434815ffea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e41c4d6a2ce19749e96484f1e63bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27f21f1ab745fbfa996f67d74a7d3a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29974c2312a68e04db7420553fe57c25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8ff722f92717e05724afaea135386405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cb86970060b4c74c015a9956bff97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72558667fdc4e73ada4f6993d780b15c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62de9b835d33e22d1eb9ca67c44ad2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cee199fb441b1cfdcdce272c618aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925462d0536410822bbbd8f7d8f3d4b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27651954fdb712fd78766849510f53e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924a525fb5f2641c7dd9f37e414292f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2ad19643e20c0d29b954029e5a540413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fe3f38d3e92adffb4ec8f2a8891c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc788b7bc7604ffa3c4b360f129f3d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2adf72b0cfec4cad9cbc8f57c8da61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb769c2bf2030845d905edb8323b7fba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2eb632f3a146b1b7178afe84f6960418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38c553b5e9f243ef83268c2bb40d53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640d27877fa5a6a86b62d541b1a93a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15585996b23153abba036a71dafd37e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dc53414811c43add46624eb841ad6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10309330ee92a3bc4106d74e629d69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052dfc01adb667a3dac0de7887d1899424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a4a274cc6676dfe17c4f917b0bb88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e7063d4fcf58d2f2b14c9dec5fbf7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98763ccb171f7dc5d967ca35cb95d87427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8b0a908924414d67cc62b61816d1d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ace3cefa52476cba59080d36314171429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eab258f75f56c035249561a0d21aa2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4fb53b08407832de6deb22f052fd5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d17b0eb00410c71b566d7c388de04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64eb320cd19325769bf96acefd06b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd3d744a8fdbfbd342ab8e9881fd1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e429381eba72217857d46ee5380c0d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba4d31f025f997ad9e55cf95f7cb74436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80317e47e9bb750bbd7c49d3d61f30437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810f90eb99b2abc161d0f8a7c92cec2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128d873a6fb9385acfd2cb64fb7bcd7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c684890643a3204fd18599fc9d72c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aef1dae55916c10939d2301dc4d5a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb4b49aa57c0d40aeff99031c18f02442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31c8c34ea255698b8117c934296af8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8ed0ddf242c3bb557b4885c9c0a50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692c8e53dff1a857cdb68399af2b684445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7793b1d0d9ccd72aeb374b2ee384fa5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d716523e0006e63b66ad4abe52f4d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd3692169f7f6f43f7a37b5924f3e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba2ac333fe7b67eab092a69d570833449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b231eaf06cf30e4d1b67ca4e1d0299450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89acea576d07c6432b77c5f2bd720e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040cad7d128898125cc209fd433808a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0aa24d0d2898573a1691d66da5071453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dc105ea712282fe2449c202515b40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817966cfce8257be7e08bb14c3ab5b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258b2a6ef2d1c006bddfda7beea4d48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d46ca905a52349d32d5f125764f6d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1338b59ce4529a6ccd431faa74874458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441ba3a4bbdfd9124dc4780ee6bf6ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbbf03216269dcd766a9cee486f2ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533a2b4befa69516d6dfc4a8921069f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5579674c3a3ba2857dbdcd70b8af63462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028497507b7158fa8cf0e78429ccce3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2ef4d456b97cabdeeaf89b24cc39e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca266c86101c8787e065f6b2a9b8ac0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339935a9c320bab11290c0210735135466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09f5f6a7f53d24141194fa43cbf29e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aab004816839a4bce9c70255963b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ee43be182243dda38ac70e8de2c3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c2b2cae6ff390aed82901f26f01c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82b2e41597a489837ad351cce9c804471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db413599f1a2816748e2594e7ea7b9c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7b4e362f3dd8fe7198a0210523753473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694f2fc40fcab2d953017c5c0dcaeb2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f638c8ba3ba8fa5735d13902aa4946475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59992d1dd16b1970efc59aa29522882a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6dfc2674f001353c3b63159a6568b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72199024a0e34936c5085eff4f48a0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06983cee5c322af8a1be411b4f2af12d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82254f9661197bed1f99616f42ff3da4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66a1c748caf0dde28611695dc92e4d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c493fed67ed5a596ab1051634cb1ee6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d7894446af361bade94a6c779b337483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309a0c7103746db2085930caf90ae48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e19e352ffdb6467a092a0de2f18c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa8c6821c1753397106cffdee5d442486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d25a10a6cbdc4cb0389b1c8bc80dd7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472a8cc780ab7eda6ef5609830a3104488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d73f2a93882dbce5fbfde941ce539f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696c78bd3b28f05137eea234fd85004490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a87e002b31765b4be91c6a84efba63491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6f03b1a30325e99a04fee7ece759e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58bae81aa2469646cbc32140cca37d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd483554cebf603d5890e8d999f3501494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfb1effe0c72af20f884185ad1cd8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082e5714075f8c1743e7864c2ca3d7e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9313524dbc797754b909880611d37db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422cbd8f4618ec9e6555f67c16046b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844607d68d66201de157c3ffe6260af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afef69b721f2cec9329001bb23c3e4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931ed2ae8695a442deed21062e4ed4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fcd6e15cd7bf0a32550f47a5f72b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fadc74b7b3b850fec16db266d38fc8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e296061343cd6148eee47eb0f292cfe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d2058e2465494a3c4c3bf2d53bda1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519c5a83e5bf920151b7bb2ba7c704b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898782b9e30fafc298431ce6a9f4ce5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e685830d09f88527dbb3b88e2de487508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b89880b7aec3cfa7637769f92939d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b86792b933aec633402b14824c2f47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e8a3b12cccfca90c69c960a0cc499511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f494e1f4eb83e4e55d9b0df42cb361512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e838b6dc5362e9ee98d388476da4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ea4250a2deb4854d66389ead4b570514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5c77d0d484fde4f61ecb5f9b14366515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ba2cb1121f65a22fc54a0b1ef6269516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b224e61758fe1bf2bb468a278520fcc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25533fbd5999ddf40b14f817c5a66b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf470257045ff1fec5f6fc6a749a23ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47df3736ff07a82c3bc959aaafa6ac5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dcdf36c6264a9c0a9927329e8a5f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139d31540a8506ce2ade43fedfb476a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57a432c287f38b086b7a148033be43523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0110eb12a0e800be490fe7a11f13bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12c6406a32f14098ae28e1a75f3c5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4981566d638554ca190696dfdea33d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048487efb4118b028de67648044743d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28791f1c832d620256cb3cdf4b90d8cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c9685cea5ca2ba0ad234f766c92e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a69fb00c6529f5dea5593a81057d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d33fee28f3e3a0342b75ed2964cdf3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4b3aa6c142dd93993cf0206a388e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac862638752296ff10c0780e9beb7701533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f5656fc583180fefecbdfba224b91534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74d7d6c5f5f9cb9ea93e3a2552fd4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56960d2773810b09fe94ea0dc18ad03b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29569af33885b14748352204aa8bfa17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea855ae9a411f20058d480989ebe9931538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ebf1140646f41009bdb1a4b9abfbf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847dfd7269b602f0d333d55ebe30867540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe9516769d40dae2d7815b10a7beb3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de992fbbf3c72a632493c6640b93c6b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7682e6e8648b56574ad07647aa267c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca7a06c52f49fe9e649cc8016ba6a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b15517978a8f297b141ec3ef3873dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eccd0cc5c4a1f37c4952bec85816d8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe2d72264cee46c3e672cddea16f45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56aa539c74623d96a822586b435c839548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8c12f4d2c6d6a9bc2abfa01228aa3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3205b7959212c66a2e132e7e94d276550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e687064495058393c9dfbc7a64b2c07551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff7b80fb5ad480cd2761ce49c42575552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc1371384195ab748169e26bce092b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1e08de80e13f1dc81ea49f9a2daa5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37b54b9479b55a03cf0aabd6d68832555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b79f235c093717658bbbe4f3ffe3f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6adf8acdddf3a7877701511582d628557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17429f4aaa9f54d5817c5e15619de3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db078fff6cc659ee369a4670e63a18559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ff4a4f83b7131c16f59d90ac73610560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea1672f194f2a9749d41f4cc143ef2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79348f42539be8a006da514121255e21562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c561269cedaa28c9a1660ce3d9d57563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b05e87525002be88a82708f9de37fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1ad41225a95ec7c8fb881beea1425565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf269e2e369769ea0c008cf5b3136cec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd530bedb3b70d35377b36b626d6bbc7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbae88ee33e0e1ce0c4b7f7d530060e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3aa56fc19111bed59dcb4c6bcac5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14623f1c92b351a78d3742f51073a0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112a7b9f0be9bf5bf5c4fc70eda439c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773ee3eeb0ca7183ac51c56d6888214572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f433741cf5a7229a6a0312d78af25e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e684b5d2e82b22c824d39710b15df6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff41bbb6d617d9ba65e95a973e1e141575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947566c88abf08efcc4859f63a4056f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cde506afa685c77696e8b7c788956577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a6523f991888af78dbca4ee098c9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716873ba09423b0361bcc516d99a95f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eed997773ccbd8b284700ec7dbd761580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe6da822f0b217c35900cf2837ff51581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf6e78718ade392748c357237ad119582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142809db124b935c36078ed0bf09d0d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c60ed4ac1cdc146330b42c3a6188c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024132c8f5710623cfa2d5b81c0089fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863a2c8dbc3f59f1b6c730658799fc5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e4a8cd837ebb3741d20ed99b63ab5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e67f8b65dbf873d62988d3f4a191e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17842583b70fa30a2628b66103826c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a4356116d2295c6df0043d9525827590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a23c414bad089ee6c16e70b67d7ba3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea082add6470d7d2718e1bf8f7265fd0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a221f552118d960cfc0a21628e1e93d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32a1869303b2c0581bc0a01f9c31fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bf5fe2d77794030d440a5db981040595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239113cdfc91e016fd4efd5629343eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a9d5b898239ca3b29662fd23b0433597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1505557337740bb498d304902434a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797b3724f928c70cbd8cfcaa9ec8563599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4b5b232ba2c781125086657b5b2b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a2df440c0f3aab193ada6d27a1e12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8339fecf5a4f6a64848163ae1ded9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2a67331845cce4b86e57e79d0d0ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a76c262e8a6735e5879661a7a5081604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d768e050f74fcc3431c3ff5d41682cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5afe840cc616132cb4cb7b9bb350b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ed4dd25d9297898ba2508fc1df7c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f21c55e9600d7ef902416e4252aec7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5efd164c5c987f3be1df3bfe4d160609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4ed757e620b4202ede331f30936f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e84196763c4a62d3c96db6caba3d59611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4723e9aef5e159aeed16538e630d43612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc3132d0486482c8a93ef23661ee2a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badfc7ff85ac11b8d3e4c6cd97b64a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffce6dcee0e906cf042e8252cf4fdc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791d054dbf7e3d1f71dfd606cd11c11616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be5a9d265e4903160754cd845b8f6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7e6ded48464b115aa2f78239c3540618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fabde217c52df1ac4bb5f7be1674e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bde56745b9f23d68203f102c1ae32e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ea60c4e67d9178b42515150513c71621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0a9527aadc94c4ef96913cd5d86da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23166ee7f557c5533ac3d68f26a8d7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ad798d905662b17efd93d027eafb3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d3c952c0f3ee004d6ecc129cfeb73625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad5e1a653bcb4469bb39f205d7023f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7cb967e30592cb42d49f37b8832de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bdd0a3845fc0baef7e84104c00afb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1e904679652f3ae9410f6b659e54e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ab3208e5b61b7c011bc4f759156e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ddf3247a26ffff8b3f9a7441bf1c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c9d535a85bc4abbf3f392860fd544632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f549d4571879e77b10816bcc9e9224633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5a3cbf1bf6b290a8708ac54bf077b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2e2b186aa5e60215da1ffc5d2e4fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263142976ea934c131cd646ef1947504636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67557231a73d895055ad9029935d6f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c4c10a86a90f477a1a2259c402e86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3341307c0c98d3736f89e397c9b34db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057b697466e8f541d6c3adf3e867186640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37e2d3fd91aa8b5f827c8d65207a36641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474fc7cb4aba78bfe211a575e83e656642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331b4d870e6973d7d54ab65b20a373b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724655bb07c7e84c433e2cc0fd1e1a36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1f0a16b268fbb62869bb009e7fc82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca40acc3b79c6bbd29a06c3fb3dde5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b87cb2f2a5c249e2c0974efe9c4a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d8bf598ad80dcd0b2554b8054cccd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222d72445c82f27ba8bf7597a101ac2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b8b6407941cec7b7b419744e95c15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50844efe9dde0e5029007b22a6704f86651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8affdf40955420f5d8247d59a51b2ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80a7654a3d4f89c64381d74b6d540d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd246e5c843a05116a107b6f1ccff8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a69ef17c2b78eb04e69cf6e4b51d8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc15c36b1c4c76d272a77133294814656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab06c7aa6df237a4cda84590f10df51657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d31650e713b3b714888e617cd537a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cdd24f1d4dee7ee4ef6ee8aa3870e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6d024a0f60b758684c62f4f38828d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9a279337ffe7df7618077f5d4dffe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614b55ad74434995e40f41834e5a834662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b650cd0c9a3de3813850beea86020663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed069d1d42b3de3b11c1669536aed741664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbf010d9cdac33ebb32762f39eafbc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa53cca293e9498292ab48ec5c722a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0013b73ca100def0b6f3284ded9a1b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d5b610eb637f633989311a605ac43668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dac450ceb5cadef865da2d535cafe6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba16ae0ad4668df02c45125ebe4e83670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b6a8e34744ff32799e036fce387b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38163730d6f011cf686222d254583ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2b6cf93e91fdc116d92a1fbbf0de1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1a9b80cb953f0b375fa92ca563214674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbbc822dcea01c7af5df5a592f6987675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641445a77724e650a4af832aef8d451676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58765b6bf53821e6c6f73882ee289dbc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fb47eed70d6ec72d5039bafd9371a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e31845c841cce2a149e15f9ca8fec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e49a7d8c21f187e4af60d194979489680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a821b3b7d6d1164a22e781e2b618b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177dbc49c2f9325da26b0828a03853c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9da8273fb335f0f79cddafffeb0ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fa836ea7a3779a81f8454731b8443684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf8ff999846103a3d7e7334f11a139685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4769e405f55b5a01683b5dbb5b039686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cd07750432c22896a67bb9a018a06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57ea7e0fdd7d14176da2c0fd5b769e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893b92fbc2da9c7152c7716f8958a71689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8ab311fddf2af0114e232ccb86f74690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478a6d75a3a8b5c2d12d9f8eaa984c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39172e31f75de1291473af9fbfa7589692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe30abfb619e03d40198569339af9c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81661f0255617106af758608b131cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e476e7b88674b33658420dc6be83acb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30396bc61bd4857e294667c27a42849c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31de4a084afbd7a307d3685b04ccd73697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c065608e49ee34f4c40d02fa0e7ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46db496c4de3b29e15e5b2f72975e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b156ce6bd2571aafb1481fd5722c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7ec63754590d687e2b69ea0da2241701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d606d91a291740bc745c33b0840e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a47c5d2ae626c435f0680f73c6e83f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967796d41ba040362ae3d10a32be38cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e91c433ce78c8d683a5dda98d5b340705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a347077f990d7c0e6f6b09dc4b2b48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fbb424bed260ac0539a3e666b2ab2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb276e69bc8b97bf8ccf3c86f5579245708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da864de4af5ee98fca36b663caca6527709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf6d2c58de6a1fec00363a666cd5ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e00359d478de70f192401a4e114bba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f752292030a344ca58db892e2d695712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00414a9f0dcf5dc09bd1d370c1499d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ac86970b054c51d0413abe3d66154714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd18aa7461efb0782a7d7597c8ade90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34a947d2a13c82670d1f9405cf7f8e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fa2dd2fe4f8735a0863f602ff23dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8b6d88b755a024a1fa0313128d32e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dd0bc516ecc0eac152c018bd9e568719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385a65a894f7354638380b98f0a8ea7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbd5c2f5d7e28eb58faecc628c74af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9685dcc15f9003cb8161a29dd1da4e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b887a4ed822a1c38544bd1d939969723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2949823d0ee10f6c52c88baa30c31724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b11ce2a097b7483f06185c2762770725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa957ae4ac2856ec47980e70aae17ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1ba14519f889eb64815bbf336d1a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d832fa392bb784c14d19366fc860d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ae2ce1e5eda657e9fe26885246440729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a117d26a5737c0868fd9d03a500a5f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9141f797424e4c5b9d720681be20531731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae01a9f8ca2dd6a648c1622299d6931732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d59faa0f4defc2d602f029dfe0f974733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69e351c7178b579dc2d3c1ad0ece11734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982b0b925318b9786bfaf600fd5bd91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b19198d873e29091f0795080aad2ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9755051f1d251e8897f3a072bc345a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabe0873f8eacb4f991dce264c744ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ca2923383986883010957ecb32372739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8360ba998df2a1fe045df6c7914d43a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b6963ed2c43ea493a4a281451b6e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f374c5d19e3722d956c69ec4ce2ca63742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c61dc512d1ea32f0a46f4cb3eebc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d7f9ada38c9fd19270dcac4d540c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759602916fce9f535e07dc57beb3de5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d64eb54e674a967520f110f01dc01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11178483d0c6e2ee8e4004be9df5b61c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede9db9e54f485fc1bdeff49224634d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae8f04a22a99d3eb5771726b0158fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf404adc3ac1dd997e2184583aacd42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462ec7854d80373097ef2a18385e14c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf6d36b1f9e21d4ff057f70105602e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdee6dbe1312b1f7adcd0f638875644753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0ead31747b3599b22a91971243f7f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2d5c5bae9d04e9d993171ed108999755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3141b8ba4d77e15c8bc61d36789ad8a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd736e366813941c51380cac8d21f74757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e047be29136f3ab1b4ecfd67e52bdf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7dd156baa16bf4b1df87ed09db981759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31686616d989bafd106a8a41d88788aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81793e120b8a3b43453360fa665f08d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6a66ab490355ffcd3a40fbb3df2383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309510a7842fdd50fe31b14f6b5d80f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a730304bcaff36bb9a94bad4351785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db1ede8f855f545ca76471a0a9be246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87f96e26de0445ee4077a7f0aa36c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecfc93d14ee236477271145e21a5f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b525fa6c2fb433435d593a3f519078f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d62ef622cdae4d242ac25d8cc7e80d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408664852cdf882bc41e96aeb97ef8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2399c47fa3b9267bb0538648ec0d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a885473ae99a234fb08787210d06213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38014dfbc1620bd19db1429c0d96362214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304699957350be7664b0c900278d1de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c5709e3829308c7656dcfdbef1c8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637826080d8feccc551e12654810509617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89329da25f0651e324c4a6d87012931f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388335062d93eed0f7ff5df724ac1cb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26820ad0e3c033b66f38d692617ad69420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825264a79d80538cd80bebd5e5c96d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df028679605bb4ca013f78e5361cfe9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd795afefdbc457416265d60dfa46923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac361f22946bdc6878033c2c41d29d8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7b2a16369bda2f3452fdf730d33c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10cad0df0a34581962a8bf77c80b9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044bec97e305974d61cffc45288631027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633946d16e6c203d613f9115ef408d0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525867c0dae5127861b4af7820bd1c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4cd061ae73cf5cfcb6d8f1b2e239030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b7a6e43c67037d0114a9f97f2a8dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b2312ee54d6aeb83f2f6a7067b1d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa52bd62c94aa53ff20da8d73bf3b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162ff06f364e66d359a92805f4dd2bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd070436ccebe1d0b5b48449b3b338e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572660ddf31795d5b364383e75d05e3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a434d10b9e57cb50c08eefefa033b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17c760ca9ef53bf9cfdaa12a49878638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc460406f231a14ed5bb6de8341a245739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c14d1c2fffa2f5d6d32f6d35f9367d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6a62b27953f95914690f69523df8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99b2093d84c642f047b865c7342d4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa39b2b09c1e09125a919809bcd8de843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b80bfffe1e1608d890b696ddf8dfeb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8844f5555507635fe52fd8e64a557c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c2a75f2c91a6196c2f8861ef5c0b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d874c2a61f175a81b378b6ddb055cba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cfdc5f5ca64dacdb91951f6179f2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab3679b85e9bd86b11a5d29744092d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432155bc182c8f31845e6ba0ba1298150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce942c7d11ab3d227d2ec3971816544b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb2bb0784deff2f65b50677919c82452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b5fa7b9a39209e0a5140fa788608753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fd29db597c8a1bd97d12cbc72fdf654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8462873e9599d5542deb150a2ce41055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffaa5ec245dc308b6868965d56532256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09596681f510eaca2d0f313e001ef3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a090f405b5b8ddb14b9fba032856c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e53e2a52751e2ad6a12f9a27f2c56659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70728e4dc6087d9735063d5de34da50d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3224367f783270ffe9cb96276e618e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23f9dec85df762d8d4c9a12218ba4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e3d5c51d5cb513efd44a6b0bb878063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859d534e90f45728cc7f3fdcbf9ceb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d5a0668d7731770a81972e5fe8eb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b16355991f49104e757623c7fde4c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7d9c03700f85aee38d3717824282f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f5cd71bcc2e5a62b08e7a3c530c3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3bd7b6c2ed87ba87ad28841bb52ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b4245f5fa98629beefbf0bb46a3a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f3d2226a8636a7bd12c620af8e41071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d052ac24190d7b2989b8bdc027b60672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ecfe6758727fee24c1dbad1f850b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824abcbe6823a192f7175652df79b80074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92546d4975915dc4af5b1e7a1d64ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41081a3a4694ec01e73874df4b554f4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ea8b47a05428800a02f9c7aef133a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddf996fed72928daf69387be43898978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380b01105e30467256b91a3d0f6f44b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c06d4f4cedad6dba1b391697daa83480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92928152ef4ca8b91dfbdce54eca0ed081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22711ec8ca25d56815cdabfc68216eca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461f58e14dc6db6f55f1f7c0f5b597f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf3d49aa97b5e7440bffb6f143f0f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d976500a6ba9ce8d909a87c516ef11f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d709ec26c08dd0c70cdce6b9c91c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769333726656a7ff895d3cca25f359f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f744412ba3191d134a69bca542449e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b18a132c4dcf5fac023496c5963a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151993dd95dd7960d9b73537dde40cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd591a136109e45123256f37c3f727c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e837ada1e0416a2823531da606e65e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0fb5ee796592c7ce9a033553fb2cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d7f5aa66d8daecfa1d360a42fde4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71943447bd43eef9047dcee2184c72c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae36d0af02b95e5fdcb59fee8fb84996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15698f13fcb324de446e5740f884472b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6620f67fd8e5dd718b79e640d4c784a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81a0c4aee6bb1bf55e78d18c29a0c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697eb7c0e416492ea20e72bc5e930d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd00f91410e9c2c5446a2e888bed76a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08308d75675cd7ed5acca01501929e9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3340d0eaf89f059a896dfa93c61593103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998c8fc0e075fb5299fcc3f05e6678c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e673a5b1e4e3a300902e8772a73f7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f997eca2d57c2b4b8dc436569b9fac7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4751f081a7cc9b0a704fd69a798b46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61763a1d643dc03e193936958e7075108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d2f1d0ecae7b640444284bd50255a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b307f8adce12e39753e0b0bef2c9e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9f34d506dcb8fbaebf6d57634bf7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d5a897aeafcc7061dab4720803532112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36349c50471b43601c70d29a77ad6af7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c83951b0cae00a8a740dcd10a8d10f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5caa741b5a61043772e0205bb483ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a4579f3009fe2f1406402cb719621116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0ea0eca1bf5fcd45a05235393a6d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8c0af0bd69e58b3f8e590769458f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34183f9eef937d63499bca53977d93b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89062ba6dbd87026a9e03fd02dc1188120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00811fa1586670cd4f81eeaa9e34b96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20868acf473df0e6729de8826c81afc4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb2de87f56c1c1c42ea867c944ead5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dbe87b0e555f547b4b64b83bdc2bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d16a939ae745d621e381e2b6e337f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f37347401bc8a38b2b3fb1ce5b069126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360d5b3b771da559c6070cc022392ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b70a00ed4c03aad8280312ecd79881128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cdfc361277d779e194cfa18b9cd05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec6379959ca43598b089826710439d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e35f748c4dcf1847ae210c2d6c530131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2cac151e186d60fcda4b0ff272659132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a53acd9dba6d74272f0ec44a0623d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6adcda91d953a24c373f67d9ae6b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bea2450c70bebae460f402f990405135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fcca92b91832c0b42f7d68e1f5b10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ead2c4a6d54c3b6559c78db955787137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c4411e5c8a340e03d4a1667f573c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754357715770ce4aa73ef94a8c75a494139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaeae0da588c3eaf5e78b828939fd10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37223ed4917c54e7bcfaab86a72c29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21719991e0a6d440419b5b00c637d18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef04bb427bc22de6fb33f32488ffac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31a447449f9381c2f59874aa8ab47e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996fcf0804ef79167f94a7370b95294145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba2cce58d93955e17346aa56d00d1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8bb8577021b110be3400f89005fd0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf2673786f344ef1223c53c382dcc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cbf15d5857efef5c7d1115038c830149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ba8ef157ed0a1e87decfdc047c4e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbeb15b190573ea07a7f8dbc8103fb4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3efd938446412f8904b777c2448af5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097ca4ad366960667da84fbc46e85c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41918bd6845dbe50e82a4a2030433a53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b46e25e3375edd52cb8a42c0b3cfc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69ada81e2182e8c72ae61e39e34ba4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5d62252a5b9e64541284018a14a1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dc057735481974009c312a571f7cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2aef3facb3aeead269c759141201a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f544c7a315776e498e13ba946e0c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e4d56e27adc76a2c1cfe989ec209d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f3a410da55b14c7cb3f8366c39e20162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449958418f9588ab0a546881cc30f341163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4048a0aa303e9a4ac9f84dc9f7f5632164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6a72a21d187eab41d946494d8902a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d85cb30f40fdbc4bf2b7b779ac744166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cd5a772fd4cf576826804361b3175167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f178698db9db19baa262830ee95f05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049431ec7938d14ac72507b088b7bc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3693f2688a04ee05b84a17e12054db6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c64d0de27c490b77612a939ef37c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252a43d1b0137163ef4b876a22a8372172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6de93320ac3b3f8e061f9ec683472173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebeb6ebd9d95b15617b17ab0c83c59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852812b4cfd6bf361df6477ac83dc7ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7f7f7f57917c780676eaaee96b945176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276c054128848a7f0be968069410c84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e23ab3790856af95c7da5e35c8f57d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf3a4c200ec80ec06de3348d801969179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09279a3be8c3f4a0ea72fa47976d7cdf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf477df954dfa5b43e03189bc2d016bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b10a5a813237c8b00763cec55bfb11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1c5ee56db719021f826ffc7e5485c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9008637fe6fc07476c08d60609372a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58b6ee332e367c7de4ab0ce1cdb3a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad86569628a3eb5c56f5705e8bf4757186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5442103c1bbc5e189d6e9d37ff138187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323a7be0c422a16fc9707a40e5f719c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be400e4be1e7981f11771cfe57c584189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ac199e2c10d0e6952fd559ad94a9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddd34684c55040efc1d9db82fbf2f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d85783b2ea5458973ac4d83f036dd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf16878ed56a39a870cdbc6d6838cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d0dd4e8c958fd288a7e3515085532194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1b97cf042a0c26d239ef9d25a2911195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e021fd22f343f7b86e05b6d66eedd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37732696f152631e6b6eb64efad88995197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9286c6b8745fc6e019e4607cf8fa47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cd7eb1466e323d5bbae8e92524134199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ac947addaf3d29a24104824761cea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d64c1b6468ca5eec9f3f233f6ae86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9730c6070dbe6499035e07d1c8dfdd1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ab451c536961c49d4dc7de85b168d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80f8b7ff155c5cb10b79711f2d8876204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dc8bf5663e43259cbad3ed338b8e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b7def8aef60668aac3a990fecb223206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba25eafa55ce49be831ee57511d9a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1704c811076b790e8a15555e8545e9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4286d32d6c9cd0501070a1418d8e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322a9e72225bc51c12da283b4418c17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4a423ce3bae6b3d2862b59f30c2ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527be14c462c0110b74dd8474ff198aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151963f365a898d095b650111140615f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022f402d60c4a23569830092b6b853b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8be9a334107af32f4153e20592cdd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda386c073ab1177f1ffaa62053d080216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701aef2460deaf6bbe3f30e5505c6075217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3aa3acc54068f592559c183807a55d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328aeb5756d0f5f9b688b98bb7d873d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96cb95f951138a6e38c69157975b2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62db8fbac3587a63c8fc2ac84c7ec93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f3683dbfac4115d5a83cb18589ba1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333729a5ce03fff1d1776fe57efadb77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c856ad2efd087c7fcddb52c6b9dba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf503cacac2e4feb6382cd89f4d143225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639dfa94c5912261ad7628ceafafec0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ba6dcb7ee49629b892990de85989c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd355713be29523893d3e7eca4debf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a239f71de62bc1049a82247e8068e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044c1fb62f207b9146980c333e1c5c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801a0b595c4fe8f47b4b5f8c90a2395231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b01a643ab658de360be2977951074232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5e9c1f89321ea5552f15287afb802233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc474f20fa4d1c304b3d3b257a2536ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3640ba70c27410e325382216ab0959235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99618b56dcf9e7b13bbe7894dd5836df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336926df5e24eb13c6ccd45bf89edcb4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b9716e50cbdcb188a59fd88a3a1a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e13024473550f7bbea0e7e332fc7f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c46719f4d04b12c2ca1174f66a772d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0dc195968c849d154a4b145bdccad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b0d155f794ad3545e2e01a143820e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f936afebdf1aa62383610d55e328fa4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec17eda1ee4defc139a1680d338d976244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051670423e9a89e489df1402b968456245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f2f04df87f059b2ea42eb3be48949246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc595d04eac902e82b56b363996886cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090a096c745e70e3ea57cbc99632bea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa628734e8e2dbe83a89a1c7f5f965249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56867d270f68300fd4b8ac94f3f4c029250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb426d1e0dc302f64e23eae1c215b18251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aec603e2517e0e223628c8d58ab2de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c92b680c75d6b78673ca6ad8aa678253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b873cf7e68ac569e3c4cc34879e774254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71878f65d179533554f5e047c6c9d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4375e0118825088cf26095d1f9f392b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496b228e31a71078325fdee5e283260257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de21076935142eee9cc0bb73844bfce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf4bce216c8ea3915d6e4110c9b4b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca5ad6c02807da34ee9cc01d25ac0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0265988af4202aa24c3ab2bd9e4e364261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9cc759beb7a59c973e3f2cddcd66e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d679cec76238781ca1f76d953e3c6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23f5caf49069b6b1375e2a9013f0ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bf2a7723ec6ee1a0edf060a79fcc2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5c778bcbe7191fe506c63f8148047266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bbf06f6cb0f3ed10d9c34cdb51876267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f0312f2b1e3c62332bc1750b51bf0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceedf6a098698f8c5b88a411b8d066a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203a1603eed31da5ab9cf3d67298592270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c83cc0808bb1f937d868b6e28b87a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fe994f5d427f45b2b2789bf9f7428272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53de0c4ad25c4e2c06575db6f80f55f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af7745c79a37c31a54fe514eb2260c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132edddb8ff7db919f0605d59cdec64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a1a7a18f56085f1e2ad45438fbb74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035a5a6ddeafb9afab27932ea54f714277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed359817270c19cd5b90dffe8c84ddfe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9901c02cec828a15f7482a3b6daae38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da920dc98530bbcfd9c66e236cdb834280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a35e78aa2aed186ba918c1f46b334281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322130b87bceb19e44e5dded7698104f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c57860e250b49c482ded93741b483f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f4611bac819aca887a149d979539c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c295375ff590cac2f6e079b0e7734285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16b50f1822324d484a5d374b14af65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2970c58bed1e4fc9f2d68f385dd2b3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2022e629cbcdd885133a80ece9df7f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9258236e9194a9d6dcc105dba0014289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d56f985bfeb6cd7a72407bb1724d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9267ea457b29e2ba6134b12f248d4c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb9df5b9d6a3741d500bb09ae4a290292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c40756c8da968cedeb41950f78137293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96347313edf9642ebe351f7ed977d0ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fd27e8442b693b86594c222045046295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bb69f6dd7cd72f3fca4db67e6e803296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fe7a809833c6116b9633c8ba291b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213dd0dd3059eb06f1c09798fce1590298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111b670dd75d7c0c95879d7d485cf2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343596c36e4cd4455a9d3d049a3c1d26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3236ef69f64646b72bdaffcc8c774c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52c1d8f410639df7a7e52370aa46cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90ce3e2c51f54c2357aa3b6aca5179303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7ced42158724e567b4e2c5a171acc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86152c4c3dd86c2807483812d22f733b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845946794e2f38bd77e613c9c292fe5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45128e39fb624f690325a90188520d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c86690603b7af120ad1e7814e3509308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8799d99fa1d882d999c241d02b2cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498eb32889ba824c292a4552880165eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29188c5dd1debd255ea66e00782f0fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96587f3a0e4738c2953108c1336ddcfd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca515cda708f2da81b0073ac529f7e6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de5764c8de4e1980121967a78cb040314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81cd3fd520cb05af9bbe29861629df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea378a3ef760b6f43360f04e224f277b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3bef09fe8517bc464d71b6508024f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1285ebeeb046c3ce6c3595a762f239318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c8b0a7792d33272fd6718efa8d7cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a726980a53f73713d15d96b5756334320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7bdd5c2d34e3737cf0f4bd497ed77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba5bf8fff6d7cbbbe10e95ff8fa30e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167e433b8b9dbe83e45cc18511e8d79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09408dd999866a2afc2fc22c60c1c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d264a16445948e0af03791230b87a7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391f1b01af5e8bbc02ce662d1bb216d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f791abf7c1b05f927181597d6ca6ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b0d4d7d2ac5464fe65e58fc175bb9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9903568c18e8d23ab4c279cad13e44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ba0b00fa95d5bfdaf8f2a5523cfb9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0ae6b1606f279c66404556a6306f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13be220dc52a32e53f58b30be8b3a36332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343060c234668a0aaeff7c701b182086333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45f0b410127f553e440628838aec5e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f7cea990ecffb1f1467d4fcd4e1ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34c854ccd2b410fb2d7da6df37f313336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d5f617cffd1e8dbdb7a5105ddb2f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289a0c43d7d5e606e6f41baa41295d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cb1432f605a56b16c91c895047e39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3856cb08ef90d36af9c470434958c7e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cc852866e865d5adc93a5537b8475341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fc03baba731162f3f6ee5f2943d4f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9c081ad4fe78ce6a769620711ca35343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17722bcb6b08706d1928dbd3de0f52e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d755a7053521dd574bb1b1030902d0f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1357c4fb601a11d4c747b9463779e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef0d69f223fbc6ccadd4b3fd736b9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e5a5fec74276ad898d81623a4f522348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3aa5a216082767a0b57519ffba1929349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6e55ab15dd6fc9a231839a4bb9841350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90065c8605bdb5fddc0cedfb961053e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786023cc248490357b608fe7c72d275352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea131cabe82cdb9a169bc068859b33353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544882dfa34414ea6d61c1a5ce85c64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1ae32c14e15eb060096fe0e6bf032355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2a3ee5c382008634ff4bdb6d8bd24356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2e626b19610bb4dae1c64124e263c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7aa981cfb7ea464091b6ed73d08ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97851f362fa186dfb65a26e0a17c02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00791b51a4f016c6aff402f6e075f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094a89bfa3ae38c5c8a848e5b078bc1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716500d2d13a5bde36322610e73b725362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6fea4053f6e2d9150a2476aa83c40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396dc39aab69cc7dd61415bb8a2258a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac3a16169a5327a368ebae051e59ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736aea562c7b30b77e10cfe5f94fca2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafa366d479aba7a50c9749c55e65c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b98ca8780befac7db347565148c47368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f6957f9666a219f539e54e321097c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cd496b9fe222d35e593b32aa42d4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839c6b2be1a05b0165eed6cf9fef15f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c36766b0cf0d4de749bc36c9cd2b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae22459d18bc3336227a44e29058199373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a230ac51cebbffee26d303ed78033374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560e2eb2f7f2c3160743e744885b34f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e351905f9fc84f4942a82ad5b89f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038264c3282818a007a5310ee703f826377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f20ab2c6c8302aae0149625b32218e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54e87e0b903b42bee0f6500e115355379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68005cd9d301f53b542c36f25f8e70e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc1b5a854e911af0d270d060d09f9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca58f2f0fa62319dcd23537239811e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe01bf0a3abd5dafd5baf4f114d7774383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc291a60ef32a70c3c18edf8f26c0b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9e0575c0924033edc84ceba6fbd68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdda66a4b4d2b726351b58ee7c88d64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77701e007f0fcf369eecba6e43c635ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f616574e58a8f9db2c4adb342bd0ad8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9038efd798ba941c293de93bb2ac515389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81de470f8bb7fa26470d173fb5c35c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a91dcea45c6380e2ecd3432aaaca2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05059a7bdc13f88a7f7080b70d1e27e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599504cbe7fe46b185fefbc1c3f8fbce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7c31148092220f8347183de0cc1f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504e46a952514917b0937b366ec1c3f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59c51950ac3e2f324939215fba8f2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777abf2e5dc9020f838d4a1b1cea367397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a4220c2ff2bbd432f4ac733c21cca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58504ec1398a20d9c9ed866ac8ea3ac1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cd9795d61d63bb337edde0788421f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b263178eab4bbcfb8ce2b5b34fba1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832eea3b3abef9afd1536544ff61ce1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f660854d9fba0d89f72cb82f624046403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03db71fd8a03eab95c444fdc043c6e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279ece2c0bd5e3b950049d9fc56233c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357bcf7b8ee979a01eec7cdc0857d1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5f3dab1ffaec41b9dcb345ab5b687407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111476cd1ab14d14b46e3659fbc4ad9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093468a1086165b4313f936437ebb000409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375ee7de3b8b4d9ab88a4d96b8a1729410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653813a03bcaa717af706961c96d21b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e9d1113206862a7df3fea71c30f12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0497468b09198ca068fdb3de4836df3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb1f2e8923f5ac778606fa285f424f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da80f94b6ed48c66e372de25da3a22415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300f658f34532387ab4749a31d71b02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00d379a98777c9c55f11fef895d150417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f7a9762cb8e218389b11170924969418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ff4d9f1f3af63f86545d9a546f15a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f9e87230cb2e64d8d59047659cba5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b05307d607d4b59bfaea197b104a24421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e706bb2c31dc402f2420620caea247b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3df5649efd39fe8a3a566cdcb0c8f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956347feef81b2e855436638e86022b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1617a5f844d5403015d07ffb43b9a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6043180d3c34d26a91f0fc66bc64858426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60ab7d7019db97f867e51e237af7c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccc4cebcb7854b80b65d97bd20ddca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f3603c540ef6eb14525af72ce9425429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17133b35048aa6747f59383eb3029e10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c3e7adafecba1b78d4990ba12ba6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f1f3379631e4b8b2f1b01cbd16d3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6911799f925d86a064b84ac33e06015433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618425adde39f69d3712018e2474448a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8715ec2c14dc35dfaa847f41cd29e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc6ee4e222035feb3ef13507c6ebbe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d826bbac1c0551d8560225aa826ca1d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98159495ee5d21727ea8c54ada0fdc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260b3b01d6086fcd04816b649571f7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79906f5d21f200e2c951e219249ed1c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22085cc3415a65de00ece12fd33524441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ba238b86f19bfa43634b394783f81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b289cec0c452596b2814d6d30cca8d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4849c345e03b337d99c4f3391f357f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c385f181339d285fad6359e507f41b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be127900208b612004aca931c78190446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b57d7d51a8e54c35779cd7fcce3499447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9e24747b1c309b903fc6f308565d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5704f5b7b3177b97872d8ba37aa7c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847dcf72187e61a46ab7b1d2b3a03cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e4c3d7faab38d6392b07010845a15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0af4bb5404fc7ef5f5e5a371b6198e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9b0ac6f976fe2d4950a3e04f9bada453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9a49eeab22cfa9422953938aba253454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258def4b7061774dac27563193d7950455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9820832294469539cc73832a0241b85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0de9f74a41bc4ca78583ce0f88551457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c9538edd4341abdfb63b9c567996b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92454ff9fa0eef34ec1863f28ab7ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6213816f670376eacc85d2f15325eaa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335302aa981fa05397be11a7391c88e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52cb992fb8f6f7c783bb78899a8a37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0783ff3c8388587a0edc5b91b6d9ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13e90cbeb174ca7f34d4914727de6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b249064ac4396645f94cfbfcfe1ad96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0fa23e048a6bbe3b252b467e89af2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecfd1f3f52606ba4ec0cad6500feaa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01d2210cba326e535daa4cc7cb6086468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de265d6ca75a2806209fb4cbc35dceb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd104edf343b724846441834c2ff3cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a7ed019282624195f54a581e58b64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cee89ea9eaf4a1be8a15223e44380472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d599253ebd6d9ffa635bb423eb0e523473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ef631ab40f1d0897638df964a2671474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d10c6fb3894d1930238885175b4a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dedab6a2881aa152ac3d98e1f93dd3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439695907f1dc077afacc8500e11bb69477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bfb92da5213408b95e918d97a732a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7b293ac37a4e594eeba677ee7b815479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6522ffb1381b913d013342b71adce7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92835790c2982cf77ad2f755ec51ed47481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9fc04cc7093c43618210977150d5e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585b737342a8d1c07dbad2250d7f035483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4e9b9cfdf0db194ed35140170339d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661e44294b6b16c7a24be8b46f54d29485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ef2feafe352bbace6eacddf2114c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568a14304841b9bf43055a72a0d4b50487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261fba89d225a50e0948c8a32162f8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283a63b2ffca16d1c005358ab74adf7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4897d728cf1f4177f5b2612c6b451490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10c6812d806fc8220b37a8bac5960a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b96d5987ce71787e387c67de9c9bd6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c16595ff49ec8403aab52f2dde11a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52688686b6a4842aa055199399ff0d4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c150b829ff8673b9ad74801dd22ee6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3fb96d77efed8a01bb67ace928ef9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60643f484efee5cd25e2aed058cc48497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5291a57043decbcfffba68f99a726d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece08e227e8ca8befaebb971e78a6eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a36dba931c6eeafd9c8925041e3e34500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2adc66591aa0c652738bb1fd6231b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c65fe5423eafa0e44a3dda67251f59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a482cfdae61cd7ce3d41f13b18866503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04399d545e49c6b82184fee31da102504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b983754abaddbd92fdd80f5d06ece8c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6935d32650b0b1141f3fd69dc61a275506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693f3fce89e0cbd4721ec8c0ea2cdfb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1bd5e2593c8bdd4e70830be3db644508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad2370b8dc1672cbf51c5d3cfb9256509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91000b64f80e2011451accaf60fc2ccc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71471fa641f0d59c7af6011c934705511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0a73b596983e750463a0bad32e7a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61fa8f67708e91862d5015bd05e1fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030e6f0d645de6df434a121a14c32a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df33f06d6c2ec5ec97b14afc60772e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57929d91bdb15e12fefb4af7fc6472b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb64a8903ff7b2c9679c1fba2ddcab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846f6b080893a6f05ed5efb42ccbe16518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662932473e8fc02fadaa7be482717333519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d054a29d78c1b90ebd822f977be947520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532ea88db40218c5ad6f0beb75e9fe0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb1ba3f2dae88b80d164a0083cd0c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c516a1f5d71690bd2dcaea677db5d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05f49333b6af9df3c435749f5369b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43ff43ce03b69df5727292f8d3e0c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeca3a03b8d203b22a223152d540ae9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f12dc9c23e949a600397dc5a77754527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83149ab59b1280e171fd95d9e938310528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b014a0ccbf28d5810e34d6ad097c44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33cf559b11cd6fcc6dea3e68d31139530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfe35c7c87de2bb93e10a2631c938e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95286f6c1657428ecdffc1204ab35e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb5202893ce7e8f60b3d585ed570ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f09c998db17c582ad054fc199723a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c4be7803ddadd96c3a5079ee4cc89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558882f26a2d621eb988e4f76efd6f71536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904ad593b0f21b58c7e00b4d0da5182537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797bdba83ef497088a14a8873e0de5b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa060a22ad7a1fdebdc548889ed5ad2b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae5555dbf18db355f1a7833e278ee6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc302f72333cf44d42245d9e072294a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e7ee73fbe7a09918fbb065434600f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cbaeb8ffd5a32a22c4bbd28be55e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd445b93eeaed47c40fb8f8942b979544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a822443c01251b0c957f69bb1b10c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3da36f534eaf3d6c09fd2c3a5812b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baf40e43fbeb316208497bc826946b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5173e636a0f501a5ef6606b8962552548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ca8d8ca4c950b165c454ede2ef7bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429df2c36417dcaa54d7862a7f6b706550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcf5d9ddaf5a4742b75ae5059fda84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf5def45bf75016759dabc6042b462552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfe003e7a273b3fe5feeaeeac4ba95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d6f343f17c3d4114706eca128d8df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0a0c7aff2b9584579c2fc2cb47ccf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7546d2ecf5acad71864e2960f25d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a35b6df0f939e8792e1a5624967842557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4ad31afa8c202bb822b23c4119659558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabdade8840174d57b3200d4ec90230559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c65ac96dd4316940d5a6f45a7a9ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd161f32c1b53750b21c5c29eccd1d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8bb87d73acaaf355496271cb52637562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1ab83f8e1eb9a595a862b14ac2b27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583e91cb80fa1573c4eaf988337c298564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f8ba026df020d8b6443fb955e304b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c44247c27bd5b8cd23309d41db798566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153451c41700fe0de41a30f2c8330f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8b796e7398e2662e1fe88250d1d63568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba866ab2b7ec0069549a52ea4177e3de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628ad466e1b8d5b49441e10caaa20e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967346279f383840560ea2bb095d065571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e280814ac6e203caec8cd5587ce7db7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b65a4e82f74874424bb8cfb2351f4a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31473769c7be461e9b0518a0afa1016574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42821772fbd7f339d5fdfb7a17f4f9cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cc11dba58c8f6a8034c9875b64f32576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04587c4b2a18f4bc8921a19f51c4b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595b187246af5b435372fea7dd9a72b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772bf63b2cea2a025fe4bb457366c4c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00231ddf9522e95a09497f49465c1507580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94474bb9c51cc315bfb9db67aecd1472581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763b1efb96789d01aecd9876a4729e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07180935a474a7d57634bec852daf4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e20dde1d7f9d05aca474a1ad02a4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0874fdecc4362bfb54954454ae0a78585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68e27842f855675844744350b67919586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d9171cf57cf474eeba64083384ee1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aa4888d2855b3fd9695923007b798588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd8cc5a9b2408722ab1e6686dab3e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e738d80d54c31159719cbb8cfa5fde590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa11c916e6fc0ad9410c0296989cd67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820b54f33275e4b918a8edc0fff49ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2097b33a4964d1c2c324100bfa927593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24f8207dcc09f5e430daa72d06c9b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3136aeb60f0777fa3feac9750118519595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3812245e3e6c85e602c4022f76f44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db515a7102482a1a8222fe59ddb7cd72597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b682bbce1c9d26b51999b42562eaf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4258701aeac2ca61e0c5af5ec62cea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c95fdec9ca9575341a860e5cfd6e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19241e41843b1ab9ddf89f73b656fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a06c788d47b9eab0f55a91e24f6cdb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287e18caf6fd1499602437aee8d49aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25233239444ed8dc614290dc6c60b9ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d240fbc08f611e0dd06fb118a685437605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0230954a611e9b3d98868a6e1fdc282606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2eb89a1e0c33ca0173c1fd70181a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaded132b9628288b7e7d90c28a96b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adc9e7440cfc41a5ecf5af6b2c4682609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa2b0ce27e1fceb648f482beecbd8c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da33db80ec76d9f1cdeb787d2ebafd3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54486d339c6c88a1ca4c8173104f96b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40e5e32c096f902705f6f9668aaf9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de228f4c4c56d2f8a585a7d6ce1bb8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979b14c1348f2d9db2b7463da539e67615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe4d3d0f5118926ddcad63563e68c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370ad0fb039e2fc7621bcefc52369ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb656ca73d4061a607dcd6fb3ccdd2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd2596501fbd20596bdbbe6a34f879619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108f7e6309e917932cc31fb51532147620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a09d62954bf7069d61c795b8dfd559621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03b5ebebb9e48753c8a345d78fb7ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965c2aaa759f32d600e5685ce3b7db6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c490ebed23424008017107b314afc6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7d75b78c79cb7de9ff03c9e89ccb4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9df4233a139bb9cf7f2b1a7d650a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe09074a3abe8cae8688027d86e9f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6a01b093f565d5d2021837418da7b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0c1bdd44242cbf5f8d26f5bf5dbd1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4590cf9cc94053197f0aeb80f93f352630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fd30b516aac656222f256b4ce1946631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d5e055cf2d1ae238d7314a0afcf03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3c243651f48eb24cf60effba49a3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490fb1e6cc56e98a50a93909d5b8caa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a37d13fc2241f7dd4766e17da4c4e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d8397e07e6233ae85bb98c93b94e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb3465490a36d7b625ba293bbcd6cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6ecdca62e3d17b723f8d1407a71a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e49a33fdd80f11a78ea0246832d88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8c8ee7db076d15fa01b2d4323c711640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7a6ae40287d7fd93faaf7ede9805d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d482dc66fdee1fd68a44f0a0894b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ccc07c6f1dc2bcc426c5a7f1001ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab65a89ecc11b4df57ec5d14b0b145644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef9d88204a221c7ffadab51395a222645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c309fef34dde78f7ccb5dae594be6fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3ca8f99d31e847c376852adc28be6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b35984921e0b15ef061052de073d7e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8589e2d1a2520952f662cc367c57f0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438c931bf7d1fe24a0995078622a60f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4f3b79786fb01b0c0cb419f6c7502651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fc4c928c73b93d05ee3a90f445d34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ee1c6502455c01518043327db6992653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5359f629747665294fb8ca9eca3dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9a1e17b6347ac12d7adb1f250ac37655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d12bc1f1f576ea9b1ea3c99e2d1be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278584ed286c45addfebcaab1a471cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f135ddfe102fac1881a77542cf44cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d2f0163b4fb5ea278e2d25af8348a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c99a14497354137ef8700957c60dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23944a54b8b272c16fc36d385f208b6d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418412e5594947f791202ae800cbb30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490316ccdb51b6cf06c3af659a8ff6ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab84e507a9dd47ae9a1da736671427664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe0000862cfc07599dbf576b07e371665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a53df483b365ea302670f2151eb96c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc81b89d7ec7503e3bd0c9bf8c1e6d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bf9274881edecc285c112e01e93f3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f6eac5fca141fa0a86a2ab192ff0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb04291ef4c87243afbcf7c0d10d2cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b94112c61b84be8312e1d7137795e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e30ccc1cbb12dadcb0adc877dea81672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2183b12852feb4e936d954353d5b1e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf6a1839e45f6b839cde9573f57145674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5cfa1669b1196a6f1eb67d6edfa46675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f1094ade29d904851defcec1cdf18676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf846fa3bad8caa78d5413b8294e06677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b99164ab0ad7d4b2f659612abf384678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce706a0a740871a5ef7d2c05da666d9e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b2e21c645326cd179601da36908f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6396cc9cd4fb3022dc1674cc58a6b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682fdb18ed5732dd090cfd27409acb8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881967e08131b1211bce37c33f9fb9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db18b63b4e7b629ffd4b0127f86e199684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33002852947fd6e9a0d51f2c99c24d52685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459ff05221ac3e753f12440a0f8bf22686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf036adf200935a4e10cc6f0e7213b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f58993f0e870ee59f90e07752f822a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9303f79ebfe5478f9f9b75b8f7254a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74541cc9703a4ac699ac4446ca49d45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56143a5cde5e0fb96ab4717ecbc03873691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd8cb6a3c994b20ec49b79c62b4781692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc8fc6713ced26790b07721332f036693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f30188353c4376373f6ab746e5f50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9c0eb3428cca8800ac1872bf8819e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe09cd14aedd8ce40258c66bd28321696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f93b927b02884876ff8ad7303d211697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6e28f9e940f544068024f4ee43d54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8c53789154d2deebfdaa2ca4cd513699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d0c9af17b285012488532d773f4c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e44921896d460076afca1e06f8b03a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3feb719dc42105634bc7aef3cc64ad2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1600f282eead96569a560725e8167703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fc082c1d332d2ebbe1f611c430633704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa05cc566b8b8126dff37d10608434705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83282d8dcb47f742c125225af57c9b2c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddbbea7eb478809c709f84b342eb91707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26b05be2e1ae78f93bac36245b23fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b4bc91a640361b91e38fa64cf984f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05c43ca60bcfdcf57bd8ca5c21e6c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435708ce905eac3c4d440f9a92aafb2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d733d14f6f7b67add59c61fb6f86b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6e8dca8137d0660b29be167ee5fe3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ea7a599828ae5ac5a99b77e10edb0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b2c274fda1b3b11f49118cf8ed1f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dab782d1d9c5456bec2a4dfba9baf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e868a5f5c6d876df01e9ef9e2bb6fba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c81c478e2769273adf2e691d5e8e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816703c267ebf30d0d1b8f511518b53d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b2c50e2d6d12dfb4412827e5b5b17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d3b482f4af422ad78a14314493244721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6674b3dd1116740700dd7cea106db3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a022b1e85c7fb7b2505116e6f0ff936723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832137bf2fcc6fd4b10dc985842e19a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079929e844aab51eb6e2e193f7d37a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7439c5e1649909149f0d37b68a62da0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62aa659146016914e0221b6e0658b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4aa8aa55ca7e9aa21977bb580e6151728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f375f71f1692d4cc0d6f180c229138d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e03a3e9fef5369a10b5d23185b18a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b7a218d0488ea5b1df3ab9ddd8975731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e7f46f1e3c43fa037836cd15bbf84732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78acdc0b3794425f7156f5379acd39d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130367142f73199a42425a21358a9227734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c29839336334c5ff416d11d2d8e463735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4f28f2e897835a255ee690de0818d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f089ff4f98781ba7c1c58b38df411dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd917e02b7573326ec622e969cea66738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac695787236fa46bf6b77fb898efb93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcb5083931f03404021783d4dcd427740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade20b13c844fa7e229ccb929f5bd50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63582bf324aff87d83548d9fdf08c21b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d96aa9608f0f2b496b66e255777098743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6f0ff3ac8ba66728f8ca93267b1c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8840be83edf349038e27ef132123e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac60a190fb13d3e980891997e3a208746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774340e1e17c1a31acaf02f100a3f2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1fb29f43477082a8d4dc4534cf33b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285395e4d57defd82c574a117d870bd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee351d4331d113cb250287b691b612750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fdb01949094164f9d0ede488aa919751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9d88f14bf080748a2b22d5599c120752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1770828a6beeb3b42655d0badc20d76753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b510e06e95fbc944e17f11d639ce5a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66e9071f6bf1ba09427ebc87ee9a32755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7d86019bcfadc40c6a5a8d8faded0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a87c7dc330a6b21a98f9a4aa39086757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283613e97d5787c82817a20cfc963d03758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46216de4bbe988c3cfee17258e2259b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>