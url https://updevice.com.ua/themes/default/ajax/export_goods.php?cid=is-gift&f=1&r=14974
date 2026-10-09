--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29583247a7d289e7697930b46b7cb46f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04ba35841a335c10d28474fd3a064b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0852c45263093f3301317f18db0ff2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c191f5f6cb55cf2391eca36d72d5e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ab05d75d306115be97eae0585eb3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6809d3a2316c12beeff8c7ed0a6206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b8f39ff2564486c3f010d5f08c0067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03bf77c9504c4bf5608f106b4d626f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff123f62a820f887e6803010e59b3fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df070fadf3b38e1abbcaebbdee79726910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfd3d5984bde2211695c16a3e3663711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a1abdc090ae12ac87507fce65a1fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbaa206082f9f417143e1e5b05a41513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f47ea41a1de91e3aca59c17130dbb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a10e8907c2b5d13a9507c9d7e0f2ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786872828b8bd30e1c5c2ee7b217a75b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861086cd58083f17cfd1b0c7634053717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691098a8ed18c0f3e81eb1018ad93b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8baa25a816cac829bee89ed07c11db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b84847fbbcc95da038a0591bc520c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9e60c5be6153aadc5911bd87ec1ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf03cf11c0e9ecd6a051ea42544f2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95673bf4a73a3e6fca8c3a396499a3bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962adaa0e2ce898079e0f1bffda34d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a8bea3291981b74f4374b6ca29cc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3d1abb87f9bebb926a2118dc478a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1635446a855c66bdd3cb434d7ddc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e37c7a70c09ab7a5f567369f8bbd2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423dde35a99cda08105c2b8e81116c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4d5a773f5247f957f18c943ce161430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af12615492446bc63c3eb96578576a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6ce694cfed167c0decb1c04a0ca0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42292ce043eb570e0fab007cad892d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81a9fec73f95d6b2b7ce46d977d5d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f04fe328c6f2b8e86f0dcf32991a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53dc599e6e718cf8757b03e2c6c2f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abe91d13d4d7738264494649db572337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a104ab8a157c8f6be529e06e29d8e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b45fd6787e51782df6c1610148431839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d742a39f9093488097db9a7d8ebef940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3074324ef33e680dbb234446fe97141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fec0dc0f96ea15df947ed225fd75c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f20b9d33b33db32252415965c755f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcbdd1f87f7efb57364c32c86d232f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d5e866dca68ec2a8403de22d538cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37319329fbb595047d998de215a3211146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cda06beb1ff2c53d1d767c883b66e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8204aa64903cdfda11f17e63aa118e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044dfde5dc1f3ba26c35729e7fb2ceb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c5bca73e3f25b606aee51c11ef72e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473777771650102b7f888369a5164ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07164fa3957e03e4aad78b5dc42dbca852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85ccdd09ade586bb97059a70d5978c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115377935b1e3f205a73f64b6835c8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330e8b41703b9b7b5e244b868a61aa855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3e4a831caff31f8abc5c4858e762d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2400d73b46a81f99444e76fab838a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866f8f350b2d48f050ed9b333f2a1f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b5c75989c9ada39931e63bf85f31659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2a14b0fd749e11a51a2cd2bc7035160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a555fe00f4e02c63c12779040ee73261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32da1ee8a806a11173931ebe1f5cc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de975f7f5a2556e79054c1d03d72230d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b6a163b0cea084812afd9affe23d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03688f83cbe416602fe9147a00e4ca7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a88bd511ed7b3f03ab6b8cd0e12366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb08f262becfb1a02245c5571bb557267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b14c5ae0c6173db9c218d78520fe2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374313dd0967483d551ee6f9ef851e2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a9cbcbcbed7c92ef4b529f2d6f96a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb92084ab7f35e5903edc5cf4e2766171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b20560f190341466349d29d1e9db772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9229e6f52ea69f1db534d178e29ca273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc190db1201fdaabf8c7d15207938a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034a202bd4206794ef097d42ee72dee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214ce375bf08a26c816cc2997ed4b2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeba1c17d49482b003834992bd762ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18ddc7e4c5b31bb9ccd8b2d23cf29d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e6745b0b9a5a97772281493d7c4ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381e9f0a77770c88dd5d5857e57d53380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187efd6e3cdda07c508a8641015aa6af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9912262029e9d19547543835bb06682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc3f618b8d93a77da0f688d6b97bd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901a38ac6ffb2e508d1ae20322f1cf984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2e9d46ecb68a0c8271754818259e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1156c823ebf4e0f035fa7e4c7139386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba649f299389448e10366b1a09524587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba3ca6083bb92aeb19b1d82de826ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef74652517d69aec41b834ae5d7fd3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f2db1a5fd488bb0b778f39f29e36990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333b1cfe8a2e24e5838057cee6194dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777a29900835b77c7a3849c1139ebf892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11607831b5e1e5a49ef79fdfcbf9d7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925755ad8d138e2a04a68932386ff3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d65ecd3ce179bb3fd927485ae7424295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d480fc90a4866113c530fa9b7287e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294ce65b2b19aadf39c8ad34b7b5f4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1960928e6a7eb061f52f71bfc588598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4e9d99e585aa3743b3260f9b903e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e42c6af321f30aeff3f4e3e85134c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7231997edb59ca8ff36c29fb1092fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09da327816a59ced0d0c700d055e52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca7f907916a77b1bb8c6f48621afb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06902f6e29fcecab0a81c903b2ee09d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327962cf21e9ca2f88c4aff1f4e46d70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671fda308e3ae2dba0f7945061d323b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542312266046438482bf4579a71c8303107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bafac3b1ee09f011ec37f43b7003c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b188069f2c98093a16202601d09670109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b12cd32343bebe152b4ea0f3f4a100110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657e866a908b3fc578536b2b43fd05b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6565e452412241789013f3090c4e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37972fe9bf23da4d8e9b818fba6c355113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5731a33b942dba02814590c240a77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abee37d09a6476686aa0baa417bc4f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca2327f71e756c9c98398ea45da24a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738c55f736a278e94db6d332ac8221d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aef48b1f017d2ad5c08b3aa28efe38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d2bf27e1645c05e7956a1723bdd98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fc4ec7ac11bbee4e00366e691b8e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aca7d970b6fa9a17fa329d160cfc37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0fd29822b6777b1d2d41b32ae683b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61217254f7d069c626e680a3961290123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f249d7d799d779763067ef9badc800124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066325713673361cb98a09de0af09b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc22c42c3fd02bffe2c696b0297a2b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab318d70ef96709975c9ecaafb22bfe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f0012554ff35792424d3c98e06ac2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361a8995d60a3142eb6c6d0104f69bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2557b083726b7cd001bbe9b019d205130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e194c3a02fd73fd1d8090c1b4cc744131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b26c5af560066673e5a45ca574da4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b6b93c5b9893507c768612ede6eb9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51bf83e42b3f0b9e5d4edb3ea1bf9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3e3e560bd19eccb60f289da1a625a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbb7398c47943609d240b21c8bc9d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121d69570d8cb6a605a7a84011478d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b55b02db9117e8d9f73a87e34b7fc8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01037b1a503d1d7095c9a8ba806f1bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ffe2b8ea94885b12f5f144e7ae387140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40afbc638c21f471a718730ba3b350d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c3e1f2b027e6ff629137221c4cf32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1efdd0ae2311761a5a0a40508b651143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513625b76d98e0ddc84b2cbd805b17f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f17f05cd2de28f62b03df47cebd710145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef0a6b74e3bd7bf746729a4ba4493d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21495abc8c7a671efd06ba36f15d9f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8365e8cfa7d95bf0a3017346491f2e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3095fa57dbfd6aa9467e15d28b0a86d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178c3d7fc46804d308084c7c3ec6147150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc8aad7978925beda35d772da617fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065d0b192e8e74bfe9f245720dc3777152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22318614428e48abf81f92fd7856df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d696b371b23bab427a269761199d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c3bfeb65dda69a92d19c203acd324155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8fc3f6eb2d811a9637fdc72e3e838156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0159fcd6d05b4bdbe052a29600f8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de5d04d1959d712c16b5a54b1173ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b61315b2942617455db12dd7a3668159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4323634fc8f0377d7533a5ee49bf1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7ec7897e9a062bb96289cd699f35a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa59e28d61576882a2321e91cde421b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fb3757d51c4a540ed03ec070f71eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4ff7f4d3d164af8b06f8d637e35a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf46e4d5f395e241be1561350d0dbe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162b3020aa8e21575bd547336ba06de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34f3cc6c4951c33ae11758f4d57e94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506f075a6ebe523c9d5748f687aa225168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081371297ee84395b64795d03d927ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f5aa8ad0ef2358f35eebfa9e8107d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c8fd0ef7608c19bda3eed0f5768d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4b86005538b781450b2bb682f88bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fdae815450abc9eb5b8a6630049ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2083f846c82fbf3d0f4b7e2f318c52d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ccb1612ce87eab457b1fee14a1edd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a032fbabbfd21b110c03d9f330da4dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec3a93c8acaafdc8e90c82092cf345177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7735680b37ce79dc39b61f136126a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb12adb224634a8a4e40669e5f6b15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39430f207902fc53b69babc5ec6f429180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e43f5c791b1b2cf9380c523f2fed9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892fe32284440682be53959a7535938182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dc528cbeeda8e69af703a23ad5b24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8bb4b5e727d13622f06c8c9ceb241184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5847b45dcadfef704fe01195343ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637ea25a8964c3619f0310b410dd696186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e9a2b7d4a6b84afee379002e2b421187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59f9b4276a2a68ff7200825d4b5ab2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351dfd211838f0a824d808701eed754189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4df7157df562d41c3ec383192828c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77057c69f97bc7f80aef6ca239b570191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52548f947a79dbcca022c74b082d1e44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c7fd80495333b954585d829948d6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85453662f55a18be4626f7e59da6bc4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05193f8fea324b4d180c3078356956aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c72f34a1b4fc2a6568e381f9f862b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aa7486d70054723eebaeea0977339197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f266ea9d64703027f19cfd71ea5e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865790b063139d39c19d4f2c3d4966b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f55da67dfa4e1bddd7d316392993f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad144c65d2a26589fa4d776f2816b604201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ecd950a97850367f319df9936f08f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef8ed6691c9980eef41f8fb60e467d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc491e609ad931f5144badaab2f12bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7691b19286aebddf8b95b55f9caae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d532fe26ce7e0c372cc143b7655c3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6199d6298bc7bc1b7458a4fb082fd14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32e60fe34a7b59d729bf12596a39c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42867b2006c77a4d3671bfac5c8cbcf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814287a975d3f85174c303e2cb9cf340210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8278cb8cc958abd8e2d8b95b6830942211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f021cca5b2110d342b12b5942f09d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842570b6ebb39ab2efa1c818f42bb511213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4209cfcd2e19b63f59547bdebb5cc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16f47921df7157815895f850dc7ece215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0348f54a3262d6bbb47a24b70b218216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b65f65833c857dd7631789f454179217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f55f50590cac4a5339cf2f75c3d9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13b8ee6677869c8333f44a1308c8e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202393e230306a3d50cf6430b02f990220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f67c31577261599fb978776c5fdc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ef96205c577647bf56ca591ffd27a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a51a0ef720b9426ad638a2af70487223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533da321792aa1daf90d37a7c861484224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c432a311b81f7052824b063924826c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe6001b90f2c351120e79ea92b2cf9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca25127845fb6f56f68605fdb2a85d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39374669f56959718a491cb48039883228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b08d72e29c94543879f9d8083f15a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc7e3a0454a27bb2fea5dc067d3110230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3581e387de68f7e29db05b1c87c93c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bc13592a3bf6c2f209e15ae7b88d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c24c07b33f733ed15ab9cdf88de75b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13b8b766197fbe06bd1146e721adbb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761eccb84adccd0459accd4abeeea95235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcf104d59c3b933d0bb7e5f7ba0632236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691c09623ec9a5bb1b8b791d3064a23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1776e48a83a7ee0ebdb0c2f1d948f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655fd269a7dad79051a1d94d5cae957239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c11e0c1d8ec2ba3db6ebdd345f75e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc969c5ad5d735268a92ef1abb3b5b9f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee1fd7297514a2440edc0186d5e756242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a89a57428243951747c293f37b513243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ca8ef2ec8bb55b1789bb64217ec03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788b7b05c443bc4c5f3edfdec4b7d84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e76c338271b755c6779053ad1d76b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9eedd6ca8c886c8974f6f0113cc1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30530d0d15405d1b4eacc1c67c5f374248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e9d5d29b641ab493b60b1158539ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f408fe36562fe36bcdcece769a8db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03522f5b6740830855634e5e1b4480ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb3856dd9a6402ee2924672e3fbe02252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283df0995fedffe752b1c0ff3442cf8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb5743e95ae4fbfd134a8dec087488254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d8bc26c682f09f9aabdd64ca7e76a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3619553e30509607bf22812b74d58bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff21d7b652bbd691302d63a1851f620257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117c9d65a94150e13b420ffafabf494258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119627a4381bb401192010665e929a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb667e152a261ed4cd311acb38ed98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb81c57d03dc833a17b778808aecfa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d488fe1414fdb40141adf73505de0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60015ada20e6963eec2a85b8d9a2dea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aadc372320469645bd877cd338124b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed28accfa019c72565575797068fbb9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09df483b8170ba075ab431407ddeb46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409131303a635bbf9d3e6aa05e9af0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e726cd0e5fcba61242443e35731c26a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad07e6eaf0ee8f8fb33eed909c7971f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03b1cc154d4d80ddacad8e3e2c0650270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279c5642137a4abe2aead9f56e6a356271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83587efbf6679c68c7ef2c6ef88cdefb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f37e7eaf7a56b5c800fe1e0405653273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddbc248c943473f2934f7a676a7ed4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac0632f49c4c4f77d0bef359954299275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78634489add5a963d1e469e93cd348d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e7f34b589905ccba2d1e7713ccf4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26187241aadc1a3aba8c0bb21d5a3955278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f23a215ca436126dcccf923476bf6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a688a59f0fb24ccd8fcf9d9ea2327280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc45dc4c6666dcec38025371eb054da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71c05c5ededd1822d73a5c88de8552282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516a2f0e8386b2d37c17ce82aed83d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa370286048a6a4005be09a0e0cfa2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43866604030f6de0ec7806af63bbffa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8391d74e16c1dce887aa2df3e505492286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48db9518c5315941e57a8025c564ae6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b22b0acee02e57476dda766958933288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30390c6f0f5b6b49df29c5a251d6dea8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115474cd209570f787753967c237ec6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37438cf473118be138775818aeea4477291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad499730903280a9ba9ad8b0e6466e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8ac71bc2221f46e699ba743c2c44d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318830af90f5c80cc3fdd16c6e6b3f37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975831183f75e4b412e713344436cfc2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32722a3cb8f7fbb83e52fc72a3c24e9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25807994c3c59a1eb2137c9a29af30fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daee0af7cb9181a1d9ffbb0d9163c39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62d7901ab6f468cb4993c2e0e87ee8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1824871ac660c897529894a0ef4381300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28595066dc44ec57a75545f611f213301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac002c66091439c8e964b99b260b84302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0fdfa1f54cfa2875a6d90f77941b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea30647b6367edeef34921b392756ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417c80842cd3b80eec0583546b53e48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf2dbc02684e8d55f59fc96c12f7ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cf4b64efbc16bd0f0d77b0e3c4f5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda301a2568fb6c5925337d71e86e86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575e30b18055164e0a59b5c22281b91309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2560e3ede1c2cb907aa84803604f55d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1314112a068e31fc471b257813752311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4f09aa31af8edb6c828bffd834140312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89557798ad25adad2b74272e13f089313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6255588e4440f079bc5ee21a211389314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b0b9a4c4c1fc003c728aaabce97b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52592ceef1bcee79ef322a4a422079a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971fb4bcfd446ac4fde423518b925a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2364346c3c8afdcc8e87fd03fa20887318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca110cc23341b0df520e9cdc54567c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934da7912a394ad2a9e06c304198ef0e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c3afcb439c327a3214bb20c1910f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14050a7ba1f5b859fd8ccba16598afbd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a77082b51285b8a4403a4eba7eb19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355b199d3d2e6bb398488f680de068e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55263676488b944199d615ff9f9bf2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f79dff4092ab0b41158905dee624e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990bc4ae45992d7c455a1d8c1673f84327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8a2536f31f7b876a59bfd42ff4992328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84297b7938239c18809e3dd43c66c176329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc297eef90ca975fcb44798a819236d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb65d2d8ed9b80290475d450ff2ecc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424da1c802c12c201971af964a32e85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a02e5b9a7ce27afdf1374e196de8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2fa41f310fba219a8b234c6be028f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ee742b4df0ee586102e2b658ea48a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179950eb9aca8e12b611f5f42461835336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b859c8b8449b8b54f41d1e81a2298337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72138e87e40c873332b85737461317c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9743cfd9b32f95be8956c8135af1b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf594bd19e5e37cd2d51db6129c414340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963a11b1fd7fdd8123f1d14ada64aec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824f7a3aaa0114e7d6c4ff49005b1a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983cba9c188629570b8b6701f37289a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98abd7a346e2225da0b35f742ed0f23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ef28a7a1b80aaee6c3eb793819730345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588923420869b5bcd0421f8a8e4befb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ac55a0ea4bd5b0100aed7ef10003f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb57dc91cf53a553cdada916965573348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cff4a2a5e6e53a16fc6ec735b75c85349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf2af8b06fa13694398f145ab8aa1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cb7f23ed0303be7d07fc090dca4d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e0ccca16614f15f743f8603193113352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e375e29e7e5732fd8aaef4325e35fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78a411f1bac6e27f0e6c4af08511ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfee0b31d3ace6b59e24f7c7206f23355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb999a5c6bfe031e263773941888c5b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4f928ad072212032ff026c8fc8de1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24edb2263fb10412fda34d01acc3a33358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19516a264b96dd39e9ad3af1934d02e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be463c4590868fabdc57e9953fa8e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5ce2c850d327511d3ce365662b985361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df171209d90fa430686a5fb950a4c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea992996c5999c693bec829e1822e48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548d4bae03e875764a87e2e6098c105364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ff48268a1dbab464c96d4db8bee61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016adde835769f25be6d396d52ba77b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4792a061ac39fbda3f3211664893f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f04c9fbd35a1bb95aed420783b5ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb612ea240d8c64ae6fc8460b6aec7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5e3333995f7046b49d107cc6fb128370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc2c3cddb0d222da42b0018e7fb5fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f817258429c9a77cbecf763e68b6c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354937c8fc334a417231c29746e2cb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed23d8bd112494ecddcf1180e793ef1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9df163f710c0957d9f92ca62f568c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c68fbdbc5e0738c1fb394c8df447d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab89cd6a333651ac4ac7d9e08d65125377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026e3c27a5f0b7dbea9fe16f01ba7f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ef9323462c6c6b413ab3b3ca04f87379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d08f0a5c275bc8ee12a62a5fe2211380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3511f5c8c85ef4e2f48871ecf4b1db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e674dadd85bcfa01684b1a7926cec1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587dde59662a66e16dd9997b5504b23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a100a4dc77a3d2318c5c99842709085384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37d70d23589e26fda6bde25c1b9658385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b569cac23246da4f83d24ea85a2ba46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d57e56e1a892377eae21b3a7b371b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f249825348411dc4921c96b2e210ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37105dd58657b05cd2f156d051d5b92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bd3800790fc80b8b437b3fa5a90ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bca20d516419e3010516fa9eed4d5e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62c75cfa5b8d308fe165f9af88a4a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f037572e9231ec2e50ff54c5c989108393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc2299d9ed5e3162a0a5ef01c59557394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df975efe20f082ac34f528b5aff1ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36c44b4aa9184434c152bf612cd43f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127bf4f1ac97bb29c1fbab680f0fce1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14208b3afada2559ed42c4bd94a8ce2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b73207f0e67871ec5e5eb4be53822399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaa219f0cfc42a81a8b17009850ac2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639496b9539e646817022cff7c8479b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42740565432d293b8882efb44b1060d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d98cdffc602f73d08db91eae8bd980403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e50f3b7811da675bfdb3c6b19a8ad9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9c31161700fb087da3d933ac61811405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73fdc2c72ece2331801dba64c0b860406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc258f23c044ea3e7fed7e6435e057407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6340cb1e7e1a8bbacb350c16c2098408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43c7174a9398c1a271dac764f49363409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383651955c1f3f9c0aa9fd9d2c99b46410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320962c544cf6c7f9ae3e2a1e3c0de9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61409324712cde88b18152d8999a38412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9444f2d462c54c48860b2f9a5b4c223413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29ea3e894f66fe673ee4216fcefbcd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bece0adda737234a5f17fe1be4172ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50efeae7ce63554e7beaa69ea55329416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a886655ef1b882614d92ea5a1aaf9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f299eff061f3324abb8ebc29fbbc9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b5f62ee905c6e65d96195e1cdeabd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babf7fe8c3c648bd4df92401c432521420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08269cc99c02f5fe066bb77696e53e60421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963bffec421a4998e50e5e80ff71306422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5578384f7e1467c2423d8ea1add9813423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55b7f63d8177be27d0739f88ef3782424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07231d1ea78aa34065824b0244580bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b933b001bcfd081ba87a086e09b18b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab67879efb6a88b64943f64b7a465e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404c1e27f16ffaced81f49df627f2e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaa41efd474562b3f6e2dfc31f7efd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ef5d0df263d1e8e018f9dc100551d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b0b34cdef94be7652edf9608160a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852d8c9437e033614bc7cfa68cab48d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920bea15b9a79ebc61d136c1298fbe1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf0a36ec1b6436030ec07e12d6200c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f81ae1f36901baa66101c68eae9f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516065577cfdea4b4a668b769290c86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee445c36d2b578a66600e1fb5a3726437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee9ffdb8e59ebd2e675fe45e1e5968438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951b3301bfa911a690aa9c856cd6805439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe2191096145da60abd34d79ee7e5b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409ac09aad04e44c033ba165cdf82a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37b320c61624cc7bef89f1e0407b1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4df655944fbc3369c9d18b93c6b8b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ea2318a92e45683f38a699c877e8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187bd51179584b42d09f23165907d75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b2a8aa46751c6cd3b693f3abbbb04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a391def1fca0ce4a601d06d4c0e9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297680fef19c5d37fd31ce2f4a2af90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a108eb6c820ec688fef86dbd62496449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77879583b5a81a8ab523c16517281c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494eb4136a6b3c19938febcc60416d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaa54a2f762820380ca5a8e0740fac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e689ba7b63d90476c99c42e59cce63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814398ef48334fe1377bc29f81b2940454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce80ea8681327629ecf0487ab4f4ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee16709a50aadec9d1d6a6b5ba86b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f2797b1f4010400d22aba9498b308457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45571e782cb933b63100f30a26a9921458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792cf76314ac4b9c86b675b72347d8b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5368a694fe8a0b016a93700acf851460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56afff25fbf70cee50a85ff2961379a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf67b616a2b30ee214d100780d46646462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb96e64ed9771685061c0573b25a494463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa458c22316559e54f87fcb71186c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e97f8a355f616c57860f36052a070a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3a6360f7de0a656aec3b7260d3e53466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3929e007a395882f699cdf93886fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec182d694ef836737d71831806af7d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8c2d2579717e5c627d6a2e2006600469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4c6ad3f15028f34d05326d8b0e60e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1db4d33268b76d6c4c9293b23def97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f743e58bf7f382500ab8e336047150472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986c9a7702306a46716692b521bfeda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3688364c20b98a8b777b30f585a7123474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5285ad7a130eaa66f6af5b54f70ff5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e323fb04e2f677673a89d78c513fae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79f7cb2feb987ed0a500cfc474efa7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b86b9794428b141171375d58fd9199478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77947b20e2692668267aa01487dde733479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cd932f9c29f3fc24ca1f500761355480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183605a1c6df78f82b6b7dc325175772481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2e8dda913bb20703eb743f7168518482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c91ae3a1df85cc2afd7db0f6f7d16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7151896c2ed2adc6c49d3603e6bcf5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705a5e55c5d79546677084d08f385ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ce011ed7f6b4658f9d69f73d46f73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654649c3c51550e86e33448cc3bb2f0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5d954bf27ef94db38e8b3dc6d3c34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed7cfdc5ffa9bdf85030f288a157e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf82d677644b5869af0a76fea7cff43490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26655f44752fa9cf828988a9337f031491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c709a186fdb943f81b9d65d804fd6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff71b93773faf11f7b198a0372af58a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8669aa0aaa78347afb15fb8b4271be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53c1d9016d4428827f4ccfb1797226495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517b8db2823d6a65719da3bbff9fcc1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41463af7ba431b5a05f945158bdcd75b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde84bebf2a807c6ddeb2dae9a455813498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0561a4553df3de5273d2d0e159abb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cac28d5c2272f77c3609ae24bb0ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1de7599afdc2f862834cf1e6cdb36501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa24476c024fd2f42154b52329a511502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f58693e25a2a9b23ce192d2bf7543503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff69c9d396876e38170a82789e3d7a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bcc23afa19cf3600fe3f0a6ac3357505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd45c6c482e7f96d279af6de63d37f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89315759982b5158aeef22d65d5b887507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712677c0b84dd3fac4ed1e7d60cb073508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4e88221523ab36efd9a63b1bc4020509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35aa3677a272818f792fea8feb4749510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26d51ecb73d071a1dfdb55ecde99fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b21db036fd16bfe7796c2e91e43a78512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4916a0d96a52a2b55d7386bd9d36a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3b3ec74f6c5af8ca0e410b24b6b94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52489ef85f2c6b3ef7a63058d9f3aca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6cdda017f350453e879fc3d56d0e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58ca5ef118be202eb6de1207bbfcda517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c686e66b890bc88055433d3e66f900518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca747e4343214a0a81fd9c6e5cdbf7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402c33c15f0e1f1fdbb3c0fd675892d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49235d35384fe5747aba87ceeb44f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3797c419a1b290adc6de1a876cad9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1492af1d8c936e3f2bb3f30bf13f8e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88775dbb08590c30f945a6c3f100eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c00a8b54865d4c994677960df1fac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b35bf4eaa7fa977ddb0673e6588bdd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca047b014cd2896c35622f716a26c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415b17f416b4970e719a61872b9e540528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1734180bf0f76679e574c4ea0d2cc7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c942eee584f3bb9be637da7e1100c19530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5783e58df8cb80c75ba37a5a96372a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97453169e66644d017fbf8c708c3a7ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04a748e3ae920b04e420e4b2966d9b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b69f08cc45def16bbfc87a381aff0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e341e2909630b6a7a8a80ce137aff2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759d17b8073e6a321f8d0825d2c0561536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365b2e4f2400e44f71ac9647e35f738537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dee9ddf8d30cc426b014d054da27c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d08dec2daa5c737b0f3b426f8f50ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc63e35fbd39dc94063be0417cfe02540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4387d7bd423308bd9f7e85bacedebb3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65cfd01ad3b6677a5f26fc4eea746a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba6c0dcd84a422b12e83eca2c40958543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903ca1bc0bf1fc170462d48fa6afe95544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2bdb39f9e358ec676fb6017a129f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4e8652050c41737f571eed41031e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41f477cfbd9ff6d260c76609bf02a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c84bc90d46e08bfaebe7601b6470bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4436d2937a3333e49b02c88124495549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b7cbcde5d6200ac20c067b5927d8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e016662142da84f817a20b0c684c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bab6a8a54e5093333d69cbde812735552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bff5f880031a35ed10d4d31ca8498e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a972ae65e8f1e1e903bfec514475f10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766489ec03bc2fb36f1dae66a6da0a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf9d336281d4bd0638d8c59d65ca4f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f3f522184f28f10de1c53548859b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4a37bc835df7ca204a00a3dc2cd56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5156bdda81935855bf3b4c2a136cd28559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35207e36067ad410798e499cdf3796560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61124efd8a2bf8b1a0571e312c15c1b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853529b22380cdfb27890978d37d1452562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed8c279fb8fe63d3beed93423b60a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed703dec9f5d5f63a9c2f6254b8231dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d34bd6463ae042521921e2d4afc77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6575071cf3c352f85050311fe6757566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd1168d74eed1f8656674db2b03fd0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688d4e70b7440819deef22f68f4556e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cb118f456a0039b3d1bb6888b5eb2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da1b6154a15f87fab872d3fd933b22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333c929952395ec2a0337f1f121ec92571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed7ed5254d52f0a59dba2a698feb83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ab9c1686e6626d0694f7aa7d1ebbe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb0daf62d0537f4c07648143493f9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5f76103461485e60460c5e7ed3732575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d0c40028fefabbc639fbfc68df17e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52a9e0101f74f85350d20fe652e97c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7f3612d7f046d1c8b8afd2aaa95d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72ad08e784aea936f1ac53088a1150579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acacc2840ac545748dbfbbfd6ea638f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82590b9a95fe0c6ef32829f853d4091e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ce0eac8cc732a40d5bdbf22e9bdf0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1109dbe1fd260b2849ce76ec9051a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27436f27e11a3c20b334df59ffa6c4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad030a3e3e2c2d1290e785475d6d255585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d7464772379e283e9a6009631aa47586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c680c439fac798f33c21cb5ec7921587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40abb278b30c828e62ac448b45eaba8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a60bc0d5d5ed8f65e25b9f568465b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4a31759698db65458fb5754a9efbc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7d8f07a58f70162a6a99c9fe42382591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b46e013422b6880b21bb29d3f05c8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f305fae8ba36ac22d3c722b62afb0ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd50e7d157b645ab7b9173d52ab01e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a03709a5cd44d82cdc569bc0e197f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7b98c03582a8d826cb4baf4130447596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4230a8f96cdf3e8f60fe5328986a4dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa1532fb6d52d4e2200fbf34cfb619598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea8d0bf954401cdd6f48b7a263b507599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33e231ad9017e55650e65a1e1ec1da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7627aa307c51c3c10798cab73bfe435601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f08159491ab0d0b6cbf9c40eda607602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93a005f401d43c86a62da66920c377603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6c151b41a66850c88494ffb1a75c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4bcc6687f91f0888e80d0db158fa8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8040a1b53934f130a965e47fcab0c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feadfd0e12f54aae40636f08d0e7772607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1b0ff1af5317f5e4f681754e09818608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c954b3572e7cd6701a08156df7ac64609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dc482f48b7395b2e59c14a34da93e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae15b29e73d7f7d35ac68cfd9060f5b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9dd084e1ee658d502762e0ee0ff12612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e308927679eb64e1211e081821e8a32613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc91606c22c62b2803dc72b9307dd43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1926012a59b42d5feaf88f691be993615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5951483761a26585956f4b1f44d979c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875ee9ba0e2d7ef8f644df1aaa38716617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1c4a112b39dc238a00dee0e064e27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117a200a8adfd6c010fd4efeb13b921619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526ac7aeb5bee77b116d43683f0306f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e3d625ef65f4d91088459d6622d04621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1540768e72b3f8fc9baf6a53b03e8f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0740e73ea9e7fd38eb8f3b3bdba70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab167546be2724e4b245a81f035f4bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d038d2bfae95a03c154b0229f7be7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740de5c2fc0413047a9234205b380c1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c4ecac9d058329a8250ea3f879631627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d21ce6d41a62f2f08b59ea702ec0fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5207dbe6ee5a2bc703c62cfa8412feb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02afcfe07c2119b9b267a64a7782f7e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c514fb47db5ed0ecc27c2709a8b4a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bc9e135d3294cd048e1300db0e80c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e03dcc50bfe0a0dfa862fd0c7604e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f561ecbe7497ae8d7e586464295569634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64daf11f519b958baaa50f58f84b09e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b261246929c7620fbac0d1b5b9880e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187e55a43ef2016793ea60dbd54a12b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b4f41290e6e1b7b9c3d2c382b1d05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054159cdfa1e6bdf9407aba022b1b73d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9471c8a3c76217e7ac209f3e6dbd811640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb07b781343ad3cad86968d21967eee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ee51f62a03d47df0c5a706a0f7e87642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf376e8f903679eeef4e005a7d5702b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad16434b927dd27a767b1dd51ca44e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4934ac9be5f78274cf8064734152621645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67815da7d141bb8220aba3ead39e68be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c05580de1a0863861909eaddf68f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60633366b31391d0e6ce384018593ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1029c26fb7454bb10327b4a783984649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec792ee3bdb6dd31056c074770fdb07650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a803d3606958d6ebfbe8a9a808c36651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870e3aeeed3b15534ea9ec9547a0390652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849aef844d3f78b2d330886ba4a1290653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2da61487bfffd4d6f8f40021dd3f1e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6058ddb0c688caa13926af77d7784655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc8ac70e4fb5d8abc9c3ea767eaa0a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602ba95b3f267e764e2440c8a73fbdd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1083264a0ef9d3ffd84d3e935fec170658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48e7085edd8224beb7837dd84bc5b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8785e124b358e0e4d989eeae73647c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418752522f8d72f07eca0ec0c68f101661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258de6625e49b6b67a8eefae962280f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc61faffd17a7793d969548ce6fc92663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46e9506ca1201a233b292b711d8ea8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82684970f6d7f2458dce5c8bef3885665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd900bd384632e3e2c1f42b1671ed1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d8e93f789dbce1974338e4e8c6a21667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6d0c7dde024f65d318ee3080d7674668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82bf1afee29675d65630b93b519ecc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192bc2416b604ee0344ff6aa3e06f93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263bd5721bfff8017020a009af20e36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c74edc0610253016d910dc36f1857672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6cf8447f84853df32b198eb01bf37673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d41aaa9e2cc278c8d73c6069788de0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee3dc6a44b4603b085618756c1b78e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17711b1671af00674fdbbb14f8a819b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebe83b701ff136cb9a1c93fbf5dbae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb96f3341f276b72e2b94e53a95cc4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4a711a3e06d224d7f6b7761608259679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73fa00342d25081058c7b352668caa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed6725cc4043a73fa466beda2d35fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd0eb29880656fa904bffecf1cdca6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d5d3e10a7df570a413992951e80da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ba8f101eb2c1c084c27615eb80791684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae5b88a1c1955bc4c15ff4430b4932685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca54ccba421f6fa3e53ce1506c11c8e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4d8933e536c49ec414b9535dda4b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da33047b8c3870e9eec570c3ecfcc0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56049be9828f857b964af97027e35e7c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb20eb668aac52549350545bca5397690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e69b22a7169d95050bf81533859451691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da169030f5a1f735425717b3e158e451692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334a19a254f30857aecefea305ee7f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17000268c06fa76d4ccebb1fd3b5131f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8f2d1a5f2c2719492291486bc0648695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4f90a6bd437327b35be69f34c24ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15c9a6c51ae91402671f92cd687eca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8f01cd1ffca892656e12a3f1a5add698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fd56efff642cf7e2416fa433c9d9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f5ac6376f12d7a5d6e1505f40204a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eed4ef6a00ffbe1fd21b6d1e236eb1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284746bd23f7ae5ed4cccc6943ab620e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f3af779b515e81f7c8c10e8fa0aec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf198ffbf35d4943ea41e2a2beb7a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891401ec143bf8cd68937cc05e1ade6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68360435f0bd6e4d65d783b51705641706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4800b020bdd58e8c90d08522cd444b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc3a6c6c143df0e77fc6e197e0d396708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec123d32bb0019b143eae136b08780f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a687df28a0d25aca3e76a87cb6b1a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b9695fa4e9f1d15d4d32063736922711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7670841c81fc817e93e5d914702c1c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3614a7f797edb76a0ba7a6634f362b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0224f370d3a2069eeebd1403dbdb61714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95928a59a4c75d4b9886c21c84515a67715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431e25c6af8f1eaca08a770f017f823716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e89062bce229e6ec706b816961ec0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6707d970d86a694c97a32d53eb06e9a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc5df4ca5ca2d4ef4c033d498d5b23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfa9cc9c31789142de2a349fd68888720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a66177e1f66b0b4b4488ce9ce2f95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eddfe55cb1d2abe8a2f25c88326bbe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afacaf7414796b0297978cb478a994b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a838a58641a9b5b669c99f363f61ab5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaebbf4b022605e09156c3d28d2ec0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d10b78ebe6a2ec545519c6d94721b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9935a8cf2d773e71252dbd58a91fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3fc8244c3aa3aa22151108f43344e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17309aea8a611a4020b0ee3555888520729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed191f4571c584799b4b76eaa101ea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044980ad2fb17acfac26e83e6032a565731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34d15ec4676f9f98df882af61fc76a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182113dbb73081bac1d844feed132be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ec62ec47f9d109f5bc18427fdc93c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275a5542d820f65d9a0cb7cff2c0b67735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46559345a8d43d48c24d6ed346c243736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09364c74442ee7b91def55087078d5a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1980dbed2a4ec35e1ac2d0cb745c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250f25662f4fc965f7ab7b7a2c6bc19739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b14d98dbbf05ef02a1ac5c504a9912740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63ea6bdab88d6456488fed5668a6c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f411bd18952e0421f7e3e1e6e2df4c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38e9af86342db3054345a9977ae2e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76605b9b6c6ac43a1f7881aa13303ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93489704c7540aa60f6356ee8497c8a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f224e0abc9f084e9631fc70b0b4a36746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714979dd880fd0b01ed3ef057b61403747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fff2c1cc38ae19463252cbeb312dff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9795d1beee596ceb3d6f12dac6e57749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df15ef2699d0d59701bd9ca00dad9d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7d7ff2926a825076a565bbbfa0efb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30885261a435fe269821731fe6109b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a50a9a5f3fd017828f90aa6951efb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e65aaac6e5eedde96b2b67950c679754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d72624bbacfa23388b5783d7b78118755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545766aada152118958caa9c7eeb945756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9939f52ec9ce9d1bc8c3f4372ab136757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be444255d8b581eaa4720b452a69945f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f59fe9b5c1617c97397e7f802827e9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df714c1086fca76295757d9a2052301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005722e6b3e3d4045ada7b3e9299cf62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35089204e422fa0be85d65bb88b8e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0277615211c3977e0e800a9e8ae424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc076c3e7ea6fd4097be09dbc37fe65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c833f81d84329e9839009e0f72b516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d1918d8114fd371152337bfc67bb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ffa71de186c0c92f0cb591682b3468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfde2583f16609e462737e8cf7db2929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f916af3b00245531ac52ffc9c77c5da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccbce1c99994df0ab6d1364b10bd1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74116221793227e71fff2655609939b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3417d2d644cfd4a6cb3e7c9c53b6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc7b840e3cce50cd2772b0622798ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a3391b2ae6c75a0fee7882a4e4ff115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa95af0af3a641d61db60456325f18016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34aa87730f6dd8a061a79987c64ef6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7675bb7be33a8d08d8c90d476c50a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb027daa8b830080938d042cc7f3ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158f44c3510aa129035e1c7c2c2bdf620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a997b002f58df36975e700d6db915021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd2059f15b218de28b2ec7d0154c3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2440028e788407438835c89616bb48523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e0e415419749ecd9690c997f8358a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db33d3b7e4786184c01f6883a94c9db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e882ba1361688cdd02f4467ef0fac9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1a0de9abdf8146c7ca4e07a91a25727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1b4a7c6048022efeb269b4ea4a0f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e8df1f736ce9f9143e7addc3850ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4be25f78316f1e12e729a62e8998c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118551a5f04d83195826cbfe6c7df66631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7ea19cb3fe3e24160cb0ed566e70632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf299b075994f17555baa13ca295a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a710fc32006dfa7a2c2cb17cc581e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7dae426f407b901192bd5dc8b841f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1707aa90e305ac93dc940fa47bb3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3fbc42093032932cdc62f6a33687837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40699da95675d0d9edb92794e024290838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f8cec52d52e142ed9aa30c747a15d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ce953029cd45e597dfaeee4dae5b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e83ee4c022da3bfef6b7123ac867041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cee5edf49c1a4854bf25c86ddb056c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92123fd648392828ee79d6882a9792f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f552daff40260fad380a1d13faae144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d63b50e11de1ec0c2a46a72862c3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aead35695eca6b49a8bdd7ed5085c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfc0a08fcc35cd14f4c173ede814f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af94c5a7c9b33f9f1a5ed08f085e6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee9e8e5029d18008aebdba487d5ad549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7a5c2957c3714623fd79798404cbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4fc83631e38dcd5cc728a1bdfc85851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03908ba071f5a03331b6fff3d2dff052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80306dac01a93bbb96d5feef829f76d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382654fc0fdc8412ffffecf9b4babb7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38af22129e0454ebaf07ab0a90b9e7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fded44032cdc04fc1105697701e0a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a872af602bf257e81f54e4d783ebe057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be066ee79f5adb71c496865a790ddd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c1bf1844b946b47391064a342f57959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a71d66833d621f591daca1e980b39960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ee8fe3947b6d38ab66a820351e01461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835e6548c64b9ceb7f84153374e790a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4e33b94306f042665b8984ca212b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284be1d09f9ffb32562ea831ac9b68064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e177b359ff659f4d75ae086425590f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab8d74912fd7f063ba1e2b6773e0d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32701459b69b1a476750a8a67a3171ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328dcfc74d6d3f628263357c41ae6b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687fb53665130e010bc8bc0224328e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd0be0dc865640aa5a9826a68fa0a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9511acab6e03d766c56acaf1cd9ee671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548ec368b4bb25c7ef98be7ea4ab28572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672095d76a61f9111bdcc6a12118d81c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a036aa0b73947934c567d5658e4b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb888dd70196f52eebbd0e00de52d5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c8a0cff0a0c7e6a66676f2aab97ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad70df31ad25def6114c852c00e773777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1cb62419f10442f3e884b4452658078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edc37099f1f0e8ed3e419487d6b63579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b2470487ea3d466ff4fff0c07a52680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8eaaf88b32752761841a1cabca06f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86abd39e0a2abe1c9e6c6cd70cc8dca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac563a0f0f97b439c78c91d14ed915d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9323cd38a0ef542839ab3a595192c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f8aa3d0c4e35d12d5b934b35bbb6285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e91e92fd3ce944c736d5b79b8ac13386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54d202b2aaea3a4f07a0f5bc4d5dd187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde6feda0655b35e6b103721493d65a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6577aa18ed011fc3bffce9fafde42289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f1e6b75a0c8f6c1038e0a2d9f95a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e1087abefae9cd7dc5658051427c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea42c4eae4d3a55855cd56bb729088792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572584e06f0490be4505cbe8f2cd29d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552774d6601ac0acfa9c46e4a53527794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841edf58499f0a711aa0c571205f94995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2fed813c63dfb4abbefbd7f176cb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381b9872d6a3901a9316efa982aa07e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be14a201646751538e20de047566c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d258e62cf3b76da9b56d7d89e9ba299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724f90d7663cba995b00ecda770535e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306473f3827f620dbf69743a9eb183c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53373dd25d5ea8b58baaebe539dcfe45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345210b230a172f1190310c0ce71e5d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3683cb14466372fc923bb6c425c09b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599c92d54e4360fa639a50d31e6eb10105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0b2fc159d432f34da36902ec571d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2015fcf936f42bddf345a87adc33fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176daaa9f346ae9f87a7650f39acdba5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704c5311e8bef17cf4cce85617e104d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3bfbdcb1f4700bc36b59b2c4489e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55111e02cc84c48fc84c1050bd3c6dd6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae5b3b9f7bfde576bd3bae2473340d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01919b3ce93481b9b031cbc9221dcd8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db194fcc45880f6196a716dc33f613114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2a933669c5f96e86047b22f0ab826115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f1f77ec611335e3cf82dc410b1b52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216b3c70c35c52c87ab569788b7566a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfa87f03818f1d58a24e23391c6982118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551da9ef1a093ac8c6e7dc613ac5595b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc39391828b468026395837dcb5536120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2a25baf2b6292df2e90c9d7b409d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e12f1ae4986a0c732b3b5b564ec25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67041574f9662014cc02c1298eea832f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a49f41f94ca5ab0c793cecd3eadbe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603f0170bd46c0679d9a7e720df6133125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fde0076610934b44c67767d14809d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc49c1256bae7833ee8b794a877dd13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c5b20f3d0ed03eb2023752937d6ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2898705ab232b9616888a38ff7cf0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7e776b202abf6cd5fdaf0236ac50f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205508720005296794ee3e815d91d00e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf43bb5508243d79e14727566d7775132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83576d9b7f5da2bb7eb0af49d8417067133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016158af07220dc563d8f6ecef5441f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b43513b65736e7c6ed6397d4c1a32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8577ed85403b2b459a461b8164adf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180a0e9d9317c9fb86921d220329c99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181fbacb319906905a96a3c205c7066138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91fdaff63b886dcf62783d589fdaf0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772235ad9cd27c3622d2e3f0c3e9bea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5955dd85c777474af522ce4332506e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7bae2d9974013578ca89cfc1217c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20feecc4b46cb9325bef691496848c12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d195380fe8a1fa7f64d3336027684144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b6a3df6403bf6226b357054302ac7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077aa57c39da9a540d12b81a2242a49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce377e9ff3f3370bef61b9deabc1eccc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8aad6134864375d2c457724d9fd17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae356f981dda6ffeba747c7debf9f6bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef373d5d5e44d224e5558a43289c5da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42705fead0b03c3e13a9ca82bac62f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d2e8d3c08eb9c746c3ad67f89435c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d182e10408752113f9b8c573d4ae57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c74d86b57403065c1f2d5dcd826c6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27de7def1f680107445b670537c312155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca9ef3edfda947c416f111ecd247d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860ea8350056e174c66b47d126a6c31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35cd1e9746330b2bbd6aa507dc19e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977e264f321013947ccd2cdc823fddd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a4332960e83f5cef2f2a05b729ed1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b453bb812b1d4867f2fe2b002218c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cbb25a7276213a9aedc5bd21085f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46ea1fb5e2780def41afb6111e3cc1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ec8d7f9fd9f325b7cd61f44d6acfc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5ede6e4862186a16c7e500960ddcd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154217e4f41a710926179cd8d5be38f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f9a96d00aef4236bd96a3db41894b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f906c19d4a7349868fcc2d501a67a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7f9211841c889a3f7b93008fa2ba2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c0f00e062ae66dd6de3d92b19cc52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f3019a54f7fafe9c9709b5f3caf34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95aa8434bd5b6cc97505484e244949172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839189a4c0fc9ea67211e73a7f1b3a38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0571476416210964422533b2c6a49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08217e2456b38eb2ecf9bd6e82a8d21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323bc7cb8686d36b218f68c8c0333e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251dcedfc48db40ec4f50def5aa469d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab03d81fa58656a39b8a9ce6d67a10d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa26f8ea67e6f497893c33187ee5442179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0da5feed9d8b0d181fe8ba69c37be2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dd75f8a33fde714958a43584d4972181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e55bbf9d54741bc9f49d2e96dd767a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a3919fa163b6653fbc13c0a8d8fba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32728834b2728cbdd8d21774351a9e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6792901ca256979d2de387456b04b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acbb7999b606ffe73d8f0b139ce621186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435127ea5106f328540341526cd7ad73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcb87e8af74e34dd300878d4642b41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afab1d301db0963a24f5f9bb3f8db7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28299d65ec36f0efb3af6783e6509915190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbc813614648e78a8fbb90762530ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0552861d8dd696fb175a929ab249074192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cae3b52c32d685b6f9287436635ab9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a8355aaa98dbfd54d8f1f035f98d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed55d4def8a335b59b384f0aa1513e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7532cffa75093f278f11cb6f2b457196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b7f3b8feb94f30765f1e5480d433c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041bfea71be7479931098e2fb1026d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826399339a52edff6e5b9562e0aa861e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc4da426da31c2426a54ccee0e98fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dbc40b2017d5b22daf92cc85f46b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f31d571bdc797fc631102baf7c9c0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7851060b9ff8bd9183a451fe4447dc7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570ed005c8c2128cd578ac13db01cf8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f1c0e5b25d1bfd7398b7a28c4ebbb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81353a9673e08c68a470018f98ef4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c17ffbe475f56519cfc1c34955f936207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf2289895ba320b8b7d9792a1ed221208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932b5b7c442701ec4a11a7e5c85d372209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd05c26a7c116489adbed335ee2714d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a602794c0737e24a4512cde0a3063211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b810bc0380efa9a13d6ac9e5538796d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ee9d7c62d2e1c72532ff7ec0c1971213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22653427a78fc8e7e94176cd14e626214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac63da0fb46b79569b2fa2f3d110f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b99293c3cb7ab3b3ebb1c0f977f71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f60c99288cb949a9c74e8add6e37f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56036adb66b654df9dbc1ddf3b156b77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49eb86154de04daa92c8d09c0fbd29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607d48be85f2361d37940e7309ec732220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dbd40ff511d05a2129cdf22d08fe7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fabc47df88cec211af65fd8115d9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90c37e0ff23ff9cd0a87d63aafa6aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b80d34615e9e32ef8b754321000797224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8fae930f73b79b46b4704ac98ed5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7feb87a7a52bc3c89aa9953c482a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4091fe7e8369b73b41b46154503fcc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a33a9f3146cc6ef8583a6fd9120ac9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fff741d9471e2c55c2d451ddff022a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b8645d0446fffe471743f449ce72e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04d285c8e05505be933c1b98c56ec3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3175f382fa9424fec2c712a6101f75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa951e5453a54b609c5cf3459970d673233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f51a8e4f4478466f27da734140018234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4f96ee3e0b2f539bb9871680e0f82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfefdbe60a6467debc1f3e22900cf67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b54c8ed5ae8d4badd5a5aaecc81eb4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ef2094e9a4d26ca59bbfd548aa403238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7e77f2ca71043034d0a7645caaae6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a9ef01e9066b2e803270836a0daa3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e839127bfecc39f7d088211572b118a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40598176d99952030802658ceef20021242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5260e67da4c076b63f46e4a29479da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf36a547a502498365c57328fccf11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3619552c7ca70ecfe75d8d99e41caf0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528f0f779a893a4b0d47951cabf4577246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315b2350c76067fc400844b30579309247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e544410c63529051ff597f1d3af4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4f579850f6e5bb768abdcab260359249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a47d5c541b9d65b74fbbe55f34e12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937b3ebe34a883ca8c7a5ad96083219251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c5fb82325b48a5f81c75d051a1972252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4315bb4852dfa317d470698ea719f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cbe53e2cf4ca63480cb4902c5c873254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fe892c7786d2af709e2dc63862b63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d63c18433fbbe1895040b4e68b4ea2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95723af858ef78579e8696cecaae65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cf8e23529449749588e5dbf9713a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f268ef3bd71b7bea867deb3b43956259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dd20e9cb761d7286eeb5d64888fb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723295a1a29eacf901cab0d475c282a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a285b70d2fbfa05f3405e21bb082398262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14bcd3e00d3529c52a3302a95d2723263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011285779cdb026b41358c36d750e64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8459fd1f61c2d0da8f8c005fc66213265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341d31955f8fb2ff9f3f92823e43353266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0888512058858d954b92bd084842b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9470fafac50a00514b9a672f2be7d4d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e785df89cd8bad4fdfa83e5a76120269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f580148089e2a84dcfba71db096e2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6353a734f38214b766c081f10a78a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442eaf9a72ac4b439010948254d0bfb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000fa41b79d8d6de520b96ead77a201273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf917e0b53a2ef188bc21fda192989274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e99b0c9922dee686d48caaa18ef4b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731ec5a574bc7e9da25df1c1e496278276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3d9b58e9e6310034a7f096e502860277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21c69ad4cbfe4d292d51ff1cb6765d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa0ef55617d0188aa2f91b6f4cd476279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef440c1be1ca53d44fb7ffa7cbae32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03a40130926737a5d8bde5d85a9708281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d00452f66d07afaa16953e068a55b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a29347d1f56d2777da503a4dafcb26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8af890df7ca49f0f39862449298f66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ea8e50a46784dd0db397966ecca0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9d8333da334bb232b441afafb25ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7ba374624b586e61423e20524eb87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80c2708e3907638ef935b7ce4e864b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e8bf27637b6560ab6c6b804b05f25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c27bbd8faec33133d6e72b6cae3bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d186df326c478672b599c82bcdc0e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043bcd4654fb4933f66c5a3e859c2fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba402a46bb1e6a41d44749834fcae256293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff2cd73b6825ac6c7bcb13b1d1861d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d00fabd74222d653b3c6cd6d59bd04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df588ea978c58d6c3ed69ff0e71776c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3469df9a8231d7cb799139e68906a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31493568f96e23c8c3656e62bd6cf86c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197054cc9398bcda63cb82f1279b040299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504d85f21d8151de47799a159bc0c86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9ed0181bdfc1b98ebf7ddc4d22c5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954bead2d3ffc498ac5d1c43f4e2824302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ee3f9b744a23ef54a7d5172564053303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9ababa24ff49c768194b6fefbbadf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb7ae304796524260bcbd00097d39d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2a5f7a775f81517352fa2bc0c0323306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7c6ce43d72b1bf9670442e48d918f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf66397c9063e4508cf3b39f4b57bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4699c3a75181bf6c201322e2fa6f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22e7fc5d7247e6daedb1ed7c262c78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facac1eeb1c94a7e767d10d26535cfde311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9dc4f6cdf9e7f2fcd3e7b3d7decaa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75dd651fc71e1fe320498135fccb82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04acc7ed76ad6f5520dff0aa1bb03b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6f31ed27737d7b88579ef60635ecb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad828c26fe1fc22b87889978db0e6ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5c27106f33890aa261463975f4e0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119474c679a1328838998eb17528841b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a3635019f266901d4b6b51f949879319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3890a434ebb387ea577033d8d564b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb1f89208def6379061fd40ff8f058321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644849b1aec6e786960c17f2de2528b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a98269271fa18f271dbd88b143124323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a99199d5db9ac96c5700e25937796324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432a4c9537e87363c674dad0c2f6783325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477215a8d8656ab5bc739fa9efd3ef63326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee16665768b3d8322ab904c73b42dfb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd92f361c133888136ab0d769fb1da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c61b117bc2c9c04cd63716a3da502329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398336d40e1d4a2755ae5b90b1f1c9c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb305d2a5c62a3357ce61a824b92f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871c437e5f07d2cd7aa2530788e8451332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686edc902ecdd7b86a46e6746e9f9c3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d56ad03aef4fcebcd7e55697f09371334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e073d452ac1c8d85306ae46381b6d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c76f93cf19b4a4f35a80bf891dfc5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125252775756b61c5f2bd9b3b58f4fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72691602f864c1861ad9ca11dec82e13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2251cd6af2a7101c5367b907914aaa6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ee702759f5f9db9e97b57dbaf708f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746246479de0f2dfa152c2034427449341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb0ea895b962dc1da8b33a1672809b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fda4ea4e38b984f9e29c948582b34c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd93ffdca7a17dcd9b3286be9f40ae0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d611acf625e93fd83728e85fd2d90f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3056a7507434c70791ad7980170994346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868baa7344c58d6693f0522644f9dc3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcdd8677f215ef6e98c6cba5d2c221348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c540cbf4b2e1de4de933e8139d134cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ed94077a37cecb5583c172d11da22350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc903719856246162adcab77115ebf8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4398e17109dcb812f9b8da1a1a794b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405a34605e0b489076ccfbd1e45c515353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7d0ed3c72d0d2c171d9065a12c3b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5642b3601cb357d105778e6329c47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b4c8292ee971e26629174e1f6514a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d678d1a1a8ff960865c2dba0f1f70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9375ae06f73dac66e5d400558ccffb4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e0b5e0258708777a13976590aaa37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c1efab1e6b9ff2d8ee168b07b1afd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f128231f29813d19323086590d3f90a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368f84a3c8247bff19fab87e920cdc6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbcff5db060dfa68bd350a4ffb60ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7c4b1f4fa4d38a762c1c5583e699c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df192dd0b4d9bd8718e3a606bdbd17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec669ef82c742ee84ca988d8f9d40a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32de4c7f138eb9024517a5785774c90367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745b5c011a5eb821b51e2d39703bdc7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b94284748bffcc39a9ea2032e5995369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4497118f2b679ff8125b27ed50400370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea5a53193c9779723247cac44eb42e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5471059217396940f0e88b8e319c487372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c70a09b79ad96b01fca5e724400034373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bfc0732d161f0dde9713a3d2f9cfd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d8325bd18ab97bf5c5f64577b6ef4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703448a4fa2c0853b4fe2b1cc587bdc9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33d63f7a26b367d81f69e0564418fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe37442a939bc824bd329137174a0ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb3f0fb3f74b04eedaf3d176583f56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1ea469788ddd35c8fef9d1c6481fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077ab48cc2655fe26072ed823167ec8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3136f9a784b800d48f8e7626ef25a16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef242de7240b24ed3bd718f2659962383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bcd92be7c5096e6ccb9e9f87b8fac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d89d56a0832600616480a7cb326ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f7386085e88cfdd0851703754b116386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f967c0e4081f9b28c6801842fdde04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abb1f259bdb21fe6cfccec03f633ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6d721d03dc997a76dec12a6adb316389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48fab978d8c2d603024c5bb084db56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffc894b2c71613354cd91575ab3967391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7acdb6b167ae62c15770c4521a3a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7053a2886b0d479511746c2c1048aa6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2c69fbe162c3c67cff8f99d1e7d95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13529c077cd046f63068d10b1651a4bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81da04b79ad07f8ac6c0943150dd1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86ac52374f4dc350585d7eb57ab93a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c1324967a0c09be573360e1323e82398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bab95a054ccd1100114bf5ac7d590399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92825e36e7113f7b19d4605f701f0654400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f1955d5ce9c183a4ff3bd3cf10293401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd0fb164d7a48dbae299a18c9ce9eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fba39d389ca5ff9062b6d4ddf74b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f760b1b4473e6b3ecce08c187c83f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba4003403b0cf35476e4b8b408e5dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e3718b9e5f9f9190fc32fa7086d4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2c1542a434844d509a2d9ce0f17e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae13f6f961203f2b266412fae885d33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386f11311cb72886ac092f70f2440f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740ba7a12242c53ae1dec1c1d8e3bae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190164f318a74c0d645e0d3431bf007411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cda62dd21563c14c4489f98a44312412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8a10d1636a57ba2f52220d5c52adb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af01dad7db47fd2c33750d0d27dc5bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d24f7e2474f43256292180f7fdf74415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71540585e19c73d44fd8386cdc24a154416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e659252eae49f3de2d79362f4bd397d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07de7e0d33ce93663ffb9a24848f565418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8615c1ec1cd61af6bbd8868f0a7a15419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a51bea1b022006d6a8acd9badcfcd8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bdb6ffbbc15524fcd3a00b442e49b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7dcc771eb160547ba571ac872e96b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1d65c3493ef52a070e00363670c52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031b6298d632370f0f69751e533bc30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c8cf75451752b3ec2493985d04005425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f928fe087746134459bac4570966d46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedceab86cb433d3161aeccd4277eda427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d848b0045b785e5a81e9149c30793428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d23500489b16cbcd4439b2611889a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d9676f4db19dd0f25f046d815d325430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badb9a2dd196cdfb1af6cbf379f67dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e33284ec83f0fb23714ff7c45e54c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb22eb21e46b4a6959b83eea28c97e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a90fc76c030b57c465ef56f157ad2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3c7be0e8e4f36776759bb173676dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51073e287bd1acc1bac4b2b3d3ce3935436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf71fd4fced921299553910fd75c15437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6b9489fca208076b3155329544b2f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37291f5e2d2e2c34894b8e1cf7dce52f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f155b45327c92fc072d9c6f808028440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af882bb08009eb43f5b6263fe9f457441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6488c2f303cff9b201c2bf9685f45b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f892b1f50d0b0f040195c271169df48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac813b1518d02b1ccadef10bb131a9b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876041cd20849be60452d1f3c79405a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80999438b079b7172db72fb0677d98446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe863fc48a1f0147ec092dd4160411c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d47ba72f6bd295b86aa285e4566fdf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e888d0aa436b1b5d50d91b70b9255449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e939bc6d0a73794317d74101afbd8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ef30baec87f13178c049c1eccf747451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a8e8859aba3a26f1b8f9ab9053e66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17e96ed6e18d61caa3c306ed109f03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69ed52fd8d029bb9d1771db6daa7f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e558d5f919ecdeddfabb71311a468d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523af82d33b2a233abe91bce133a883456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830576a1e8ddb4422e621f9a7757703c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56561aa4034f5eeabe39a1d537425e28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087d29bc7f2831a50b5ec779cb0081d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e44848f40139f9a4fc25eda817e2d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93bf2d8ef8af3f69956b7621a54b83461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ce84d8cd77b7a7cf0d19bbfe2b3a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958a0848f27b53aad5ab75014ce9824463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6a6dd1771ee507ad20e60154e5bbb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f7dbf48b5e08bd50464740dbfc27b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad59ef2c130bf02fc9e0ceab5f67f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631f1445f989e94d951b2564f2bb55d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f8aefc75267e3ee670ee8693139cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482da88545c78dd1c46056708b0db1c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1a565441831e18c85e18a30ca552c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f494d0231f1a909c8b019a5762cada471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2674edcac5b756fa4ab4f1e22776df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa56b2c822eefaca8e75a5c1813b914473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a1accaa51c8bac78fa029f3dcea93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7936d50e846496bfb4f8a3e6ded00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb03a835ce535c7eb7ef282c1b993f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def7b2186404d8f1fbf90668651764b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5890aa88182bea3fa952bb08480ced478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d51e053ed09ee117a6f00b295f3f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc8f77e0dd0b870e62cf9e5722b0fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe94c4f63e4076ae9d7e2fba7803d0a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc1ec7b6d783aa546fccf048613740482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003cff1420b341bc001e9f5919750ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60e6d34e87a98ef2932056d647bb79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31bfd8f8a5d87142b68aa507d11b0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9698beab765dd3daf049e86f6bd7492486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692bad7f926f5c27cab621332abd789487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa167de8c9147cf64be1c3b0c8d7db6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69122c7695a668ad1d4fd8a83a270116489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c90e3cffe0b06d3246b62a470b99f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a58fe3a412a7470ee1695afcfe430491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abe4265a89a660ac39129aa14d91a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0834cc85b9b82cf786524718410abe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20e645986923953d86eb451ff26b21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5683a05a767774f51e7beda0f66902495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3837e8dc9346a636b639ee92ce5453496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70768161566a0f9b9b824ce8800bbd6d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0843f86d684e36b3fc264ca50dd958498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23ff1bc0b13b0b266d78c460793cba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de274aefb4e0c63cc42ace04b66f80500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035ff3682afc332475ee3066771e254501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7d96ef05e1e39af3762101230d590502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97693b96d4c97431ce67882ad0cd719a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84790f65de81fafa03f996cfa1f6989e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241799a777b46e955b6d8e7a5922454505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94b98905d15a8a0487cc029d255856506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac02b448d9bd908e0dc9606dee1fe45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a4aefb8ce07a603b0b018ce1cd2d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d830e9a533c39b338c032dc0883ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4627e01009b739d728435828c8bb31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4cdd1815a229346027a665bbc2bf3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582c3e0f0360c3be34216b1f5663e63512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea244fd32cabd01be9ac3a658a71051513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4526b7ccf113c669e5893dbd120bba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877462768cd743e1a59a7e4cedef9ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe46cb9055ca32c2f369dc0d218f617516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12fd63c639c2ab03f9e78fcc8aa974517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3e30eddd2f9fa1ad3219a2410550b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccc86e6f5e2331b10688f76e56966b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97a8db04c6c2ca04082eb6d8dc3c7e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135837e219b3b5af0b2656025906f3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfd889fff8c3f9a27893d9a978a5e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d53f9a5417aa4a4a4151e11f3746b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68641787e6f9c71cd6e00e7f31fe8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb424397eb6f79b76e9b4ae5b75dcd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a3cc5ad0f3e7378d90dd8947eb975526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e5ce22b09f4abd1fd29c6e96b272e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643b121fd90c569c4444d0a86d8e5e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7f5b040d5cddafece77ddf4c7454c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803e9b054d7e444ec450604a5ec9d8f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68f76b55ccd6466ee193fe9eac6eb4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f72c91d46771a4a61f2deb2d1c9d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b9177a3b170db54678ba6c0d3fde4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ebbe956016002c0b4a4c45e709ced534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a66e522a3fe2afd48406fb96ec7da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c36a458fbc6f029e46cb853d1eedf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c21156a17c7d3593d3f1b792bbaeb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941b55c6019670c8ae90d4aa3cd5d00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54d4faf5b27ccad8965cc43c2e8643539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e16767930c3431847b4ffe155062ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8333213b60591122f0c14de7983d64c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a601a264098fabf8c99c2d01818868e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cac99e0936122b4baa4dec71841cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b50a4b95272b806168eafe41447e75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee02ffdd7be42ae9b37d1ba4b716bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba2b3d80f08fc53275a0776906d20b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053c2a74e493a0668f383fa7dfb7841547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290540f84831987b5e2d603fa25d265548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddd5a053b454f9b7fdb76e0e07d99c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373472ad992c2ed29d8e1cc1b7b182d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91ce42837069069e26d21cca96a2fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86609fb8d333faa0c0486e3b975f6343552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471ef292a7d93b2f29f46f2a9df8f75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653fd8774d835f1edc3ba30bc047c15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c390f627e7e93a8dd6bbb9fc122698555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dfce3809df4cce023deb47925e138556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56dcd47cd012962e4367b6464f23a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97915cbd9f2f7469e23e24194d2cce4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1051692ed1a650dbdb53a74fe2697559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279532ae58b7732eebd4cc3560cf09a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd1c854db6d952bc64833cdc04eba8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c9e7129bdcf8b90af369114494892562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bad611673078365089427d972ec493563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641e54a8dedd6fedf37e90ef247ee51564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298c87916f088742ee7a47bdd2246c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf049ca2d20387262a2b5a4057e601566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cef73d42f402608250211830d6b445567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fbf75897af68cd0e1df2616c5ffc9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cc8344432438a831f9bbef132ad98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b053582e8e417cf9dc53ecbf83b83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26160d8ba2884a2c3b8ac5b7f10af1b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0a635b1e4f3b24b79314b5cc6a84b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a8d7ae296b8672a0b5f1560336aa7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdfedbae7442487270d0c75560ed14574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df8a5de1cfe7c4b0163853ab774614575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0560d094aa05f6a864ca0431a6537576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b643c02f1df64e6c189b248414ede6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf7e916b76eec1eb22567a51cc5ed8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f514f3b86f5f6937926f8dc5593ab2a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ee82d2914a1bd5bebd38469ad24bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d4627c51dfbf9c1fd8422acaf1f42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d7782456640286fb8b13c6bc6800b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f71f6c086879e8d47681a10fc30ff5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309908944443d125f508de24e2ae045584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507254986414001495e08794ee28e5f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c5b6fce1e3cc2c491987ec78e90aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85859d71e924a26fd87d52c2e301b0a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9482cbf63b8c13199b095da3be629588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab1cbb5504739dfec43d06e19fb9c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb489b6130eb18c85ef61f8a9f8e1d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544da697cdfc946d5af5c4fac41a19a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94692b65fa8b2ecd92a48c7d17fd6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0add3134d9ee99c4b02a87b78491c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc9466f35b898e13dd7c069990cb0f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b93b6eec510c4e86683d9a8a567356595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8314409cf8db88195947ac5c8110c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484160163d967ced8606dc1c89db455597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc6b0d841c3ed14b294a22351e4195598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2407f23a4a312451db8541d7c0dbd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f6e70a703a9abacc1f547611f6d59600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecae293ddf9ec0a7cb70f9959d3594601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46265d189459ef72769e09d53fc63d05602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f48624daf31fd049b68cb583c2247603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065f2d33c992618ee2881fcf05f8c5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1489f684d937f6c3f1bc15fdb3b5d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2371af508ad53b08d21f23aeb87d7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a9cb5df3fb10f080d71e3df39c840607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023218a05524e54856c4099f7d32d37608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fb636a6dd1cb78c02cf1038eec90f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405fbe2d123c6192b51314a9c0d32b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0b56d3f1247c96b88127498934076611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fa91f09e49c99ed7bfa067674a69e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771185dfe6df606b10c1968cd04b81a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967d95ff6f8f51425947d0e40de1cc2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544f6d4291bf87f52d44fcdee067e97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c5b2c3a9066be601c9e3466ecff1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eba216096ec9dcab35181e347d780d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c1fe3cee1de401dccdec089094df4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba0f1fbf353df20522be21b4edebe7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a824d6c8796f3385f1b849156e7b57a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8af1d9a878795f2e0eff3eb999477621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8030457a02985c5b1ef1111543d00a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431fbe1a262970e8f6ac7fdfbe52c86623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a58d01fdd7cd0b54f00ad43f1b41c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4c6990a86bdd7d521d46b242aa6d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2ef1d4b67947244d52bb95e0838c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f02393feb115ff4d2920a811c72317627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97533597d5c5d5f3d0ee85ec791b3faa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a58648450489ae8cf15e9c94458b3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd2ed9744d30391bf1adf125662516630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2778c782c2686def5a0c2b5b09ba9bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4511502e7fe611848fe6dd717f17c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a9add5a307699d429ddfdd8b831fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54d33a71c5632256b1dd6705710dbf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b9a5a83e4250bc4bf82706bc3a4e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af914b94188d32f4b222ad89bc09e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac219d43b2648a2b461ef1fce0a10b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201735d56480ca5d17b6f8ff38edd8f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d838ccc31c89955cdee427ed7de43639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381054a8dd2b8815cc4da2069faa06e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93efb9d91b9b73b9f0d22a9f4d9ac39641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc50082add774a7c742858f87cdec7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe269adb24f93a5e4e78ecb3458d0dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57a8baed1ac1bfd4630685c07ecc6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49ee3521f17a1eae486ebf3339510f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0f7c0fbda84686a204e8591ba112a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b370655eeaffdc28dab7e76c1b873bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0ebfc53e5552c6c607327054567cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165c1dea56af99d996a89d83e96ed73649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db291f2694855b806c1de32c41fb4cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b274ca1ce42f3b4c7c34f3d59a154da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096bf6b032c6b4ad3571ed9c2ac2729652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b5b9e8580e2ae60c6af507be33c71653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa0571dfb3326f8ee4fa504dd10631654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651406520b7e76198c1e35e81befe025655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8d21cf8aa041cd43891c985ae7b79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d90cde0bd97e5fc85ac4b68fb8877657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29065a0ad97de7cf125d2e2285a870658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675335682092bd1b1f27a2db9536ecd7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69450335a3ae52f84b4bd385e95f6181660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e652be21a85a3556255eb87d066cae4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7c27d9f4969e07bda87bd222814ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773a751930605d5dbb905d611c6d6a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff760fabec30bfdd5b8ff8c1f20e15e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283f9b63194a763db26f9191166d40b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56a1dd1d293b27ce1c240362076bb2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386540fc3d2f52816163b3ac852ed37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6717f027e15564a12925b6fa2938cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecfb7eb9f3172cc5b00a9e59c24bd0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1fb821231614123b13bc2b586c32d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8590773120fd3450e8a88e8232efd4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30958809faa2ce44ec6596ac6e6b2139672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c4ccf8f90aaf9e2609d2f344203eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787c6ba7f5476e732617340f3a61cea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f65fafb75665d2f1494ebf5969e997675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb705094071b85f4d421b602291083676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8e19d28f65486b4d4159114341cf1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ca694b8f1846ccadb22e8c6c77258678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55fe84ac6c9ed98a9f532139bac212679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fbce0c756ce12aef90801963fe7f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f0ffd385ec53da182f59154119ec0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5f30001aef818779a3e6a22bf8c58682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3b12eae415502584d28b46f4c471e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed285219b4195fe964345edd13341c42684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583126cca7f312a95b76da348da8926685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a06d02d929109a831b8cc561a5940686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec46de44832fdefc9bf4d33627039dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f80cffd16213cb281a1ae2d8195af688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5ec8839084095387956a0644caaf0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5b18e0e200dc6c503690c64099a3e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5378708d46595d99463bda704e92c88691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c6550213145010f902b685b1600f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7bf9c60af84a3c64a671fea9788ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a0a839e602a83ef14f9c68b187f6f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edccdc10cd0e254d51d83f9beb98d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02add87981847b804bfe4e75e81fa391696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da404692d78a45246c24668a9f87294f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994f8926994d6d1512b25f2ed53860e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b14643881e0f075549a05188e37d8b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e7d1882f69a46ff348658d43f3abe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d588acca311b2f3f2614501593b342701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59b3b0ce2858c7450634301cc1e798702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17583e3dfadd9a271b25dd85f6c3c8b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98350cf1b9120e1bf1674ba2047ce3af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6d8a8a0b7f85cdc1a366c8948e1c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1527f35580cd635cd274edf7de1488706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e425db357e48d7f64c35dd8f5f8f434707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5501e86c40fa379aeead3fab4422a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf94fce3b6cb0b0f1f7f7549ec8fbd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13be00bccb10342d88d25f6af281a38710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfabadcd1f2e115fb33148881b66053711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86990bf4a31e56ab887e65b023ec6987712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9937d42c8444a422d431e8706f5801713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf3c4d0997415bd8a437b67c1481df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5456f60f8945b5282b3eae913a54b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885e866365865d586ada564edbe781b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfa4971bbd5c09f913f6b3c4f8d930717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd296a3197c83781e7def28bd9617aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a890b93e44cd46ff1e6ab4066a71e4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f30384c732aea13ea0f2ecde8dabf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e6946501eb83e8d6f2e3255dd9ad1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32c3b5a1ef5720b005235d6130b54a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6670b32e3b6ea85923c371afb315f13723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e11e84629fe2563b1b8a09dde45578724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f226cabb646eb93312a04f5966b2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d228c60ddf33c9cc3406c543181a764726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70181ae0fc7d061738dda3554d19bbf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b34e63178bb98232159ea9bab260e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6727c996569c380fad6f8727b3f35fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7642ce477270fa7bc51cef93804a41c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe143915fa6f975e8a21a1bf3a4d07731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f15ff797658a4e41c9c5d75e64b8f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620a25ba30f1f0898868558757f47e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5a6eb82c66d8dfc95a17360ee0b2d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271ec158770184cc1ff36a2c0828b8a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc117df80d050d3b939f641ca92a7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d288ddbc1ae586f74cbe57850987a2e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d1de57f9f67750056aa493ec0e30d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e28505a7cb644fac2565827cc4cf27739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8189270621dd21e843b0b43d2ce30740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317c8d098acd09a442ee9e6103d3a67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b0a8df1ecbc13398b4f0b5f281d4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07a8f6574e8cf3b92625a879502878743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe44f821ba4288d44dd48f10e2cbab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54352ccd1340ecfdad91b134598d9d60745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ae07a552de18d4aa9b0cf3e1e0d1e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5d2f10a7755a4d7d9e477311f779c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ea28366e2168bc8700aff011d1bf0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babfed7b3dc8ec025e39dfb0ce98001749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bfdd079710749d53eaf69e23dc6d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10646bf024b08ac88116c51b73fb90a4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0ece17a197c187ff67713c3fb74ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aac9bf1830e40b1c7293d7fd135a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b996bd6f669152f993ad9e8c9f6ffd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ae34824868603d032a1c3d8792dc5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836824cfe25c64c8a82768cca1d13936756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa988a1c8b15aeb23503e4a3198a79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0de995732589c0de8a731fa3fdf7f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b85f1805965a7063689d82a4c07de4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>