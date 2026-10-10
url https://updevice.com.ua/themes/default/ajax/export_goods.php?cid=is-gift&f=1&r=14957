--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143d11218fce7cd14dd7d5364d16bf51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3f9b3ebd6ffee65f01637a327bc862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04fef8f78fdd3eb8664131ddec8b8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade419f63ab21eb389276b8e104621b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c0aa524dd937e53b96479a7b1d2b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb526e55f513a82a2e0ffc32a5e361a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25085fe5978a8ee547746a0644a2cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1f6d22301465a4b0c63608cc8b6418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4a631d214285ba49934222e9bfe4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13132dd638ab4432905d3837cd683210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01841d77e6ed2d0055f392374380e2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136e30607ac866d701832719eb9af4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da622de1866471d35e3b26a0fae429d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e413ee99fa942bca5e653bd49ca82214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b069cd2bdd2fa67c9e3e20b27fe8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850f46ea8c7e4de5e8350e5aa8acbc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce9aded40abd35587d280e4ea3611217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0471761e4f2b205db7b2e844b3c36a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e212742c8412f025e980a5a0529c46119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b695b78a62734555a9e6645f71556f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df43a7ee65ca725f37b448f672d5c6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d46cbeb1c24271485dd969177b76122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279a2d8ed8e7a18e286ea9c9f43c4ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1954e5019a963cf7ce538f9418598a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1e50592cd51807ae5d0d120083e9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ded64f4576814dc2a9efa71542b9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992c8fffa15f8e0fe32884cd646de3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39232fbaeb36fdc77c5c9c4526958a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46ba471f8777fc4fe29141e346e40029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8506b809b5314652af16a72b76ecc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17b3a0fc47e0d15806d1cf8a41834331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad996fb110e3c532fbeb1013956fb8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e959cae1acca2e2c57fb762f5214733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc123f4320734c51e4f24d3d08e10e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c342e0d74f965944212f8b0ba977235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cd730c6284d67af9542e01765792f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b44e0732dfbf208d76f607fd9bf6e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd4dd877371d8f7484de0c84bf985138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581538da9070095b478fbc9875e86d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb592507f6c2634354a26569c6fb4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b87ddcf1192db83a773aef3311513041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a95e48b61dac34f31719bb0c952ec542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282380443c09c8b40e108fbc2de60d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e1d36b080b23b45cea540525b7c6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d457f2da5adfa81ec160c8acd075ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715c28870b40f75c7deb9ff5bdd80bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbc15c42bbd9bd9592f8a2f68053d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e71deeeceed9dd34dca3bda5270e4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64e2ea8e45be0ac886eaccf81494b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d68fafd6fdaa97eeed986acc1327350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25291d819d92e43099e77689fc05bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb22834b165c044e3f4239b834a031152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498cdce3b284b185312725ac5b3ea5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baefd7cac8e1ae6890c899b89d37ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661ca6c6c2bd3421b4a10302f407bd455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5c689cc71e0fd3f37931c78f97f6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce66378b0cddbce9d9e12912f4fcd557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd8e48bbb77f285ed70d6e3c9b170a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2161b6081ff3b19e5adcdae8e677a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5eac260b1c189ae9eafa1e23f5b5b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600de73de87217697b6b7cd8e48c7b8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70ff42fcf720db3a4e5ed3efeeeaa562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362459567781cdf29d239255bcaf04a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0895906d6125c5026c040e8e3d56c0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a147a086c502000434a3ee869a052e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8fbcfebc7f6278e5c1457f2c6908c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb86687e2cfdd81d2333ae6bc6659767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8f116e8ad78c3b20a80139ebbcabd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c693d4dc2b904e65d995bb8faf9e2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9161ee58376cedc075fbbc52b8bfbc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16009cc75ff9f387410fed8478eabf0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f0c9f27d6c2f09190cce781215f3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f1320fd814c13a0b773af4f46ab0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5b99c02a1b20e3c07019e059f407474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debf94f7a4fb8f235cf5259633171a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34a8e90d673458524dbf93525586f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9abb19eaec64a3640da1ceda1d1fce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9896f46fa0478cc5fb6c77bcb18138e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52336b43e05521a2cce185a309322f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7281bc789e56aa4364e41b085aded80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c657e7066bd7aeb26cbb56577133881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64100594e8fb12cb265f9c34324f07082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc77de5920d8cbd5b0db3c5e46af9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33a4a938d596c96f6ec278bfaa68f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aa07be09cbcd095ae6d7c185a263885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d479d2e1f32161cfe9fcd972560f1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ea9222ed7ac9917e97ec31c822ab587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df3df63ae23dfee259ce322e8a7cac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6db479b49515fbebe1fc6f814702289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aef67f2d3761bbae6b04086ca724490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9e805c551a6c76112962e39aa337591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8ee52bb1ed789b8e3805dfaea77ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4733b4780fcfafbf103eaa6c9c33993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f88bb91ac7cab07b8396bde31f04c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84c41cf1c8e7f34290c8b266be716295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb438369353f0d67f303ed1539929beb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a23bfffb490cabf95dc904a3ec91d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c15224299988e66bd2b3ef41ff57498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b22323d557acd7f0401a2ad7098bb999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afe08597494c3de489cf59153b164f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960086c85c5d98f4cc4d0bf013cbdcb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646421940065e1a98f460259c86dd0de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f03e74e9a4a3521f93b6f729f69f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616cfb4b8173126c9ce467e235ec516104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfd42d4254a7c2e6390ee03433bbba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfd4fd3aa66a2f1d50742a3efa9228106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35ca64eea049f6ce8bc9e452a0ca75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f06b172d08bfd650ecd2c966b07f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736596d17a42bf609742266e409262c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8610d55748649bdcd6297b56ee6e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761535b6c81989c3295e346c8ae0a67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3318806ef0090b6ba6f565867295b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725d86e907d969f1b74d4b7e43c17cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729516794f16da6f920bb52d0a7fc9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3c77809b8591be9a43dfa17030d4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356f57402b5f0f2be78da1bfabe2575116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccc29261b93a1caac6ff45bbede71e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d152391b2eaa5c5ff46660c745ffd80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad7457c252b8dc21a83c172c87e30d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74340f23825a4993d3624b57fc169c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae75669c41121d4639aa0f6fc4f13a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edbe00a076fc70989f4b2b9212bfd0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc05141224db06f0a8347fd0b8ad2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a0de6e9695f0953fb81d4d0555ed1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052524f0c966cb2617b77c5e958b23bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b29b86426036c03456fde273e0b47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e63a4535266b56041ceeb290a0dc65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312926c60bf75786d3dd1a6a169be7be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f47e5f6f985f1287c26698776a0f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75e1acd4ee5b50798dc2843b9d3cea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb98ea58d3b0b76bf95ef3986bc468f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe3dee94c529a9e8454ec0168f5272132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d2aade0e5cfff21bca76fd66a3879133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f072a301ee55e8c9b5a819ef821da1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6415351e8fc82cef795be772a933d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e996ce0f3bf08abd50e7e65e0f7d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26a1a3bd18b131b775c9c3b2e26524137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e880e394ba2a8979fab3ffb72b76be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e8bfc3f155db5facd6b2fad7a5911139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21db16cf1663c9f2cc0eca413f7b331140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cebdf1353826ae6b5e4e30e3b536ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8339daf7e91ea9ff78d44380129e5f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dd0586a364ba6f6b0bcea725d7d30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54a29128d6c59ee27483a60bf4b0a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2a77cfcb3d593f6d64206538a87e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f0cf6deeaca6ead8853a9cfb16d1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ab9b7801961c13331556f37d31b21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e3be2e1f6252f585977ea4a122546148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd09fa5aca6c9574e4675e54f3eacd2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86efefaf80392ecf32c9d9a9f8fb760150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df93a74444924570fc281c04b61f16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20bdc777f21bf8f3ed7317d0b58b60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d865e4fe4f9175ece3a482fe00aaf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa672a665f6364a41bafb20822f0938154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66624a6f7d1c8fb1250f7ed9abf31b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439134f4a8da23c720786f08a359493156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd3f82d4065971e18736cef98b5f13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48f84b9e1b8aeec7d8326aba7618f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dec7e6e1d0ed77fbac3cc1c5774407159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e229a170a8f7c6d139f0423ebbc6354160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a37d92cf6a34838f778636f56eba0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85724af307adfb60887c2493efa284ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22545840e54ae02e612beb09099612fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272cc22f8067b5a10be81672e281676164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcd69d3b6822f2b0e2012979e54614165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bec3b62221dca9d1dc21dcbe762705166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464e5b23650fed0e62280f09b1e6d9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37adc13d024e42163b129929744a01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0d4de6e46ac800c151cd1c276d454169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bafd013b84a8fd686f8861cabdbcf2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc856313013efe9989877a6f4ed86575171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766c9e9b042163ee4f70cb5ad24902d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea993f38a27d2ada3b4ce030d7020bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d53c4be62de0bfa82cb9a79e797c4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe37571ffde27d5fc63b35fafb158d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399d18267ba74bd3fef43e5df39d223176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23f8abe18b0b5e9279d91dcfc8ec4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362c9f7b8bd3ff9dcc66b3ff9933a8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c516e2f1bb51994eae06cdf817b8a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643b7056240e57384438f7f8548433d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632b2c1ee07e8ae08aed78944b75c2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8101a3cd632b4dc4829a6b16deeeef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f13eee7caf670414704ab68149aa7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca35de3ba4abec18b0912c58d7e996a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465005f87193ac94db07bc9f840e7e6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e215d4d294f3771205785bb5fd3dec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbcbc073b786e2616114b80279cd39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690987a5fb710df721900fd4f9267ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5faa95b52c9d5e3f35b71af46dd73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255df8ef73bfc697c0b6a854ab1d2828190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8afafd83f2358e0723ce7011c8c50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f1c9e751902c6ffdee33cdc99ee40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ba9cc97df579e70389f6d45b3343f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1629085b2ca15687ebdf64f858cb565194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eb01bde488ed4cad011cf787b68bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b942d05a48dd2542ad6abca0f83f55196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33823075e57f943b0f3b571a421d0b3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569f7beb9f4cfb11f8a952ae1de3805198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a2d78be0bdbdcc42c0d6519134729199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db988e1f91301e74415d19a1d996af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b808b4e6e783b5e44a444928a190d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beda768c1ef0f49fa1c094d03e2add0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c331afe2f7956fe6002e40b8cce9d8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0301f975692290ac4faec45d0e543204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960919d789d9ac9564c175c45e51493205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0beaa1f831bc10fd961eb4d9ebccd4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d03895a5950a5abc98f1c353d985be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23681944ca5fedbb75b6e609a573685208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5318887e0752c8d8456a596f603e425209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada472ca14eee6e5cbe05b1d8561bc16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2c41c14dc60ed8bc41545d64b3f19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df3b9d597da7b85902b4e020c409eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406d27f5aefb60460d3e8fcebee2f4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a16875c436e14f79eead220a2bb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536149987d560e5ffee9ee9b501f6d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af026873e9331458e4ff3508168cfec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f0093fb034b3571aa4c83f3126961217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907616e879a4cc08dce51f11b96c27dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d95bc35cbbe25ebbe81cf10a69a87219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d0931fc72f1e69eb83eaa44ca247a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef0004e3ff4857af74d128345972b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54760739d6a92cb75a28b20744188c59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d7a4953cfafcb7ca65edc8f48be87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca894b65184ca35c9bc57b2cbfc109e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312cf2c8768145ac56f8fd85156537a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18677ba82bf623c778ef84f389e682b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7d84ad3f9d266a8a84f767ad003c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80961f31c088af872ed3dfd69a2732b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b9c5bf4a06d8aab21e3ca4e68b3f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e11a6b8ee31157cef651b84ca24c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0975499dbb40fa9df8c4d56f590b07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1bc6a3c7aa4b9b351e6443577b140232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67ed100283773248991af5ca6f93b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7ad497f07e4964e6190c38ab85d72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe129e4821d585b4efab7efcb0c9a46b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692653510c0835eaa6fa3736992b0df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df85fc14f9e2e936fc93a8df73c3da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ce07eeda5d7ce8d4f7f64a6e6af1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df0e8c3db4e2344ee09c1762934a2c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd1ebf5c472f4408d5ec63dd4b901d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea9b017d21defab3a0b50e9e641860241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3a7f1a436d8cf44b87c83ee8749e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47757c7c8a39e375d1c558735bcf29b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d71a839219feeae9acbab342081f9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147684370b2785fffcd8e0ffbf78f9a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfc7d5a53dc93d71e0d935553c985c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890814cbc7a1a9eb683f288542896e12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5745e0f1214fb8b190dcee901ff76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59389ac7be8380ee9aec53d36464b8f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575c9ffa8c72ae9f847c9172c4d60f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d7eb20fd247119abe59676e63fbb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17612375872983680f242641881958252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60563b62734e72301095694dd123157253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170e16c0c388251c5ea15d81b7743f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33138590d924a02ccd63d12ed70d2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cd56f2f97f587693d81cdd7a09727256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9162dfd84c562003d0ed8901ea321257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d13bab1cae0545c45a45be82f75776258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb960e0e838255f6a754be22408fb4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c5948d02ca4477ae90597599e1ab6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e077435f127e3a8f1687f552c631c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638536a8d50bb928b9d555f91ba148f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e011b0b26ff495f32c5cfbe9d4bea5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab84a089455830cb2d89a3282344718264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbd3bc1a209e418c44157e1ecf2618265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cec01b96e13b82f118ebd688569ad6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2177b0bfbc82f3404d6d6a3f5c3e253267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2982a1e4d5a76816070d3ff30a607268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b23394debe5581e8065474155c0449269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a4db8ac358b0d2f75a8b5e8f5b824270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd1e8424716739ee107d5b4b955090271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35802f410b9ca3f16cc6751328d3fac6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41e4b9775b19115c37541cbf9afef8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99afd6c454a7eec16da50fc7a52e118274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296cd9d1e17a078047e746bcbf3c647275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa23cb4b8c8beac30f146c4384197dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf552cf870cf03810dce71f9ef8acf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca911e658a25903e099bb1356d7d35e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e24839dae3a17ef72d4d5fc17a379279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09123cacdc617375703c37680ad0f62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f750692e34d712a5621457ec32a2fdb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e29b3b111207cf0c10472054bdce35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd93de0d251ade9be43ee07959d72de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67ce07d22f52bc38ecd984ad676d23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343ec6757101ee44dec5fbfa701d0dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c000ad34463070d29f95e2e8b9bc0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104db2610b066edbcbd2166a0f2cf65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03038a1108c63bb789fba902bb81a78288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c94d9cf3ffaf24bcdf872e047cc9f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c483550f0ed43fda76f86bf3096f93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acd84b285b8bf6770afbe32921a196291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a6acb96f30f42b530a8fd0f137500292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a436b4598ffb4f1d6d57e7c95c186293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189519ea70f01bd57898eb3a0531ff8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1aa1dabf612ef199c2ee7c51ccacc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f36a6d0c23b560bd67923c11e4377296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810fcd374bb9b5628d3604e16419c61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371e184058cc7d741def95e94f62765298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11532b65c6ca57cb446faab4e281fa2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663a5a8a81f38e06a186d61adbcbe65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bf54e77923d2032aebf2fbfb6d6df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e9798dcf0ccb135d4327cb210f39a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d167520610778c5d02ec0559fd336303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a887b810ebf4c50365eaf269311b66d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37e82c3a9dd9603736a05b4075a03f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41825d495414f87400d83da6c97f56d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627619dc379f72834bb686974c4152a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d645c85971bbf7e27eddd8499fb5e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a48ee2c051158315df65d5cc0073f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f370939e3c9a791d070f611cb06a9c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5491600a9656ba7f742ad430330b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1353224a6ce4b5ecdd12e758191875e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77109ed00d06f5cd41185806c05c20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aece940d9564ffa0df8a53cddec7d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9652f5d167c1bbb317f54065aea297f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39622853037756f8fa28da98b23316d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16628979f2fa17c7cddcbdbd9799c1c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf2fcb28b8dc8a945b47c50afcd13c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3ae8acc61a1577c7be70803b6d1b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb26c6324c2fb102b343d65c9db0f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72660d1cac4114ec90eab8c72711e808321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294323b2d475be255182fea500d4acde322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc8a0e3d2d7ccb371a577a56c8d739323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0496bc167b1b605e038589cbb498a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb875d22ee6bae302bca8f870d07934325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffa2a2ef245c7fc6e8e4b63e3e1f50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40d81d99da8f8eb6bc4ea1f8ad8a3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340c354584ccc0ae32797de1b47ee05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817fd098c52950fe09cbcb8e5ffc4d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4c569cc5400ee265fb9774a43f51a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739a9c8dbce9dbc10a597dc46c1483a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546dbcaf9c35ef23f5c27c52f0f2ed4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55139c07f547e76ca069c28a47d9ab30333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d749d7a055657c09d11f39a5458adac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc9f2dcdfae7c3256481d5a5d26698335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a611f7255404a5d22f3ac46144876336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc61d164449fd2f60891967b46fd55f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252e093f70dd40d46f6e4a456865251338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb547406ed9c1fec4cce0a06a37fa2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffdc593143de53b9a535096c988576340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e457abf143855083ccf6f8e5113ca9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0a8dab5fea8c8f86c7a1485895eb6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb5d9c1cdde511210389a374f856f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdba12f19b34a99bf75096f90d46c9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4172d1c56847404fdb5fa0b4e9cfa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef3cf2eb852e5c09a5a813a8791e4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82080de5750de019ba64776877ad19b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc174c21a8f7735aff75074be93987348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55d411bcb7caa8847188e004a908ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9531e2743b5620dd70cefaa8140f4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f03ef33b29ebf31e200e7d7de57d9d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be477659d35b2185f91629850d45214f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c64d3fdbdc29341657d055b541623353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2da5c99dd531b4bc9d02b1d7398a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b693e896e97c9b84f3e80f7094baa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017290681f8336fc28168b83dc040f8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc06c45463abac15162c82203fed38357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d342f7007389efc41cbbee677e91ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fc9110aeaf5770871e131b4210cd8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e6ee85bc08f5f005c7fac809fc0df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b3f2e36f46ad5feaa3bdc5eedba1c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9187792f71ad4e9925ca9bd6881dc3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f5ef2f675f94ab73dae8187ad15b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a73398faf3233775dd62d78c84abb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea4107d2e74fd8de7c5fed8fc9bc5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853e29399949f958d7e1cd2dabadc6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d88afecde69d9cf7e4409a00924b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d38335b1ae9dae72f78e319138847b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b484f3716a6f42f4f5e135b05836241369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8380699b64d424b486839c7661ee1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688574663f13a833055792dfbda04dda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8e85a04f563c088106dc7894df461372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771f2d33cd11209be3685740c8edb40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63626501853e9feecae0295b416eb86a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d49d302d2fbcd3a4b33567e5570552375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd457612a954d29f90a12841f9d05f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f231c37c9e48571a7ab684203dadbd8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3f25177abd71694628635b31bdd56378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59759678c2654f329d1c405bb8353e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdf55b9391cb4ae20f311ddd6e8666380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7afc6d785f4e1fae1d8b544ee21052381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9000bd926756b5894e25996d743b676382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa7b21331fd209f39458fd54630d36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4092c0cb28933246922f0633676cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7233519a40bd72c59072d5331296a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97df2c60d0aec5a399bfa34c60ca429386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca452c6e21532fdc994d87b3122644387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1439f884200a71a70a914171757223f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78806b0fce72e6589278051aeac5b80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73c1d86c9e78b0ac384d10e5c824f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af247cef83a49a444b67a2d05aa0504d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2848372659963b8d2ef701de7bc97a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e3c2c5e4e72f1fb8e6158b80270e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1574549f77c3602249564558863b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7b9a18aaef98a5ef92f0d2ad10a99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08961f285c13e4ece209c3a139d489b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe18bcef2c4c5696247cd6735db285397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badad918140b414a74841680558f17c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badd2b23a3febdd0f9fe92cb62d6185399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0db55f5da7fff2c79f7d94de66e9f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9a7b543173eb9a91e39b62119718a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc027c5a5fc27c34e1c1355ed986273402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ffdbf519840c15d43475c69affafe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb206ca5a65333dca8312262011726fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16052c765dba9b65a94369395b9b54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5514e93dfb32a6c668eb427196590406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d9c41600c8d01dd0f252eef927518407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40004900372aa18287ade7a852e090fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18616802c315a80fd78a94662b143d04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11fa23ec36c4f910a790d85b4bd78b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e963cf7ba19f2b6c79c19dcadd062f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83a5e00d33c33058e71879218ab9ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c04272d95f06264317bc2dc8572122413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f5bc18250acaf30c3a002ae709748414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339524eff291a09585d1763d565b4cc5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3afdeb7ac9d5970c555222a735706416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d5afffd4c82115015eb46cc028283417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37badbc74d411952092597084622f6b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb571380a79a72023e64b20e89f27793419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9aff3ad0c60ee58ac7eaee78783aab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1fbeb730cbba9d9f68291c402f16e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ece8fda0f52dfa6674d92f7cea4bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62afa7e59dfc6db38ac51130158388423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa3a98da174fc51d010c19e6a3bd31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ab840713e353461f3da447d82866f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf89fe7f6cdd8d009f3f5ef6245f75b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1511fe10f12b5418626676d2fe5ecf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76765f6053169cb280c3f2e43963ef73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef7b3fc6dfd23b511113d76e78c05e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccae8d6b1b6fca24c07ed6b14260e5f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a04e6cb820954812fa1087f46f9b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c780dc879dd32a8af51a36ce94eb2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50247a160337c386b805aa50fe6fd8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce5ee850c2b6a9d51179b5566e3dfa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde13614011589132aa6e69e2c42c497435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548af5587a2d8ad02b4f599e5e3e8ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f482a1da1689aa54849981e296db13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667176b1128adf610c321d4deff3a22f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd6719f84063eab46d36cf5a2ab9c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2f1ad9da64231f7a4398d840b3056440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935472c236d7a26862e5d69f16b204e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c720edcf6c02c1ba7effa46c7754b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f3352820869bf119cbc68469595f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2163055e134b9c0693748f9d484e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca13923b15ce82a22291838d88bf95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cce8ff673aa44985146fcad0e803c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5883982852dd1f5e713548403f8f839447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094400d9a3a1829c6543435104c80293448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c121b705e112af0ce09cf3d04c8926d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0fc47b7d7e74e0eb0212f498241f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc4e6ca6869e550a5ac104ed9adc01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02e85c180719f1b1d03c9b6a991c4c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee8f710358bfe47fbc7b2f869163cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff97acd4e884998ba141f1aac4dd35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2291ee75b854681d30539b83b28e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bce3adc066d2bd88b1a30d73151fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f072c19c377ca12ef9fc155313767ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c38e9aba41fcfc896fc69404f7fcb2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e4b0163e032014511663833adf2f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e14ceb7753c454a2ecdf5984c8bc5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee843f92b6d9798bbfd91a66334bbe55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30023389a8dabc3c08625909c4d7d1ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e84eef460a9b4ab07d6affa1cf5d96463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ddf5b8d2629ba8a3aef98cbdbe634464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bfdd9c53f90dfeb26b80d14c3fee8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaef3ceec4f2ccba5e46c14b89a21ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b897c8977bb9d5ad3625046397f59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2befa50aba7120b79084aadffd57ac3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef96f744175369a0e14de0066d9269469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309e6777df461aa37b295f1a5451083470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d20f02c3ad0cd50db6994888c1e8b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e9ac8bd2ac43047658d90255e91b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdc72cffbd10a3d9a8d8718a35a616473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c30193e4ed71697f8e0af82aba6caa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c56ef142f07f0d4cd0ddb9a6295d5f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fdb56fb5e64dcaf8f39c455d6a182476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded5ba850cb37edc4431681b394c20d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bb3d5e8c1f54cf2c081295beb343f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2243bd27b8e01a9b794175c6f3170479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04246afcc67e82a0ec04b888f468de5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93afd1de990886a31136b25211abc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d78dba0adfc684e26374d271a8c7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300d40316123486826d113917681404483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3a1e3843c186d73ce75d1df897470484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849344ee7475beffc55c6cb8bbf06f4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc6ca229cca8c3ba1d7a98a0d6d74c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045112d86c0c050125b1b9278a452a89487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51899a4f1047ff751edd729a2cf90e17488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736d07703d6e22cf7ee45e5f4b0a565489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116c47d1198b26db85babce617d4059490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e974b53a10cb0dea68ababeb55b4e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97ff00e751cc58cff251bb20d5f979492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5152355cf5c6a4610357ddbf4b8a95493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa115aa5a2ddf5b0299f0554bfd58b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c832db20b0c1ebd798aed428c7a0af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1eb6f8313a51b7b330b9bc6c4356e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a22fadd24e1de17bb122d6b9b4636497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba6fccbeebe054a7f60c563effb24c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567503b5649d7ca65f7eb698cab95de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0614f31d4e06f413b5a1425bae81b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f154b220172aeaea59f9f777a246b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf3914794907df568cc7a1a11dd818502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2f537c4197f4692c2b7c522befae7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4f3240bcb5d7e9ac578cb5cc4aa57504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7c2ad5d4e57ce0147fcc1faa2ec08505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98655f7bd242c531f3a9164179346d9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf79727d1fe461dbee8a144c1ef955507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b118c197d17d8bc7f7b23f4eedf3067508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818cced3abe250cd5ccb870cf79fc40509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd60d1625590fb6b494e5e36294754510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e1b7f58f20a4bbae029d50ead1c62511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871d5b97f6477dd6fa3a4ffbf95883b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc422fb31b6476d58c0dae472ac2a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029beecf08a56d02b66883d4dcec065e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cc903e7469c0a6b2d2c12019ff310515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5b36707d656ec2fadc51f8b91a9cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91518ddad1da6fbac3f2aa405145f462517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6db9d86f2f7a616c951d57027f4ba2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f850ddd84c4351d60adf99c80afe102519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d36303f9af06902cf0e271cf89825520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e9ed7c7e02a6430fe9823e27463ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772014fd0a5b907ea2f6026fa3048048522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af12188d8bce87a11861037f4c5f15a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4b964921337253d9093628cd87a98524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37a5996f17d7ed907edb5e39e73bf5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546516f90830a582774cfd049e44e10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18acc9180d9e2ae02054f0b834ea9e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f11d0c189dd26aa0d4294614f7115528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0f4dd6d125a83abfcd00689c8ee7c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a3180076568f3665266d053883711530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d12e18a4ffa8178623f155abccc6a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546b509a8ebb294c6265d8a7284c0c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e439ff18b44ae1cced3911a45828936533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f220b90be110d92cdedfdf6015f26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c2bd1b3c572858ae4ad1ccf2cd930535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e413228b89f74dd56f2af027963c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49924d3f094439444391632a279238d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c0f449375a6b04b3ac5d5e3de418f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bc99f35fcfa4521aafa8708ca0a17539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058058a96f96722b6e11a80b7f59318f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7077ceb6c99dd9daa93f1aa08abfc4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a73c3d3ef5d0747ddc69dd088ac2a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b01c8bc57fc907aabd8fa62089a20543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a54048a0e1e14f5a13f17273f9a21d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8b710f90bf4790fedaa5234bdd4f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a92961a0ecfde6fcb3c19652919e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932b8765c41e5cbbf7b98dc70a3fe65547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d481bbc87ed84662a3534e8fc439d4c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e14b316625d5f8686d5f8ee8223e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd937cbe2383a977c762ef3ea68191550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560561edf8bf1d8566cbc357a5c99a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e7f026075c7ef332c97129d989f5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a59ea72cfeb10d07d7aa07296ad3e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149f34ed7eeffd29036c9a587ee68be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e8836f6bfbb647afb2baffcf34c8b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2289db8ee8735a87f994f2647a3163556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb131884ae6c4e2a84932616819bc88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928141c8bd82cd3a29ec59e366be603558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac29a273d1ff55cb99ce3d38d33007559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34836bb07620f8b96499739570f5b45c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb61b47191db12ca728b66467125f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2c877b3485a0dc81d53cbd5bc08ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09029fd77eef3721171142d91f941c64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb76f67eba699cb951321f52282d5ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cd27ddfcfb214714df3cef7c44472565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d9afc4f50ec23fce9bfed9dca5541566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91008db774dea2e7ff9cb276eba93f06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901664834c5df64ba4947dc0d0b94f74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74365021f4df33f30128010e70596cd3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fffde8e8dbd949f77e048229c6da87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c22862f03cad8890dcdde44b5d50b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095e4bc2cd4ebfb9c0a7863205e8648572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb82217a5e5ac0287c808cddd65fa1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df59ec2da7853938b0647b9267d65f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af337e65c706e76439b7d45bf65eba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ca326667e31443a7bb2e8d03c7c6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393e3c9a7874c084a13c68112c4c198577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86618f8b683fe84905719cf7625bcb18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f19a3dd6d63be1cef55991f2127c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316fffd1508db7db8cfae09ad5e05b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a0c1577c1e049a1d2ee90b406c285581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7918ac02eb34d61fce60f8081cced99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92057e5f34dfa6bd06489cf3cf209bdf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6cfc24924b228f1027bd16f51a074584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa27c77dcea9ca0fa644afccf65c51585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5695f358441d0cf69f3f8899faa0612586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8eab06f594f70187917dd44b95c7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da590c86198f05fb3a5432b9b4c959588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1194187dfe1853bfd3d77eb0c9d23589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac03f6a49cd686aaf2fff315e4c8ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d29ac7908f212e83f0c2297f359dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00c806056e7dc928f8f3a2abcc3ee1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff52669549bbccd52343768802dd4f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ff0bc08f3eebe06e73ee42474723a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2d01d44509890130a45f11db141dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ce1de296c7fa9d29107aa2fc62282596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c93c57db326e87b2543f5de00301c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83871431786b4fe5c1c9d2b97cde330598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cad0f77e9cfc81b8fa48290cb96e63599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b43f65cf514610feab847c07d6a866600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecbbb8abc88c3609127fc29796d053601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecc7c431662a0abc29d340a2c1e4f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d926e8eb78cc2e223c39c206db80c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca580eefe186b930a2b1700f7adad60604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd064b3a49c5c43ceda92f3bb42b0a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e667f9eb8bffc8b902a220b96024b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dcd9e9eea8f96e41150499ad8aed4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a046dd705cec619e5cd5d660cad044608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8de9b459decb6c7bd414d4d62d3933609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1233561cf947c0f7ce4e307ee072fb8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48314211f6b5183fa0c92c971c0189a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32004ad90808ab8ce620ccf11f2695d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afcca7f58130c7c9668927fd241454613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59278e13ce477df09445ba349a34a03e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507378cf54e03809d2f1117ec0ee9b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ae644fd31adf0f56b2a62f79da25f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1c0fee99c69139bdd6d2c2c635583617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8df8b9e401334fb77d808744963fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b1fc2793e4f815c1d93d08a56e573619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903c1b4981f2618f365637fe519cc37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54711ea9d900aa216bafe2817f52c2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc536831347ef0027cf862a5ee8c1c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82c620d859322c7b46969f0b275b42623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163083746f835d737581446a8ce6598624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73c0db7f1824880d03cd733885b5d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2eac6a2a9b47d13fb6fb57850cb1a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f037d72c271e8c0670b9dffffecc3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b6067407f915dd5c0895831cfeb65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d6d895d5ae69a5dab19e7152e6831629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7d879bf283f4a3eee3c453322411b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc96bf0622279afae63efd1119ecf6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54d77e697e0e6a5ef78ae8abe2c231632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464a5880c55e27cdc8407cc21f6529a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fd54323d8cce77940d4e8df3e51b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dd52c0e708507543e6d8c2877b921635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e8a4ccaf23a880d44f9bd6f48fbce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b839aa07f215eb92f3e7cf0c72e590637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84283ce01a2fe920845bc59ef74c1be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396d886a48cb4607698b7f845d264de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c6bdcdceea0463773ef1f0b0a8159640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5fe0388339cd8a759fa95bd65795c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b1300cb8a28d69ead2ba75b3a68ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da1cc29b3cc19cfb27c953df731fca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5e757385e09d1b9d8daff1f8650cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbada0502caa09074d1d8be9a7e6d87645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13e2239ef3ae0f61cc916752c9dfee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e63e37a1f03406b222b6ea7edd600647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be57705772a2f5b64b31f04f5c614d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204c64831ff75b227c674f69a88e3db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc85e9c2b935cc2aa7a17d76aa3940650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360222b52c28401e7809aa2201c76c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c59dfe8e5d49b1c1ecfcd678c40523652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31240db3cf848ad69da1c1b5dc7f904e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ed3dbae0f84139bef0a42c6e40657654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed203e59696e7f450dd0545708c1fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889a5a2340b8111ef4fa8ec5ef93a24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a366bc4adb0dc00f8cfe8f788d569657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2253a0e21c005479091fc186eaa37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2cc4860ca52893eae937936234c4a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71731f6ccd4ec0723822457144959829660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c448cd251035738cabc759ff1e88c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79259479a7aca9ca7764ceb0ab915f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4625aee10fda5af19b26380413624663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e76e39b06f2aff8e151cd7fb27629664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf7c05ad223c3d836316aaa005e2f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f9defcdd640ca3ba30203b58e4f4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa34b74f4e60e27a86c6008f1783f1b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266f5d15ac04100500d5d37df062c24668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d348679cb84c70fc0615650be41071669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ed28c532a99c04dc97d132077bad3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de471c7433c34345e1fad576d82e0868671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c158c4386ad491b99a9aa69b9c14fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f884e2fbc9360e0847ec6ccb5553b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7843b184ed18156d0179d277807ef0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce15e3812797a5cf7f7d7bbdcaa8635675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a33a4dd6260e2122a954f9d9e8fec6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105b93db0104d0b9facaa6d3adedf13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d302aa30fbb46e73a3f0b7b574c798678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1054939a0106e16d605fef5bca65425679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf03219af5c1b6c58c6c4af780764a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd4a40eda14cb176eaa3b200783fdf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99344d8bf6ec59174be1923e6242c5f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db63811d1c5761e12bdfc6c92437500683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d5c83f90a59b424bcd04bca24b25a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdec248841a9ed01620093d5c6a5ca3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2362be1e1d32481173fd540f53701686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f60dc77aaa84bea3aa806cb393eef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccbf5a2ac31d91ed17caff0ee847cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5104f88749bd2971d905b3a903a8ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ed1e0e31e90b91d14ba296c55b053690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075219654b496da3b0927d58e042726a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59443aee1972d99174e8c970bd3d667692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0fb9cfe0c9c605dec899d1094fea1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e70514a2e08f8fbd45670e69bc4f2f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf105b343c63c3869bd200134111bbf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecfd3c277f80681bc149c2daa5dd59696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838949c237cc7c5683db6ab753cae0d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8213196d7ef040a911de82be7c0ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbd8322f37b2cdb6a5111779d2e9a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cd3f4f0c6f8e559d026bdb4c110c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d9007f15501f5d14cb798fe7ec050701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968ccadf571194bf7211de0fc7c45f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e130896b52b8635e6af00705c8aeeb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d664042bc6f53104ea5ffc953835203704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258577e7fd4a1c7555046674b0f423c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e59c9d8adab789f5a92522811dce52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752c8a7e6861bb21bc61c8f233deec5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dbc2234e6db0a58321ef7484c5941708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604de1725e5e7d87c88bf861c5f892c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd1ed9fa131c9937dc7e40d0c75283710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568587da990e36bce81ea350a226f06711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336b96a0f2f03cc406c1383d62d3781712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f44b17125b2f786e41aa8e305a0ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a0924597d56cd8c1977a1eb83efd6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff508528a0d2c124f5b21bf103b6ee4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4518868d611df89e6884c9c371783716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c6c272db0102c3bd73d985f916fb3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678b784337de4b78539145918509592718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828e7b1ba1b83ed6cb80ce0294113c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0adc95e5c8216dc0e69be56528b50720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622e123fd0bcc425f0c654b2e930e81721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39386c4e535e2e8ee6a28c4e9aea96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c584bf351ba92224dc0ec98cbee0f4b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf1f2e6cc9f140a425a60bbe0fd150724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d17d4bdd6f67fc58c005b86fb4a4e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc4be4c7c89914722fcf3304dc28aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1debf31bf273544ff760f087f87a7f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9773767ef4adc7ec3b30919c2ea1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385a6bac085b14de1c910ba02cddf21729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753a9f4ef9c3f982bf8ea0aa62f5ca3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2e908fb503f12e4e9394f57b37b5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1be807486a19a5ef300a48884e20d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c41f0de381172d10723fbc3cf9a2ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524a0e9700043b15c0bdadceda2cf73734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511164981c8f73181ea862171fa01aa7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29267ffa2f1364426e08cf26a7456d31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9c39c1bbbd2e291d98961934adc55737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14705925863e50c377b461dcf9fda07d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf8041b48779d4524ee61392383d2c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84c6ddf2057165dfcada79c19193a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dee147ea5718997ebb0ea02dc02617741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f6877062aa8c94830894b0bfd11cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68117e31ad37e9d1c37e5802c988c8c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e904aa62d44aa10c6ef1f1f1b50f908744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099e4c74bf7434d6a8a2deb49149626745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98abf661441a6e14f1f5592cfa9465746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1838064274b57c8840712df08b2eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d89510d8a5f2b9a1e8eae70c2724c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107a0de9fc5f7bfa61083250c23585c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb751095d8bae8360caff486c0bb9076750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6bfa214c7a6bb0165aa207d13e9bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e5294f14b2f84cdae95be83f454b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3f742d65cfaaacfe50c55a00a543d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dabe931b7cd93570e7b826d790c24754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af967f5c93c7c3bbdd7120af8ba9f9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8131caa2166783c11921fbc2330c02756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca0e925827c40911fe05513aeb29e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d078d026c74211432eccd149183411758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a2010e2e7dec84935dfeee98f088a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223a73de70a9742980548f0c46b9f9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfade0ee226bccc5f4c8a78d3dd03a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff198edb6c6c5e5d0a064af25c4c5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416fdff731012c85423fc9254b52da44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4ce803eb05dbf1ce5ac5638edfa205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f64349c91337e3ababb1ebbef57956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a8a2c32e90763467fa3ac414cf1127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686eb231c589216afc40b494d2b2a768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a0f09a4a3c322fc03cfc0db4e52aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0a0b482dcc34b9b862df396a765ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649cf7a6f07552ad77057371211f57311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea85c749584ea5f234cedd32c75171c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabe6095920ab343fc6382f5a6d4ba113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e997e17e0a53234e3a51ec7fed2b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dd56beec6e418217097962f24f98315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1594bc0c44d4ab62dec72df14d49416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3ed427dd61cba03d854989062d7c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f533962224ad6ef3b9a9e00681145f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c73bd687ed2d21b8c1332e526e072e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dca80e684a775a010b0350e98cdbe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ade980e9d1d689641f5af6b23eae221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62835f2fa5e3ba20ac8b34d11d18e4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e498d1cb409c7669286575df84fdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e4379843c9ac976b21327b2ee679024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3c434d85906427423c2753c0d433725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b10735472c618f943fb252e4818bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba66c539eccd11b37dcae31cc4745827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8c76c09402adfdbdc0d9b4f284aed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74499701ac070084f053af0a7e58e28d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f274c83539186cf0b58b953d9f6491230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f69020393014808fb4509d4d171b2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412ecf6f8a5943c57321020153d06bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39684b9eed02793269234f3ed958507a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441dc96980d21b525a12b792cf7f0ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4b315776e8546ea105d85c2f135f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac27c5c2158fbd78db36764c35bd55e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73622fa8bf16c59fcbcc0c5930f1b31637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85f0a5d2af96bedbd618e9cdcb7b9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7b53ac3475cd4e4d9dc52bc1c03b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4ec4a4c4b9fd9b99a0220026dc87f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f985e298b81b0b693cd728459113fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e68a69a616ac2a41d669307a342b1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339c23a1eccd97e14d2edc0c967868243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d80e14db4ff314e5f51c76ed67775844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1e71d9c28d13a416fea13bab2e1e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03e1be8a4c3816601626f613452e4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ee5df7e10e4835da4c9ae292ff02447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35049ed848de562857bc6275750bc4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795ef2172f4b80991daca5cd7ead33f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff616779490a8d64fe2e98e794e540850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf75875139662fb255361f5f100562051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9788b61945903068e47099f902aece52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e1e8fda4dcd9c9044cb528a92a59b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f42c3c86eb82d4ee1348d6e91896054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4ef868a30c54e033cbc22dfd270a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba06a157b7dde50ea75e2432f604e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ea7d026d7e56d258f37ea1cc1b79957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5536175f1a628d13fc9b2f3cfdcda358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea7f2c307490352e5c898b0c5784f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5e692053d6ff002c8f9792ab4e0f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2ab77b759100f820fdc3d71d388e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f60f8f9fcefa053963e2f27ab128662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f34bb8644783fc857cb28bfb233e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea04f8054376909cb1445fcd9e1fee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83556fa46317179eecd45467de94005965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187427df96c2028ccb014fa86aa2d1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b79c131dcfd8cd9fb65829dfbc432567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871da0a0341325deaa21d1a1319a3fa268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0875fcbde7c8ba161a57f63e4f114069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e584e73feb068ed02ffa7223e62807b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9139182623f0bc87fadcede7b82a76571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4234d384159c7e4dd4e7d137994ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530bbc0018b82a0db5c5763d6cdc57873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9788b618690a72aa36a3ff75e915874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bbe8aff6cc14669836af10f2c2d6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f32f34c8cfc59d0714e3274b174e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909683d61abba20a6342427e5b73e6a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521b9b2de4fad6efa17d469e151c82778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f5dc40a5a7cb2641eee9104d7002279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd750ac5af911b32b29cda91987efa0480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec4adf64dc10ff3b1f000f31fd510381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa62befc4968dfa6dd56f145d11b1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b83b40fdff8eba27eb7c48cc3c69e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b147b53e9a76caaf6026128e82ea0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011550a11ac4ec4ccb3fb6530b1846785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c02401d57d2c4cd4d58bc9d16dc3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093c57cd39e131cce529ed765c1a74d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6f1e11588a9966f8bfecc358e7e7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0908b921d9bfa7525a18d2d4a4ad989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85882017fcac48c95493aa51e632b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf34f961b738dda28293a38b72131791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb444ba6b1b5bdc3748a380ebd7ea9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcc08ab80409f2b67bd90471124c2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fe3b2b8cfd352cdfff828155509f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f631690cff75dbe2fe4b8e5a4adac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d08872f5a5a4605c82ad0ab80c3ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec4e565b1075c4b1c100f7d50231bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d1b9c644752f57103ddb251c0b91d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabae8b1d9962c292164a9182426a9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f5f5866b4f37efe09503c96b6974a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6ba19ad44d12adde710427ff77218101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e41b681667d3e41388827a3f66dc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d7513cadc51bf0fa8256cd8195949103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f033b6123584af45539598f3460b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a58542615c1f18a86f08be87f4513105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f139227cd5a4bf149cc66e82fecb972106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0615d195f4252cfe3bc7b18b236cc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936063663ec31c25e3005d74e1d0a32a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81f69ad0d2cde8e584cf91f7b7da76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344eced18a432a051eea5e3ccdd6dc8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd92a5c627d19b44d0ca3d0e454550111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb23e5959363258f800477fcd23fa9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a096f3c54e0ea38419c38103b5060c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f035344efd75fa8f35371d91022d06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfa77ada1010393ca202669b343a67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c713e9c6b5f2e20e55243c2fce239116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1615030385d0b5afc597ffd3c8962c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea805ae440f5e23735c1b498d4e3e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea19c3577391495ecb4d682aca4cf35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db927cff518a714e6fe341d16f8c63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0fd6ae8cd06a58b869dfa7bdad57b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab01d1f37dd4d2d0f46b380264d55a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd9a52b1b13ed0ac45572c8bee814a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850e39d0a1fb590fca14325056effb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c32c2758592bc5ccbbecc6b3f5fc48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079228afe3e235e1b3e6a8be4d4bfa48126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9be12bdc8aa5193b5b63cac431ad3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea259efb0fc4cdee3425161abbccd037128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a45ae437d9774a195018c60ebf3afd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3493e813307121b178ca1e125cefdf6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30964ec83c6774df963ba80b0011ff8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f3f857dc29098348295cb501170a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ff595d31491063001ce90025ae3ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066e5f5d9363f1e8a2b43cae0719635134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dde06bfa040ffe98e5c121290d390135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff291ca851cde9a457d16369f380c0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2379654bcc35c9d942f485dab6917137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff544526ab0070591ba8af05f0687ac9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239778ca9b05010e72712cadb69f87ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889292ed9f37238c5d83c798495c42fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074ec9db5e572851ac21540ca9935ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb73d2ff5de2bfb29b3c01f8b63076a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af916cc4029f1d2c4ed26844d5fdfab0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8235ac1105295c6c921f4a7c937fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baf4ce6ea63c0950360a6fb74fe85f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4483de8ac51db668c98acbd0699ca36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813c95f5fce26d99b6d29a52d4eb874147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1653c69c0d1de80626bbc5d3809f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd3fb59f67af532248aef26496e407149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e054c4c9916db5f3bd9aec33e507beb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14554f4fc71ec21827c82b1fdf95e596151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e856fa8e1fbbac6988c1c1d2671e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e0026acc9d449625fab7de99219f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256973e8d4a5dc9a24f8ae1f31885cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba06ba3dc3855166d578c0d478ce7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3aee72250d5210ac4cd17f0474eb51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad506a8c265be31cf4bf9b7a95213a5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91335086b61a57e4370baf4489ebcf7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb22da814c9e61ee436d78c20622b29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bffdc930f4981c59fec17346cf3fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5a23fd9c1f03d7e910028b44653c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73459e46aeb72b57972525ba8dbe7b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc999117d1cd60a86d608cc53b363096163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae043e9b47f2ec0407a1070618ed871164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa3f08bb23c5996dcd6bd90a7676d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d33c9fb5f15addcc26b78d587eb66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d52a26871b060e50a2348d9e91461e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78425c24d6abbfb172d8cc74c5944623168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e06fe72ebcf84716be4c86eaf4539e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0019923a514c77fe4c8f48666d58a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de88cd0476c1bc1f8d27842d3293cea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85904014db6cd3910f81f70c1da2a13d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5f530c1e6eacca6500c9ed08523d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03949ccec921291ea5d76c5c92061a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5031747606103748a31053d5cf468e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fad6556e6f66c646e06cfb1a34f08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4a8ab31fef807b3fd4bd9ca69552c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2643214d68e9c9cae004a1a0df6d951178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e720e3330a86bc6c367aa58a10087179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bb0abb94eeaa6ebd9380cacba27ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3278d05b9cfc123820040b70543e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36266964951e3e515a0e5903997b82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e334700e4df8b47c38d6658b1984c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa6b2f29000f82c445df9820e8ce0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee957edbfb17dbc323a9657366d17a2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884714e38ad3dfcf4a9232bf70c3f829186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fbfdaea3992c60aaba64aaf523cc6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a054778d94069af7f59821857a2b4cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bfaad468d68219d39a1290ed12631189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bf87a4f5ad424c7ad85223640bad2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf798671decb71981d00eba91c67e94c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc886e9a466bee6030a8d79e4a35857192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1c9c85902a22e63d978257e6e8b32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa860aea704690d7a4f6adfcc0f53930194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c1bdd1670d0dbef3a3d9ad966cc79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b79d06ef119a6999b785da7dab339f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff03e8e3c6d8cd8c3c3ab9875085fb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af06a078d5e3c5e328a9f787d74a4ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359d6595d2033cf8eb01ac3599ab48c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40939f506be2e07f7b611636c44d63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6e8be07d9a58c890f063b05d1d2ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5b783f139069dd2027bf3824bc596202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3638483277694707c9e5136bfee415203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0fab97d7432257c65200a038772fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb3d13eb2611d17949c7b145706862205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4f4802ce07ff5fe67b41891621fa9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533de5b68a551d814b422f79910fa37207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9646f27bd060c9487c5559a585a6ed6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45038f6a34972a9ea3f5f8cc95fae5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1282818d7cdc42e6e4daffcf1b14d09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf41afa2b94d6696779ab1835da3f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5454823bb5627a56c7f8c7651b69607212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a96deef2692e6b57ef0b078840cf95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bae74c0c2f6198d2a4674f57f8408214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c3896cf060cd9f386a623398514ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4163c61420d24db4661fed65eaf8ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285afa2bd38f65aa19922c7e78302765217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf4dabd13a067e0651c98d0dd8eb4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc7349af3826c975fc78ee5e077cd9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4526fd142eb18e7bba8c018269e736220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc99760b4a6263c3f0ce6a81e14cdf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6630b39b647b8bbd04673020a4b67a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ec0a60ee82cf8097506a6ff8f3a5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801d028576e77530711eca62ba2a255224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcceaaf9ec6959a15a118157e1f6e55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac989e4ff6be993d117c4a241f1857f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6ce5a8311155436ef4560df19f73d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76ca4054e5b79bfa46555e940ca972228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc62577528f4234cdf76ca08bcead9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7f7a03096937b68c8c5d011486c14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d55c05b3efa10deff9f04fd1b5cf6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136735610158030c34523055bd50219232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b225d6432d62cd4b76b847cb8586b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26878e74f975309dd191b9ccadd5ad4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edd4bdf8f6491938afd07116fa158e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaf60ee7e7f74924704ba7dbb5acce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f106f88f5ff895e222cc976a0b46f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbed20fe02a8bf0a149ba307c07895238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76894b51fd992676ad6d2a5daa04bde239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af160b0ae823a3cd7e29630eee470100240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88dc4bce562da79a2e60e5e9cdb82a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dd0425b9f5e409797e2da202163c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c1684857484265ed55435986c1bdd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d38562d3ebf2a2d6213f2dcb9570d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856233f2c4ca0de170bc07043071dcd5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b77b225777bf8fed65a45ef2586e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9ff9f3e368aece9c97ecb4ba67fc9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef952ac309d55a8408146644995e4516248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c0babb345d50471ff26b6a2805186249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c4525f8ffd8178dcb168c5be45839250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52fda620ee7f645fc1cd686d871cb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17de890570d241660001195d0d54b72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3fd7b7955c8505d6748d775863cca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c266a01e8bc2a51f43fc488f82e9ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b49a2ad03cfbbea190c8450b02321d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a76b57487cf856985a350922ef9dac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d68ee142f3b5d55bf022c3da72003a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398957d9deff95e57482044ebd57ddb5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200018ae58f8dd5a06ff6c3082e09548259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa44cab8cd35be6acf6b1a8823e817260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af91f7d82ff9d5b501954485895019261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df058a617adba3bb51f0dc597aebb02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb76613740672f0b1c6da36b2c9a07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ae4d27d903267959bb4f12c0f70f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f72621e24416e8a9b2bc9c47475b47265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36100e4e071c460ad446b15d6e5da8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52107bd638e491cfef4ad768c6d1ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bbca004a8b8277b7d1ddf0ea01e80268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacfd2cbc74e9a263c68e9955bb7d84269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233261fac7458bfbd3d6abb1de8965c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdcb8ccdd7c5eec7cda0de88a8302f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f0384fffafd7025955e4e39ebb787272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9edd2491fefad69d44be8eda62013273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51621a979260ae32559f8bf56701a4e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9873df838a4535a6690fb36dcaedf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd046d1b293be18ffabc6d2153920d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24398e30abc877edde99e9b3cd1de03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e22b01acbda2d971e8c66b5af1d40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd4f14ab64299fa16f8ede6a96b389279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dfda6de4de2bd277f375b1ce7c0be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c8d5cedbe88805da9c827483be890281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee757612d7001d08e7dd998ae79cc46d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e804cc3c6cdad6e0dc5d3beb4a3bfa8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c01e539505b97a576de4fe1b1f183c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a1efb71340a514efc75bb6c9dbc0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d11314d57ef48bd47bb6323d490d03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991db4e8b2cbe81e86894bea7f4c8f2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f859d51ec9ac8735135dcef5dad28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c70a484d8abe0c8894ea28d44b27a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efaef4fcc86c213082b8ae2269b8c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0ea853b12f9a21cc3fdf0d8a0b2a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38da6dd51bed8e7a997a7eb6e710b38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f1506b4bd639eff74298f482a720c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e7a185ac5f107328346ce2a7fb118294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df8add5a93c652d5e461b1d970baab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c64c482dc869596a51dc9e03a7401f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42e24a76b428622b38c194edf61bb5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055af7e735511e48994f768f301b48c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bfa2456db63510d3c0a54cfe76662299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a5f5fea4ed0d31cee3909790f4316300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9365c74eff20f22ddc2cd38616a5eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea100b0af960ea483e7700248eda42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee215ac3e6e3bb0a62151640fcd5ae9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19666cae9655a6454a972e5993363256304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cc98a166695273809f62383d29894305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab231176ce44d57df5c6199ece40d554306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09fff2ac69db9de19ebbb4c3be968c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f113d4c01f2eaa632a92c687b414e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b7c8aa640d3e4bc653d6caec4e8f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72283fdc5e53ddb8ccb69d99b570633f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f7744c7b2332ee8597d4d005211ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148742992a65519947951242358b1ae5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ce42a07986959bfce567b6dc8ede5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd52e57f09b0b6b539a927240c36092314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f45c1cd8725f11c91854736239656315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2839d29572fd1809c63f1ffd4e9efc0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937609046401aceb210f57060d3789a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7602ad45d972307f35b25cad7d8bb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e024abaa57f7b211552f210d55e6a11319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f01b8d77e33fe1a7f0d841c8a4312320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467d0bb7517edcb5b70f6a022b9b1d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb215859870063d980017b1529700d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14dc484d14b195786bba90c99df550323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84017844b5ae8bd3cb5cbb311a0b4852324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee24b809cc7d3f2de9c4b8844a41970325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285e3005094db8c040ff66f77d8effe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d462e6005aaed6160d618c6f02cfe4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3407a094f303a19a65217e64135975a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01fc61ffdab5e2c3072a466965ea8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50703c774e3056337e8d1565e236b1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8fa616c10a1f06f3038505009ba52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdfd3a7ca648deceef7c339098740f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05957010e2a70026e44b0a300cb3db3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f1ee3b0f5c5e964ded131dc08dfc0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51064549758d63b8af52cc5990f4b2f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ed28bc5ebd1913712b6cca8e8f6a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76429570ab8de0aa5a5b76cc0f4538e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1aa361bd521f0d385206315ad3b54338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1f0c61864ffb3c8a0a02ab779f054339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01407b1a3d5986e952fccd117cec7f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4a38489eedcf833e706a2805142ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d5326ddfd765221e79888ed1a6fa8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3e2622e5a2141293fe501c0ee11bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b48404e1bac486fbf1a699f4a6d7ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abba4bac56667988885d2e767ef9b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc114324b62898b22cd98249b3c9e887346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272efdd7a151b0c04377f7c401f57e4e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c17f07a34f99acb9cdf20402f55fe4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f3092ab2306d9734bfc18e6102253349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205a4e88c6b39a9d83c89c8b4b908a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6b048daa0b86f0b8dd9c9935da78b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3655927571cc39b4a15998e4d78bf7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74876fbc044cdb68af9fac8b9df849353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b95fee43f3d94096452792b27ea457354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91723c75090404c87c885c780341c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e87418fb2c92e71fa1aaa7aad4e4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515eafd0b89a0ca4348d1ccad7bc608e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef00adb3048b568775806d53b3ccdd5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ece068b3a3e1f43257ceff93deacb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78acc4053c1caff7443fbd57732fb1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e5903731f42b59e5a166fc75263a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c82939ba23b73545e49b28d6a6750362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fad3a803bd5a36aa4c0dfaa7a831b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc3bbfa57f539a6a70eeb61bcc53d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b03dfdcdb19c3f88e0b19b1623b0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b78580920d1085f8a0c34c19f6fadf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ec8c01eb654d9e937ed76bd216ca6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e231ac12e89109e43cec6e679baf1f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bb19bd29476b613a4b35ad108f791369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f904607475a26ac304650ff26499b5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fc30ac1f0518bfc2f89f54f639c69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce2eec077d915e759d741453808348372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99816ee35e9bd0d912c26bb942882bd9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426c43b88d2c8516c8b2340e2d65815374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cba94a736ff959fbb66a0118f1369375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf38d7e3fbabf3f71e2ea6b698bec31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451a24db1362b04b1b91ddc7243e5da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bafe270fb9bfbfbf8a3738387878e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e87f573c2afcb4103d48398b39c55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6bb223760a422553fb012a7d4667b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3beec901c8d510f8792830220e4a727381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be7dc51033fdc5c7b56d10945271b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c84c136b3c88b5b1b606089ec18eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e2b21caa84f24d216128b6013cc10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d55d5f1bf499853279ab4edfc30068385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b7f842f7697f153d1e87e452d9a4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09a0eabce4906c418b5cae537e7e85387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd2196df4cdf0fb92b2c01b86fc931388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4f23f2ded4f6a04a314595f5e9d85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a2075f4fcfab366f9e5897dc694c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edf443fb128c0a92ec2a2b5393eb97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac8b9fd2c88eb93250685e116e4218392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0436580aff1c682ab23dfa1cda1ead2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dd3a15257d7a543e561bafb37a216394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad642ff7e78a43868262f80a8154c668395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873b76e2c3a82d7107a3f81435e03e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff468614fda018899dc655db1419d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3f277462de64a33d5301799bb5a49398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc38f6f9b2184b54f8b214b52a6bc0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107703c6cafef421b77285058ecede6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea284416de7a5147a74900f8dd204302401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ddd0ad12a269634a476347f76c305402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44322cfca0f5feab0d1a4b3cc2487dca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee285d80cd478592ad1a360534ea6ac8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abba185d3e6e85bb62c01775631d185405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651d82e8550066c1583b750f6463592406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af139c48235ac8dfd3482f2a2a7f56407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091f1032759099b1e684c243b0ad66f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f861c955da45e4fd3df42516904c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e72f0f081ab3706085131f7747788410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983b55a14dd7c59ad2d6ec82f34a604411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bddbb6bd54af1a406ae815f93e9a8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780c14c13965b879540af24097609db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ce3cede6b381ae829602b80854bba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d260b57e19eb27aa73f8dedb4206e70415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace31c1c11792f5050db98643312ecb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723c57101ddf347f9718f6e44acce16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760079542902c52aedfa8ce10b66e31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414d173380336a5de81e20efffbf476419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99b23caf5317b78eaacb863f818629420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfe0467d0913a20bd38863c85cb7d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4d87f8f6e17aa0e8b50e99c0c1f78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410836e91cbbca704cdc667cf239add423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2b1b4da19f750dcf3db61214a22bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b24ac320ea4430db93f1d40a473145425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23ce4f8ca23914adabc1b40a3b0603426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10049cb5a6b8e7e50d8a25b3b85d746427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a3dec983cbd16e782e5a945310e86428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f484dbeb54205a4b6e87c5932a45e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58ed43835cbd8948d0b6ea81a50919430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804fe72877cc4205466a0da55d56ba2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd37fbc6bb1d02fef660504bc3bf45f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6cf97075a08522cc3c416b412a3f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5639b434c468f95640ce21e2281910434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1055eb8c67186720d9976719d1f7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071028d2454ba5e1a31ac7a696bfaa79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14f974fa02fe984f112a912554a18b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcbb7417d8c129e3a62685bffa6073438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323543a474680aac103228d97c55c8e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e950624567360050762861dab681e35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754d819d1b0f839b8418e51c0bd3435441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc8ecf50aff53b638455905d2f87ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb4260ab9b95df26d3ad364dd93d01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d1e28ff6cac354cf051422292a2a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2692829a0db036e8861e4528abde4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b6bb3562addf1a612852dab38dfc5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c4f6266db1f11d4ef37d44ac1300f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa16e8d03cb5353e125cf04e62d70fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e145feef1c32394c7fb428404d6916449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afffcc3fea28f8e1f8b2202b36c61dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbd64c5cab52282fc98f10d54a18c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a4b5541eac8fde1cbac7e6e8156fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a1c3b859327d32125deb44e39f57f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258eb051339f16173fcec985af7fa18454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1321956f50b3168c2732ddab162da15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987ceeee1e0d48da21e2899048941e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3482edf4a01cb745b94bba53b7f2b6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a36591a9058d576f36b6af24bc976458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe13f166bef0953a5bc15e4b0435c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff80297b14a4d9b33a4032118593d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c6b7191539ab2df2dbcc6f28b1be3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9ce7806ff51bab2690250a1480695462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18c576386b1f414a925ca0759563eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e521f32f6bcafb61c31bcd3bf1ea8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823d26e7d548d286e2a2d4e49ddd9b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020e92130e2cf1df9ea7517d0918e51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b92a9eb6d3b60266125c18523f4b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdbe1953c62434adcb6027b22afbe8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668cab276cedfa7aa0bdb3ef919e257469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747667a93b381ff902c9c75c2cac57bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e57c64a7fec7903d03ed9479971fff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcbfd38f135e4a68d487b232ed59b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a50c0ed68ff7d23dc9cddfc8666b6f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b920f20fefd4d29e6f4a99e289c7f6a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b354495dff19b0444ca70a84b54255475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6ab38f654de563fcf5ec8103d29c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a77b4fa80025d5d832ef81f03fc4d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945888b5d0013a707d8a00d9a575a0a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e07b7a180c34d857e3268329b8004479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558e0b5dacefe62ba7e8135ab2e880a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0520c7c9070cc62c5b38b15c7eab6e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b440cb6595139da6723f0bf9618c359482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a31549e3b4605e1031a0c570f4d78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4c4fb6cdcad12228388b77ffdf45c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bedfc4fa54a4bd92ae9e72ee439c4d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d15509a41521df0948ba607da67b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccae93fff6b106ee9fcee21bad65e63487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889b0e4f96f9f17bfc98405578ed560488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391488e17feaf6c47b424a34ae7ac5d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0e0eb1c59a89dcac9e1b5bde088e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87bb3486b2b35bcbf672fb584d118f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252b077cf834e0e736074bbe61dab03492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148ceb731c7008bab4c3cdefeb5d4dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240c7a5cd1f74d16df0db0316d8cdc7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ccf71a8edd28ea85640c42787a7fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f7493020e7c1721a18e71bf36183e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c5942be7aeca43ccdf0bb0358433a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403cf8debbff44b900dcca352e72a79498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04c9c1928f0590abaeade9ba6181f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc740330a2d4fbefb39857f75dc1fe55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31ef9804ce140e6dde0b6d850bb18d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5ffd38e3fdb48af4b1633ab464c6f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dde3a0fe7ea5cf6f3217bb4f05502503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72488d1d9c58c068805a089888c023dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95687213ce133e01e92fcb8d19b1ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84930babedd3d11900453fad30c36f96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84c6e24e56f698d7e1a5c9f188ffab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bf737ad7037a1902663df38ad0bc7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6adf3aa072683a4ce86ddce010ac0b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffffb243a14b2d1809997d378122f58510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb52e35b4c6c3f4eefc635ed2dbebb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6b4b0d2f7a457e84b0e5f0b6191ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700986b2458beb392241bdd89b13511513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5c157b78e5dd42e08d8da44e69680514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af9c044cfa4205fe7a2606c8c788b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40b82a3c57f2160869df729d74a9c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b5722b130a7210ce646a29fac9a80517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf6fb6e1e04767e4d3aa75628f8723518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf188ffabf0b1f4e25a311dedcc346519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092b04d3ad4bd3b76971ab7ac49c044520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66ef38d95be242a04507a6540973ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb506ef64c21801d22687145608ec30c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3c3d95370a387bdd2f2abd2926158523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c538116ca2e7bdcd288233518fb22a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4dd7803bb847c86b7cb112ac1f3b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6cfc9b768e71d3bb2b25c079344f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26093454aa10c9b709fedb47701f22d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2eddeb4fee6b035fdd5bac67ca0f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1467a0c099fd5a5f82fe8d442c0b723529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eef1adca9bea1a316ccb7d412222c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc554e58c4f13e50452f25cf8c8fb2f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304f39ec0eff79cc5ed9a8b9ce37a30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16f2056aec52c96fd26ddfb50bcc64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582016246d0c60cde417a3615bf411e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd150ed9308b709e5ddaee7ea378b4e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be50edeaf4b7bfaabc4823491d026d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce572bb3f4b1af6b0ed705199c31906537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2267902f8497e9309902f5cd4fad42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51f1c3cb99336e157dda6f79e07655539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91829b4ede62ba08f888db0cf2013726540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e5e3d468335c5a1e0b30e82a1f23d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036f470fbf5861c9c9ccf3aebd36c23542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a52f860d2d321d03c5163fb0eb5a3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f40ad5ca34e8824a38f9995a8eca36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b442dbe787f89f5631c721ee93483545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b867e373a8be2e2e14f32437d0d9b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36946a2981a53014f8a8c8083771e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c8647d4fd79d1abc44927b7fbd70b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295948e968c919902dd82581be033f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa4065e0bb4dfd23928fcc9f93705d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b8e01b8acc7fa9398c390d642d5df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67859a6376f0eed448caefe186632f59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc8a91adf906a3c3dfac72caec9999553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f23ab439681a27a4bd0f406c39c87554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbee92a6c0534544e67677b7f23f11555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129953a222d564563ae59676d84b719b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae0a6bc0c2c7bf15e7e5a6cc663894557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef3de916d85bf9109ba9be789ae273558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447c278c4107ce05f44f39c105771c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e703dae2779462ad558c9e012b3a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f876baccbde7e8b6ca468f774f06f78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2fa7edc3074b4d67612995f93c520562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663d35a58e85509cb3bcdd1613efb2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244365e417fff212420c0f0ec90e1b6d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82d9cb59be41e99caaf7c0208b4254565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5447d419008839d986abf782956c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362370bdfa25253747540dbf1483ce30567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c6afc402b7593e4a7da7921cbe6da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce66d2b02746c95851089bb925cb90569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111782818eabd20d95df7d10d994dcf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ba25dc9e88155b350b1eccd28c1db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934ac3ef0fc7b7233832f811e78ace6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a952890f76cc3c3d6d47c5664588fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff084bb29481b2f3c18c01b1a23ef92f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd155cbae6bf257d150036440fe9e263575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093677e8ea3b5d1b1ed8b2a1fe935003576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287b864538ff3ae6e1efea5c34c335d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603ac66862f55b72955cd29a89c41a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934ce1c96cf11db1a570d8078abfeb6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7224627b665851863330294d8a7a96c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667bb89567668b88871fd171f7f565c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84e99568d0858adbde997cedc53a91582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379fd8076d6c596a6afa3f869896fca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be5aa43c5946c83673e15f73d961c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571069f602ccd6d070e4bccb2d9cf8d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391b23d2d21a35644411d72bc3e6ead586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42affd753c4b7ccc0b59a0904f2b7dde587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6a37ac7850426176e3ffceffd1ba3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e1b7ede50400efb9c81358ecfe795589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896c6987a065e5b447309810cdfbd13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451ac988a4a8554865121981320457a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1de2638f3d7273d611a37d5ebef33592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db055db3fe998e688135ee45f4cd36b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d5caf96ddf42b268a8666608b53e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd36537cbf2fcf500227fc3293e25c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116587b2a3595b7e69828ee448e5d10b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e14fffed151f6c63aa9a3f08b59ad8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b98da5a5cc23f7148921e4490b3d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a25ee02288d6aef90b3db1305bab5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fce42d00e8408a123c4d2f91444e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb90660298d110df60967947f21fd1a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609310b1b9e764793a16fd073f6120d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245a8598fb9de99e5debdd05e398cb8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d9256f6c916498831383e500d118f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0f1cddeb3b202de1ef5fe0c6aaad6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ca42f16ee08725d5d1b6b0cae5051606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771502b612284f505cab595cdc92f92607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfeec2aa29dd84da61d680c89a8879608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f4607ced1808d221ab0eb3a2440df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f7b652edce6f1d9b6127a64854255610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4cd9fc639fa536af64cbc7a010ed9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5284064f234e882031d95eac19ca11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79d387ab15d971e7bfc172134ff806613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aa0f6b7897c18fe67a7bd704ebb39614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fedbe7a5446290eec04048d14f1822615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2f7faa31b2bff7b80e6932234bc35616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f72c80f3d6ca5345d47917ea98df83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c224ebe0c05b92968ef06d950e54e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad186ba8bb24b9d3da6ee6d349ab26b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad523df37b6c5cc3732d9c3205fb19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473189a23ce69362c2605c894c916588621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbca4a18307724f59b276ab5100e5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f4e614f710caefee11ea637b8f69f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7a4df847bf2e65ceec08bef0af82f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b35b5949bb7357538398d95d617bbd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369ecda4b1169e34d1833e74166750b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491b278d3e6bbe7f9033577e1d1c60a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83c77d9888a5df43792d3e0ca3c564628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bde2a48d57390b72702974081abb86629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58edcc1c9eda679bcd93eac3f5881a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ceb8710efe758a86d41f547d3749b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068c0e9d4f63ebce97f87607db7ae0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bedea59f997fd394095684815fdc0f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f6c6227d14816e4782154dc96c2e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f07e8d447187679b6bf4367b27e2a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a7781ee1a968c3bc77ed452679cb0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7b21aca471f15714a6555c7485397637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dcd18a9dbc8a35806a19a9b9fd3c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d32de1d5ea7de3ee34506411c7df1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd74f5df2a2b52f791f40138c5e1b5a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408b910a104f59eec18f077a7069234641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5354e715edbe7e51b5e7d94c4f89f97642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db214e8c1431bebfef59e5720f3f45643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b7f944000c4d6053f6dc544e5d51d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1c7c8e833c912f77796d5bfcc9dce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f93d53e18b12f872086c63e454f37646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17869921e75bdbf6da914203eb6df0e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2097aee5a5d856c2025d9c84982a87a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d2fa9d27485feca08261e29756a42649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51eb024aa868cd82aa9b3bd1570a7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ac8b723c2f2e6bdab5c00ffa6d06a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b4c9bc0d57a5579ebea757bf0702b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510310bfa63b3da5950e4f2f6b94271653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b89eab07bb790fecce062c573d1e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cdb58a5b2ec2ba9a1842989fe681a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0746c1514aa6a3184d7358586019c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270cdf59d983be099bcae0da3b89d49657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbc4a8eafe091dd717f8e5ed8dd56e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f2debbc4a03f5d4981f1bfe03cb4f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767678e9580c80b4cca2e3d29443516660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726831e907790f51072309869b1d38f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a15afd9d04b9b97435109d62d7199a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da964faae505e626bbfe03c0cb135eb6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a651bb17ec037dfb6006ce95950ba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b1211c956a0050161b29afb855d1a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c9e440c4d21d59861179d65328a4f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53755e561cc0a44a4157890ee831bc9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a66d43c820224095399776cd75759668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bae45127b868ce0a4fb88704d05aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb12713117c9bc36475db00dda3926670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaddab61afc2192310eeb3e560c062671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32487eec2774535b88b881f0f663dfba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f20b8874e548885ecb1f8ae991826673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f893ab27742def3ec3a205653e6f30b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfb1fe03632d1f8543a990d512296f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02148a62b5165a4e193bbe873e250c17676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da780bd1db44ff0b252bfd97232564677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4172e8a3fa6a487c01719432b0ff6d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62751a74df5763e6abc6d75b4b1ca94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6009d5e16710fcb198a1b7b403122680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f20337d3167b47cbb92b62b4023788681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf730edc0f322dc1516d1a302da1206a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec08452a3687d700e4fad09e6fd66ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc288535f441f45b15919c142fd039c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7c8410f437054d5205f3fbd99b401685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe94cc0e34204d9f755a307e06bd368686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af2915df9fb3838e7479447b0d6f02687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91739f9b50fd27e4aae5c55c6704a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761268586c2f22644dd6ff6680d7398689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c76225896b50f7ea83251edaeae37f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac99d81bad5b0875ebc489e7fa172a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabca346fea61415ba9a4b76c2b6437692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6a1a55018eaf545b6c79d1350ce08693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaefb58d71df575ca7db0ea06fd50ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135e31048089cabbb8e6b3d6859beeb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708174580420de3e6535e55f1a7b82e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43059034c4f2f6586fd7e254cb87c7f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed065533fe65f4984e4936c6ad63609698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ef8d5e3b825210c0882b944c6d785699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa385ac5f94ec18d4897df5a4bfb8ada700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaab19e3f451d628c1b64d7dcf7ba7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46843621f49902efd76eb4ff126c44d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed5f2d39010772a3d27e53f446de98703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d79d495d29f78efcfc92aa0e422aea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9068b30e7b4482afc8abdbc32feddd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46829b9a3c2d2a38c0fd5827ca72df26706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e12884bdbfbb9cbab42aaeb330263e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077fc82ccd9dde91461f4d917096bd5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452b069e960f43ce381dceca3eb34dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa7a50ece4a19bd92ab818adf33331710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d96dfd1902e809424ec189e9dc4e62711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115f44864f154624af785b3ec5dff43712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8300f15bf900f575fbd2d80cc4884bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b10ec12c3d9d48b04e13bf3eb0cda7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb05a952936310353a921cd859bcd7d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53a45d00968f92c653266882b31e5f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734461e9842df06a35f2345162dff95e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97900196d16ce2965530e1826b2b7f96718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14248c1f7185753b735b45f275e46acc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e75dfa81032f18a65f5ec8bcc22d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdab6ce6827b92b84c8cdc256f6b24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e6275ed5d389db054382a20a99cb4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc32e19cfd008c0bbd061f709bdf3e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c855b554dcb9a084f681c00fe1121724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cc2befa4dc3479ae08e9959c0d2f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cc5c1590a41d66221b49a0143b8d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba033451456feee29042b8c30d8da3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fad66c7b0d87775355bca50de8a0d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea97f2c2b5a4eab9b20cd55d48395f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9887c94b8e9e68685fdd798f41c07cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d553b68da2c109727282d8420c19388731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f428bf4e968f945b82f75fda2b0c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60540a7d34cc299c2b1b6e3c40d877d8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0549f9d2637761fb0a2b01581dab0af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eca7f621497e0879cfb7d961696b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11e4260b01caa93d8d0ffdf1272e64736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d606f291b24440323cbdc39fc960b3f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11905c4e72ba93293be1d61e05e4052738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da315eb6c749717b88df975ea06f2c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4fefd70d4449e900c0bc73ffbf705740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbef7e7d3777a15cc1f2c73c4ad1aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9f764168592f371f2ef99025e0389742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bff580d95a1f1ed9e5c6e6ebc293f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0737ec10ff8a4f1153cf2e122965d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578e43fbfebd064fed5a4643ab867ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53aeada57edd65cc5637e5afe3f262746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896144dd2145fede07dac27bd8f3054747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aad2e85eaea106c670d13dd4751a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bd408edb0168efbd6231af5f4cda9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2b7ccfe080c87143ad4d666291e00750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55624c45ad2c96079ac64a61db7775c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70564f9b7ec5f2152843e3a837d4ce9d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73806cc5046c6c1491443087281545753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b77a9c0727cbe1258bff7103c1ad9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90fe20760582d435f6f7dc7d508978755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d4d5ff06ca484de981e5c0fa40ece756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ed78dd55387f995e5c5c9acac91e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f64251f12e11395d92f6675a6208da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c52adf4e63a457ba9890655b0f52a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>