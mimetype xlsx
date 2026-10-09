--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf2bd2967cc53a7077f032ae3cdbf41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5a93db46947596b5d85d081fb9e972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff005476e0cb4d568bc7414da7e7c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b4c46347caccce9001034428c04314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d957f59fb1f9609279c3fd2fe5b5c715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6794b49e0266f056de56c203d5a816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695f5894803c1ad5176af1181aab87c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a5bdbeeb908b9cca0c6da79b4f34b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08356aeae95720dc585958d1f31a9c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57c47df676f41652d6358b3da4322010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124ff9f864fc6662e275e78eccddbfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c06f964df9b42d9fbb4ad8b2be31212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5361081c34a7ff98ddd6ba0482064c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5871e0eb29e149502b78cab67411f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08082761f54d56efebb157d1ea97a13515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208389c292bd96d2b9489b8a8771d7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d1684b3c288485d82f850a93f126617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9239c573fdd3dc05f01f8c876752118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6eb67d0c5eace1ec7b1cd924f8721319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fb62dfa089bc337f702bb7bed213120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48705f5e7eba1b28e74598420a9104b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f570142a43b594bf61fd57e363731cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e3ba6336056cd7c4a8a92bf4d137423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9be6425ba932694a3416c13c3dbea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d376957de00fdda9087389085e23b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d62c7b93e871239c0a130e172793026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902778c8b24e24a97a557985f6bd2aac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f311014e430300801f659332c1747128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94343c894c9eccfd979e930a3a1d009729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1bf8378bb569b2be938e86899e74930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd960b586d50531925f3a83f66b85231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c009cc0fc6e6d6c7fa1e83e38d012ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bd754e80a136e94cb7a48aeac840733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b11b96d1e635a83ccf78a8a122cb8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f65b7d4fc2d0e1e9849f660087ac5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2006448ee0198cf0cc8c14fa3036636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9a81fefa44345596b9950a76b3e8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaae2db4e926b7c72b1062660247ec638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980d19a0aeb47745c17621c93bfb5f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388f5dbb1f4d280c4a9bd4b9c21016140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf365661091ef35f4064747318c9271941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457eca0200388ce07f06c996fc240ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554343fd8199f51f85f4c6d73e6007e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23119243c6057054a0bc999737d033b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5f94efee21499072feda79549ed0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eec9ea6b6eec0c43825f7597d492146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d9572aac935f4fe00137a3a484d5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a1247537154e94520ffaf2d1b686c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1727b5c7b05b9fd01572b7ccfc1b7e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46be0dd07c59c6616260ecfa64555250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916aa509c309b0f7e618b9876abe3e1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803a5f428c23d50c0a035ba8506602c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae62c4b253bc83212f633f54d51f28453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565896f02643f8325298d2a44dbea0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d225232b239be824d1f683071463b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b69a5edf50a1663d4ae7ee315df0d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5b5bd03333dd237578a441bdaba7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcdeb1a47a640d0398fd1bcf48d84a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ea81d8b2b5d6a1c7442890df6c9a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ac1ff0a5d1903b323df58f38a6ebd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e6d1d7d3ced31b2d50951260eba8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7e4763b2f157520cdfdaeb9bc97e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b90ca71ae739985b4c9c01cd1d1ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211323a7b57ed06d59f5701a534219c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a7b7acd9c8b08907b72a223db0b6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4703cd441b12b1283faca0e84642c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898101fa5f098031f797efeddfbf3e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec42fa39c646db3c086f809152d600d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563b2e25d421dee1efc1b5195852f5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e006a7f64c69fd4ff142791cad11aa970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49235516520ab512bc8e32bd19a7c94271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a558ab87b10556ec01423047f2dd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819579ad2d0b7cb74f54ffdb6281648373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea16a09b0cf0e4b99d7465f487125b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8f135883fbe123da981aecc88f16375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca3f39c73da474bbf399170be8fd8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc311fc6dceca5f910790b3e1ae377d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39ace500ad299bdb6b8f51b05e68be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74affd3261e3964f41ae5dcbc8d7b3ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7761ddaa320cd8b1498aabbb63ddc8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecee3d21098dd00baddfdc073aaa2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec754ea8c053749c4c1344ce005d0b2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af3b0d65c9c882cfc3f99bbf59bdad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56271b0fcfe546cac530ff0b66be214c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037e6d7b041c4cf80749acb4064705c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb467c40440ce47387d62f8c7bd2ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca100c6ef525e895a1ac0f31ec83e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53114bef2ffc7099a49ff078c233fd3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d234f9b39db60b54324b2a5ed743689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c5f77b42ccc50493ab8a4e737655690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff3100aaa2d5fa41645c97efa3845091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5e25e28fe157d3e2152d30f12399492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cf6a5eb9d2ae08b2d0013d469550193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9030ad91471e0ebe4ba42be779dbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd37b6c3ac284097e03fc13e82c566a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad84516a613b3a3248244d513d4ec4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d732d61f4238a74e326c33ed302f06197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dde66037db1ceb6602775bed937e5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951af85f622de2f826039dbbd13608e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450f6199d7089d555da0a6cc06e29bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7fb897a12d1dfba5d7f7e0adeb2a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e5f2367a9224a01919853807117c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c357d3ec811c8b7ed920de1f10ad5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17585442b1f3b4bfadcc1597f43d0275104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b9ccc0d873ce5919f89940cd309fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089d200f2da4ff6780c21086ff32757106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6ebf65324e8e0940549200ba239dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819b89adae1f90e30556b7e80127403108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a02c01dc1a899f497673b2d58c92c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6977b6c2a2729c2d4cb6a611d4f1b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05599745fab2e37da642340fef5ab68c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678b88b2cee97d5f52491521361c5ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06abf0d1734de616bc36102053fb3c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a939e30281e46a7bcefe17e7d1bcc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421d67f4ad9f40edc5ad4f291724883115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70406902fb0e6bcd21fd0af023f23f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a1fef230d42f45d4f96c61f6e5ed9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db723ac0a28d5b558d1c0ccbfd1d64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883d2bf045ac38b3378fd72df502417119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d8c53fd02eb18a6df8347da6b36b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d37dd651cf7e35086db3a4af10a925121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a923cffa0119a77e20e17f3697462122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8bcbb46cd5f1d29edc232f8e4f2b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f33739e2f36925794f0738973ba31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3c57d7edb8011c4219329c3dd9d85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37187d5e6f02613256609831e70e1c88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea438a2496427261e48e473cab359f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fc48e84aafd0a4e801f3ad8ad460e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d6aed8a38af971591ac4485c35d57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770212f206594ae12f2884ffc689003130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304ad81913759ae25ec89f705f7c228131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67987acea4104ae6687206df16f52f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d5470ae63a639d1fae423840d3ae0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095734bdda18829d381d116aeb42eb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f862e72d7f59ea25d352a976d930916135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada42771d7c75ca81a04116a47970bff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc7b891485675e2d824f319962008e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140b4b32c774e0b9faa0cc8cadfbda8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ac888050fc4cc5475b3f6e5c5eb0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57379df959059c1d6a2517acb77c52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94c2235082f830f2069df5fe4411f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba2b91b00c6b420d651a36d52b2e41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cad3a0a1c03de4ee889336badfff03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92483db70649523c3b5b867403f82f61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce681c7df4954d11c7d80bdfc05a58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ba0a57ebb3240ac889caeb29c4104146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242d8ee3cc02036fbf86a9609997994147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd651f32c1c4ee1106f6b1430a7d5b44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2121a92874a331f72af90c2fe30cbe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d777384e65742e277705df47c72a24f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb530c7cf7ac74619fa9f1ab19b1075151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea032b934ac1f516e2851d5c9e0fc47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c9236b06a92d8218e309b2b5668c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee22b11e66be3d77ffe3fdec5d77b6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a382ad8240a0728ba515c06dee9464155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5230f4f9cfb52d95a6facdf3c3a6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994701e8c3c2e9060bdd60f9d3f9eaf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e4964236512f017fe6809402dcba1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712987fe04c929892e57d9d23c1c3ceb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bb442f990e5fd9a193f9a39a07845160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165828228691a96b0d453cc2bf8b453161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3430963206bab0314a6dbb9154854162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea955255aa747e36108175dd0daadff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f08bd32597130652c6d08d66b9223164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c96e5da5129fa22e3ae0fee80288f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228171068ed4f7d5d3ae102bfff2141166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b31da06c80a928701a4b6f99482c1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af705339dfd6e7bfcba287c6c60ed435168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de469b12bd005acf5cf25b82c6ca4f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c35248e045cce9ade6f15698dfe366170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394720b508be706c94535db2483f173171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605963f5b0840a1049b4c72834c1f43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5a9b0553871443a2895669f20b26b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aac0c39821dc6b46424c3c400e5468174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca3f3e6d7a9884f9c0b918d2db2f5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd022f1d8330c79f1e9fa08628ee82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47102143895b092def2ef6d63e782b27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02859d3ee91455b0ae9db7c3072db71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ad527fa9c8994874aa5b0f8b5455f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9324d8ab5ebda32da4447f33852fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf308eaddd2288c06ffc936a303f4cbf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ba3dc4a8cea4852bce76a46a80013182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4fd40c444d368c14bb4fe3f06a58e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c172db7455dec407beba065fd375d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0153b790b29a909dfffc693b1f5ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26c40dfc991e661419c2ab94da1721186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa861d5b78918f503b8bbcd285ed403a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1783007f2d9295c1dc38172343f5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6d8973a3845c8efcf2feec0195607189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9499fb89378785142d1ec4f095f317e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56683b83c6451c706607aeefe656f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24faacf00a84bdbb6d6b5101e141281192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1d678673519b3dcc7e646b114e211193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f96370fb7eb6dc9317b2ed14641ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf4d7bca7503cef7fd1df2131a27f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d030465b5ac4118aa2de66dd3b769196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5db0cb5173c303c8ecd466f0c98bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b334674f3db959516eb6f522b1dbf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e96fe747518333a98b14843797ef28199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052227c2c9ee5c57666ab4e4511646f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146b03056fa5c0c90e81af5d76d1663201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3137d35cec35bd386140eadadb163202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8cdee413b6b6c0459e08b423747ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b21de30541f32f385d20c14bd9a91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf68974b771c44092311d0104ac2f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2f43a3150553fb383371497cbcac8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cb42342318e2e70cde04bc61eb402207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38827d58289ab0d9c21146168055fa34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb76657b59e25d6b8a92f31b325cdf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aa62484550337c9e07dfcc67216ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2818ec96dbc3dd616ff95e0ce7765211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7f1ac0493d18281081ebf346a2fb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd95b06ac8e87ec3c0583049589eab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176fed51d28484b39e2857031e9f5a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae12d19f290dbb8310d60c81585c16215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f522eba0375e86633450266321dec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14154c9298ecd872784a3a2a1a29c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb00868f83e6dd572d83c7dcb774eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c3545acdaa673699ead99c7c1ed31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5f7a509e06abcaec88743646c829a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5f479be9a4f43ae9e2cd5cb5fedbc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c25ff01c0838226f69c5a684c56ea4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e0f56612276133a84ebf661e4a4a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de2c7755b37c0f85efd38420cbcddc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521cd3a06fd6b9c160eea77f84e736f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c60796639b89e60d65b987e44f7b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fadea272a7129d83b29cd065b91071227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f73853eed3e8418b139ac25ec6c9c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f90b70fd5625bdeae97fa4c1fde39e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d334371c24d96c3ed54c979d000977230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f5646ecd6e170b930268f1cf964bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d83bfed3a4eb5762b22ef7733902b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dc924292fdec3a409c592753bf07e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa04de6b7c79a12d91b1c2797bc50d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f34dc2b759f3c4a085fe91f89ab13b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a259a0934b0612db5ab97df8fd939236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61596525b83b7f88aa06a0d7ad53508237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e94c9eb4775057ef85832403d36ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221974f98cb1e0da040a9efc039c4258239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a886955247a65bfff9866b81871948240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429ed585d229adf4deb230961b01c47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a59f87f56828f8ced8c9b915804ab5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61312c8811836958e071098d3aa6a7b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb502d575b05d54b142763761df03a5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379b8e9fe37f7c2e8b84de5b069ab4e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f875b1f34e80474a32738448ce9083246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef471949267ef58b3ef3e8616935e66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0764279a5064247bead01f74e781edc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280baa9581d0aec0b65d46e19d9931a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ee2feb1eb2ac816ea6138166125d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1d284c73ce85d9d5863f302c80df0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40783ba61cc604b9e249a52868f6ea6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79856011b27044ea91c04f9af95b70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761c2aec1cafd01372ecb73d91dd222254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f32cb3daf11c105d2621418da46690255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d805245713d6d5fc8b97000b95f38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5559784022582b102809cf9193db0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ce8eefd1bf1a405ca6306e58a5ffc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479ca1d21ec279e543de0b94e1450a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71b83fc53598aa0d85facb73ed0bef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca167d79a958afe4caf04fdd54fe068261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561e1488eede54c7193edee20bda83f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45144d904055a9566230833dc881728d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4edf7d2175f78f534e391634de8ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37b87ed1afe1e9db5d8028ab1b4e11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03eff5fef2504b3f67ffbd35488b9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ae6a39ddbc5063092529ae6a61634267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aa977cbe80313f846745890880eb0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b9898379c51a4107d765b38b28dee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1b5f2751d7000385c6922b4e6abc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c0d3d5766e571e97a4b63eab7ed3b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3311c31bf5931cf609789b6242d7447272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8fce81c174686b86eceb0f3193816273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3a648142d9b71291f107166c259ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abe94024ad097cdb4b429ca488b9c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caab35ecdb9d2b44919bf0c0cce6296276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab28f15fe67c28afc5a8bd35efcd4fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f55d3deae0a430b89402ade145805278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3f14e3c55dd5a3f2d5412f81567e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11d0105ae02f65c42e3cebbe08a1fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe7408c8885649c8c4cf575e6ec938281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157b0d224638261109bc92cf8e175df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977706fbb4e4abd94f5e6609d26915b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fca356e2018bd5bb3ec3f130cc9fc0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a913859fe09f0658ae68565c2c8086285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa99cdca204ec3574708246d3392af3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a42f03e7555bfa54ac89e14b2c398d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3529f6770b46bbf148525e9d40aab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c1436ebccdf07ecadbd2d65427e9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaf9d6c96f694ed854d28d2fd25371290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3986d75415af236508bc461c75387c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3085bfc5ef93815de78a7541185ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072dea938186628c00c26a764b9550f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e105323ee49dfcce5e73b3c03dd7a05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7799bbeafe8a13e465169ef9312d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ed53ed63c81c4c81dc8fe68d8206c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b32f0a48f25215b97065dc468e5a5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff2ad0806732ed44ea5ca73c684ccf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747d8cf4e694cf9f9ec3e6685d1cd15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98307678536fd7244a373627509008c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f30d54522a42fbf3f8727ee8baa08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda9d5781c5b98aa689325c9c4a92bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d9f1b470d45d18d7151427adf0612303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977be9e4f707a81aa733f162c4b011e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19c17e1dd93e7b2c47f5327204d410305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a2fe67e93e29197bc4af730b05330306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf5f2477ef6f47783ce85298c1f0fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709776ba468e0e21df93c9f6cee6e354308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8675036675855b0e97045d6a09828e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7f240091b2f5990f859b9edfc5d32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9aca055a556303734e476167c13d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aed54dee2ebfccb6096f660145356b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a0b267741db3ea26a421e1be84fa7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14040a7c1a22919f0bfa163155b8fa7e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c8b062f955355ff6a117cd4891697315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb63f3a9ce56e0ffe6428504e960052316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0033be08358ad57a07bcc5768e195a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfdf86780cd5404c1eafe9fc246391318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8502bea0dd3cea67f3659d8e732736c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c595a7b8690df572d8d6d2817b15e37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515c159efc7042680b496f541497801321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93ab60bfa38eafb0bbf1fac0916503322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25d1157d385cbb75cfaa6e98d69065323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db122df635cc6a611ec98e1a4964a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3ee3a390298871116ecb0c916477f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa08c0c2e5e19ad9b0852ae0e57e65326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3c1683fce2e387bf5bb31b0a0a5f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b43a01b262bea9564f2d8891437f46328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427062e75416f21169a7193cce3184b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf253b8e80e7716a4499b665c25ac50330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a93adf5bf1da1cdd579e78737f5d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b971c8f06be9f0bffa369be4545ff40332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5371e18180f211d47a16ee3da6c1b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1194e0bb7b7d32951f79aa9ebf60ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586bd12a557a12b9ecc6fe1c27a33f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbeb331e6bfcc16de04ea096db4c43336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2303224efc43c46d3bd713cb50f823337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0567c4f0865b149fa7e5df81ad482338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105df5639d9b86c0a99b3adf77e9d91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcb17ff152a890f2902257402ce3d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b3db2303d6972aa6dec2557928919341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e3fff52601d518e39b1b80e99cb49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a29d972dbaf243a9e78ed8a057832343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4992daddd207ba6dffe2f4c0b88a7be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4413ae6a14bb68b3ae0465cb5d6a97a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994afb6314b9a84029eea793d5be1ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88cb8c394ad765ff9f23444ef8255c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38feeac7a7519e49397fcb9e565ef70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778eeed3c6e78a6c7a7d9efc76e395c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66b981e515b1cb1ef5cc17c6308313350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3b2796979e9d2d2b8a3ce1da45278351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d975d13ad5cc5d02d185d6ee6714004352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a76f3db76bb2926cbe859712d52667353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8111300f34c10281510ca7a17dcb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d15dd4bf64e76b4100e6aac2ca4ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cb728291f7960ca40c74f825baf1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b39d4093f0e8aae7584ff682ebfa6f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de0e5c32193c92dee9053f5900fd12358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7043bbe2552e591ba92366f9da859359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b154d7ec635822dc945d03818a17cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845649d372188db53b6ab195560ff298361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256345176c8fe50f85247d44cbbf49e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ac7d22aa548050432e1144af7bc0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33eeeec96ed78412d8dfd9632404f69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff233b3c0ca1e45998b1d69eacff83a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73924b4013706f8b39383911f490c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd6127812d0a92bc5b61164919edac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e95f964dc6919bb1507bb3085a48f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e330624a748b571f1883dc2e11a84dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03e1559cf76c010a9ea543bbd3a768370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e86e0f81632b5c54341b2dc42a387371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7d25e8f3a09d0de38a6894d8182ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f36257277dcde4650136daa44576af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb296b59962d70b48ab0bd7c749dd06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fdc314d591d7e6e2b92b4191840e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bbb8f65ea2cd11619951586f006eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2f5dea48b66181fb4783e155fb475377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a971394467df677dca1dc547696eec4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b988c3ee77257c6f60e1e5178eddc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a94b089b5dbbd68baa0a0c60b4db84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2908dc9c6385e0e358b2ada40ee69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126013ed7518df6551cbbd5425bed9ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add731c8d9c7331e98f01353274d1c36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb845f9949b908e065bb742167bb20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a906d112e1d04b79584d936cb52b5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e406d284720649f8eb493b36673c64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272351c9cee2a23b0e7328b34ec27a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c82f00839e4a6abaae742cbd7a9b70388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548af88a5a6ad9e7df78b48b530af28d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a18e0385454a776e93a3881b6ed19d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324aa2de328d965e60eacc1a942863c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55323e007183b0b68f8e9d9d23abcc1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf31d780cf2903361df57b500de441b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a020040ec478f40a83d395a87a7d85394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9c0d6bc767144a48d57b1f7a69b19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3917d9aca76e950465c0b692d7273fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588b9c3913dd6a7a3e688f1a2df0c1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dc14dcc22a829dbbe5025123f9b83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fb0ca1b84e2f6c2db2a733b61e5f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff72b02b364d7d79f32870d1e94ece1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c4cdae3eeb90938a1fcb7c4a375f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211b203dd26900616a51b2d47710af3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325f299efff0635f75a0238b21dad38403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd9edec798813ada6ad19cc64eb1d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50c50d7c3521580542a8da8e9755eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbdc0b08b1b779d1cc2fd84edad525406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ff524644cae3844b925cc66370037407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897508addc869166d36608f3ffe314bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e079cde210de491d000490a288120c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2bb7f19675c8c34f1ed5c6b0c5587410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c89cc101cd24cd9b59fb3a46f6ae8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574cc96f855b5eb98e4262d7c2e5bbd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7945f5e9a38d0fb2d91c906409f96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead00ad8ef5b1a4188a80fd83b00417414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c279b64e6ab6631f3da2665e1a236415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60058d35877bbc933cb0ef3ab92672416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05adc3608b461d0a3ec3370859bd73b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399226e2a14f3a3306d22e3e945f1405418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcca1ca4991bed22f3559f2d5d1e6c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb582b0bfde6c720416090cfbda978420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f853900dc5c974c849db12ec5169cb0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7f9260839cf0cbe04a817d9c312b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f389f3147e17d65eed938b3352362423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92420097b6420878458d7aed4a549a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bd2dc423466ea86833cbd6b098ad9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ee4dbabcc911957290d709df6ddf0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4647ec5d8a636836f9eba95145244d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f9025dbe0315df3db4cf57f8c3894428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453734c641216e003b6792010463872429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f0c4894af26cbb7179431f2e89fbc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d85e5cbac7790465c77b7aeed5bfbf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9d5d70e9f6cabae1765807dbab018432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593da3938d5a3161ea2e9ddda296b75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956bb323a0e2bec9f07e6667f473e57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b3812c3704f3d2f31f44760c4bf43435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabd2d99ce4df19191d9d1e842a90a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10977eb4104e8bcf83f96f868119abed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7287994c8dc21d48e5fd8e41a2891438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391a52d19e88920b73e7da105e72782439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6064bc33c388b29fc753ec7728144440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1924d2859e25dc612ec4529b7e999d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852295ffa3f62f90ed7f93d09145202442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95620ee5108b310ec6a31c5927e65af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e868b19748494798ab6dd33244f2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292dff50dbd81ba53ecf13c5430abb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d225d9dc2d979ac4a6d4855a53e2e44446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6a0eec4bd26f4eb2123781f78e83d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b36e19fed00100b589d37614d29ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f209a46e6b21281c8cd773bfaad1f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bbabd0a4b2b56b4b483461ed2043d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae345582aaaf8ee717d8e7a961edb1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2882127ed5300bba2209051bbc31b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5125400fb50d3107adfc86892c96ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bb89ad9c2d4ebb4e6393bbf5cc8d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d5f9c48589b00b7d662daddb3965d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e2d3571d8cd35216dcf56186df40d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996d93d14c4794942b97a9f9d9e2082457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0bc8d310ebfb0564a33a238b48ffc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf725698508eef3a03ea500bed2678459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c025a9bf7d4c42abc000036dd0be99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69f4a411ecd597de201a81600d5cf5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0eadc9bab19093c38a603f1c4170f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff38a4ffc4aaa23adc4f3ceb0c14c22463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b165c5bbba471f09dbb1997fd1a524d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd991cdeb8cd756e9af4ef310bfac7d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd02d5246f03b0267e38126b3ec1fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c958998bf239f4bb074c95dd56997c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa750c433e81627ed027bd827bf695a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e96075621953b4bc9a2a656800a05469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f2d33b0251fc4895a8bebc14d7aa6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf12945106e7ca16834329969d972d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310798624681b96c2f6cd3b83a471610472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94851bc6a8c36ffe41e20374619b771473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c3eb9de45345893934adaaa2d5a19474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541049102e36dc362ddbc1769327dab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42ab869f2386c87bfffafa8e0719b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f853270bd2220626d127d6d453c958477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced049675cbd812d73c216f961fb010478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddf4e1d5dea5cfd4e84e81b2527f69479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7041b9df253d0d1414452e1d5e0da1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b36bb97f1f6866fe70d8d06ec34654481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c482b1fb66c8b53f541b01eb13cdf01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6055038e5f6206e94c65b5f54333cc5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195b14dfeb9b1d66b76997a3f64a588484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5320d7448415c88e7d1dc70983071485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329eb7232b145e884f616f1c7b26818486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcac13d5f80f4399b2a968b925f5608487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1177a5a67bcedfc981488924e0ed7c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d693487c214d843f8e097402bdac76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273c853a1dc4260d22021346cfadeef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76b8a6f31cea9986c19ea65ae2c00b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b468b89b2c423618aaf18fd1f2d0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38a68a25ed845a04f208239253c8e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed497bacb9deb2933a86a240ae6c15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d5fd7088f72f78896362eb9536cfa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291aaa9f9171d3e2a3983c6d576cdc05496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e76616a908fc6537617a7666047ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5979520eda2107ec037bcd19a62bcf4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b355adb66d54301b99e02731c9d51b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c108ddd773d247a6a8f47aed31cce4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44846088394dd4fbdf6cc4e58685a1d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dc9a5cf744540c00fc179d2107501502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a3a159c1039cbb8692e605af62e2d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd37b2f75e3877780f8b5d0e57ea7fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce311fd9745ccd0b2aed7da17a6eb5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8a3f77a91b0fe65e2ab310878ef1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4a6361ee85243d5b936eda1e30c4b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8edec0a504cbc3fe5869e95901d4f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e241cff289bfb941ef1c7860d48fbb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9704c69cec53e5d4e7d97e442a456510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f95e9d8339f272b31f84b2c9a3d818511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6ff0c19fe1e9cf48e2b27524fba80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3065daf8d595be7a30d770da2bae631513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953a63bf9e71aa49ce7820351f0b852514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d05113ee87e2a5fb1600585b5ab70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414efd0d2f410192e931df45f6fdbd4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3d7fe9f9a3e411c2be0530dfb5538517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633f6f280c8a472904cdb41b6ec56b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c28ec32a1121fdcb7b8ff4f835b5a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d645ffb7030e9b42ab8699e0a742a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0f66556acc669e9ce11c9711823a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532cd2c5e34d76bf48da21b51855210522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdabae17642707326d64484aed34f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41e56e22256f04c9760a9f787d5949524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acd0a427616d950a24ec25c6c9447c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6ed5179b5b743e8463a01f72cad08526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179a7b83c80a6c168d66598a2f7dda6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0455c1bd89952d07276e64ec7a0fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d2ad249a11a56a889a90bb4897a15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7733b14a76a53772f6f3104bd9ef2f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a112a330a49fd1c1f18d57c0d74736531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb1353783f01c65fea0d0cdd1ba53b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30032707b86ff552ddb7667d7f78bb19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902c592e6f52bfa877a4c52d113e37d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50d6fc0529e9553aaeb0bc0bba42d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa927fce26a4ad73b77689c8285dcb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56932d00530e6ed10bd10930c51da2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2159c3f78b35c42c976b214dd1192e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6be3cb090ae44cd59ded61279fb8a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28649f99f494664109c5f656492fbd31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf31dbd1f58d000cbbf33d6f4964950541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2055790501e83b6d36a1a5c60d1ea7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f75e0192a3478f4f9f4b0caccfa7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea489901a1f9f748245db7dbca12dea4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d69612ef8959bd1813aae504565d5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c20144fb9e859179df92b8be4a9732546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0b2ac65b9216726c4db2f51e1ea82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fba39200d229e7d295aafcbcdc043548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe97fbc69d3b4b0cd18ec3d8538b20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85367edac222a7a767f4fef546cfcd0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c048d0788c081d7b37934786d2c2a21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ada56547219c05e6a65c199f67230552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed2f145c388669569c3f6d2b58f9d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb659f2783e227992d67df98ccdc5fab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a4c17a2228b58092790508a9195a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00916d60adc2a65e213f805ac27b9b87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e13b4b73bce34a80f46c62d2f1012557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b13c4b3ae7933fb8ff5db38f16f534558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f2f30ce6e50808f6f6a87ff8da4c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b28f95df4d2cc734a99ca1b52d3670560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acefa332a23956c3e3e9ed3e5bc600f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4acc0497778eefa1d26fd995a6d07562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b26bf4237a9e7f40fab5bf0e1f88d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f55e466388a288f941e9423cc5cdfc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714a409bd749433523c224dd7dc8de9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29a41c995967693313a284269e5fbf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fc0f523ec56ceb2df6c47898e039d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd9d4492c7ebfc5ccb474ab8793b46568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dc8de5a32084d316cde637ce54cd7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab715105d0c84ea775a4a841bab44bd3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a34ce7ca519173c0695b7afd016ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cfc5e01763358b09dbfd92eff9918572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0179300fc7855d2665936e712d77e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa800d04f2c89b361895b8a23ecb9d4b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993265a59611e9f62f9a50475b71320575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd2605d019b0347bbea0d1d5b4732a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77842377ee580525f87df15378b75c61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f4553f90882048c4ddb9b1b261e10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b691f822ffef5873fc19417b90201b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7008686e222aa10f82eb09f0d885f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6499324f41f3067e24b271733bf58d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2d6b0c4533e2e91e82e700d118bbc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dc5b42386b1dd61d7a669a0b34263583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3c9d6905a541dcc9afc69a35b963a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807121ef448d13d9e3fe147b87cf7095585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46e92337b00e089a5dd5705a2ad79b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faf85aab0286ab163a5acb140aa50d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed4605fe53f83dea16db6ac666ac5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffd68cdbd9b3d12939d58c3f1fb875589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468dd3a08c0567c02bebd8c46acfb85590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4524ddf7dc9f86557d1ecd603b071591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088734d1a57e2a12dcf3cf55039fd76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03554e5763fb6eefbdde432f3ece66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778009107df00382febae731f268b4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f0ab26d569690be4439970ccb67fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd749ddfd109d7a3456cbf7fc67dd08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f593e60d1ddc0b36a30d5a8109cee9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ba59f94286180317dc934f9925580598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7c45d1ad4c7a7f9131e98ce8de4c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da0cc81905f67a86d9bc9f6b2715cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8330b96aae1b2058dfd2398d1a473601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6484c6e5f0bdebcaf137dc8dfc9931602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1831fda51526660ff773d543dc4ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786301e87c8ed92717d65eb2220244f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493a3463f84c45f18a8641042d4c974605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc792b8dc75f671479a43ceaeab2cfd5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe491585649fa58cac3df847d91828607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10feec0456bc7c66bad30fcd7091ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc6c38224f3c246b6630795574303f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0c9687143ea9b4e0db070daa521df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8964eb27b090c8d1aa4001f1f2b19611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeecbf7b805a89d17fb5f2f8878d2f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31704c020ee21fd5526be2c0530cc90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62c85a38c2f56f3cb7aab7cc2dbe8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c609c3e2fdb4ea9421b60ba3815e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518424e474212d2cd4d32159f172037616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baba1b29d9d2f76d9bdb7e8ee028a45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6930e3e6d502a458f67a731b39ca6b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4a9deae98fd0e6fbd9553331e82ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aef012feec815b5eebeabd7bad5821620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b6f44c0f1881f8eae436e12340d6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd67eae428950419421855e36fd4645622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa478323dee7f83cc0f0fb8729db15fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfdf0c75515770472b9a244d855686624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36c093418f84d9b46fbe70568f7d9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbacd492141c7f0c5ec3bba90f653e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afd8ac19786ec0dc9901ca0ae35e93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7c4a1c06065998d76da06376a34db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdd3eb58be1dd2f7ec067f6255f9a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bea9beb6879b3c3db4ac8abb9e93f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96c7d69f7286d5ab8ef6912730fdd6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632bee590c9fa694029b25c74732e84632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f947c3fe274a53f1d00c03b073fa127633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1cadd8466156f503d4511ffdfad52634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54259b3c93cffb757a071c6401dea9f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f42b40d3b6050ebf2bac2738b6a6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebe0bdd163dde0f55da2538ef38aeb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40e6aefc68368a05070f97f1466f53638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6ab95ab03a9bd5a89c129244ea2c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf59b4394327cd6a3d900fc5812c23640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebfc9c7a33a7329afbccf86c877ddc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452b02e879aade963ea4e46c45fb429642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a3b3002f76e15a5f13390fe88abbd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bbb25679ba549329a73cd60c4c7f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ae69b5b13eed0aa70cd8ccd6ef80a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c04f063027dabdad8762eb69a1f5f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b5041b9d008a281066daee3478561647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d1eecd73b04de6889e0978a139169648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b2f1ca4ea2d8e73c0b1cfcfc13719649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24daf5a06a790b6dda8e4a7fe61e654650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1658aa113c80171eea690ae91ddb57651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f935f025343f8de4eb17ef25b01570652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7b967232453900c9525aa8aba11c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997919d4dbd6ffb09b531e6a7bf19aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37e630000525f8b1f733075bf1059b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0f0da300384663e1d37df44e28dd5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37776ac3f06fb401548d4281d64d0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e3a34ecf158e75d4b4edff499bce6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebcc06219764454dd6d5a80c26e558659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29092c912864773b62707381c9c2adf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05a2d07c7f4fb3ac8b3e6ba347ea57661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f2c7a0943bd90c92dfdfcc5a644f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5580023325c6017f06a5f6e6a1f4013663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28d77b51a131d98c939503747b5019664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68302293433e67f3453621a26c093c9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0043727f386edc6d982b66cd9def68666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd10f0477b93eafd087526cfaeb5e24667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2603cb4b733739e40099cf28676fc87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d021680317272f39f855aec68ed0b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad292ad32be481570ba85e6986694a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376949917e30471b6e055ab1f779139c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87cf72965252c43b19b9c5a8779126672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f86300925409c8c267d37956bb2f86673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea02f3e695848141e08a99d391a22e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50668580566b42f7f73cc1aecb624c51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575efe1842b25a7203308b326c9243f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d075e0e0553a0e6dabd71e7e2e92557677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f38250dca8ae522217e7e3a5872152678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e8097818c6be06623c5f3203f5d00679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920dbfc7fb71e64892008d111d9d863680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777587bd8df17241157271d73ea48e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fc785801d3a120d5c0d5f02fd8962682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f579a856b8c0b52f7d9991c3861eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402550b4b4b6c6e13cafd53ed5b47e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c287a28093039e9a0e43cb10a76a623685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2069b16f61fb338195c1aaae2f2f873686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cdb4c8491ad656fd5c62feaa1ed05687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c5b58bf552844e263ebe376757cfc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e0ab915b99ef12a9e57852a48061f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746c74ea216890c52a3d68290cb5383690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfe01c04d16bbe75b9b69a9f3af44a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc4fd5f1d1dad42a20e7d8f26d9c00692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a73d6664fbff6eb94cf9746f779434693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19df661c6ce93be2573693452745232694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63d413a36c04b584d0a3c539db53ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95decc0e74f3ec7fefb2018ccbf60272696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614a3c7735b727a3c69569834d6052f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d78314a800eb51707d9145a27485f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9214967c17050087a747ce5099b17699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809072c78920e47b005db3c965c98195700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772f3287bc95e58d3bc54f79252ed67701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d77439c720a09ffde23b2e099ff357702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87ffbf004ec32f90d7b1ddd6e49672703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a405a3d8cca2204b10bb14983c0c41704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b8bcf1915c77ef3f0452b4664941a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ea6c68aab32f5aac5e28efd5d6088706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19289c9dc88fce3a19c538b2c6d63a53707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0c863d9f8bf43256d638172414e35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46400cc75f171d16dc66d61874650dca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153b7ad75e9f281c653bb595b611b5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2764de1bf8cc9b479d4e7214954a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f93b94f167da6276cdac370650948712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d2b33b72137cc9955d6d3835f10b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f95759969bca3f0558f9c6e633996714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa05fc06dc3d28170776626189e76fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4604d14f83f49b5a37eb2f587658a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9048404ed4cf3d77708911f743ac0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0cb1d856309dc13ad0a38b4ee8655718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8314d050ef53422717750e7d792f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42628afc07f164847c73d114fc8e49720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaa62014f3788eb820c163dc0b2437721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a7c6fbf6bd68067136914b6a4e98d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5d522f4b40eba8763a5668eda6e5b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca377e3e123458af044d44192003778724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b38695a803c2add0052cbc1f3f38d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886a62043fffb98a0c056a5dc579276726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8371a12da701e49811613dc0b1c66e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357de53c6881a9ba3a5a4a0511236673728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c671fac2d5a2ee32d17832e1527f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a66208f70d57a5469f5ae845a9811730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62097c1ff5ab7c1252eec2969b0c476b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697673a02dcfad0c0d7e4c17868f084732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c1e28ddbb9702cbe33d3ef280cebc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813f2e69e2e9d38be4baa632d5a0fb3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca94f7dbb91e9be0926190f57a4f42b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75cba0e78b6f1ff7a6f15e6d94769e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74d1f46bd761acff7aa765bbd1073d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98804bf2876e061fffc662e61882c2d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831d7aae0e7ffbf33afaed489a2d115739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b6242277263bf225aca2bdb1d6f56740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c6a57cd22730249ab737f82b8f199741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaa4ae34fe392c52870527a035929a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e04005b39ade887408853b72fb7db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e87fd3d4a64f34fd8664a12128dbd2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd90baabb3ac28066eaf5a755ae92f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971734734e6605a2ebf7d447dd8ee735746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382ea9982c2ed79724ead5f488c60d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f9c2a4af844f249d15c699a02cd13748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6405cf2fcd1e9e45e8cc9b4e4c75cab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ba1e27dfba431b20f07e14ceb1a6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e78f2f7c380a1b5edf32b2b7f3561751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe36764b45cc6c8ca34f75cafb1416752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd2dc106abb51f0e9a39ccf10e62bb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ed2a8351136c06c45241e7d5ea449754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c814e417da3b5bb62da1efc0dcc353755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e24cd135c3b8048f36083e2e00b62756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5f1e37abd9fe858ec8fd210bbf54c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2987c90713e820f2a8f657059bfeb74758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e9f8261c045660f83f355d9abb4f0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bb06413a38113cf53b366c81c19641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8efdd0b1772f2c29cde5ba5ff78922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348f7dfde7e2f0b1f5fcbd5e13d96e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f89e889498c215d7314ec3eeae8014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dad1e2f49982e58d6f090b5ba20de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9417d4e4cb994c8477219a17afb8fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b344d374a120cf0c8e385a00883317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63db7d431ccf2ae7bc344a697961098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9a4d09dac9273becee18a5586d88c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3c041d390af72569ecdba554065d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc628806b92f43256270ebbc6c987c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808abaa67db34380290ba4b1353d847012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c565451eff650bab88914e851f23b5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb431fcf8ed7c972049acc87af3fd7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ea5212dec0ad73546fc106ef5943215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcbfe659ba26529536f73b14517df516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d64ab9249355179a7571dd710976217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa4d3e18658a8b9e074f2f1ec03dd418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1229b0b30cbe565af56ca1bee0a0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecab354cdc22e32a0947ccdc39e94a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e31182b97e7b79636405e3360e7a4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6914d03555bf15e1128595894010ade22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b079399db2b9e4299de355ccdc53523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735ddc59f642e0cd16eeda511d6164e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82795338a110d8d3b40310314eae92d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656110e67bf11b4cf1a8facb36fa93ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ca1933f2304f03eea92964c37a50a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04793b30bfa24a00e45f6b808afaca3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29c95786e8d877eea2b77fee2b2c8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4a606f732fb2cc51b1e0688d4ce1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18f615ce82a7b1a6ac4af9467fc6b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107a875b121014fe834a3710dacba4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a7a5a3809d21fbc69fe114a080e7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccb42d3b7d1f4ea004b1ad0612812834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26545920d5d821866b7cd94182cdd66c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acacb881eaffe77d99b610a027d50d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4831d20667908602fc170f9a844f8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6496893180c71d43c2bf52f12f064738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fa94478ac7a93033e7732caaae7fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd225f8ffadd1a715112316763620e9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc131debaeae696f1a9cd6e78c78bc8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524f50d356afe983f3f712e43f8f1a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24f5567ee21f81a5655b4b309970a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd62ff2544c922e8adc29d81cf18ede44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970217df6523f3c8ac0fb59a4abad6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16fb105f9ccce28d16cc7caa85ea4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5dd025b15ed09e92b0a69e8c928ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08852dd552608ddcc99f5a828d23205448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1acadb991a23a2b45af006346fabf749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fac62cf771d8a876d5baa089b0daa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91030f8f99dbf585c21df0f5032718ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c540ee01d0beddc3a3135f38b917c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3e5e87ce07f251d3c3d4351c8ef3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b52534ecc8a3e25eaa17700f8756754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac8325b922d2e3e8a4d8f5d01de71b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda0b56f77c49d5b83d84bb6216525456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d874e8247a8b82430dc994f34ba01f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdb299024e477f7cf2b96ea935769258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac0da5c8b956518d40cdfb69d4b16d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8ee6a039df687365cb06f4e936f7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3d5e925b55fedc52c23f1a08aaf5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d3a1a897c5b90cda5a3c461b5488062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcfa2765d3edff7bd4738b60705eff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bfcbb69aa754955dc2da4156c8fb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bca6aca26b54f7212c6f7372fffec365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4938f794bd1f13584c98859e7dd9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c1f24f2bb935e0052adb9e401bcc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38625589ad8df45c90350df4361ab6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835784b04dd7aa48b23a57256cc5716869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6087f309bc882fc3971a09165f5fb9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2810d24a49843458787ceb21b97a21c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5a680177fb4e29cb4e39c87f5408d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622db7917e358c788f19b7bf5cd9f13373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad484a0201bce113cec86ec83e17a56a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a375512fbbea385d7cdc8396200ea9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca5a22766cbe37824a748df68aca0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e92cfc62689f8f13fc1c3be1d8d3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e1b3ea6888454962342c8b3450a2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b21de4bde1afef4392148751cfab179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c7ee36eb4b8f1a4550b081289865180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87d12ffb5ec027f236d944be7d724e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d4265718f99f24ceeab9c9613785e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f89840dde7f4ef3420e81fd7272aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6d8554a3819c980e8f30102db8bc184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b97d3f75eb6967031c447e4fd1628885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f39d8632a374490cb3c728d3b6f9e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1aeecb3eb6d5b02058d703a5e629687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4b2866db527fc3c057e66f2c4621a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8b7fec24a36e8c72b9fbe6c06b4bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a62733e83913f4e88868d0098e216b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4fe531b600cc8d3037f279cefab8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0f6ef16a673b982acc488364a9b8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff3f253400214a7b4a255a3943fec593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9143715afb8d827fcd787256de856794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa13e94a1f1c46cf6d9f0177227e0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcf0015450e63d19fddbfbb5f1cd8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce06bf6ade2ac40c7c9c62abe4626997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c78bd70c02be8de8fad4d3034425e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb7ce57135edbfb2b54243697741c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329b2bdc4ef92710c3b3e14732f4737100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c440cf90cf563ecda895235277bb6d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636cf14cc22528869e4974fe08f87a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d674f06d465252f93d784f3cf1e7899103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d24690713d0616e4e00e8ba20d885104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528d699d20b71e2fee410163ef8a2b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da539a93527953ec28f615abff0f9de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a315d797b02697b37c7af855f478744107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca0680dbabecf9804c4f6574505212108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0e54e91901483a9fc91481501c166109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aeff7c160e6c1ae4b4acd5f1abbc10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a2f570bd8aeee3575adf28e383b23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123c0bff5fcd995a1206511f8dd4ff5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf7faf8d861e64ec6315208c661e85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91589737698f42318900d2be2d6c631114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a40ca47cf0ca96de4c1f7bca69009115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27debfc31d401cd5fce3338e2910d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9749f869567329c43d5b674a967e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019d787893c9248aa5a4d021ca80da5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e894764de815e78b0b42743241dc604119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f666b342cc514e89841e84a77f18e88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05890670ce86aed630cb514979e235121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86ecf1b51adbdb17eb325ed7e76842122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8967f1747889b5cb284c6f26c0341a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083cb0138d2b1c0713f1ccebaecaa2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c01b77312c19480a71e8f66a6ba28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade3576f2023cd97f940409baf3eda3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc8d3917b0b8085e65dc8fb73dc436127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483941457391470df08db815df06d6d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541262468581cc1679cb6f47382ee29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7115ebf9923b402cddca072638a212130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1537e718a1eb9aa44dd5efa8b36138e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be990e8924e9ae5410c3bff4c8377a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0d82118cf8e037cf6adc79d9fb3b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830269e3a46f74972e55c4932e4317c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef168271fb8dbf7a76a45eba6646b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbecb1e78edff6da6c027f15be9ca9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564adbdc0c2d145f90c742e44f1266b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310b6d480f6403d6c126a446ac49d56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0641d2bfb924f7c0486d9613d839c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906a16d61ab37e535eb71a1df8e3800140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295fa7a888f240f7a7cbc0a88d94a65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e9377ff1b41f72af718c9e12603ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483ef2ab3b554b29b735e2cf2ead13c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acdd8cf4766ad09f52ee8dac73be0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2a1cf12ad187444bbf1bc1255445f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a892d13d265d7ab73c4fcbb933b915146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a81d387b49f3470baac105b7359d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f1f1169a6a3fe198167e81c0fefd1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c31afa87d5a508d1df0c8b956ca02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f46a99ef073550fd71b5d8095f6dfb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1c82d6c91bccee6fe485d90267265151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4b05d8c5260bea77a996d56c9d16e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2658e1526e3de9c47ac7870e2da0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d01b5e36c527c7ed21fd0f96fcfa14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9d9da3c14f004e56149a5e10ccf09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c707b2d50d5ce7f7d1c60f3415021de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86af904620fc719df60d1139fa5f23b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea07f885426d1ffbe11b3d27cde486a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ced3b33a650695dab8e2ded9ba23c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b63b9bb5eb22e7b14612da01c87ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4f5608d09eee2aa42ca3321919047161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6614329c700331e07259f7cb91217162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7eef1ee4aa2979789038b2f7ec7348163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944aaea7333879e985a474204abadae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec34bbf0328f6fb1b1fc335b001976a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c85ac0ebf51f47f6b07378f5a7b38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95ef441c2525887ebe59fc6c25b7ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607e8afda141b7ec5f9305903603d44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeb25ebbaca7edd5c6119380c89322169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db80ca9034c08175000e3fa7f85848f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83eb247bbf78a9a27eacb7494178a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a58780aecd403065a4a26c95f1c05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa69e23ab5a1fb527c51eaf5aef67dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69063316fd82ec349ae72fea5a94702174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c523a0de400970a99c7f084a09c2e2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6918d76ab458a1711d51cb12a952a28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad826b62a67cb00a050cfd4b79301ad1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e3146f9743ced100f84fe9a0a21c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b1d5086800534b7433a476344286c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e7612194d92afb9f53a30e7139f32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b312dd4dd30366195c89ecf45b0f6e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6e6ae44bde8d5b51986532a02cc27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6444cc77ad4061dbd5ae8f8d9f461183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bdb35f92466a43bee0161985c7421184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe915be0eaa68491559c5462d1d656185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f52b7260581cea0453692e36d0076186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e177fe42233125ccec8fd86fa2fff71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59f0eb1e5bd22cfc4822dd60431341188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab40a167a5e7b8587695bc0fe43439189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d52bbee93b4bb64b8c87d0a98ba6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a74a138c21a05569a275562d820bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615effbd4f7e2be6677cfab6d3712d1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2284d595aa86f97d141b732c998a9a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b7f07b2c56d3bbcbf29a5368c1da8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d104167e4a0ec64f1c24782bac86c6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92ddeb1690db7e8d06e309c73c30eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9abf10cf20cae35e9fa76409803a1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952d1977ea675b69a816e9cb7d9a7da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74c850641bf12b7b8857f2542b8b84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88124baa3c78bc5cbcd3f0ce83e9fce0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f68d803b88ef1d23cc2f71a4590f11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4aba97ff80104f1da734a1060fe460202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad673dc994ff5e4d4adac91460764217203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67831ded423416071595530e8917fe61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb63ab978b52cd61eed4bd8e6d7057f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f12e07239a287a155651bdfd92462206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f5e38e0b057902c824bf2e36dee0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0127e4ccf87fc088eddb3469f5f257208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2721a3c1137806cdb2316f5123552a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f7a99b2c0d318b9e8f43257ca9a75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cd33732f5764236993773c5971948211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5b70e16bad3df2ac441bb1d358a32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4a1da07a8d34359d3cfbd336b3e94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949932c468c61fff3b25c040bd868e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dfcee08edd0f9bb8a500994426933215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270b74baa85e9bd1817c31da88f44b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d58bebcbde52aee26ba9351b63f1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d32bebd51d3237538896693ae76851218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dd0a2101a5f80c20e49df0e8f475d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d586cf603a06835c361a6bc4db8df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a93a0e3ad46787eaab1459de86fdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146542a57a0011c50e80766d49290bf2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87347a48392437222017ebe5094c663d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca407b07b7de34a90edfb347b1a483f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf76ecd5f46bd7b79c824b18e5e9edf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d1dcd74b323c19f5e82455c6a399f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f816c87bdb094369db0fd244aafe5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44885ba83938fc53787391ebfd4565228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c4c244ed178fdd796974ed08f9c7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7622d1f3808944a65755e054939153c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73d4e5a269181334d0cef60ebbde74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49c1d5670d99af264f2741cb5af0dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be51ff2d14c23102ee3ebd2bc728f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611a1a43074358099ba545e85a04b80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b7222a213e4c21463014e6344b5aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce916a9ac91a0b43ea764c8ca7d142236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f11d24106d0679683962b5f4ea976237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02e4b8921ee4b39963998d7b5a26c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90945d2f468905a331c1cd004eddae7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff86791d3c46dfe498ca1570b228d28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88be53cd5a6979f6f07ebdc9e077e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e382e831658ebfee79a6cf823ad601242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fc888c6d1cc7123fa81e2f3881a17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf8abff0ead7263089f5cb25413c69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd19915f2896c74debcd2aef8645337245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe4a7f79ed57f601931703206d4d5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048741da820228ec0d46dbb997f686c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee78c60acec81ec95e75dd941d4400248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef1ddfda4a27294961628fe31088d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbffa4786456936991a82726e75621250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b382ce1e160b0082dbe9296ce34655a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bf12099f84215c864d77827f2e8aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261827bfb2944be75b3565289a24dfc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214dbe39d6fcde50f8b637e0dd5d098254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe21e9b142662c527e69895d233b24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e531113aaacf0800f56d4436afc877256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa91fa3d5059e3e1256a1ef06c3385e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29691e3337a145259669549509fc50d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daeb312041a45530fbf2ef9f055722259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81430e0ba926c923f798fb028ac31d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015f0dfdb7e47cb1023e4bd4b96c93a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be3f05f73e6b0263fcdd614352d277262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6185e12c5eeb06b788b5260a7861c62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a6abde95964253b7c1e0c85830cba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb987d68168d4b991dbbd84e4f5861265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97b6604fbd8c0c253c420adc6a3f87266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f12b08cb95ab9c6e33cfa14b1c2509267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19c7fd3e96a1904d5f55b148b2efc6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d0d063d258ecd5fe55f2542be1bab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b986e6635e3f40d7b0b7ed8c934d89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f15f96ef0be5b0099e57e65872037271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75501a41fc28d44605cca11c22012ff6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c492a68c628b756bbd8ea867c6dce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1913db97a6a9651e44dfc4cddd4a2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174266d1408f0dd6d7e8504e2685fccf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1748e985a4b1dc8ccba518c7fb80ded276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b03c2f9a559ff06c4f9757e9e2498277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d8005eeb89f5657a65b69ece3460f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d258988c904bea9912f193bac8d9de1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6d6e6dfdbe64cd8130727f68b911d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8ef8e6baec89368889b0b2adb9628281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66998d9ad5cf5ecc21cb19e0177d5e85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc9416e97d3ada606224aaab5a22b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3cd1eba76fab7a40493ed43e7b532284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cd96778823480ead7e529654d8b2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2c9e93559fc44bd407088160a9dea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9220fb39c8755219ee43e9e075fcf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1bf27dacfbd760d5440d7a17e6945288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a9b83fc60bac3c43465f1dba7d6ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545a2dcc2af813701d13847c18e39ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cf925b8d803e15a11346044a62d20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68436331bd6e523d26811a76147ac826292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e914a9a62f4d61a618909ba2ec7f96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a5070b996ae596b677e77170dba1d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb72f025491faa35fca61732020abb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86d5614c9dbaf66bf87e67c7051c03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c1ece51e2a824080a691940f5e086297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318b1cfa8c1eb1bfcb2a0d289d7c481298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c39ecb4b6b14959099176c69051b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad599f63757acc78665e6177dbf8b1e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79efda30b5c3fc672837de55a09fd4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1282cf9a739afb17a9267477f5dbfad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5044d35c083a951d3bd4b4ff6e9af1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f79f16ec11866889a81a004bcaa9a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7a15815ea6005d4a0c50ccba1c862305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43be37b78dea910d932a167dffd3be5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08513bc1c686f8953ddbe5cfdf74a7f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77af02f1482c334546b14682c8bd58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bf44391ba42619fbf2699cb5b711c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d97c6a39ab789457fd4a26a7d78920310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc729a71db082d3095d3f342f85d95a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443d9d4ec3c945425cbe1980c395e7a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80849b21e4529a4a107210859872442a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25581cdb7c5235b70f437355ed35eae9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1789ed1809e0147032179efb7b503a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905529b75d8ce67eb0ff88714ae291d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c110587c9894481672fd83343feb1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc24ada2ab889987c227c7927d1793318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf4017ad9207e55321d9d2f274923e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f8697ccd574aee864121005b6fa07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fee9bf7243e3cf939c6ab420608161321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f968c2da4d17d49d0cf6bb7dbd46d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933b7fd08bb0da05b0a91f2e1d48ade323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5e5ea35b8961ca040c73783071617324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e584fd769f24ff2e6b69bf24cd21bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27268be999cc84313753764ae70d8ed5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b54592e2a083dcf4b0bd77a42b31a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081484be0b09fe08eeea5a98ca3fdaad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5ed313e35106006cf78fe0484bc12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9039467ec7f39acb3f3fdb6197363330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3597ec340b0530f453e81088b1a6ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6de515567504ae8527d32ca9409194332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbd8e20607ffadc18fdeb7476034e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea6d7d5090f31cf23791e85d20a47c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15bf59b0784e6da69e00ccb3297e09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159df713c5835dd0594acc865095d89336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df40925453cf2aad54d65815b3db6dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462b76b68b215f932a2c7252adb9cf0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4173a9e36d0680acc1e8c83c0bc9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9750f04d5f62ecc429a9c50d3ec034340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433bc4d9b6c73376d8f3e1365f5a213341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49839f0ff73a8f3527c225d66c6b388342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a2af74af78141f72c507b9906df29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a011cb8215c58ab9a1ac193cfd1ece344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c81fd6be7c16c3c0401d68923d834c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0b4ab1868a233f8369c26bdb46124346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ce9c7d297dc0ee0acc87ce9aa8926347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7c58610a9bc63afcdf4340865319e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b1c3a4be5269dd1671725d6408a92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc744586ce32a9fff4ece2c8b0078b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66bda0ad0fa066d3aa71aaaa1c8914351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572777d157cb08929e728dbcad905f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c688ef15693e1a0efb2a47b8bc43fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06f844375e5f859e7ec4d14dbf1889354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290494dc3c7c6d638de3c628c4fe1d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeabc33dd84b79228f3aa7e9b3fe911356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72fb0f554610efaa537b76096eb8c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444f702f5805212e60a6faca2fdc9b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d930317ab8b924e72509cc9aa86893359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd83703909428a3e39e5937b76fe73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11c974f8044dce26c68e22f27e8113361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a3678f917d50c07957f978f95d15f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff7a6117d2362216b25b5b369da89e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb085d7045f2b93fa985f979ffbca0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594265e5b206b0f76772c68ff41ba77365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5a89a8f2d7977cff4d6d8a5950242366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f6f21da9343b9094df3af408c63a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7922ae99a4ab290f2878fda83c4b881368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb26ecd1b84652d5913b6f54fcf945c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5aa349cb5ee6cc977d6844eb77e92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213795cfb7dbeda307a2af30444fdd2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff3da7e058f2fedb22a1a3d4126109372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97846b42eee6dd9ea9edb891478424e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3db37c69971b00a1c60eb6abb71cc6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60ef7ddf942d28a300320db9f4832d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae78d62ffc7a1574d708cecefe447cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea238249aa952ec3d937d9a7cc19237377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9a7479ac2da65e838dd697d5fca3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e12bcf63818a0c9543f4499c4986ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a75518a4288e97eda8e55fc3579e5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92200a9bfe5256674261060a7fb6d448381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dff815441cf0b9273a7acc43eff65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904dbc8e822a3c8543ed69fd5471ee8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f1d4abee62e8212a283647ecb9950384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d71b18f77754ac810e36cadecf76f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64471cd2dbca4f16f0e11c98d9c47faa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709808d19b96ba5ccdd03a2a8e6d23f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2cdb9fa99f488a05496f85e86ca7e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02146da3fa812ab566798e4e8ca6944389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab2b4282052cfcc8114de424ac2a3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e54a5945de7364510bb52c039200d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b2e1ffa8e2e55a80c385aca2bdfa7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc27d03998c38e5feafdcd08e90932f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d813f0238e4d0e7d186f40a5d48f7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6012604d8d66d47ac1e06cad77e66d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762ca402a811f341feeffbc7a128e25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50edc2efcdd9cbcbe3d6c36bb106165397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc896c8793a6e7d68a9e137ee351b17d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d066101f3f2d83d216f2899498766399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90871dcc02ea3e8ee40af06a15afe912400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab7d4f34d364a746ba2586b944c22e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eacb56b9990f410949a18448fcc1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dbdda1b21c6922230418aef46f260403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccf2e9d3c4084b681595d50cea732c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44373b161698b6344fcb88b32ea5e3e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b67c224815d0d6b6cd3959866e228406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c836d620f19bb4a89ca56afa9e8766407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec84d4af847ed8a62e125345561f77408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a69f5aeb8cc49a69ca389d7b5415f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b655de7fea7f39a55f6263f5c9f4a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f491a2be1a3d5bc6e86efeb3199512411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af1272f1277e95c3f819836e89207c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286f9e0c4dd04130fc11e7e70703e81413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82166c6e61d4b77a8783ec81d14c0d44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7799a5e8d16fc71bf76af03b95ed8d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f527a511724430c6fba7157d5c07a58416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944ebf77a8fc21eeab03f5400a95a61417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73850866db25f08c3b5e747f4baaa45b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae441161c8351a883e30c54fb80f1486419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08546b59d3865961584a6a8a91791e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871102dee9428c6abd68f76967c70f84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2132a389b6e64e5bb8b9f932ce7610422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb248bb881c09808b58df93c143bf40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5d928d9f532daeedc37804a9e94a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23dfe2e105c8d7e298e2a87dde95cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10042a4332657e895be1bce79f9324b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b937c4a072f0b76da8b7aeec8260351427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5be308b64b75be9911bbc085d4c90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9423e148c63a76f7ac5fe8837375d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6c2cee1264a34080defd48bc9d09f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419511b16b2aa5ebcef23dfbfedc964431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a120dc3114b156cbc2b6d60a51ee2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d4803e900bc0c88e3a76c17dfe5c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f73846dcb23fb586ee97f4d44e667434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed53a1db2600a92a0b5cd338bba868435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a79f2e5cdfb40effee37e38d3a593436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a33a39b2ca6b5496874edff80403ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f9f558278594ae38cebde73977fd0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fc30e2c9f6aebc5fc77e87dc308a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b253e19cad5ac0766504516c74b8edb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680554d59243286789e6612596ce07b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f61de226eaa0dc178ae2c13565d346442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97a51d9df92bf9a9f27c49e70b63eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657833e3793a3d2bc55a8e2162b4b12b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e251fd96efada9ce337b42b8ddb51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c54c96375302e58e2a76cf6554afc8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e03961cfd66cf8464c83d6cb41321a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05772352cb87319c2029ac84c430d98448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe1ddb604fb2acfab2e37bec71695e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c77fe7cf1ec8dcc1150888d1e9445450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1071ada81a50d36401a4661fd8ebfa3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206423e3a1c1b7ae7aa15bd07b7dea7f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051cd4df2c8c4686311ef3ced9fc8b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ff69ceeff1fa9b1f7427b962eb143454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffbaca64d760c1f9b5d4a61a57b690455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524beac53276242043b19ff1776e2c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea02a582ff60e58aa28fa00e68e34c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1a10c69fa034c2a342fdd90c3f389458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce6edd3e9b4e5694378ef58fe20790459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bac8f86725778f59e56d0cd6246120460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a936b5ae82a0389ea89e527434667461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dd4f253aafbdec9d1c1671ab55deb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9eecfd9cbb21e8d73099773309d41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2b76b7ca499d1e2c3761a16bfdca8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97f3371c133574e9c8303092a65864465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dba96ad651bdcf01a70e34e83fc7a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00835e78962c2c36e65b2a360fa59cba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f897d6afc4fca40c9e2eaa15c77362468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ca089aba76a87f18062908ce847bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db064f660a74ec03caa547072858c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755196509138867c6085bbc7cb4a0fa7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0dfd2995f57c4dc7183c34518269b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3173d0ac1e544487060d81d98655d44473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07f0296e74ad0dbaf51d7d197be75a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120f3471d33387b16eeacd48a712596475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a55aabb865e63000bf1787db8df137476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bad4d3487521e2fca72ce255ceb15e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e75d7cd36b2d9f5e4fc25ae0ef5e54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8ec8fe49239a16200afa3a219c669479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de7fbf4f35401e63b9b3a7d97aef48480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2fd415722a3c7fb3957d32cdd2537481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d4a1f7eec6dcd61f5d6e0761e1e8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a10653d193888a581064fbb353d990483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf64eee540bc5ebb7850716a778ba49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ded9dd93643ba6d73c0d5de2a3ae3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d355e25ffb631d674eb26a64c78f487486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa1e6995a26ff0af4dcbc83145b5b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1b7f10c1b5702475bb240e2be0ae1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddce707557bde3a92f9ee8b579aefe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e42c51c5b9a69fa384518b7cb15e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc25027a67edde84efa23cda390e30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3747c81ffe8720ad1a78abebf0887492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407e0e0b5e2cfcad7132b2c38bcd3b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a6af9ef17888f41cb44c37bc7c142494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66260980de57f7b06e4883b57ef5d19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a523a80ea2d249f2351d4c25c2791496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b055d5fe38d592a3f8dc3771a940f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffdb83797c5b761b57b3b0aa52ab17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fb087a4f1ceae117fd60cad0fbc52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e310218e520fd6833d995fdc4d03d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca68f0a0c08f38fa725ed57a8c4deb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a1a0bc0173bb92c317da4397b8d90502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e571de1c40e783bd363dda2488df85503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e73dadfe25178c148cf35041ade517504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110dc1d82d6bb87d6a351635bfeeeee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a8ee7199168fd0e635c82efdc8b68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc54c0b78316c3871f2e8ac0f29ef0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acbb44dd807dd352db54656b8eb44b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3df422a88ac8b657ea455d2ef3ff62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cda2d3cdcc6bb01ac5e7aa715038a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37ee3da943e9435b104ff51d2cc623511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5beb65308af37a2f4c178aae77003512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1d5d9e7cfb3c42e23ccceb6dcbf9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4a695322d025a7e37a1d50fef0478514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df095d6e99a68b36b5c3e58574ab5f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3b41a9dd60d420d46894667d7469b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082434d40f0aa4f47046c9d5c77256c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743da53c087ef309c457b82e2efa31b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc57cf1b96f84abfa261af3faccaec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d1b4f6b3d7197c123ab646f62e7db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac3347dae1a7070a9732e1242a5a5d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97253a1a0582e6893e465e67e0b63451522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce64859942962f3eab97993682caa8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c272de94de5e25ad341b15514efa41524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ee83fd3d645b6a67235e1c4cf1339525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42198709295fcf08e5957330250c3756526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923ad74f48875d16f79c8c21ab29177527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add328147ab8d4dea81cf795f705923528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b16d6ff5fb381fbefc5d16dd739bbe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6faf3642ba92ed539279ad636a4c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f45649b0adb672df55412d84b188d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33830a7df0a0ec71aea19e5e46a8ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc944300308a5780b07c3d64cc5c8629533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891ef1b90139bc3f6e4299a0f2831cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79140074aece2dbd816c60950fcc04dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db73a9226e0977ed968517e859cf5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e5e1460f73e21652c33aa1495e454537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea67aa1d6189265e103800df310a3ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb44e3dd4b7f4beeafe249133f4199539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02c277803c662dec2b4a3ee0dc27e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc84d873d24423092c8286c2f68bac5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb98166f6955490cf228f1007fe5e9e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f94e286e3a9517895993c5a7efb2c9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be25ecb9c2f039ecb69fa46fe9911ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1ce7765bbf148138507d9d4a8095e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345de82f10b1bd996c6329151d4cf6ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839dc9ae01344ac5844e9ac51d83c2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa174800a2ebeb4bbfdd6eee0cd1b456548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f20650d6a12721282cc3ed042a0144549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a265a5168e86536bb33f89a8b933c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1921e70f4c16edcf90ff6dd4d97e79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84477b8cc624f55a8f670b65c4695989552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302752d996f0bb8316c8c76af43de8ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e2f2cac1bdc173623c1d922de7757554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b9c0c811b26eb85a01729e02ff092555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c5940b67b8fccde9831efa19c39e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1ffb14c6b8d602da653a98fb89d75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7c6d2a1d9548b85ffa965b0d8dda1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff69a7a01cfdc1bb6d2f3bd975c690559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866d63186600fe471b61788f10081d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362131911440f3c1c6af543d2bd6bec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e87744e9d71838f8d7922eaafa97fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41675bff1efba2f4fe4d5c02615e1eef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64c5a902e28916da0b869b46739faa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b593e1c02c8573a9a7453e2f52d2f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd83f4744814e03fa8da59edc9b899566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbd04740d352b087f4478d52a7e7c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004a8338d0d748cb2f5aba966d6b5cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a4c63b9842ad50678b314185cf9ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1756ea591fc5537425afd4c0ab749570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c0b21b1ca00dcff61941cf3b6a484571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d89f9319274b8d651b66fb8b3f6ea5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6047ebd421773802caf6818189684573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef62838129d6b16ea1e2848fea25fd6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1f9af8f0396e20e0d6561af960454575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd61529e3717d15f66ce07c0f5039cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55e61a8af9c4ced9a185e7b7791460577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a267c23d1869245415c3ad38567b8f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf48bf58c73bb1ce53d5891eaaf1e7f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92a35298c841f7bcaa5f0153056510580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de361d0d4e425ef646bca1ef1387f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c334ec0bf9129733f24bd1a8913e1b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0c572f137e5de61d53d18fffcf21d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6f3e79ba240b934228121a641b2ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e010faae16ea6b1628d32f834bd5e8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8b98dccb735ae73f7b9d2330782db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0eb7ae18525903bae0675ffdb04abf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76988532872133a2cc6aab0ff313c5a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c1a63ad5502768cfad1c126506de6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62992b8666a911d5b7f996c6b706908d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f4503b32b0a4dbf43694bf07a93cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb0dc260c1449e7d4f683391c4267a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f592ef6d024607f80168f051923010593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f62411969e07d02a4aa297b9d186a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9173e61264b271ba6969d664b236b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38f6ffa9a611bf7f463812a92ad587596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748527edce129a6ef41d280f6e130542597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb003d2df7e6f5e42a520593dc1e9feb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd155e8dbfcaab54d5fa8503fced124599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12054aaf62138ff1da352b176591ae3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec45b040ccc6f576f66c6856405b78601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0100cb5a432604214e743950685a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ec39291af676886c9341db2e24ed6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcd32ce893df7b1dc7624d871e6ebc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3266584c68173398e9dd908e20ae1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f57f3e618a41ccffb290d1323b7c7c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d181ab29629b4767fad175b2253b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fde6cedad9408b215d0678f1055dd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31e41ffea924d8830fc0c015dba344609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3a2a2994ada15cfe2327a49b45a41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005de86bb9eef471e2eb16d1086492d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebc791e1c225b6bb15d6305c27938b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e04b1a45612c193c43608d27e04a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f6c2545228c93134fd4d471478ad1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef993fbd0634522a618474b9622fb6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04997fe78e93baeb16c15cbf4dfcdb3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80e65d6d426cd83a63170e6db51f52617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576e147abb1b2715db481ad6b8a4e28618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5954b8532210a7d0b455b35f37ab8de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74aa895a01a0fea6fad5a1da3154d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb13d594236be6bb9f0f4f2a307c7d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6e3732433cc6b31ae8d1a0eeb7ab3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5f53299d944e5060a20c2eac171b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929024f16da946051972a299b089dc5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc1e364aa3980640edefd944b61446625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4083eead66daa0aab06ca5faab5af6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda85e4d065c869957179d78148997a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931213558899398bdb7bb7f7de4df185628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea5b7fdbf509b06e1632d77bf723c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf01882d476831c22009c036488e2c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c8b81c4164fa38d9e777c0cc2e021631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2a08293de908e53786aeacbe34dfa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577134798d5994dcea009ff4665bf43633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d58bd1a96dd50325b73c0a972a9df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93a8a6323697832acd97bc6a349db7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06aedb6a865acc672c55eaae46bb4c5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b8f9c0268a2d16857908038a24806637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5883839a866ce36cee9a4b168d2344638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8dadcc21c59636d0b130bb6af7012639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac4bcb6c741dd36f252a37cd5e9c62640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a4a2e2a813c21ab71d69344e06a3c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd76a8cffc9f9e51f8e4483936810a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f96e1c3def8fe60ee32aebcc65ea1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a134ffdccf56fb83b65cbfa8a8011644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23287f8e5591f7161b1ecdee56b7de6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10dd7c06eb800fb5b4e31bdefc763f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd22e5021cdb6b3e8d1f32b0b5de37c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29acf7a009bfec06863b4da038c6f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e27771b57cb256f2b10cacd0462ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bdb245765f6d49baad2e082653c6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3f8ef54d141c741fea113017aa41c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495b0cfd2863f6015e68569610db680652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cacc779fc3dfd45555590effcacef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d8ec4983b388577e835e7b77dc6e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15580603ae127edf006a200b60ceb9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc805e707c8ec83ea0dfec4de75183656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43ffa5aa573e683e78707c790c8593657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037fbcb3d928a7709fdbcd9e50ac110658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44512b8f95e182ae7e6a11e3d6433bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699f648118f5a6271b91b88e7846438660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cb3b2dd379e35b1a3503decf35495661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe7402e75711812aef8ad15ecac613662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895d56b5c16d642455335af5549177f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9befd974b0bb4348978137da93185e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2b7a8f7c27cd1fb4c1f6b42c1e134665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b742b9d1b96fea3df75104517127fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6086a9f5e5aa6b99367cb891e0d0fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b1590d6d95505fd0baad3e1d6f0fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f341e4a1fc2ff26d4b7a0b99901fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88552b7a60a89842a9090828049cbfc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dbc6dd14405a4e69b5bf97316523e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d1db97c2ce6e800cbddc467e4456b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d6f5066e2a90ba6bd9d6078d06992673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1180f9cdef7a281e7ad34487d9cae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d49f97000c8b49d96c71f6166bd63675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc04cab0d82f820858169128670a6c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a7ab2b614b68f4591b3fd44e17fba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f36205c81b8d6dbbf219a38da2145678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b279933cf4136e3138e0eb2c88730c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961c7a398ba846ddd900a46935573a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f20ba70bbda3b01c872313303bd500681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f345a433e692c66afc609b3d105543682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d855a65c237343ed32164869575a28683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb269b23b80f04094b5d09b76c94ac6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee6a69d7beb65363edd717ab5c21c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc8e389b413cf023098c8d2802a06b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8667d9922f0b05c5514b5974e0a0fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86346a2d5c571a2dc1a2bdf1c67a997a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409916391487fdd86cd238fd8b9b596d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f336245196102c27a1f9b82a737a198690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc7d9adcf22f80c584a735fd68af99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f792390875b5be3b0bcb1f7c6bc2e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11300a193409c6a56ea980a2b5c17fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac63b548363d38ba7d28e471b69f381694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ef9445280a2483d0847a2f5da1e88695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2b6a6d7e7245c9d446ad38f783fa1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b181a70ced62433aa04d3df51ffad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eba1ad19f0f00c2de297c2f85fa0e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbddf5024e7879cb07a72327db1117d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a42cccb3dccdf209f0fda619a6f18e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d52215b4104ec3778b93b2a32b921e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580403a6cefe25fc88f1adbc461fa312702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d683d184e960596680774cb0af94aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250842c259832d0645215ce71b78efd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84248c771bf61b1fdb8fc4a9e3366c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d10d5b5ad696b0357633d7a6212f7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20bb2d2a0d49488c53896e5823e44f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79235fd42a83149cce56d4736f0bc4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c672d1d213180ae26d5d563659b2dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758684ac08a48701617b61dc7f55f42710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d92691952b4835b6f898a12158e65d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc232b28fbb13cf1069df7022bd3c10712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d0df60c0ce80b9b6346cdfea07351713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81eca3ccec8136b91a2d801c91b6b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d21ea4a8bbccfcdbb010cf35a258c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33781a01979145e8b9897a0f9a1e4fee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fbf685d665bbff09e1827ca85fbd0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954ff53a6bd4fa02050987537650729718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1639085599151f44ff85ab3185360719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1236e6f6bc5fef2fa878bab04ea6e9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb6dba086bec410d51d4ce7cce6cb0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08d518b2622a000df328b0fa6c8045722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e8e74b4411e261433a12aea64a920723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea7697a17c8552d91b52b33f5cf1fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123a279ee679146f7e248d2a71175fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc493805de8d0f13165807a8bdac8bef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a03a1b00c5eabec12efeb1d0e5c870727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b317cf6803bf60721b50fabe8864f3c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23e18375682a1941ae18f17130f38f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9063a33132d93787698c6ce5828e2a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee7aace67490939b83cfec2112d0d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d877a73e0ed42fd02ad18c4609b60f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d021746bc85a75a2c628e7abc1007733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02190e777417b290d637d3ecc93c6003734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad2b2fabb6e2e4699508ec02b8b4d2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fd59ff050951fd9b3d040eecd38dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebd106f0266a3df4fedf6cc5cf9abc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb74e9ab1104ad3c47ec579faecf12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a6dc97565fcc68f01843f844f7c9f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d3ce9ea15394257c92b03d11c4fdb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44c6220cc25c8e140b29f8ad45f8ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde10f571425f784699c4c8201683ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037dad5dcf17e13485256b2a5438ecb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4ed0d351ff3c328aca1ecd2907c17744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a37f2eeb5e8b00b4bad36b3dda5581745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadbe93e150f1583c3f319eef3cdc4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed2d1cb173193d31ca518b088a655c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89f382ff62051cb7a622fd007e8f5a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13689f412ff54069129d5f6726cbab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d025ca0c7db8346af3f8661781357cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe58c8defcde5c3ed16f553a8d6cc5f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df05f5887f6c1ecc1f562df49df334752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450286931ea065c900fd5e6be7603887753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4112e126585c97e112c7a8c52b5237a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b552ea0861ebd180f4528ac4c91c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da670683e8629614b238111fb2480e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18001b45b98234bea871be5fdd6dbb62757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aaae32d287307d28b233b42235a43758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa9998a73514031703811e083576fa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>