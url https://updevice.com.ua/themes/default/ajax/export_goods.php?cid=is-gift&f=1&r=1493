--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b29b19b71b7693d178f5e027a40d5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f629ee3d0b5a1d6c052faab79926cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacdaf0666b5cb7e495fb3b025bba9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccb1d3565643719890b07b3b347cb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b42e7009faa52fa469e31047a06c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae34d8e0d420114143c8809dd009f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a98d02d3b2e77891b74726fd651797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9b7e831331d114ad557862b84e90f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2b2630d3d9d06d4eac9b6051e465a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33584e78c3cc46ca6ddb457c7d9e290010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717946dfe05c589b51c9cb8db70e43311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291ecd1dbef6f9f386e87345da0915a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fd7d067de43714c117e76ebcffe2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73508b9c073277a94f8c0305cf7dde5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151415599c56bbf58a7ec18eb84bc9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cd85606b8ddf26e38e86db780c0bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c803272855ed84e39f08d8ba557fcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55de45e5cf4803a56f0ad0410d1b6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4310eb618fe568698af88483aa16fbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09125036376c6293425b3fbb8113953120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480143569622fd875c172c4d07a9883a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efee4523168cd444e01abb23bd7003522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a6e66cf38a8a7ca7f0ea1be3a904223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1c7114f48039c22959e6df9c7d2b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3873d07ede6109aad9064bb87d65225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680e0422f42ac9ff919e851fef34c7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2ab0c10cdfbdc6ac1aaa8fa60d13627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299f098045bd952484c2b51586fe68728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d4943c3befb3714d3edf8122adda629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfb5e2bc0af0a283b5937e85f66a1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f060cde8a154b19d097dec72d207431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2251f61b576afd75c15c5e6e23290632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a2d229a735fbc7e7d01e9955a899e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094c422a845b70b3e54b23ec0ac172c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a374523b908a1eb0aa0b58015cef2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32c45aae9a8cbacf205ac55ab1cc1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033773d3ea87365605be77e1113545e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1698b89baf049c88aa7b6e7b12394a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42a0757b7ec21d8e491dc7791bce8b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204d73f1d9b7f7a4552bf612958314040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae61204e91bb995014e344975cb24041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e461e735f2074eb397198261c46fcf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1c204f161098e210a81c070c8ef0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296783a8f659c36b22ed5e3c94b1046244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb42711baf161e4b16b345bc33eef545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8fbbb54193eeda27545523f38194746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b15ee11e103c4b9ba40914c24502d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d97ad1726a13b71574df3a89479e6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17947349e58cb429db4dd9872db9a77f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f35c0e63e572a100b17b39a19b61950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a44758b730a72ba7e361cb37e41f7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddc37e755c2ffa7fda961c6ad23e8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5920b5679e84768e2da9ff13b773553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e36a15fe12542ab9cdfd5fa5f820e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999d9a59549a42df25976f73a0720e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae88c643c23b2c8501538457b63e1f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf40552919f41021e69d1a7cb2029957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af641cf933ad37b121381a5342ecff3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b86a587d9ee35f8b509f1476e2c1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b70728b6931c3b41dcaebf2eb747360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e024c52f4e1e9580737564b767fcb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e358de6723177593337729ed28354e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13019b2237c7cd749aa416d77a77cde563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24599a08705b256241da01021e3eeeb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5eaac0ec7b61ac87a11b515fba39465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f29fdf288cfa781c80964aab1640f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed3672efdbd97953304de35309bc3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e9bfcd8ae2d4fad660069d6c34ad468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8148fc138537228bb11f51507c256e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce694bb33c8ffdd9d2e895c82624455170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27d7e53459a0f2e9817c6bc423691371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af78b23cb33c1e964900c04053e7ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97eaec3c5b94621fa3f2f7998cf51773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1048f1b2eeab87086ba318cb2fb9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca3e1bea70779861a48a2c1038633475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ff53eb6b5786301f050b797b83e2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28147dea54e246fef9b020fff0720ef677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004da66f1f2ceb7b9ba657dbc92020378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d5514f2783a80a5b581c750cf266979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8e1beb8a83d321e026278cde131ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea1f8fe30ef831d3fd18c3f543a30481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c14cb0d08f3015b18ca93e16f41e9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fdbfaad09e6d194444184d3b751ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849573b0f650045ce0d4995829f3182584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b30d811defb0d9ef87e23174fe5ead85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b1d67b394a9469b89b8f7b8c751c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1b81fcd356dc059d985a2dc49e2de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cba9187b0668ff233f1014dc7e82888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad45665e1fc64fec59ff5c3c5e79de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebc8861a1eaf2a81debe34a9e5625d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92776afed8c2a668576a24dc4f4378591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad77e0ead0b050f424f1a47ad5504e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15d6c8d8131848b70cd85c8c99b27193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f333fd91ff94f1d9a8312410a30fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9ac7c335db264f4dbdc52a598b88695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10a5161c6a815e83f584a54cbe2f4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7c759c749ac01ec5e88b0130f0c2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1456c5571514484ed1e44db84db253298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df209332a153bfdc42e454c2ac396a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270377e7064dc91ce31653bbc722cabf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2862645b5ae88056220656f3a2a06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616479434a6dd88fe0fad6ddf2817f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ca5fc6e957cd7aab9bba6c192b979103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbc40bfb78f4889d111f4d4053d5fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2998b2e79c94c3bdeb676810082bf6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bebca666f175e9c7361c581785695106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bbbcce5f626fd485b7d4151a2a42f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f95b7f94322d3cf650ef15b6b5a2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e6fe6b29889c9a688eebb8f650087109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b70ef95d774518e0293ee3e7bca03c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aeb8a8f43aab4a02d1c5a4762c19c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3418714caf129c1500a2af6754a2f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9824d1dc25521cb27947fc089088240113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a44b938fdf5b43c4807cd7671454ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3eede65aa611233129ac48ec0a312115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0718dab4f39dc05af877755287da6d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49cd6d5948faf0a7703aaf61bc9ce9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c3af85ca63b100b15f5ff770fad22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195beb5b4012584a8ae6f743737b911119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b37430968071250f2469ea577e6ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34946f3a7815cf52a42a01d4f97fc202121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e89ef85c678686e6db630107b3059f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00d3e0febb805ac75bbd77a2e4177f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927968e74862e2f91337f2eb4d2003a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23069e551c634dccfa320470234b7bce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb58f11857d890c509faf6220199539126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7129731fd115ecc2dc3aaa1f62dc49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685ba4d056e5a73d419b8ebcdb56486128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdda21165ff34e95fc99c3efacc4d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31644808f8804b66dc827c152ac58ed0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946584bf7dbd6e7adda9c2b1291b6fec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a69ab6c52e62054333b9ef169def0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf7a24d8bbca504ee8967f64c85492133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737bcdc5ca0d3604f3444d58701df5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100119a9d10f7399e5aebf38fbe84aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7d1e85a6e92d5effbac81fa45798a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c45c6ae0ea7cf81ef6a1a9125b01d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d6982a343c10b1bde746e0250bd1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393ab63bd4af12e69e13431840937b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7346f1d5a7a171c49665c75b492db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de5589a1aefa9906f1d63d33c944b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d763fd7d0d1e6feb4cc2dce54d227142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41dfff984f72bb92a9cf719ab850b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f7d55944bceaf7986841d1f4df543144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977f7621ca1f79cc4f596ba61863554145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b677a72af0f1f10e5db13aa0022bd95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064eb9f54739dc2cd4e37c9d41c388f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282ceb5691652f1f1b79fd5687dd136148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb28855dccd4c691d9c89d71bf356b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60889837342051fd99b33dc0935a5b4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d82be6e69f3387d61f16fa98ad91d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d48c566ee734f621570d4427410192152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d8951dbcc3a795758a3fd77549427153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84023f8099adf741defff14bb4bbaa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd792086d952d6cbb09941da079c7238155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562b9676cb03c9da123b635a405c8e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a90ab8e84216bba3ed51974f70ea1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a448a0fc22d4524bc1783c4cb5d3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cfc5432e069dee98c62ced5180212159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72063d6e40edd857a1d1772554ece8ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef5394d2840666dd085496515660bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83aef35ec8ecff69739accdd7685da4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c447acbd069b6e19cd125f83df372a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd84dbc11c240988d28fd77fea95b8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c024853af6213fab42b2b3cb1bb39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984e0fa3219e8bb30cdf3002ffb6dae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3284f94cf392d31c34ee6918e1c95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ca6a2cbb6f830a47afb171c5e6a04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c017de24cc3b48b09080f19f794528169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08560e8d489665c845afc23272c9547170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d483ffd6de7245d06d4e72af0339c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ff925822034c0e694ad84f9ffcfc0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57409c294a989461d60b5bf890697b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc9fcd7ea5e26cd4fff44514695ff5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985fb15377edd9864a74d3cdf62d364175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb3c7e155adea951ff9b73238361db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511ab04b06362fb296f224da755f90e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a02b507bd89adad9e68f57d9184fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148cab3e8e9911f85b5eb07cadce268179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88add3c845d0d42cb057ac2f67c6382b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122b122384cd0434745b2aded64f479181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292c52da86252d43513c9fa925f4828182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60e06bcfd7f1bf66d36069d2e29d73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd11c35ab3ed06e057cb059c385f5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478595a41b0d5f92e1ced39ad98e032185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7e13e6a112378c3a3acbbf3faca1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa81b094e0479e43d4ff43f568b224a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535d740f48da27d04ee99d93dbce08f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe29a43678814cc2865f6a8565309b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb057687139b0271ef97a8f1e734a5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8d613e5d6085fc052a866e0c740f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ff20feade228aaae501553fd689cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9ddaac03d06b699473451406cda2d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba0fdab2d8111116599f4a2e64ef6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6f8a837ef53e52458fc29a3ac1d96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b0df7f6d5a452418dd5185bc5e307196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457919bf4c5fb440f7aa8ec96b0d46d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ee0c5275e346ee522095af846b19d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f0db1db736c86bf61e45b581cc1cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a025d8c1bb13732ab4ded3fbe7abc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8df5077d20b169f19ae0ef31c59336201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497a180d3ecb295a5b1e99dfa821dda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf26701fd5c08f7e759c48f6cf9d1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652daecc525ffa764592d27925d14a84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f76f898cae4cb37616547d0ed24b6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e7f5c9c3ddfecf2fe2df716008d23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119c2a2f28f19be901fd07ce71c033b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a43137a92f0060c48e1fc118b2e39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f8b2ea281ef504eae4b8aa1f70abe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e412eae6dc1a2439907834d2b283e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77356edd1cc6acaf3e49614c1494e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90115091f61d5a8fdc6589073858e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16dfbaf125c4c6d584c9cffd0f9576213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca09e93a82a134cbfdae9b7d2af60a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad32e7a413609546ae95caa8fbc577215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219771c6d54d899b3abd1b69251bc72216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab5ec6e4d1cf9aede348faf5edd7e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8291aad35b1b8c7a954a2e41c5f58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0de3fa3f00796b471ae2bc0028247f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a406753d4f931d92697b756cffbdc0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f333dcc4479c14ee89ee376e688779221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823dd8e66065f80584445adf74cbde5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e2f382dfcf6f8fcf174c540999294223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368f3bf74b0c716f83c106d8fa6305b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74502f23cbf6072e388554e4553579da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f8619392bd209b2650b147aaed5bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d270485c6822ff831052443de0b7d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c84fe7a38f4cc9497445ee00b5b3f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ed48e5dc2b61410796400d188bd7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a6571c2bf07308bf96c295e7d3678230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cab7e62d1722010b533d591f632bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffec45fa6e456bada5e8de0431d7dfb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db364d6090da4445831bad2e9fa6711233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20be83156d8dd2803d9bdc711dd0c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc983a0ce238576c16f400fd50b39dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57367c83153b6ad0e2a9f5322e2a304236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec4615ad21066edca85977488a5beb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db073438c2c82d1935a03050c38401b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42b9bff1620ab10ed39813a96e9275239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16d1854d08b85c212030ef5fc2764f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f1b842d02c23941e8a0d9ce80cee6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6e64a1e180ab2f777277dd171dd4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83332e7d8af762e0464b073661009205243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e991274565b9f20b22e33301a4033c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb944956544cda9f8eefe23935b76815245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83c69bb94b8aed1b1b0dfabc6e8b92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe9955caa2a9fc823131ca1342c5de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f4be7f969e85049b4bf530d5a3928248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67ddf6e4777457aff891fb2e8c18da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfb32eb84644114290e33c844be9f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37493e1ff69c5a85e43a474d0ceaaf40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74099206e35f4a3e5f799c09b69870c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0068e8b6eda60e9f4ac2310c58c34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028904de39a8fb4bf39f5c9c7c8ed31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf6b95bf7e429ddb3d61a6f276005f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b9c98e3254b427e7248987a40d622256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c567cb207a4c6882b1999529e4d90c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4064bcb8901dd2d0c08ef06f3521df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035e0c565a6298914e7ac75a34b4a34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3126a7e5c47b81e1cd34ac2282c8f77260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74185ed18a9c25806474e9e8ffc411b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b06fede58f6d20ec34fff76175fe3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe17814ea8b00ff7499737eda580456263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c07efc63e87ce4db6dd38c017cc9fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90062805a35bea6fb6373ed16faf223e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff028d5e55e6de0441a7a42c2d57299f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38bfe25d0ea05de3156fd2fc4d8028267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d4ca4c1702c0147ea9e5b2d6d646d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49947f0b367aa8e050594aa38f688d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05238228c9b388419fb91d5e5665681270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7408ad961c7eb6024c032ff4ee83e57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c15f61062681b30967418cd023e99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426fcfdded64ac3c60b6e80dc87d847273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6228bdaf0bede8d654b58643e200569274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f03b2bceac18fba62dc6a957f72ee5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d131c77e377083c338605be74724594276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3bcd2bcf3847a8ef72b07c88a1873277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e49b9df5cd6476e6166bec4137d29f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fdc2aa88baa4fba552fe9536f16aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f9d12e2404e53fdc30ad66bfa22a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428f05b2a3ea38e4b8714707efa8f48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61435d75785163ca8315a00c832c015c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3091cb6bad3088a7c2973c6940b3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b964443a748e1b879d7d086e9396ee6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601d63412dec5315105a55b139eaad5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef315f92373bb5843905a2a589e6639286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf22befe4731087b5f85c47abd20d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5195bca30d488c9dc611987dfefda3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf30dae5275a41c02d03b42568b5c71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d6b3be9e9ebc5afcfa4b2bd80b7a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a437541477ee8147717da73bcb53a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b81e37ff4bf6daf583bd2ea799937f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9461ae789e7c0b491a02f71a8711fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f36481b5320f249263c3fa2340096294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63eb591f8d7975f800c083295d1f24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a87a95678e11fd791899c3f8d3570296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b508df4cc699272d4a35793e0d4afa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d21a27cd54d32e8b7c4be5995ccc3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269a0b2eb16692ded9bcd2853662f2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f28389f5ee4f6d2575e5cdcd5ce5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b1e4ed7efa92ca3bee2cf416b71d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef13968dece90b2ad4e36d7efca2b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f156eadd1e0a81adabdecdf832036303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d63953feaabc82c4a70ded8c43da0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371b8a0e0074c2a44c7201bd44b2491305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af215a7cb9f112aa77e717fef0875080306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a5b15b72ea30eee4650903ae11348307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276eff3f0d34151a03005fd4a422f1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbb877c5a4d2a0215966d7c505322f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab97c63b65072d0683f66cc4a5df3b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de48363b8e6f964006ac159b6ba1c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c4677fda00812500419a63c5a3798312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47576e7ef8ec9c0f8f3ba8a10b255b70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45d0b957395a88a390700db6e268f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c20c1f48a5afceeeec67e06f68323315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30717a8f549cf4a3f8b3c749a41125316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e3acab8439e9f8833b09451c4a848317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192af8acfc4a697d5782d3a39b25dad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a445d3c7cb99a081da7750d427fadc2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd2c10a3d07d9576962930a17b587a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484f2698c2b11b77a7e013dd6d541eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7754e61c4ed9379c9fca1708e0a611322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe56d112b4e08a07a2e78f9ff3f3a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c22391d87ba5de7376eb4e59eb6049324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5254eaedaae94c0113e8b866897543325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bce43d035301a99442d5654c200eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb974eac908597906b116d92b92cf57327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd74d073e4fa42a43dc76e23ad657d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36164fb4023782ff5349536c7b8e3692329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05d9551a1b198725c22c4a737f046c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e96fca44e3994c51e4aea1d9c6b4f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16408d190b828c07b90dc6fd6c28286332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747af32708ede37811ae7aaf4dced9d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00513044b59a3a2a31024d98e15872334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d2f495f55ab408d1ea48beb11fa7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c1ca96c7332e65064e3554c03f79e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146f29ad641f4343c1dfa128aa3680e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bd72671b0b7082caf4dca31739168338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c101ebae67dbc08b77b9b49988143339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b863a9f752797b0efe51159b0df71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf11eb41defb5dbefff6a457eb27de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a1587d3f3d314248a62d6dab5b806342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27ba2802cfc6d9596ee0cd2262d6e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb529b4d5bef20deb4a575249240aadf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805f8ad1b517aeaebbf2f664fa4c657345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbce6416883b1fb39c8cd5b4c21856346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631caed45f4235c7f4ce3495617c5d1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d57f1cbdf7dd5e93fdf5a0f3a5b18348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104aa4b709f1fff9b569777db98ea70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124779f601136fdba4bf67da57c762d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785b54f92660d8a70f28d84599e95d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2f6416f25d878284be1750aff045a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf3f9492a41525e8c60630896cb7b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d5c768c63bac964772d06d815ea89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a5084d395c4a8297db1197431b208355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b967cf85da5600ba0a66817877edc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b98cb9ccfc6fe68cd12db67bc1fca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2ae0ee4c209cd6e38f40a528f8848358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37300e44b4fe16903eabbeb12bd4efc4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1667d94b098d34177c406542d4de9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b6ba850c28cfc53ad57bc24911665361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461d5463be1b1e62d845b18115abf9e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470ca6d5ee9d2064883d8a9448a7b40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc97df783d1e9bcf2a73f4e6decb57364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d35fd874212a9a0863715cc86f76a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a0e058b8e4ebae5df8bc86fd88c7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6b79c9da8f53fe6ac078197028813367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20aab9ec00b53851dd8334749d71e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87eba595d58eab579f09b94f75fb57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4068e26ba9aa4f797e3e7458067f76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e5c8b83016635c188a3c221a74139371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cdae2acdadb21bf31a1c258f6eb9b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e832e03d937c40063a5e378db1f37b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069990ba0eac81c43a0213702838b76e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4547748587c7c356381e17849cbf2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f83d734d417e82265cf4b95a3a2c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dd9fe49a4ee4da5b3439027463480377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59e243f38cc720ed55712910bc588c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632ed3bf0a38283fcffd1c5e088106e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfb9d6e6e422daab8cbd8f35de782d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a70201cd108f962fdec088bfead563381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a43437fe95f1431a47732534b8b2fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610076ffb479474e4b0663177454200383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9553a2ac49bee8c5f755513d008575a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8bcfe3261edf11bb20f4eb8295dea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a878cf37e23ca8f41e1db03892b96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f971001c1605b92a77d744b280d08e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f479a847e47146187512952c0886d4c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce829b7c085522387f819260e81a9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3277622ea4a66e3363b83dd5c7fb1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8ebd95ed60988f399c88fda692453391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa7a0aa61ae096f669861b826db947392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762219f319d3ac358c29837a0a82dfb9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba7bf4310e0bc5b592d8b77860b433394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832990daabae1dce7481f5e6cf84c4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f916f0b05321d1b416396b584b82a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8f7baead45f724c5535c1bd5cb185397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908b0c857eb54ca88860d29b69c4846398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04b2f4743b89295a06f03cd921ab9c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79d0ebe9f1c103e35aed8b3d9888a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a413d3340539c15e0a49a6602636bef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a03b3e2f668b7c0cc667de8af67dbc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e72f9ce14863ef94bbe5d9dfa657e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e682de24b8e005d23d0d662b65233f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09a37d3b9e4287d2e85defe9e3b8d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe8369cf895e2d4d9fd98c6fb72c88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0899428890c77d290bff72e0fb845407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b1debdc3b6b2ed7a380b61a86531f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9a4367f2c37d27e99f090fc495eb3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb116845864c323d71f8d70c006ff770410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4642cde6f796411758f1ff0eb142e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dfc9bfeaf8c38ebe37b7d4a580f7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab884af902516afdd3de4e2befaaf3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec56ef880f64968249b344194b4e83a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e3cc87789b99073d7e5e06915839f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45f7bb6e2e0d84e694833eae6805e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108aa356faf4340d570d74e03c2783f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999c572adb81c8bdaf176afb7b5505e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555da5025fa1f71b9af1ce24c30a95d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9ccfb730ae7133124f459b84aa30d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e92411eed6ae4559cc30fe88a3808421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25044f0dd406309111ea896c10c1177b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e1fe46dff833a668bf8b1dd6d2b3d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b58089b90f015ac2d0c932f8b69e44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904e1eed96bc5b72d4088f648929ba0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9389c16f475276e17e0df63bb00945426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ed99eb9853c736c41127d87db213e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbc11d75f0194aca536238e30a2b40428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa567817aed80bd200a5dadc7eee1111429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394b7e12d9d1e09e724ed2dbe2c256b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2eb70930f26a0b8d3e4927ebb28ce4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08538e588ce5f92a06577507ad1534432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24707c54b4646ab07dcdf0836abf410a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40faeeb1e21a519de68a9e05e482ffb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7054319c6a488667f4cd958b4c0ad7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58f8cbfeb3382a3e7996a9e21c1c05436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6e7747e0260ab9563c4aa742b42f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac6bd64e8f810422dce60880d7feb7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6151d776fe4d0ef68c41de4397d66c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708e32ef61ce0055e92afb4912663bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f26758c3dbe7af4c1c8a078d7da711441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd72ecaf5666a2faf83f2a18e564d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72d366b2c1153a2a88e3a84aaabc96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e31395f6d4ff2d82cc1ea2d133894d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67062605d2669b3ad49d874c5445589445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1349a65850f81b15da06260e164b89f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6e8a946a4f3ac690a08c9e78c8856447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb49212af5faf313d8c14e4c1c32c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661a42b7be4bf7e766f5a86c7c053ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d7d4479d30035f3b9aab0f158141e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1e4765508a0d5e4fb5c7598590e90451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f801f7cf394a11390bbd913bf6428ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043687e5562654046f6b27664aa6724453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47312aa3a6845d161d5ce0a83c08d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578221589a1b17c9443b74f2c97aa5e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb21f4fa506e735384b18e1a5a81d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0e9b5e20af0f80ecf48eb5d7bd982457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873afb0e09340ec58612ba3b297bac1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1b744b3bf369934b14dfe7e8b0feb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9c5b8b0569717a24e664dab530bea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8af8d6deb30d47aeea7d98a5b22ed0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680d6f3949160e0aaa55dceda9fe543462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf218bf1041306645b53fde1fc8db7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c311c55c4b6dc655fae52adb702dc94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c90630cf3bc5c1d0486a0bd7717f20465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e6335353b1b2b1a6861a4dc8e08ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656054c65e025304e906307e369a4661467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7b0a29f49c8ccf536119f5306a4d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d96ff542fd85c843ac58fcf95482f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e625db5318d3b0d118f29657c2cf2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66894389a4e230ed737c75315bf01a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c8a7c776bef8ba777a8f51c5995be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561873f6ce7bbc1af0560cfae936431c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c043ea92889efd98e471a018b2fd4aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67243f7ebdd8ad9e0cb2220a199784a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea57ee8ca321a78a2332659edf489d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465da89d30ef441d2e706bb8d22b01b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94183bcdb6929abe8e5ebc6d2f76b1da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fc5dd9e72c09f3c1e352fa146af43479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c0647774fb49bb895d8cd245fdfb5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fcd8edbaa857de903cbed1ac20360481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639ae96a11ab1c60b42f8941b4b5cde482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f217635b2fdaa6dc14c21c6379c04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b8b256213e82e9ef977ba8fb156f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d705731bdbcf31430707580cb10c19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83406f5a71ec74ccb95959cd5839a58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6084ddf814152409b9d4887afa6442487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d63c9d1f887e3022808416ee823c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb6030e959d3ed3dcee74d095339fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974497a07e0e18af2fe61faff9cf4088490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef477d0805b34c1bebeb1448913527491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91b2aea85b4e664e178d29db59a823492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3017ae773f7dc781c8f758c7679b4d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6626d106eb6c93e8cf64f118a4175494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ed7d916c63eb690151cd3c4a85173495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715db5f462293619e84d2552ad2639d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f83e5b84845dddc06360436ffd5d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faaf33f247398b4084178f70a52d46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdca5d4ba3edcbf8c62b156bac0fb1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d7f71587aecff9e0ba7bf691ca60b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5b45cf0d610a12ba2ecb63c599f91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bdef57bad431219eab9fa563084ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfaea627fd650c5d090de6622331c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96943f0d5804f74de96c8d060f5a06dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96c4bcb7275eca5efece1cc5ae291c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189530f0326d93b477727f4dcc211b5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff28ae1144a4888c7ce05f5711c0feb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cf2a374d541295f3e2aa0538ad06b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa70243e5e246c43dadd35c5151dfc1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a207ef736e659f09a24a65ceea314510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27be026432c39684337d66be8dcced511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18747a7434c0c00aef89d553279e7a21512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2fb2fa28d0c6bc92aca977b2a9364513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80783c8e4f9c34b699490459d6cc8250514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051424ef5bd50b59845718aa8de215f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebdb70d6281ddca4b6f779dbeaff04516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa4a9e5c226041da8607c6c95a19d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba840f37f3ab12d0988f3501606083b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5c6ecff3f209a8119b0a5dbbe039d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9c83b15e4194643ac6e56b4449af5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8341f543b0912bb4f8a36a883be5f58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f70b56e1476a6186b116738b45776522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3608d0a9631d5e29220988a842f05523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fc7a1a51d82304fed09f044ce508c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb1ab7ecf37714dbeb7fbd15a586d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764081dcf476275479e48b5ec875014526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669e9655d641043028db10e1b445c2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef67be510ba6b2a55b3823dc120218e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c692262b9aa04df1f6032e1182fa5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d529cff33499c48478f118e062656a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee41a025fb9fd0ccb37385e75b5164d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccde429c3e94b430b3aeb4deffc72d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286205b93f12730c829d87342b69a96533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1ccb942713c442bbf11e8db2ec662534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96334d84daa068f14ef83175635dda1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32f397296e6a34ea5317f9b20ebdea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58124950e4ac68ef5fb297e9801e47d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c6c0c1820bcdb3be185ee8657b2e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a413cd809842232523e78b8d8f3ef0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5ee28809993e791a873262507f7ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c86155cf04f7054339affe2c99a50f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ed78d8eba232ebd6fe664bc671a39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd55bbde1cc41d45d2bcbbaf4d1802543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde3cdacce996d3728283d9c46f95e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc968696212ce396e9735e6110c987f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f549be3afebc4c652eea4dc5d0df0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ad6543dbc6aa3536c8c2bd4c2ec40547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2f2a2b8bc00132738f9b524c65310548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d44584c0555c8a18bead9b2519e4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc04b4520e62cdbf25e56ee2f002f87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9dcb571f0bf83a137bce1a101bfd6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797d33a63ebe19edd8e93a6586c7aaf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8949dbe66087f3e16fb3827ca23d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9252b1f702d03c037ae30f57d1bd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821019ebcfc91132f27d978dffd0640d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81432fc6cb5b65cb87c65ce316f9a24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa01f480115dae066dc821dd74d475557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae883221115e86eeac5f34c180949a4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ba18f848fa4ef0deb41c0da8d0c57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da0051bb8b979bd221d1b8cc2c0643560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44330d331b68ab781dad0bae9677ad12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb3be79e19a5558347a1cefe80c7ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f134e7b56fb6e7c4782a0931b482eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e5999fde8b4a34a7dff113ac74f27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c94d773e4e07a1edd2e27d5bc8afb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09c14904ce10c15f73aa7598dbf955566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626df660eaa2d7071c4b782b20420724567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3a9d3bc26c7a54b5b553d627429d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a6b5d9e3e3f261bd6ac5cca62d0cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff847b14e1046f5bdd1d678b55c1a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5e62e9faa02eb9b1fc781579a719a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0f895d9e8ffa280a4e9c0c07833fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273cb0283f1528a41fcc3235bad6dcb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd353c105c79cc65e87f34b53ecd10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842acb97331df337cb53882f342d4bd3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ddb5de6fc54cfccb39070674742fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e0c5bcde98af66d50e726d085ee77577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99cb4a64ff90018e7e1a591c4d8d75578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b51e6b429296277a481b2cc32038e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f0d956d3011586a06bb8f8480f4d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d92d91ded50f43cf47e7e7388a1b54581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b532a063fdf35e15da4405dba6a95a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cc64d0cdacc7fe2a23ab6c4e852a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeee2901ddd2d5d1163c22e01d2792584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846d44a2082f857b5d5c324dac39f3a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa14a99ddb8aca8b46ce7e34938d26586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f0c901baf0c99c21ff5ac53faa56c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6baf7e444464a05193d46bf8ae94c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256caa701d8fe45e068f4933be8a09d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004eb0f21892e4ed4a95698d8e2928d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3d0fbd3cfccbf4255e65cf5620ac3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431e617a17f8bb32e42128c12578d0e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a36b2a9be42cc38fbe6cd3af37d83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab0719680485680757e1cf07e07729594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd39d9fa0e3136f2abb6673098ad7e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6a57f053def7bc7e2759bb84602b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502dca7e920a8ba8b969e89def1b616597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945dc39938150e04a5aba72f214649d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c888047bd75151779520f0f81b9c62599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93396a5b39bfe5fe49886675430785600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7cc876a89e40cc835d2d7368b537d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530f5dff75725a05a9edf8de7d17205602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d66e152af5f2456858ffe94362d40b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ba9bf548266a9e0bed90e51336cfa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1fb793673632b3f160ce3ad3ff2a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029d77bfeb8779bc74e42263a81fa69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b88e915c807e62e8983708e0ea4626607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af714fed5fb1eb990af490c6b661695608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41db93f7b47ff87c18bc09b04ab1ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dbc4d7155f9dc8aa4ad6d1c1e8159610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5bd2eae4b2da15b33c5bbcf3339cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db74d26e2be232fdf162e5869ea4d5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3022c75bfc57734b839f3d1fa9657613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc5e18bafc225d07cf95378a3aed24614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde491e0d8511eed25978f658b8e4ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ad4c9a2fd82a87c5ca131e4814e94616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09804d25eaef0daccd80b89fd2f917a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eb0dccb51ea28f037d15bac6daf2c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bb331c8f3bac369210bab208667e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9f1e4b5c7c4e4645565ca5db50de4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856dbdd279b7147b766686392fe52e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12110f24066fc953ec539e4ff773c2dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1db99343b13093699155638edd31b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a3c35cd94d13f2a9ce4b7d03ba869624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef4a1ff59ff699cecc6e879f575653625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a7ae4af508c9d62fa8afe3d9448f7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2d7ed828f078f662d4d9f5705535b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520a99a929135b83acce052bc2a6e03628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381977c8b7f27f9d8dc42e5c0e47d433629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd1b47d0a97f486101fea44e6d4888630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a949178a6a5fef862d11974bd31e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98ee21fc82d16cb81408cae0676d90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc0c2fd9074c76f8f1769bb3f7301f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef98ad74001be7298d072f1e07c5bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6af96dd7dc809924ad25cc873ee6d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5c845409594ca7063206881eb1bb8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986f72f59e31fd2b8f5ea51ad302f12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa1df99c136432819b920b24ae477b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522d847efddf886c3aa66bd7c399740639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d25f15d57448b810f438efcb90b447640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7553b9871d9f02617088df858c9be12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb8b1b2a8339c6fdab8b548a151b3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72a365f04be5e3338315850a3f739a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330d4f75704f296d9cdaa7a6aaad4ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56557817545af89c3736aeb69c09271c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4e49ecaef605d4349616c7bddb3d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89547205d49a42b00065cb7782157a76647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e015dcb800f2b2e370c0f25cc5f7b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a113d93c768dafc5d01870986f842649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f570c733c5fe166f8615ca354fef8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ec142b26f0d03d9303176d4dd3641651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3add794aa5bf507d17eff3c2986f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd48f0d522f607aa336eda0667888a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616f5a2de8179be7ff6a51bcc7bad71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b7cb16953bd53b32ef9cc861a4b4f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1576ec8d5cb4d48b3323306d79c921656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19998e319aaa02a2ee616fe9923939f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77760514e2d75f62c678f77c2b186983658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c5c6865802a7fe5b8f0af74e11828659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e64f6c4d3236f0280aa02f75b6b24b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae4c526da671681c4c3b851e3afbe3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ae4a6a3c3a97836d0e76ec44e2e51662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b0bfada86b76b7a45f6ab1791729e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5b0a94d9b61e271bcf5d9538a498e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02997563639da06514356f665d0ef87f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb8834cdad0c486a70ae035ca86847666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ab406d82b874013f649b3689ce71e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b41ca7cb396c25e6ef5d245539977668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bef1105e82f17b06c328998105bbaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da83a9fd334169878669129b09d12b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be2c7938d4a9d6256b55282cc8d267671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019ad2b7053afdb15bb987c145d501c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d1138b7de023fd47b605f5cb8b9fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441909d91db343277be6c43ce74ac3e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efad8e99b8c603737997544d2e7188675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416865f4e463578916ff7b3c45940a5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfec897756060daf68872ff1ef7605677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b9f039d9d736832f86483e0820fd0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fdd3470acfdc2795594687697aef0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf1941d37075e72385f3f44fae85ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebbbef65b360526728f3914f9afc02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af17d3656f6ec2b125861b78f14c63e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf28f40dd5530c85c933217bce0de33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6627f64c3f3fd35cb55d050aa7f5e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d52bd181d0a3197cf46bb641c4460685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462143f73d55259adaf876ad81043538686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd94c6c1c1c92022bba9e8d5fe0bb9f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abccf1d762576a3e938ae29f6831ceb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11197c8430de7d541b5de005005694e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd8b7047af833734f68c1b528c9414690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83341b4d120e49d1fd6aec808fad504691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b65c7c4c486bc4a4576319ee6376e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a1e23c473a9f9aff13651ebf73dd3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8007c0213f6b741a64a6f3a3a48a4b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92cf4e24d57327ad9c280da8999c11695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd6eacef5d8e6713e014c3b4c36398696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b378e0d8c8606c31f97050872dc5509697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b249f08c89b40d9fe9147a67444c01698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716cd3f328b8da057996f25b873ef92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b13cbf6397bc9ab4c2e5dedb0ace0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0e1232b61164dd1dd83b7bd1f71ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5e9fb295a18f716e66c09caba0028702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4936279933406e710e6cd796f966124703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8122665dd9ed1734a9af6ae27f1a68704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353aaf3dd2124056be85ba2f7c4f946705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bce005f50ab96b73649016cb0a2f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd99e72f1f32b75b64d29761e5e0fdc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92db375a2cec12507a5937f2491697708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784d33bdcc255aa5a0e4d1a21fcd38c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42835e6eee542f6036cb4fa3456eac6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c840e64548a7ad084f18988114da3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ebeb11af1f7dcdcf1fce18d4bd8f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc655b28f3a14e02c6d97c05fc8e0a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec9ef0e821ce09773a2b07f2a68bf0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa8f05f7c958c914841a98fa9d6be8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437ba6aadddfddd591ee0f569e66952716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993197c78477621e3fc7653dacc78cb6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665fc4097ef3db0cc31d0394fe50d81718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc082e92f80846e88429f70a336116719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c9061c478da9da2dd2d1a98f42917720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809179e1678f63ab10ef60af4b2b0b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16734d2a25f8be9682e7da0ee48d7164722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a019bb969d2e9c542ad5908dd42b49723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bf32c7beaaa193436341e01d9b992724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b383dcff48bc2c4339a4c0658fb02725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dc2559fc593e0630059de9393ed44726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d2542107de07a9ec65223131eb6b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaff2d0dad76654adbcc468eea1d2f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b092dd4d0b3635cc335a086b21f3e19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2827a2cd0e38b67211fdb5cd7feb25730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ee98e6302b6c8de52d0044275f3de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a479634fd97e0fcf241a7ef36ae096d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fb87f6b14e387081210102e80c595733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83bbeb47d15d5637052d93b518d769734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf0615377b944cb7fb9be90e4f8ab4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3fdf39c49bb742ff54638fae428be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1ff244df8243e165f40c93b98ea5d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e279b32f97287c336a10b2f41baf086738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd045c66358c60a8a7822e3c7e77dfd2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b21e27366d2f6bf776c7becac5f420740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce47473bf91c80f3be7882f3e294afb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f87b6def600e19a8ca789b59f821a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d52b3208039c2c073a9f2962a7fdb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a728d5904c679a7e41da655bad60a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7afe9343156f437579d7d67aa6fb26745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009f4eac365d80b504468221bcc6f0f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25082f625286bfb283f4aa2eb4c30e24747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa760d96df3db3f65882b8eeecafe663748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1e14e756d39b551910b19596c1810749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399a9650b1de2dfc86cb0ad9ae784ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03d4e36f5c86e8a4b3ab58d0669577751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a990bca1e82f5187b4cc7f292a200b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f52b69913d38e49df3fcf21f75008753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aed6681fc30b4718365b7c83df00f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a7d1b28466560b551b1fb1a6bea69755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833eb5b1871b993e7dfd52c9c5e56da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5cecc9d98d576e76f683a0921c781757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14007d628034a1ddd96a9b689b7739758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc65a5fe80ba63c7dcc03453a07ea6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44947673ab662c8461ec95170712ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8999ee0c100ea18e011ea8a47b459cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef7d83fa3ca0c9aebd037bf1eabdc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba59c993da93e2e2f5f621a25edbff34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea24b3912a4d28c01eeaad8479e5885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ccb7b3909f22075a38b8712f13f6e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecbff3da21ea314eda8fead4fc40577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c926346c01c9303de37b4fa313263168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58f8629eb043c6ce51d4fce9f553699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4528bc43de45e476f5df8d97bf943810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfb7f2039513564f6e28f425b22fc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c41da4963ca74ff2ac001f9cacb6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb87232e87450deb661906e3bc4ae013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf38617e028b708f0512896324e6d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f0021965cd10cc813218c363ef8ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22797b018102fe38adde286acbd108316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729125894dfb5248be2a2b7a9036949617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aaef730455d2faad05e9ad93d6f4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaca42260d4075c4cb286113273a72a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83ce095f07139720edd4122fb4344920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da2cd89f365711230f238cbbf7120d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc96d16716b7a6b0c9b6dc10534cd122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e135766fd127b2a864217c0fde57c0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aba3abb059b6b7c50ae27bd777c8c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf261f6740d9c609233474bf793eac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769116b599a0166352c470fca76392026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac29e3057fa7bc6bed8d1637d7f21127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2166baa750de649ac27ecf1e763c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14f87b58070e65b80da42a8f1355a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796379640eefdc5ad09175f5c61b32630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bacbfff06a7d5144f2315b948ea9cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575392f6a266980bc4c5106d14931c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97864a6abc81de9d861103ca3df6572733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73648472c28938dcf03e813c6b47e64534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0c8a544b45c1c943072354591f95e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339c5141e4021bb4cf9feff313c740036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2ff206c8df0355a7ab20169e2098d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fabc86e10e18da623b1c7716d6db838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d441fc5e174f4bcad87040f0a4bf0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b294958c32b5371b9305647b5aba7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28510d1a355d6448ad77a43909801c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334add4a989951405e3aa2a77e5baf6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190680f3df0d0d239c7b58d70f35c65843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb6b03399f6dae35f51e5c818a80bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b144861165b98eb214548159c9e9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcf6e79d350f26cb23436a1fb72d5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993faf09466037dd423bd4524630a3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed5654b8f9bcd5be7234f3caa9049748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35369ca55ab8b2d511ade50f78975b2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481acd593de29d6213c1d8303668cad350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cc11000e082861853a65d3df67c2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8a42edd52406ba1c74e3d068e92b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bc0787eb65a03d87fd575476bdbc453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689107fd38dd23582b652290ff62b0d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b349925bdcfc343f18c8105e50c5cf355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6749ab1bac3fccb61d9edbc37915e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336dc7c0ff7418631a03ba735b0639257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e600d64b646666fa492c4d2ca773958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ed71067ac9804dd0835255919ef3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63787104fce692b30056faaef3bd7d2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772d5a0f4edc232e93380ae41d1bc6a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20760d3684526763fb350782b198790e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21333361ddbae5327264382eeb6a4a0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5832f4ea6912e68ff772900fc4229a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cbd0307fdbf524151186b41283fca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18042352d6f32a854caedb48ef32878e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd3453e7ca8ed33acc065e09822b4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560033e2f5c7a1a2e6f61ea5e1799afd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49909fc405a965ef1578b6aed92172ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508e5bb3713a9d348b5d67f89a4b61270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50903cba5f9bea2636c768065a7076771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c4ad9d094d06d6b9f37caa34fe83372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325f05df65ccf4da57fc0e8dc98571573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d54b01d9b68df6bc31c144f6e5f2ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f2b294346291dcdd7b0afd1c6963e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3ad1893e1c54dc3163c04739646ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58985aef2b929fffd3fcc2033f3a9d4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70669a3186c8b3dbee1a24476066bdef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ca4469bb8002859df01a0b6dfa75979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc066438a76325c9f8d0f851dcfa920880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ea335b6c718ac5d3806fe0a7e209a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64e65e17f948774df68758cf5e34db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad96bd1baba2427bcbad847526fa2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cabeb86be56c0d81a7791d3f595ffb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f195831d9e1e41030091b3e2257ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53624b9b5bff22ce4f508c8666329086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed473832b9d8a78c8c50604dc8ceece87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebca1b26eb71d3fbb4478779669e1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac55c89fb998487369de94f94016f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d852f03ba4c32cf1948cca47bbca390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88334d9b67c63c5faa6abb8062dd64a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c8ad5192d0f8a83601ce179ef008b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd10c4c8c2e2932150c293329ad98f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421321ec5c3db4d0d2dbb8658057e2e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb109055e9b1e1e7fc1ed1981a06c7d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538ae06211e8ba6a680e91589ab507296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1f1bbefb99518bcc03dc590750d0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd7b01e3c1797c2b031659028dd65398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060267a71c6e4866e1c6d401774de0f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92323b90c471c009d1d98b399af1077100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ce0034ad8baacc429eb80627725b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5e6c7eaae03a96c2f4884f475b4bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98ef4361ed2883633bce7e8961cdb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38439551e2d890167ef48f141a793002104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751de164b61f51cf4bde646820ac828105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40345f12a88ae4c2bcd55fa0595524c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c2d82c1c6e0eded70c299e839806a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58dbb8bc2222aca0f0539bf5929085108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c51f2e87c3ef2a4c840200bd29ac4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422ce2dadad8e8f5299667be2e6ce48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885fe3700e8337ec2eb7d03d6380014111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910809145de38311b9115f9373cec924112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef85da8520deaa4eaaa872fefaa5b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acfceba37b93ff6da200be97dfd8cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce5ca3052d117b086acfba7639196a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ab355a17a8487f5084e6fed8942f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2a9939f0388d82cd86fcf7a5ff98b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a19e53ac8e41b15e3fd06bae7d1a29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8393b130a01a1c8904be744875738119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c792c9ff391108ec146edbf661f22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665b0e7521fba36211288de3fb8a907121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203757c081893014a9f464679ee4a94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c908d3fa7f88730ca6162ec497f135c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a3ff43155d831ca8669537f60a6b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d7c450be6651b0dbcdd5f97923c25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506af442d410f016ad1b8c2861b1d21e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022fa57f6003bcc0c36104fc324781c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcc7f7c380f5d7dc3a989c38fc7471128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dcfeec0cf9cd6fb68649f987651c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629fc77736f78f79108cdee2b452eef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab8b685579a45ac469b6c6b50a189a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d649b43e09e2d299896b223016ad415132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b14bcf54caead619f5136fb4ac96a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcde830bbbc08343e6b8585c0f4380134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b465409f3c828ded0ef56bded04c59b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee427af9f67afd027095348d9ec0e5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e4a5729215db101154a6655adc2f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8a64828fc1de2e0270a708cf3db9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb7dc2cdc26d73058474eead486343139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d127c6681842955f63c3a1595c88f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4194ae19f42c6c4e7b3395d8a34974141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdb9fce00eb0774ccf5ad1600c2e08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea1ac1a646dfb323b77fd7eb77c91b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dd7d094d4a4d74b38f1af8199e0e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b677058b018d2ac524b974975dd5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232981a98653525be0988fb8862b616146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb36588137d1c5181519aa17a8e071d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bc183aa8af20b6633e4765d17b2ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45dfa97ecd39a99988a230e0103bb9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2808e914c8bcf5df0353101201372150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da103dba0de684a75d93bee84e988b36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17c284de6b4b769c522ad132c28ac5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa459ce7a07372d24fd2ac38c7307a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb87d8cb1bc2ed2f57f639fb83c880154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09448bd6a714ef810d2bda03157956155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b6ddfafe863124f30b71406f7c546156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37816292b1c9b09d80153492ab9c17f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dc73afe0b1129408a2248548b0a73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cc8b7f730a82dfab9815ddeebb629159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfd9f5e3754ea41ce46a01807a70b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c6838dde4b2605dae9c5ecf085083161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa4727031ffa0ca79e47ce5dacb28c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566b43b84f77d360ac7ee57b7d25077163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c975c4d85bccdf2f3973b16ddfa38ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306f8386fc1f7b9f33a5ffff82d7006165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a6172c0e631f0a1d58f6b529d49ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b1f2b2eb782793e6fdc1e709be924167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022a84259107a612ced77fdb6b5e0fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c93cde343ab1d4aaf043244df5e86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732ad276ea14a2398f628d22669e9cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac54b70c3d317aafaaec71f3e264d00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44304d8634837c54c7b5318299af276172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93b14409d08c610b47dc96167ceb06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51b1d874376e4f54607e669ac82ec8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca338ca8a2952128db21855f5e2edb9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6bb62911837cec4102f261bc7e84a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463b4a31d6069ebea6a44297cfdea45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383590d6b09b512b3e3d6f01179f7b75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d659b125944ea5f0ff45cee00b0879179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680cc53be5a65240ad0cb78c3a20025180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064996e7291b88cbf3c42c394af8593181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe76768c0f4c229fdc700a05b75096182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238d07402699cafcac5d7841368dc2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3105ded41dfdcd833b97af51c5ce7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824362519093662b432624a2a3d242a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d6314b20b2051f3d9acbed645937c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee43b51a41742059ce59764fd25c77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a87e060ea230c07a852a38537bffa9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62b6455bca3931c645f998d1ec0185189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb26dea9caf6292877309dae0d799c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05219a59acddbf356aa949aaf00592b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c63f8bfdd92600d4707b388c92065b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19d01ae6edd2df0f79de44b94f5cb9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21379d9da428124fb9661642677e24e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5c5647caeb3cd1be4b18dfce1144c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fa73d0b84ec30234f6d8733cae9db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048b3cc0a3f2e5af1876d3237eeef11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62450e5a3f50a932f4365f1e9e41e7eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d572b8c16f65e2aa5008daa605cbcba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e6d7aab6eebf16f0cff66c032427a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077c13c5c4d60c165b71f5b05355d7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e4489d995236279a19fb1cfbae89f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60a41ee91f8837e6c41784208967b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f1ff813bc8eca4e01445c1410bb77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69407aed94a90628bd7a1bf5f16fa93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce61d8ea07226efeb208560f36362d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f3c9d3745c54ae2b439b474a623a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a89f58847acdc58e8f9440d62583b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012f4cc3d4ccbfac436e80bb23059d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19c2c27f63abd8ffbe104278854b32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706878587db7ef99dbb406f38beab9aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38d76bd1f38488f8d6e191a77d3881212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fed8cd7310aefd213d15c59959466213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99861c7a945ff2962df7c2f0a150d0d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905501a9660f56ea461d953562bb7feb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9abe44e2febbb5435de34b45a96a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a108b412680adf024aa5197de60176217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfce6b7673c1bbaf504f1f2c5faf79218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f4f706bd5ccaba649f04e8a8be0e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fd1bee49a51a4be40aede3f804218220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5e7147332b04b8079319560c3757b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fab4d6f988200958e1392ebce6c7ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca997146e00f4fa5097fbabf33a816d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667548a4f736d756808159f0f7592ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76549a3103f626158f88e203750f21b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d3a782c733de1a3525e53f750f8b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab493838c91892e6c53df3bb64db785227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e36ea9c645ea98eb90e59da7e0e8c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd898e34798e256ca498f825faac3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbd2dc5b8b96182b2a2f9177c2de92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74e5c1923b76e1f21a9d60d1f95cce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815f8480d3807f19243673d1ecb0d29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b2d1f34889a83e7dc7edcf9039046233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a61439f322fb606ff8affed8cb70c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e500dfd66f8b81dd7ff20504eebf6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96451d8d9ebc628b28faf83369e3d7bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b508ea1e0a64262211357cf84c5494237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea36962dbf5b2eb9cbd8c5cbb8bc1f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea60a12f09e764889465cf668a556e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad5a15283a5f2a14131773e5101c12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964eb1a6d9625ee0c5cbbc3ba045346241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16b6e33d2719cc534cbe24f98fc8c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cae93fda502e423e869221802d45b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d03671ef760c5ab6bab242d66ecd9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b026812eeab52577d9a8a72613a52c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b5ffa830d168f4fd1330f5b13d5fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e291992867c178a0929b92c2d6353247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f353dbb18004da96087efb7f622ced248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e656e4db3460b4a40b5ea46a91c5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159058508447f1e96219bd204f4361f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df89e0445528b0998418c943796986251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08f036fb9d101d06acb8c0772af844252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb72406dc6f5129343f9cb9bc9aff42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c942a2a751e72ea213180e490c386254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f795e5f32862bf8da12af7d199d2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbea81ce2d2e2196c351464086293f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2201afa50259225003798d7f0b031257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665d35f56a8289fa28450ab82d9e97c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0ad49f6eb0769ba85cea25fa2d8fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6b1ef0f3f77678a3e44ea75c796af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e8f8e19ad8c5b3fb520ee593fb256261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24925adb4072a2562847c5a5cf0da37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b1d6d534c24d1ab5e94485c481ee5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00553e406206d1200bcc0857cb548b96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd3bc7b5796e626fdbff634ba79c4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d6ac652d55a37989867140a71eb53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0af87836de5beea242193b6a1cae08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa75797a31c1630469a5827115a937268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0910f0eb214621c783b28fce782ef3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503626c9df8615c3c42727a155efba6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02237c6726206fa8947cb7a0cf58c076271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc80adffda293c7849f6b8adb7b79db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13ec5eb574e1a0a5b24294ee845333273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c2ebe5c2f4ad6fac3018f8381c8a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa360589a0aee9e1fffe010b0b2a341275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daf3d73da04a4a42d27b252a238830276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea254c090a8bb7e72baae6eb17ae2fa0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159593a51bdbe59aa71b55996f5ace05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b5e250c8a728ffbbb6138c0675caa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf9e207292800b5502b597dc2d5c4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b82204e04c2c7fdf887941deba477281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f109c52edcdced2cd75c4a5db47eb9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb46556fe8933b1a7356352d97b4571283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8daefea91aaa9e46adadce6bb0e162284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794697bf46511259b0372e91bb1373b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca950a3eda70507aad44ad6bd60377b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8768b93f0dc427665560825d6b89b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d716e241f4de356ac42d4cbdf0d14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a40178f24fa8e6e929796860668a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d9efb2dd433f93e47aec79cd2e25b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711891085be70b478b788c22de01b07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c5569d9c87323fffb646690934043292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e0d67ff05715e1f4efaed129c05ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39da8c232860144a4e457cdf14f1188294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bfaa003575b3740fcd23bb8e996ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655ba8b8fd225ae0a0438b3a5f6fd56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db06885c6c52690a69c5afca88ec002297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167eb8a184b7f7c23b9763c515df69a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15e75cae9f0372403179d627f044bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbe16b2f6fd7e0432869831750f10b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55105269d6525d7a2345c9557a283eb8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb61dedf517a698cc2999939f06e5a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09ec185fea603f23d187b13274dc61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f012dee694903dede4c8ffde02931304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cc1f7d9f4c9b82700a3c8dd454d33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ace47ac048fd2aa23b91239339487306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec044756d61477e0127d7f2cb0af7c54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693604a196eabf8a4283c9349dac1e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6972cd9757c72938902842d36b45f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede16c8a2e5fcdadf9c8e371d5bcfff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51cdcd629365cb3e7efa587efea233311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33075ebdcdb0cadd4fb8fabedf250136312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08c7989ca56616bd3e6d38526ccd7c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b01a6ce4d8deb08a5535fdc8a8942a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b53b07ed408c29e3f2f4f7a6df3fe0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9546f4eb6f30d8a7056f49a2743ce5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bcad94c2cde18b84be929a67b7777317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bb6bbf3c177d93af98d785a9c2005318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24e90afed3951190219b1ce200813e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd51f228a1b1654de17835392cbb606320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709e6595c877a5502a73c591863ad92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fc0654124f4604287f5ac5713b8d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509ab8f4ba1a2ab73645dedee6680b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207c98c269b8403db6d060eb43749c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa082b7c2cbb96aec3bbc89343ccdc5c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076a4fd905365c103561c2f4fafab7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd210d9cfeb33052e3f5966f87ae68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ab163d21421dde98e0d342913de98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e73aa9bc8d9afa617acc3089ed978329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d13bb6dbb63fc01f6137ee7ac4c4a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca39c887b4b99bb0f06dbace26d5bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5f0a51970b0a048f6dc455dffac0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5b157d19e5b92746c8d8d28b712b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fb419ad685abb0941069354a2b068334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df71852976e753583bc44849eeefd0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed063b4f3dc8156236844994013656336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525de068f734c2315ad9c82ed239d4c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b8bac3f8c634c8d0b27edfabd961b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33c5fbd6fda80cc038baa1b5c69a11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f7ac5e88990a573cb4fb84d292978340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565b9a4a5b1d7d587ec080fbfc0ad43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edac6eecce8ea3bd3b9ba6174c9981342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cc6fdb6fc84e2d1821e5d597bc37e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331864617d2ce52c7f2d3fcd14d9f1db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b96b17a3661b2835ed0b70f8b6b10b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af3dc049ebfa4750140300d77a1b9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b06bf3a9c619fa3be509f76c5b14a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885331826c0e6ac5ca224cda0c62288348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e1c7a3f812ecfa6826f27f9c49f04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6d13689c25fa1c734fde3ac4702ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ab703f5029f69078a33f51c18f306351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdfbf22cb28a85c955417926c2eb57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2421d20de33f45f62dc82a2f3f56e39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc065632793af3791290a80ac5d9881354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410794e8f02459471c4bb5ad02ce2452355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6ad5afefbfe134d963be6c917f2da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919d0ba18a904b95b27939ddb832c40357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf8b5fa750059917797c6e24528aa6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f51b4907f00dae1440251a86a5781359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d2420eeca924d9179847ea8dff6d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb0c95a7da6dda62b66d1b98993bae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e722bd42a267cd52a9f3284a36a11362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc01fa5095bc5bfd7726b94ec67e7bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3485a523d4451849ca89048b98f5fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2769bf131adac32ccf1276becb18383365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b1ef27efaab5fd70e999c2f3315e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c165b8845af89b8dbfc9175e68dc683367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c57137ae8931933595439c62ed520368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ddd2248efb96fedfd0ed7d07271a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db48d317822b63bf9d0373f94ac769370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597311fa2a784af4da7ae8ee18186ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3fa819668632d987edfbb5b42eefa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac5efce86e21e562a962b445023dc2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ab14aa6ffeb352a7c03cb05b2d737374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa20a63c3500458c3240ae57730e07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e2fcd3df8e441d539536e3c3660b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725f0a7be13ebf37ae46fc5b409645b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eee782fe462205bddb2bc996980d8b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3f05f478713707a65e8bd8e4f3ed6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fdee5ff1e8a4d27f1415fd7a1b0c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4809fcc2fce2cd20b40317da2fd90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6d6b3a3369111aaa183f4a51d12d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60a698ecd5c400f78815627d993f4d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38280475a4dfd3a951055d4ee2a7230f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea19bd40d35b7dede63c681b6279d1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4bdd2d87d5e4f9f6273486d4e7567386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90b7d21477cee38106d39dfb8764bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a14a6fdce6c879e64d50ae4475b44388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9fd27bdf25c8d654dc2801808e512389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521d75e736b7d8ff057e689fb475916390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90938484454449f75060b93912494b32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020581d316294747e36c1167a43713d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c84d8eb977ed5275df9b7a5034fad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024e069fde25f79f4e6972e12857777394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfd14e2859415888556b8408902d01395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983044a4e10bebcbd97e04ba6af5a84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27815ceabd8dc7a9dd38b3a8df147c03397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fb0bae86eb834c537245ac2215bea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f048aadc18722befb1529372593ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a75e09a05a30b34f0e32e8f8522ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec5650839d6da3b43b8c97e99fdfd1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4df54603a4f59a4694682bf492c0a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcb9ce8521596eccd03f29222d14d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd2750c25f8327721df418111484e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cf3bb064952fcac8dc3f02165d14a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b902c7bbb277896aae21deb73ddf50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd412e84569af928289679070822e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3201f3d3522118bac63b88703b0b09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b94cb8968d0181af5e35e79e89bb7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c46a61d0ff07b6a6dafad1940ddf71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19f20158dc3d2405f0b17e4badb738411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41f9dbf074a5089f5a3fa5044cc89b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dafc26b7f0450f192cdef50a88574413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e33dd6b35fb8a9c9ed47e540c6e302414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da1f50a7c94eda4818872c7e0d0e5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e75af6b26b8a66b6616c5352bd6328416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf3a8c91fd3d7915f449f0948dab92417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9046ac2ffc593aff460d244b591f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9ddf6418f820f1dbecfbf00045664419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bcc9f19794b1fc71f8257ce04ed0f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be547de59768cb823293978e02acd57e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94042f986530f91c1c8a68ac0192b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9cba93e142d8f22efb257b9f1627a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5226933ddef2e9814fe67abc0bb976424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec083539efbf78a160d40fba79df964425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce7e99a58dad2159c7d2accab07cc9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31cd2920934dc9312fbd86971cedb3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739652b5a8e0e0f4450169acc923535e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb904b14e987035322618b98a13f24a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b56c775cfbe968ac8cc3d6c0ee9b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9302f1597e0cbc89ffa277d388032431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd83583c217d68a811d13189c2a86f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ce26a5c50c1f2969bf120c3a8363a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b253ddff8d286d04a61253079ad66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39864d351ecc49e9cf58d1bcaee27a7d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5fa7468c3ff1c3673f15b59e391b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c04939d5bf101f9bc0911e969243d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52df48a790d1747c9648678ae2f35a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0f803cd2202445b8a19d514b6bf6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca5b26f9fc7a8e3d8c0949a5023ba6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b46ddde164426a20840a4e7e2c81a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650bf7d1d8685e8eae0942454af4c0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf97d00dd5b1bccd7c29ed8e9a67b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cee949042162790af59002d682b4d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d903ff7daac9fa93a8a7114cb32bca9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7599e15a9178704bf3c080d343879446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a739c1416d9a6012570622d90ba41d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e05828de23d9853910648e34c6bfa3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763904b4790ce5f3593d7af30ffd06b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec34c21ab907da12a0d5a1c0cc1e8a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435ebeb0c04cbe3077eec04f9cb6aed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904feeec52cc4d2adbd8da2b0a202388452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005442fcaaa3e34fb56cd7062a59a5cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af91404c000688b9c9c790be3acebb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62351cf91f841d0618561d707f91a068455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960a460b407f70262a24707c781b25c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b2754bc0467e8850514efa202dd91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7c76576c40632d1692bafe9597c2f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84a448c6dcd73d47d68e7cf42a00dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d40c1ca4087dce5a2414e6561f32d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd2b947cf6f85e117a7c0b1e8246e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76e47e981e1746327c0d393fdcbb16462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38288145d153208b62f557934d6448463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefb6f547899ffa3608b6b10facdf6f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb32dbcfc34a4d292f3aea7e7337458465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522344b61d0aefd5375be02b2fe78c7d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a2dac459155f456aaf1d27412abee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a75843c93b59f9caa4ae9c12e8c450468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc53196b96359d0136217f3441299e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641198875970769e6195e1cb65f4b83a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c150b9d21f9905ab75d66eeaab4e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19b135338230f7ee9eb80e36ab1fab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9ef3c8df222d7a25d8e3cd8a0d8bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed523f5dfa65fd4477687e0ca57899474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a057ccc84d33e1d18255943547c36e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c8adebf5966faa570c25d43951af5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce07ecccef5fd3007f5b7494ae361ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf32d44918ca0178bd4eedc395b5fbb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d6caf1cf0020cadf0387ec71fe7c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c19d20488b9d9b01c9a6c6a5b624e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b54234c79820c58d3ea16043c2068481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626a4a5ef5294b32c41fccf5647d7dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b565db9836cfb00ddd7a58d182756c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b2c6c698e29113b5cb7ec8289c574484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666fc786883573826ac72820e67a3a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e14e81d99be9bc6932fe9c12a7906486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe72cced94ab43540e8334702a008b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42754813be6dafec5c83fc8bf0f2b431488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237054550663bab7c2884de7a95c2a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb457637e56eb61327e57507788f069490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfbaa80be6a43e48f87436bb900510491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c238661a3ef9b149d0dde34254fd0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96143fe3746c54089d9fe69eef48769493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26df259863754bd78257480194e165e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ceb9f3b295d17764b530e22ee8adc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6bc473c1479545516846feca2d088496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1face1a9ca27d8e79d9aee6d938dddbb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a94dc8534bfeae5161f8d3c18f2d23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a72ea5503779e56b8be3d68c0e4b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c852eb14fba03fc8961d2dae1ab1762500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b558114c8a726b51f1e194d91172b27501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec24d9477661d641dfb195e4418fa3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c143cf65da7a59a5f26bdf00f2992503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac397d7117ab8e55f3a779e0b8ac07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa86b44ffe26fca8415637286d83559505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b8a1ab266e4f19f8a9c10060fe988506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c37470728aba4471c1eeebdc797fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a743d5d88708364f97fd924e6cacd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ff705189c71557d93bf69b2435268509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437846f9c2faf54a8cd87fc7ed17474510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd53a6ce141455d2aaf40f3dbe811d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68748c910127c9a353d93d261ea0dd1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2257a59647369bd1b940d0537ac1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a1b2af323d5ab338f572139063246514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3098cd6db4dfb6bdd2d8e6d72ee135e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f04d177d8042cda087b606de123ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41c2ec1b17adac26041ae205acc803517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb888b341ec11c367327030fb534aa9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643223b2f12710a5096f88f6228dbfa4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9a8899b6b61adef960dd3ec4e90db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd95e4b6ba69f5898ed3d5a64d8de9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50996498c190edc2c3300d42d386a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae443272d34352ce0a8d3e34cde1f3e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de7e0f9563dd7e926f3e04a30ccdd0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923211c1136c17d4fd0ca9c986348726525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252928fbfd05a846d1d661e3034ab946526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793154aaf519653817ee0784ae27713527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d372ea2985b5b74cd80ec8e178ce210528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20847522f90adf448bcc8e7501f0f981529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7585b640e6b09c8272f50576d982099530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99e8b80e142d5fce4ce3baf8622955531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35416ef791e628e93317026a092de3d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d12ec9aa919eb762b85678602214b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aed989a47f1f372d16076862f59425534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803d1120f5207fca100435b6211bbac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e270fe70ba05de9268a0d446462fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf2ab5cecac137b3d450483bdf1aef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d104e5998150dd4e6aba2c774a7a60538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1030515c1f586475a5aefcb559126f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28173faf6bab9a9036ce8e1ce6f4e51a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9348645d4a661aab87f0735156165541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4729a776135f1bdb55f8e12a0322c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a921b69d5364b6f098699dbf8e608543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4524559c26ba5dc683109b09ae969c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ab35a846f90407ada28caa49382b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d7eef5d89784fe4dd855d62281c2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74b6a3d08acf443b8338d2c27f08e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36bfd1377061d5c724dfcac15ac01d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484d9a4a63cef929d425440794b0246549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ec1a322604fc5035daf47706c7e7c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7203013bc09230eb64d6033c58b8238551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf0bbb02f4c6afbbd0da85405660ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681f0f5aa81143b665cb617a07c5124553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb3e7a9b4da414792ddaf193d4ad76554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529cff905d8a39aa55653e8819b36af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d990349ec4f0152b9b7f6a945ddef9d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cd260356c4e02e38f32ee59bcaca0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a902a76cd2a3fae6db178b6ef76dc4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb3ce02cb76f430ae0da06f68c8317559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a767e22879a5fdf3271839fe07e9eff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561d5f0413eab73c8af4811ce3f720d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01c6384befc7fcf4a16b5bb63bda3b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc74086dab4914391193efb2feb3cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941da0e17d455ecce8ee75f714023a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053530cec0d0e98f6bef04094f0717a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1000be096290096548f1b1f6b0c3002566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f11844dd9946edb5becbea9aa1d69d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcefba81406ef650e71a2dd192c356568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198dbe1e6f41dc2a6dd5d9ecd7ae813569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d10f72c3c636166690fb83cf9244dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f21c03c4c7cfcfddb0b2e269d4801571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77b7b72b102d54b0125f0913b9f127572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ea3b7fb6dc35b7f3f4adadcf6a017573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3e083d02f6ddad65ed7a5fb293858574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cefc33d6afb46bc993f8e65b94ac58575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d07d52865dca813c29bdcbd99faab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d96bf973f50dd2e24a233be8f8db3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525ef035142d41e1a349acfc3a85531578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9103a356ece8b21a5a792d5190446a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e28af35be2a684114a1b5e55cb2d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33046775345bafe3a64a925d366fcd0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bfcfa14ec7dd439c7fea9cdd64876582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748034928e55827664d5ae920c6eb83583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ef779a1d7597f984f6d2e97ebba82584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006d24c6c7b09186a7b7ddc0a0a1df7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db3c4c485b40e791bd34fb29af5129586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5781b28bdf54977b4909adfaebbcd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ada279b8a401a6152c7c34d692b87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b2219385b0ed345a80609dc559a2f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f7a1347ded19f678e2eab60558843590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ebf4bacfc80a00669387f912a5e21591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa6cbfd73e8e8e037fea2d4c71cb6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b2aa1f86de4ff6f07776769ee7f9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd8d6c9e10881e64da98e433c487f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4036fa1c6e7251b228db951474af2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb3b88b2ca0591fb23c01c4d89923b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233eb731ff6c0cc5e8d24ae7e15932c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3ee29ea44e951e5e0ffae812b9a3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783529c27cdf66057b7a87901815c07e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066410fc08c95d1f4b9d28c92fd463c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eff4392f84b8d34752bdba8928a193601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467162a795e297432db79ccaf902dfd4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa6cd7d8d5bcb816fe767506ec89a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3d968f18cae5e9369549b985d014b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1003213fc1aa9d6df69530f9b4c24605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e542b6b2f48954215394cc4a37e4adb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0127c64888999e26c67487e89e33493607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c5e3848a835ed335d1859e279c881608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949696cc6a762b74f51e2020b35e5af6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc7ba9ef3b92d155897fb9d6a84d95610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9d3262496f8c57626e201691c4649611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6423baa0552c38f84316a0fd08763612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40717e4e7648056ea1240e7fa28a5e44613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8751fb3f30c33c60693166cdd1021d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b2c1f7472d4386059f8037d25224f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6e0f5bd62d06f006455736cc616cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09848b9295830c52f6a3a7ac0d9fc3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835000a19387a0308632543ddb769c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924a65b4ce1c42aa5117c4562083c6b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8dfa55575c7cd4794f376e9041dbc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67e624ba9f894aa28a94f89ae5dd30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4e0f9cb28f3af1d9e75d67d86fd11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd630466bff098f66f35fffc9b25b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e7ef40b785928495ddf2f4a9656aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadd214a2d60ba0c7d1f8d38fa46638625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21419fd7cb867d998c0d23cc2022f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd41f5ed84bcb3a440072c7baafd8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea695fe64bfb681b65350728a39ef93628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323cfa688830f9cbe11051278d6bd07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ccf3464f587bcd91df2533b8953a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c7580b506a4212fee888b1c4a7475631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146c8820761f4a37e2df563cb130ab6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e3ed0f120756ed526e11ad69079cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f9206ab3b6ee67ed129010c11bb38634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27819278b2a99faaa01ceae8a29edda6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38973a5d1f1ffce3512f8e0284960920636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bf2bfa2f460ba628d1a22ccd0b6d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d6521899cedeaf38e8da7de8668c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b1ad649f03c592599e54513d17fdb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8ef2b3bf59d3153934f7c5fadc485640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33404da273ef6ec79b1857a6183ec64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e9273dbc6ed7aa0dabf40cba283a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7a719a6ce7a7ab49c949d308b5f46643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba23ab4b47c6fb49993d89aee570f2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99a5149decbea1fd619a0515022eb5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee9101f96120c17bb8cb438c36e259646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b11c69464e67ea744dfe2c82a9128e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5db3fab5319835292e433ce629eac2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0efe4bed5d3e2d752c3127e5adad9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76fb2cd6ecaab4bbb262e8722847e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca3d440bf4848e515545e752960073651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a9bdc9105d8db5d8ef4a2444986cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3023f40e0dcb1c2415511d40dc5fd9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72902bbde8603f22c201ea54219d401654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c0a2d53280e2463e5f4931fc160bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09189444c6af7d26ef3fade6c2d5007656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aee842bf27a4064196773a75f42ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015494f267707cf9952f92cfe90a1e2a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2c7eabc4a9b2d185d3ee419831b75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562d9f3c3063ede7b8ba314027ab6e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c712b5e05bfbd04e6831b0290c4ea1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207e794b48b0928e670a1a2031bfee1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cd4b429e42971d9bf2df6ba717512663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac687da55fb0a5ad8c5a8fdcdb6134c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c370369154a4fe0c96af627930cc2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92efb47ff99f746d18d89f99c42c56666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caab14ed7551458c60ab18336057186667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c3e97b0ea848434d325e72b224348668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ddafde8aab571b8c1e7ab34ad1624669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89714cbe32827b81249a2ec23eb37563670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe9ace5ce54588cb1628353429fc3c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ddd31c72087ef3bb0e747642f23dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4ba9372d0227ac543a6d94039b7ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f0efdf3c167a96801c777672d041f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee82bdc282b1c4f9165a00616bdcb10675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63572522a8e85b0ee748d97b03cc50e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb16e7cd0f339f285a9c925c6fa978677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15448bbd979dcdbacd5f3b2c2a99cef6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edefcb36e15cdaee198f8ab2ef0c8d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fb6327bda7e5e69a8a946de60af59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910be28e015ea2b33c5db4212614931f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbaff9e49d5e8869fd1047cdf9da8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5370dbac80726f13bbba92035c673683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311fc5276831b28a367497ce5bdbeb0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df943c4637f2f1174fe2c661acec844685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac55e325e755ddcf954586bd8e4aace686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931e9b7fe2ea002bc13d3912a209ff0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f50deaee1570444efe1fb6cc1cdc5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91846a5f8a6617525b1741d1c33cfadd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad579e986d566dd6d37503ea1e152c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b94362d545e10e56d1aeeed58f5823691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ca77516dbcae0ed94157f924a196b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1f8fd369317947da701140bfdec6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3f03cc86dd96d924471d7c7f8aa87694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1afcd777a8ff2bd013433f52e6c40695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac4ae93e9f9505e0faf96b6841489c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73794618be162fb7ea3d4a9de69f9f03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cc03d8472e860421caff6ef848400698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337eecfb5332e4077c4a0c94b7d633f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42099ac8496cefc3bc36a01bd352e49700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8aa8740ff79fad2dadca6bc9e5600e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298681df51e68194e7bec3add48364f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fc15eca4ad425fbd00ae0cd4dd21c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1922476ffb94f6986bd169092c075704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23ee39e2ad84af09448cb3f3b17ef2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7803713ed921d48300004725b411f0b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89c3fc19f5f32275f1a5f45f64d297707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ff2da90881f3d9c00aeeaca307013708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d603edf788a54c4484f4e674906bc3d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c28c0bc27400342cea3f14ed4cddd3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e6406730a44b1fd19b2ca0bb4ebb8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10792a113552a6a9172cea456e1a9497712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba2d5f399bb233646a3562770516e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f8c1d4cba771b60f288bb32f0586b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c01861001c3f59d006df00ec77155a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d899d2f42b44f0f412e2020f171d9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbddec646b983bdb67682bac387ef55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d83b4d7e7510f582bb3850dfcfc65718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402398d17ecf8c740964c34d5e96be8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d4d71aa6326dcdc33d873659ec000720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d86c93717e9f47a9daf3adf034e18721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46abc4fedde16e20b58dbb84716138722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d375b0378681bf9d8a18298390e46723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adb10535171b5cf4ae657f97eec870724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1db082e650067aaba6057a40d8f1e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e225326df2663994fcfab90ecf71076726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0d3af176db30aa69f530df0ca5626727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cac85901282cfad6f66a519fbddd9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dbe43c5826dc36d3787c47a12d639729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592eca75223eac0cb784cf66c972678f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf19cddb4871aa605ba138e8bd8fc0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e3deeb03f820a4e4ea14cb62d5b72732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a1f250cfaeffbbe71ef4a97d64023733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08486bce6dc1827b6d47356feefb68a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55513e6d3cd53f2b62fc54c7ae27ede735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf0d58f4bb7270acf5d475a1e36b48736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375d39c219116eb946535e399f390d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c572ca291b886a62e490e8c8efffa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a54f77b3934bc1e0716cf23ebf54e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e31a32449593bca7714d34a86cf84d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef40bfe83b263cf2439aaf5b59fb720741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb6974bb05897d7671f64a0b8b06c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f5ba91c03637a81da991f79107f30743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6cc67625ce45813a071305bcb5d77744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e04efbfcab0f3a174322a7c15c0def745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a6b17a5d71473793cc0cf19e27c08746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e71b1f689f1f4d40d7d54f49f00b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5af0684eb0926c0b0c68351e88387748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e1ab7c1dddc4ee2a17ef64a15f7c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897b1823763fbdcd40d8e4340c1dcc8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecb268654e9aaf32a3968a0f856143751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886465a89d26dc515328729fa894c446752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8075b0cdbc5a79c8f5511072cf58f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd90d7eb8ee83c36ad1beda0bf0b40f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ab5c1db52b522179dd4bb09c8dbe3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ecc40d8ea860fa9c13c7a2ce6a7bc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac31040fb4b4d61d111fc55c78bd41a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab7f500d6c99e8ba9d6a9ffa12ebf3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913c6811821a483c1b779d3f4091a7f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>