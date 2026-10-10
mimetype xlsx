--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199e089c4d3b894bc5fc9192e800ff71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb76704f2d05d7edccc0ce4bb8f6b202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f906042c3d98f13f693740045a4af043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a49d1654d513ad436a7f897efa2774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa2bde002e750ab0e7b584f22b07a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d321056b746ec92633c32d64f48c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7e6cfb82b6c54e3a3e1267c9386757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a547aa982ccc25913f90672ce9c398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03547450666f5e6e23ac8e3b9e60269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda937e2eb765551d00a8eac361cbca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6492f36e557b71076a40fc3bc8804511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4e51c37a8104e58601bd709bcf0be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533eff86adb44be05c71e7558ebdef8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f91ac6ac9f2999e9d76ad008187f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0279d5e42fa8c5f4850010fd2482d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fd5b4784dc2d75ef17d1c1312049416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c97c4fd878f3a44240c260145548f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c45ccb9e1ccd2b0926365ed2570c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3354eceba035ebbe7868713b7263019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc721e0db34c6574c5881cc993ca4cda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f160f1aa0ff18ad275f0607504844521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac4c7a105d404565bb496e2590842822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b047ea4b1da70ca9e452082d10f3d7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f49295364da344036ea6c02b56c33224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d115385cbd00967d7bf61e25e9588125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1483eee36d0c28320e4ab68d47db4ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2809bfc246587c0b278265cef7eaf027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0f986635622471774cecf4826023a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e33a17b173a9c2d9fc4b83f99396929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178c7c0e92ee2be317011a799248b6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c26129e0789ad35a68fa33e229dc731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032fadcfee252b703f1f9488b0d7a3532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cd1d0912a5fdb5356c5b00c39fca533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb47f05c7f122a08559ab43a024017e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75e884d4f6558323b189526ed74dc235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac38d26b3d1e793c22483bc9dc0e2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f9391153defabc6d06b1ca0f41af837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a106814c9dbbd2fd5e7938186befd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed88e631d03df5ef4b6830510795c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d93ba403f6f25b68948f74cb6e17c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3959b884055b45f8d9da5fd7a6c8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc525d568dcbcc2021acbb7b4f145e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17d75fcabce442d136f4921672ec6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b171fc89c854d82480c3c8cb47b639e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc5b79184e70813c545b8994cc2b9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d4a71441602d120d9886c1e8d28f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1c51ad37449486ed68f1e19ff112a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090b0d0a5a1fc124b7bb06ddc72e82048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7f8da59bbceade469bf45b3ec882249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64b86751bd90cabd2b5271e46409db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdbda89ba8fd4b11a3735883273e7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bd8b0f8c42949156a9a4ad8869fca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfeccdb43675b279cc92f8f8133a3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56032f88ed0c03260db8b060541ac13e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08911dbbd633efc42e98688c52afd155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c8ec9290eeed466033808ee36336a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903001a12a9b1d4237343442b0ff8d6057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82db5559cf9ab8c3bb58eab25c4c99e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bb43bae9b0058b1b862e0b6b7a9c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b726b97bf5bb4ccf799ebf5ef183c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8e53c842bf67ed6810152035db9dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1a5b958e64a0b0140282be998eec562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f361a1b3643b015bd8f2c08c050682b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41201a040561327482e2e6fbec46060364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98767c5d08438ba7bbb8cda399377665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478a72cb3a83762e967f6afaceadc7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10b1d31e1dd21777c0a9e925d65ddb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05363e5d81ddffeec27053ae76eb3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2445df304cfad50203c0b06f59390c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c73034b7b0903aae4b611ea45fb07870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6877947a66faec36c81f99c8153a2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916ed9c804c38c3755009e972037ae172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dea76022a40f54ece69b438713ce9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174ff70aef15355be935596ae184e3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee0dbf5f0111346e2fb1c296ec74bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280ac5c3b7199661d3e595fc71f704a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbafbf38029c38818373760113154c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3810a2448f8f70eeaa36862c02aaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55745f27d7fc3b7815d39a71701487779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e612778714d09fb1db28d74932d7a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c280359bc0cdcf59efe78aa489f0a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adca6ca0e8af977a3f212b96a8d079b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631fb2933b9677033e32c7b72d03e1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8454d77a51abb5e99720a9dfd6c21384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748c352c25486fdcacd5d111acca98885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69868bf4cadd82b41c15a18b38040e4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987c6c050d04a35dbf534be16c31f3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0e340d97c48f0cadfa9fd573a40db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc28410dbcfa334d48becae0e23860a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35c77b2de516cce810ebbde6989c0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c792b41a3584b9bf2b328832a9afa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbf996dc46ac79f9197fcd14a114f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9fdbc1f7fdc666113664edd280de793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc371d246f6a9c5822874efab14d5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161718ee547ac5c8c2ec8504f48f4b1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c9af696161f235fdd12c70db7d54596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6b36eb9ad849e98607ec3c657155497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747721e821d3580bbd4e89659f728cf298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04906cdcc1d89db8521565dbfc37e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec5a5cd978bfa2304b08d8ae32f52e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7e145786fe7b3c986e5f902a466b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fc5711675d7904db10b7c20628ef2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd368ab8bec3a4d37f1e2467e204f5dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d635ad34732a3f86b590c68d09dd1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12609bcfcfd298df7ab31a55854a4a13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88566a5ed266d620b85a501e2a9820106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc3d515111a667866c0f38a5a82c5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448fa880fbf08b2fe270155ee2cc613108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd376b952d8c929d7860d99e5ea4c2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dae180d61e79c3be53543b86eb153110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe075c817ae65d90bb2f61ef9e3a7e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d15a9d2e6bbaea991b49688ad9340112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8162636c81a9aa0a0707e00a6ba1260113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8778e5b5eb78b1cd6913dc7e17189114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73c2a93f54e241a9dd6afdb04678ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413d983ba7cb56af5d9e345cbeb13e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58dd201d9f3e18288daa424b86b8ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aadf21352e24cc3968c1a7dd04748f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039ad9d894b41b5143dba1a0c84db4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7919f5cfacec9f8a2cfc8644cdbfea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591fe82b04db6a601c655da837a2969121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3faa6fadc3fc0a8265f24de3f3d516122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b54c5aedae196ac362254ddbe5dda3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067adf20186f6f48d6a4125759098cae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04d368cfb34a5231ce4bedf95a3ddd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0511679af1c911830678677669ca0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029da63cdae22d6ea1a9405a5eb18e5d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be224d51db069642c02bfca3313b796128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e11952ebbf07d7c86d71d4b149c56e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae315bcfed607fbcf97176e262dcfa24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9041c8c9a463a3ad9fd16cb260fde4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a576aa0dc8b5aab9ea0baa4b27973132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1603979b06a968637b9ad642c1cafa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3809aabbf9b7e0c987be6b72c2b14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06051dcc54c50dfc21f3d2c45583dd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6909aece5233aecf43c88df63ba3f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdd20fc39b515cc6a05c9132e7f810137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eef3aef3586817f826946dc0101ec1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b405fdbac142d1ed9fcf7abacea2cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff59f7ea506ae1b77c9edc354337b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b08ca885b52364bf5c467f5b29b65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1823ba9dd78f39564ec12f82e810906142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b968b06c896013d19b3c4e8c0638da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7a67f76368d9d462a162243d27a8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955d2e0807e236bb73dd5903f28b31b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011679bc05b183ff929283546018e95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8762537960327de2e11ddb4949208147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb83215bfd2079983a9bafcd1a44270148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdffd4371e675e8c4e4dc7fa2a241b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8253b1dfcec4fac3e61fdb3a9c6c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef281b5a7882517b0edfe073f4164603151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb2ec22b21df9fc57c9a47065b8b91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8dd90046fced70d2198edf0d1df1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386cfc9d94ed876e7035aa087525066154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298915e38521d6f654e9ae981ad5d40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3523b55491cc078667fba8bd79725156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727991383a02b6d16b5bf46cf99380b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199dd51882d41853894033ab3947a83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63204f45a7ebc0ff8e85a2d95fa1b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e81a5a8ad6aa272122d76fd8e031ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1584e777e7c9e913dd3ecf8f58dce90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6f5dca0f7d335a638de1c63b1080e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1874398e6bf2c6ec891346d14e165163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480438321288ef471d3d6bb19461a9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba123d2817fad65fcae9a0450e09a28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0912c1c04371a8d0effff33998102b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11d5f021d186340606c5e795d49dcd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b13957d43d4500785a53a4637ef95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9488f8120d411bf8094f220d47dc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35840d39c80e79d6cf01e6191071056170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e62f13c2627b489b90b50e80503e0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398282f7d610f0e118edb228399bc8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dcf9e4133562546de64705bf1ee48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513da23418e76e5a3b31aecf8786bfa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64bf8b565a8a502d89095d2971c6c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ce3e28aaa08e5936fa4119739d6a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1e477c9e858758de08b982ca18f97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e9dfae0b598b03558ed35e9f7905e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdb4a92bd7c5c82042035d7047b34f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89da7f421d1a79266d136a5e83c23c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703db68aa50042d991a7ba7a3a41a90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b64118803e15517f500011c3c5830182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636d16a586f1d897769fd42090846cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253a8339e6822199f79504441fe840d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa12e5444f54a3588a380b196ac537185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe13f8658d0fb45014a7db977cfc84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a156b2302cbfc7dcd1a7bca3a87fea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd270b66c31caecadb049d074d01f1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8159805854c8e94ca810029c9589f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac73ba69502615e5d83111333bbaca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1435ea6880105f3f13a41d193324d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24b5035916b252b599a61b24ed5147192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5c421c1aea55519b5ccea6b948e9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad457cbe3b7aaa97562633de01156c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba4836b81973b81af552fe903b0a4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878aade18d66ac211f187905eb58eb9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decccfa1c89ee39d19db10721b2261b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82da89545b7cb08a81bd670e67d17d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f158a2acba1ae74ef5f9e0c0873da16199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d472c58caf1127e91cc10ec4e5865af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010302eb834958761287311ba6da6798201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55aa5c7ee3fba0fe9b905adb725155c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83874a14e65af94b2c246d5a2fb72857203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab038a96879c18ad329090260e0caf70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b8d8b92cda2f08e86cea4a8517557205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae588d110242571bb45e8957052abd7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca0ec822c972136034afb980d96750207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228926d0f981dfe8adb1a878bc606a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310fc0c5067ef84242fbb4437a867ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a31a694b69f3a11bd1d92cbdd8e06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b90fa384dcb83be70c6bbe31cda969211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823ab0d9b0cb96cc6d28b2fced86cf4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b21c9f429f77167885f3e17030ba7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f74f8cdf8bb999e94aa0883d386ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c1e01c72ed36936601d078687512f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d83f51277a90f027351975e96ccaf9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4afab8920f90260217b86d8247cd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffe16eb58f465de9cbd60e7b9261f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac490c309fe9b2f1db43906cb1174960219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f029095903972de9631526b3d5441220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7737867b5d4c1c7c7c28ef1fce483221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd547ac477b6cbc855cdf26a11b6cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5945b86434894547851b1cbfffa82d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2627fe010743572356d5ff14d6c479224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e49a3bb1b83b59afd0bd36480ccd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3848809f12624d41acac97c48ee2ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd3359cb9eb02515d11f8c4e1450e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56937ef02d5649d3f3421298c92e6fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62a55337a18229a58ed4f3231d5a1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58db75cac8b8b8b7b53a25b2592942230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37494d1d2f8e3599491909cb4c4f6137231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405a1009b0679f068f65e0d1957c9dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48b50aa05110f35ea5a95eddaacfd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92baaad2c3a6e718a9c0b010548413234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953141a5dcb0eeea7bf3fc560102ab99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598f9516907cef29de53b66e9955af4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558af95f799fd89d16db1edf673a2aa1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d06eb75981cba8f0c461c477028f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43abcb188cdbd9ae8e396a59946ee8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535d84c074d5f3975484b11a02e295a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567687872c635366f76c00fc2b5e756241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a6013f8599455e1c1c51516eb2089242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f162ca1091d9f2a1d9c6329ca3d4c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada5dbfe8f267c35ac9a48fd4033838244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ea56d41382dae74f23b67130eaae4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71c8c1fe56869f90fe47eef49d7e35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206061ffdd1263a83b1a3b0bbdea5827247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388deb875bf1f63757794ef754cdc8ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417800c81e9dd1f73b0d6ab21f1063b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e90ebac9c84dea21a28223a2f6d133250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd09224df9cf62bb5872808e936af54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ecb86f858b2835949e36ee6cc97d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5570cfd66f64db2c03dac62e3a17d87253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b887a4fa48fe5fb98efffd9cb55f63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66fd08a6f93b148c31e1eea7bb4e35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28943c218df1c229e90da55bddd24b35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463c76f4c0e02ef72c52ca7c8ae93cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace0ba4cad61093f57903c00f73155a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10500839dac05ad2e24ee1d05a320b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c72f43ebea364b39dbe6cf5fb869ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c36995accfbace973c3175790fb78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293022677b0a049db93200f6464bad3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c36823d67af6acc66c804dc404070263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5a44509ff804f613e864fd26c79cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d414f32be4f07dbbbba8b336204fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64d84dc66cd6f80ae2ca23ead138a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f614c4733b696a4c02103504a9abfb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47375234df75fb3e4e09c93cbbcd978268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f726b641e53fb04a27311eae1797c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c078c18c59d12a1c992752fcc24efc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed2a1099231dd1ded4f956bc82e440271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d93ebb1bc8b321deca1596c2ee6d6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e0c514b88e5c55d3fae76d4cc21fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb34d9d0afb9f08ae5816552ff39aca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330803465fbad03e69d0b30395ead2c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31117a4c252c182b361809c1a64b9db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf94393b3b1b4cb3b66de78c8d6ef6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf130d34a42b51b2b43cd70938987a30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d912892429fd6b75993cc1b1c8e84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1953210b35d25d5dd1b809bebea7029280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cb5a8c4cc9b194b20872c052bad01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f059f57e43ec3f9f963b2b80e7131e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439fa3b6c456f0aa2604490c43cffe3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155010ffb2488882f9a52e5a1e8d2f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5475ab37d2111a6245f83846382e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e7f2685002897b96b55ed89c37cb7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52977e1d397fe783d9f446f498408e2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f538ef59c145cb8f49467b48d0702288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b08c8dc95a06bbbcdd68647c5ba721289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541e882e020084062850b305b00f600290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cfe9b9d2eebc17d04a5a26e19ab3f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6994a6d0a483a52c4d75ce252a83198292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dce509f67ba6e6e0f80aa88dd9c849293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f7b69340d116d06e8bb6959412de9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84d74b3f6103b4267680af0a5d0ee4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93012f966faa301f7b1bd481b05f8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e3decc95c26f7c4c7f645b4b47e80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f44b9df81212a8a7051c6b5859a195298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658f4c9b11ece790019dd0729ace5f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99a2f59c5dc9b31aad014111d59972300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dfb44d0074683477c53cd6295e8bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5762d123e0d2f608066a7a7d30bf7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6704900d0bada91162dcac0628c545303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b61b13698038659d51e86f9c58a7de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323aee8683c74c304578c736b1119678305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de007820f4d8d9822537bbe51ba8255f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c812d8de2d15ca65299ba00d3a049307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea5a2ca2986a2515645bdcceed1813308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23343d4268bc50c13331ccd197bd0c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49b43dca2901225761cec7f1d06c26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e90d470354e543d16fe6a404368885311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b4de2e68531c6d26dd5d183f7a8bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f706828ee5ced918156a674cf76448a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc50f3717353fb0bef7a33e6493cfa6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44c9e72ce1f08fd889f33a7954bc42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14030ac6df3059ac07d269f93164ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed5158f75d41802adf1fb3bc8edc44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed46c9358960ff313549fc10adc9c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c374ac83689ad896f16dfc2cd6c30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d045b71ac776217f9ea9d46172e6152320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1ddac03fe810f18e73323d2df2bdd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d216f7856b2961a236b64d30f0dea57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec071acc8ba64eb888cf81718f2f328b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd01880d7a24b25bebbbee7524f056324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11c13e4c72300806f8d2fc0eb38535325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35256ceaa468bbbdd2ca895fea18eccb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a37f6a7c60c446339e98f4509a99b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ed58af6e3d3ddaf4f41a973131059328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c77d3dd08e4d695e3000e3f0a97f26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e244031b7e5f78e1760e81b3a6dc305330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aea5def8f7582c67e5bf492064c488331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5b12a8a79ded16d3275ab746b0994332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc093262ac0939a6590cde9a147d06fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45554a4fac18880cc778f0d57c9feb5e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cebf72a8c529e118dade0ebf190a33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86335688f316b6cf5bbe54791df06561336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b13a16f2f848d7e417d0c6abdebede337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081c6a2439c6cf334dfa5700085d160338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5a1c16f8ca80b1ee933d9746f7131339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f50ce97b352326b2f9298f42c12e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af6df111b9a29cfe9111f4be01ea84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed331b47c1a285cd0ede93f6ccf3757c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d835e2917b710c481053c118a8fd872343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bb81ad77de683e77fab78bf48aa75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7478a76d67ff8486a57ae5f8a9632345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b59c2ffbb3261891eb857a915d1180346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31f0a4ff974a92527a2d25223ab957347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970eb0ab23ce6f3f69d04bbd3ac268b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe781c607f819693fefefde73271f28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8ad7ce4e625245959fce1975094ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ab764197e29752440541b9c66e9ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaa35f93be5fabebcc998877e68f45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7052ce6834cfca5f2d715df581e79a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa0b3b3c1a7de821fc950f4e0100a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7524ab8719029a41b7134437e5454355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a89e45703ba11eceefec13bac08516356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994792d8f55ce7dfc33a32052e902fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4a4d4ab4fa6c306fc42a51d4f5d7d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57363c34ccd07ad039309c41d70284359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cde2b0fb614ed8ce264c8219713851360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b0d2588bcbc946b2cd21cdef168d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2f6e461c2ce4d904dffd6daefcb90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12709b8cf14fb1c8e7d2d10761c1feda363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda5d69882a49f6a7faef5ad06cdce8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473494df9cf4a897d4804b9724b7e7c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217e451f9aa55733b28a4d49d82fb42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae7a0c8afa05dd04b484bca93d076d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9511b4214494676f48f0bb3725af749368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da60a16895be2600049b36e7385488369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f42d78689d57a48eca79a040743dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788971a36d7a88ecd81afcc7d3fa22a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd4f4b5f032e26f100a8e84097592c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756270e871f12772a29740364e960975373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca4f90c0c7401ff87902536d203edf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aae903402c2bf5efdafb9079d996c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f266a3bf1f660a730fecdba665f30d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca653ec774dc9b2fbf08e45ceddf42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42535a4dfb3961113f1e839db177dade378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f35512c9367b5b01356592680bd96379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7b06a8c7c46f047c43019b1e93572380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e53fc7da2d892f0a459a6dbb02b204381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632eab730dac173e3eb2c2f5d29a7a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1194f0765d4854b010b7955f44067383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46fce9ffabd8c3d9000a8839bc6c6c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda3d76820992fd2d8aac5cc8fc6309385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00c47f240e9d092441ec6bb585d904386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0195eac2afdddf9bd2c1f226e36946d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaf1887d2e4418472a6867b103cb42388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72559c185efa41ff4548380242d3639389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea2e7f22369c3f0e89632d7c176baa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208299b5d7f6c034ab76ac06d745693391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a00340aaf2143f34e827a5623a79b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d06f32493fa15ecd2aa55920a25d3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f75a598493f8cf5352102a78787605394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ffb2d7bd33172b27d5632a41ce00b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c492c07a7f397b29e90f0323642bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529543b025d2cbca273dc7333746f6f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521ea59585596e07b6c69718a6dd73b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89530a8e71f66d4eb1a0ed08601d579f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4686fb02f909ecf535b24d0940021400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e07f2faea556425ad9fd986fb155c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15ab2748cac696bef19cd2db5073b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fc9414baa2c15173b1c2aa3133370403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb61204623af0c7905e9c4f2e27b6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceb2c944dcd0ab9ef0d7448d691b6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57af3d9d895033a45c865a00581dda406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ddda869933355ba90f819d584c4ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199104b94da532e5b0fe9546a96770b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932351c58b0e3d25417a3a5b347d5176409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca23dc2cee5b85b476bc76c2475d60410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d9ed6cf422bd69e238df09686dec0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76c42025ccf117ba0308bef46959fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce8ce5f7fe311dcda96ba85e4d97b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a81822cf08d9c183ba7f8919c086d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46c6a076a368f20fa5f1cf2aa2a7a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a07d31a4b133b844202dcd9c7500c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfd2e0362cde57e6357b2bf4041754417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa444c42ad0b549563f854139a67f62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3da2e2655a7553c975a30e3743bd0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15a43ae34e774b4a7f52bf97790201420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc2dd5bb453a55f6b42c52b3d62147421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964da8e76c6a8465a463015f6dbccce4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6f37c96a6e0e5902c05df37dce55e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356ef71d202f2fffa9a66c259520b57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697709efd96a9332c7f6aad87a7e602425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d2d9f0600532cb5f7ffa082f64fc7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edde763f527f897e93d96197ec5e43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc8bddba0ec2ddf74bfbdd20ce5daf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8358224dd53b54a0edcc971e88bd9d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28646494759a5f2c4cafe216621021c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b743a828c975c4ca594a24a666a6c17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bed3ffecdf2ab58d90d2af757f3cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acc735985d44d7078d656d26411b1e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a0c8ee86c015264521ad86d203760434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb3a6bb66e1207615fe5ccfaaca543435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445865fbbe07e162c13ff5a86ab54cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8a7dd7dea3511a40720ef42869781437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b647f509c507376216c39f50a1987438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419865add9158a9cd117110a18d57028439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b930d5cf2b3b15b9a0c2ccad286b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1bc60547cb18cc120e5c8fb7fa36a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4062e72bd87f7e429f7eaad20bdd7c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860c7e2182cd7112781d0eeb525a1f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4d588868c7347056f0121606cc4d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189f082dbba9809433dca5c13ad2fb2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f8b93b57783c4bf0977be7430cbfe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075faaa23f04f35268815c96bbe407fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ef8819e81cd4837eeea7694a783c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e701f9af5736b1f87fa1bd04955fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d81e946168787ae3913fe16a82589450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a533a9931fda4a40a596c83221918451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fdc7b4e19c8bece580881b607882e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69695b6fad4f8a666ec73d1e94012bf2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4102049e07a14bde4011a854bfeb9d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2dfbd0c06cea65ec6ff54ff83f400455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b51c0a44100d0f41471e9d92a8bc67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9c157a9b5ec29c6b00aceef1fb072457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9773ca938938ac14e6d7d7110470b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04d84d8b37f6202343b0a49fad67ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480eb473d45a2a38d3ab3c817c6fdea8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28eabe542ef10066684fda1ad1d304461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e52d4420ea5d50a6e650bbe249868462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dac82fead8c9e19e6b79798bcd08b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4677ed75e834572809174e6533bbf49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f848c1dbff8e20aa4f7988de3edca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb034aa47d4741abd942b9ddf1577a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52df7232f483e96eecb35760d608aa4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0eccd91e8a33388ebfcd0ca6bc4a62468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79625b08d8fd4747bcefa70435266182469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846aa7eec7de85fa0e0c16e5a9b8a90470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db319c22537cb670b924c126646767471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770298f2e7000591c795d488e5ac98b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb11efe3b1149c04d77eb7ace89bf7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c8c83550eb3431145d4cfdb0f0d9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01446c901f50437b833a67253a1bbfeb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f4edb036112fb8638615a58786f9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa7b29639ea49bc98785c0054aaa2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aeb25752717f59e11b875bfef53728478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc59717d7f509cdbebf7956ae11dadb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe0e43e34d14c5e089cb7ee6d7f060480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa77c6196228bbc1a291e8531b194c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ac9213209b02781060e8ffd6e195c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ab76c4e4ebfef949edcbecd5e790d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4ac06398d9d8767ce7869450cdef1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8b07778c7d658b32b067dd36ab15f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442472e3c797367f0e4bf5da84c22d2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee7baf502150a7be34e26b76b49725487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc0ffb9676f1f269d4d4156dd90518488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad371648c9b2b6c1d1583512f28f79489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73616308ecdcdf4dd3c17b5ae9e419490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5906185cd14e8335618fee864d0cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94062402963b2e845b63983b3694df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c59c49c925fac4e2c898adaeed35c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d8c399580553ec2fbe01784d305be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e789e498f06fe07bd6390f7ddb9de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b42a202eb0c58081ec20d7ca2c370496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9da8ccbf8921bf66baafdc582b718a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61e987c7c2dda603b401edd755ef4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a625a5a2bf54797315f53d0320e09f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a142607e1172c6404f735a98b5560500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e066821033b6c607010feb32b16671501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920bbe075d76b5c547145135036571f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b7e90bee61cf263e10bd7b5e8e987503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6800df0b3afe7b50f6987e60a74d1b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24353f6d0e3380b0669db732a0b957a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7194c9e8d46309840a8f7b552a643b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d619dc7909de837a7962b8389400b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36038716927984de16b213426e4fcd94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e24c28cdb852d8ab4019847f95a61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf5f29d76213b4cfb25545953eb383510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba81b0ba9c7beaa85d39405e8243d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3c3fc2be567934014e5cff301193b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a9781d3d96364beda76080017f08e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb580d3e8480648923b2fab45d194f65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9138a756e53a99811180336b57a36b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073aec278baaa5b623ff5c5d0af99bdd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc5872f2c8ee69fe17d9f55664f818517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ca6c0de99484b1d1bc896000a7795518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcd8b9c58c50d4bb17992626a25e16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1311e6ec6756f5758b83d91042b34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37494da9b5bb3cd1b7ea758aab747104521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180349af8f75bef2429d4f96b2eec80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50853d5934f6b4cf678843e38ac0dfad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35248a9a7d338f34ff7dd4cd9adb6aa7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3b6fbe2ed73a062167ad32baa3e18525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33b7b15ae848198b2ba1fe455c4822526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3ecc66b2d9391bc8b1bf121fc3b31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a1932145b62c216545d45aef1f5fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae8ed81231ab8c30abbc17dc87adb2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace558adabbb6a8dd78aa09a869503f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be782b53fb1f4b3c94a184d4286e645b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0a08f48d744b978ba016826b4f002532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf918a99ce20eae3c6d3d72f3090444533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c61850c5ebb42e28eef041775f972534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30509c28803298daa22431b2ff8313e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93357b221471d80daed7d6b37ed534536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a868200f144f14208caa25a414962537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613adf90e5d0f2648554770f3450beb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e0acbc1cf212f46cada3bdcb3b0ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e506274f5d378cfe5c42388afc4cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e2ce482b0efeb3c8e9ef0b86f994f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c35de798bf533fbb4323529d5da03d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46a0ddb8c55440dec92d4ee44fb29f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384f73c01f93f1ecdc17e974f46792b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75c41e948d06f77768fd1e1e62aab2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ea4300f9e442c398ddda7ae7b6cec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa6a16b7d70376c63eb5399259da2d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2247293c086fcaceece15ac3ea4ae6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a35a2a8957456cddb3b8f906471f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01892550172e66d446c466ae9892c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dde60462837a1cfc239255307354f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b498464071861221351c0ce18e5152e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be056d604f5a5ed06e779fd134ee325553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c793090ac964d76394778dc1597b78554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb61b72a9410dadc0e94c595056fd5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9207d29d758a097db0980ed8eae342556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d82848eebb1846aa8eaeed1129f118557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f222d33ec683fe2c925bd8c55a43f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab525857d5d006f80b846163d81a6b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db15139ea5134a67de5941398d7c72c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041b02cfd19dced339d3a59e7372969561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d34a435a5c55f4b26295da35b1e38562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118a594b54c6f9b6372f9fb04309da4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2a3086dcbf360e5e5c2fbe21b40f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503f75527381e9c5feb15711ee91382565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900563d0d57dab16e0a16560921e7da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792531790d37f9b21dbb644b4ed00ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d681555ed61eea698c36a4cd7d6d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22d05ee8d402c58fbed4b1290cbc7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a6b5fc508d122b3cf3f4d57c7da4e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52fce9a6c4c121baedb88c1af7c0cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600577788e4ec713c56674fa8aa3e98e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924c3183fbbab85b9f780f15c1f9c5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da908bf1f400256421c0b85f57d828574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a02d38f7772f7e1fad4e23f9a3c32575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5687e391d944b6fc8a60f56e05a38e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f373cdbae1370716657c3b2fd0a51577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efa3b537ee1df6bf047e090cd802c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee057edf0a6022cccbc3a316928c132579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4262197dcd7c8a655a124e86d29b2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f35b9c365176ec82b8000890e99f9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8bba971993e07fca0ebf2f54001ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ac6871f9f10a62a09b4020a0e4519583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068959cafc1902a570b230dd7df047f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b0456ad73e041e8a3818dd6f33e99585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10482be9d9584ebd285ca6ba6f47b63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a80803e5f81947e6a312c645646c1e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb35e5958f287290ad52ce1e245fb01588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efbd12a8aecec755735429755b50a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ea0c44509d262ffac363040d1c710590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c4e2f62fb572122cf550be4c6505d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb76eb4208a65424223b28ae1c6b95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c259a755758195269abb2e335578e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b146d2f3b7d6f50f5075a5094c4407594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091309f7c95ece5bc621105e079f22e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174aff9f76ff1939375a89540b82cc30596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b770bf78f7c4df75c2b3d4f09a2c475597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec2dd743f11d5aacd639b2df8326d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bada86a1db2661f9ff7e2526a99349599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30439c733ab33f92a5aaa5587666fda3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8ede62a12bf1444832e2fb5f6a8fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610320d97e5d2600b0d604ae911be8ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3093e883472a53156f69dc3e22d32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a64c98e2e40211f029b878ebc51d3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ae2d181f8d8f7fa1df7efac5ca392605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd200f34286c7dc29da9cf6e18c7f73606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02611df6ffbb67cb3f47a1c7b1d20958607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828df3a7c5a3493f1edac4201cfd2ea2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4721632459ed32cad37cc1d73d7debd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa3ee09b2c1690e55feec86d53c2b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba056b917ebc6cc503479a89f72a95e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05398f822c2565380fdd444b2595c6de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a5935448ff7f386b17a84935b7011613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d333381dfe10ae094c325c4e69469614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d119363e9bb6723d2336a2dae87604615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d39d4876ce7680e1f619625d84ac8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a5319af1002be51a0f369b01b385f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04a8013caeb2f9195955e118707ee0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4582e3f154fd85c063c082906a8eaa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d5ecd7ad510e6243304def4742f7c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdb2b161f31e0fc5d857bd3010991b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97be8ec47adcfe37b695ee2a6e85f1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4552f0a7ca7dd40fe35de776fafbfd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce105fcdafd29593834828efaf0a04c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431ae7ad826253d0144a14ee2a8cefb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ebc138eada7d7d34fdd6ed4df6c24626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc8ac23ecfad152d972183510f8cea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2961406e4f427e4d361db6a81f6e641628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547253b7017a86ca6871c446efdf6090629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced1e7b67692d7412fe36e554701fa6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a0030cee1e826596da920c71a0012631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d75a948e51be802d05e6d40663bd0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaedeac1c969e55ad5df8e322a6dd2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7b300c9ca9abc52cea7d58dea91fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97536529d2dcc5ede42cea1199dbf8bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5e99d1b453a16e2071cc4fe858ccd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe8979d42e2ecd07bf748458f6cb82637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64420baee9b1eed7fa1de3a7e8fa381638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73b3d446245e452aecb99b05233b16639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e68c7fe384fec22f55eb90d0d4945640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9716f3a53a142d87ccdb998c34e302c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b419daf590a7d24a5bb1e1e5564edff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a83d88c6495ae259924f39efadfc1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba442b7ac649dda180f3c287f24bcb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09684d521e556436a1b23039b4b7c845645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b933c870df864eeb432117d35b9f76b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff2060ff80b29ea2943a4b38687011647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06ae1bd323719bd465fb3493fd09b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a224e54f2ce6b63442b4ebd1fefb4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d19654bc13c4cd3975d82c0b277b17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5a093b08b2a8c0d0f19c061bc914b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee944acaa9d2d1f520d21d2e6fba20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75958846005430f4ac45fdce4b70b243653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c969d4ed1bf7bab07ab9f48264aba41654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ef7664e7957d5415372b09ca58659655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b9f00725ba5f3207ca1c03efe106c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1fb529f1ec42979eed5d52902b1ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11fe9da959c3477eabce481150005c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd6b37f14a86634e994cbac8f5a05b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a19b9de0f7d89454c3a1cc85dd3cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f7546b534b5e7b11a78abee22b276661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256199fec44cf2d8383d0b9794eb54a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6f590eec71fae10bd3479cd3b095a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748824cced891dfb183cd82dd3f82855664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cf1e915c2b11c5608133a9d453a1c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a52908e6557f088be8255e6ff9dd1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e33472dedaabfff9144acba40e08b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18028e6b3b70789db5a0edd603cdc208668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387cba4d304c46b4c8c63a48e79a776669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31df74bee3982c58880cd671cddb55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937a9b2ea71b404b314294a0d613e01671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928555480988363d1538d6594987f16b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f403cd517a7df58f9d5d9caef28cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c13be2099824d733bb134483e0396674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ffc70193cb32f8ba63052226c3ba8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e9acfc9b033935d28f5237a5bb142676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf6b82235282814ae0fc214d3b3ddb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4cebe321e5499b952ee6b9d0b52ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b997d1d68ad9643810c041634b37401679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954eea9d3df8e3eff55d4f8b12b8a7a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041b12aae3c383257ab60d12470b059681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07020885f3fa8c3a342cd80eaf5882cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88048e9510467e51bdd57447feef2031683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e28d48ee470a524b9b34f037d471b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0ca4707ef9562a19e5d4abdaa3874685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467812fe83a1e199aaadefa8407ab8d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca424f6a0956089e08f00f96b036a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d18f22af0bb49ec972d31fd098e09d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c597ed5f0b22a3adf1b4c23d2efd1a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93630cac5ce4a92bca360b970dbad843690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ffec219bb914895c2a86af4feb345691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82520ead7e40a6100bc9335748f8c36a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbad666794dac73ee1f5eccdb7d7a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d4ec93bf736a5dc6bbcaaba24d8b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc5601e2346079a9cab3b24e2e1b87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ef9ef42e076958f19424b72d48c09696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a95d9f26adbca881f3ebd406feb1ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f9ca9e57421d001c373c89d8a785d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33e2a5ae0552c667532046b6517b47699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322996aa26877cd4601c1440d264c402700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7b0629eff7149b63a497680d807c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0e5172185e56b80dcdfbf42194bc5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98ffa900f43bc4f2a496c2194a941e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410989273e41a2b7e2dc899720ff107704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1deede5ea116449ebda3476122fa67705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef915d185763de135f18d19a028ce43706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7103b42915aff8b6c7b2cc1b020b40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202a37b981c4cfa4d05e824bf353066708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018be709ce995fe166189b2279b6fe6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73518e8b707cfc3572ece0214297e56b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8e8a8860d617d6df33b8ae1a594b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54053a6a76a0a93edad7e8e160c9e938712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5e08d18c59bdc8535888099ab0452713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20de19595f684eec83bcb54026bac12714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5bc3864720e40b1b48a6eafaceedd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bd56c253508315abef342e32b0cc5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2212180d06b9726d33d1cfbc1c4ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149453b208b0eb2679182994823c282e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294907d5b678329d54ba1f9ed19ced19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adce0136bad65133c5c85fc9b7b836c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978c055dc2425a049573d56a60d2d21721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d84335a5f969c9bef70fdf7db4ae2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226c6af2f999e2d14189b5e1618b72f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db523164fd8ee9ffc21f85250404a868724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e3682b10d1b1e715788e5c7bbd779725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3867bfab8a2ed3acbd413fdb23d4ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f3448ef5b66c6cb5081d94ce23d67727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930299df96802adf8c56df95dcdaa28e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5472a34cb556ab9bb24828f3c18e1b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cd07b212e5d0b5d4d2698b497ad2d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b9315dc32f6841804a556c1a6e769731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccac76cbbd1ffdf968f1902f60a2f0b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328f2c6bffcc2a49dfb03ef051f1540733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eefd651ab3bb608e32dd4fe0177236734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc740b98245e77522139f75f482db0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89cd50a930141e495989c7f2d125cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83d922cdbb794d58f522954ea6e7c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa91058869b171a24c2a4057cd358d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0072c19a854afbdb4467e4269cd2ef7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb76600a0b67c4c66e68f580a62a7d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1f6276daf26bb3929e90e3767bbf8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca1e00280a61eb14a94329e24c72a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4006d3f1ded122155f5161c20a417743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653c481738d9286a64aa53d9aef0be5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ae1d1fbbeaa912d1e0760154c94a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2219dc4f036342c54ccbef0707f3a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf336656d49b9e77235798fef75566c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44252b1193ab875eebbb368e334dd4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7739c506a6a3e2046b303d6c56054749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5bbab5a0d7e197054bc021c046178750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ce41f9288b28ea4465a2854b53c7d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb05ea857c382c4d126df79479fde9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780abe88fc3aee021684cc995f167646753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102045a20aad8622bb3a468859727365754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdaf5b5f90d602b889647b8d7df9de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303de0b33c977d3c567a4c129245bdd7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f15c6e5ba31976c6c4202e4d31f9a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39386161935ce52365f3098c9fe5475f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484f9ca7808aed522c9322e96cbfe0b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30279528ed6add2d6709da9fc481b951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7118e72b28c84461fffe4575f01d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4e4ed23ce75341696e4fb2ce0a8ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c063c2bf3f9ba075a8021457d2fee74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bca14cd92debdf47a1533bd5440795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c532efd0f00619b4a53ca182da8846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd49117dbdddcc4411ac0a824fa9bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d28d5329f7a8bf33277853b341c9da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e68023676dd413ad07eea2a967ec749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62697186ba1bb138261d3e618ac0f0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07702dc543c8cfd9fc6f8624fe818c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff8ef9586fcc39c52f14cdc6de26ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960d43538bc9dc4fdfc1b367891f34013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebb5065e1ea4b03cdca1d21b76624b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54497abcb1364693087e39f048395d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798161c4f5491945cfc033d77775a3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044cf5ba4d577009a02eede5c8a69d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebb5dde168d88682f41a402dd25c5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3218a2406e23db34d6a16517f56d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8b762a9c6b4fae8cffdb18c46059220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e5aec1c9d2d762f2503b4c05a2a2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dca4f0805d1e1429bdde548852b0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352305b51356db6d035f904bc2d51e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67309dfccdc17a4972958b0a1ee0f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cdb5ef13727564909febdc9bb6c7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027684222ee84f7299f1b1d7ff54a6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04cf9dd33177084b681c0dde3b4cf427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d87868d657f097b9e6accc47eb4edb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026aeb769084eeceb35f24f5f3f741a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7bd04e980ec7a8b473e481ff2414d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaa9a243e08bed7535e9d44be4925f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ffec4ae7e423be5fb53af12a03c0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c8f2536cea4327357703bbd005f3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21be7e57de87689dd57a63eb6f5834a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac150792a8cc5652d73d18ead2e09235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70fb8538dff5270ef0df765b15ed9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132614d057faced0244069e7c1a11d9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a46beb76b881fa8395d27bbd05d9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b37346ff3c55bc7145f323ad09a6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3931b5776bc6303f0beea8db58bc940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44761d90a57bd9bae7d885aa15b2a5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a544241fee011ce98dc46b5f0165d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b71dfc00b49448e19383757a4bbcf343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bb58cba2df6f601210d4b36a81acd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2aa7814ecb8d58fdc0a83c2b95b9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81207ba87dd4dc7acef4fce5d1260d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee831635c2a10079211b143850eae6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c76faf2d1dbede8385433881d13c0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fd2ab7306706942e85d471da7d83449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65715f4848cad095349c5dd9816544f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d8865a7ad5bdaa8189228fcd4dd4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17c80921560589ea8b98aa612474bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c90f969fd128f7f1d42a0003e6fbdd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96a3d58161ff4f94118700b42f6b3454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8712491525e7793c8fa1907df852f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadcefd9339eda27c882ec9c077d9d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5100e10536e67bd5a4dd3077ca8de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab27837e0afe914b01033efead293a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d88ace5677d908b8e0e5302e2c19f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35ce7bf262a8f97b0d8542895b665b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40617e1b04c665a8d797cfcbdf3416c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2708926875bbae833f3dd2825181d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f7e9d04c26e4e7d7eb8cc4b83bf2463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2876c225fe3e8e93ed5c945e909670c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c97fb94afbc7796394d83ab92049065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479600355d80d8f7dd3a82d6ad7fd4766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237621a3ad2e1511ef9c548eb612faeb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b5a22a87f39702fe119eb5f9e500568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a547e1efffff09fe8fbcd8f184d8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbe0e4cd184442b5f30da43c40de5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1a09543cb1aa43aadfcbaa48dca1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f1deb50c59ede27a943daec91a3ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c84fb0d22fe240797b97f44ada66c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09702f0dd1316cbb2c1821e18aa0ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe77122a138f61e2cc2afc3d06333175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc04960d15021d58a7df1e87855a5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2464ebe50b22ad3b7d5cce5bf7d1af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8faf1500493d9325031d03ad734e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf7f379fdfc421b8899de4463d7e5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f589a3e1b2f7607e4fa9b0b77573580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0637b6be2ba2c4f3aa18d0cc7c42e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134c7c3bbc649ec0c5855c2835a2de582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa345723f1a36aa752c5cbd6e553a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346893ba1ffc61b983501f49e538815584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d164adc9bc32f9967388fb92a35573785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049674f53c293296309ad3c34eefb32a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febef7b31a4a23e314a066248e14a16887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de586337274251bdf9b5e0d923deac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015b3de799bf3b959f2b4e14a58071589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bd8ae9f4c2603716981568c50185f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706cdb5d68484fdee2baf9da39e918591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a619bbdcc4de9da3942bacc42dc14392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb570e766e7cc4eb649cb91d56b8400293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153d5ad815fccd589b3ba969695c16394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c19c38a738b254d36397167823e43395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c26795771efc07972ee5298c47304f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430d6919c3486af36c68dd367e8864a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a848ecbc10fe80933b991ee034df6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992db62aa2d87cf5c3083e1e0208bc2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d28d872772d087db20895c98f83bc4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f103b37a5b9342c2b9dbb802b0919101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc64579ab9ad55791d1f9d82b1f9540102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cdff2aa9eb4f65ea10f536e3e0db4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b97d6bd245c4a7c6cd95a33ed316e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040ae27190814cf5b9b2fce41af6084105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957308e198edad44dcfa3f07e20fc870106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29906002e89077400fa6504da54125e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14314da2e1e10294b21277471b169bc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24941c033965d2b2211b0a589eb6a20109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354887b2dad3130764d926ed301f60cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588ddcf92c846938aa6d0b44844440b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfefb7b92f804fd6dd9241b557d8d11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590701a1277b5f5a6b765cdfdc7837b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781288efdde3b43b1ff1260a308a9b29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142bcf75638e1025a3b97ab83672e4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4881cd6632714b18e0a84d1f517941116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9215c1a6402063be9c3ea71d1fd2ca7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962144d1fc251b1bc02cdd2d2e6756c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adff27e492848cf5f8304ee83c5d8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6a2f199230abf3cf6504590ab1666120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70da957a78ee212cf365377e1270df3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce485b5c5bfcc318c9ad1739a13ef3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1faa0d4f8396dc0ba09b13ff893ef3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b090ec154e8c4d01b1ce30fb26d15cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc706758efe62b89f270f7686d5a4cd6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72b499a5098ee0842237ffbd208e17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56380a263bb9486074c34c13ba8cdb5d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb4ceaa8bbf4df33325335f908a96a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40785b9279d03c46783358a639fbaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a158073e060f431ab9c633a1bcd1af5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3a4b73e8068fd031ead881d4de611131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626a9e4f9f4ed5a4c0aaeba76035f02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d625eaf80e6a04caa3e37acbfa4bd1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465a1bb104cfffa9a05ff7855a5972f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94b4c435f3a18af2225880005440e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacb6ff4549a1d461ed37de56acb0ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e41d8efcf5f1b27ab8cb4bb9edeb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eeba517339c63ebd434d7948af4ece138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38a001031d5b61720bd5be4e12dcd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947ed09fd6a369597c2edbfa9ed3e85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fcc4de3042059df2e0dc9a4b3de55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cea0e45a77733327004517848ed338142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c909fc19977ca03a1d26ee75dd5ede143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce57bee53ddc0e8ee222c7a23d029d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c22a2631e9bc250c0e6927ca65a92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067cd01e8a79a752d2094a9e07b4736146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a27d4c0af79d50cd11542cfb7fa8e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa9856086ce913d57233fbbf10f084148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8ee5268de49945307cb40e8c5fb64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1e8e2bf3a72f7d43f5ba5ad1bedb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52218256f8f19bf075348d95f8b5a82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c94a00d0e9a90b812ab24f249190a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4ec5fa22c5389f3d6c6c01649e157153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e23d7b8ea1f19aec0e1bf49399395154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70a0e456c5b04eddc4f008e1b870be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52681a9a793d5a49d3284da2705f70bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe68fff1f188dea2528529024f8ac82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e59ae27779f8f58a308dddcf80920158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dc5a709a70815906273aaed5ef0f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7328d8e7a1a5e4e2f38c147701f5f45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed6c1acddd1972d076474c2d25d8cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b766b1c31934b52da63549692e4d163162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b30767bf8d1cefff645d865f2fa73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46288db66af48274d2ba24f2748e673164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeae4a80cde7faf3b882256b5dbc45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4b7c6b24779d25e83405f038b3a61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67383267a629bfc6699da916181385f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e1ad62e592fe7a918192b200daea8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0956a899f47ac167f226ad19ef7b91e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55bb96b5fe38c26da7bd91e72c7924170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abcc90200d99bb5e01cb6f27970994171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4bdf6162dfb45ac5b4e4ec68bcb43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4992c48d0ffcf347ccb11749a268257173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54089632940c89af5177169d0e7a752d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8ca17ca3cbe12f8011a8ba1f395a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b667959491cd6ff46bccfc6a7398c7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb81d7b9663641f96678942dccd4d4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83babe0d66bbfe8e38c2e7bcb48001178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0093246f2400bc88843cda01289d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66737689294ff08b03999ca021533676180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f83ef135a93329474ad0f881ba633e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60eebdb934187f5e9e0a0dad59cf2fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3e3ae98c4c2635876c4d9db2523dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492b6729515c03fe922272b442c7e92184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd9a8c8616aef1d4e0ba6ee9131b4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a826352b4c40ede713c9efecb9cbdb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abd11b234822dc6aa873c6c5ff5f64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d37dd5cd27fc121af57b1855aceb84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0e1c6af915b915a9c86df233bfd54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4978fc63fcf71d273b7fdd56dc085f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c32cc09a9a99d5f22d9a583e6767c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f4bd1192f00c63421615149331b31192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1f5566fc9abe8de1fec09bcf62503193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e047ef2be45a58f69487f62081cb3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd64b9621238a6990292892d9f79b56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc67b0263198b9d567d42f56c7dcfd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568015fdc4f69522b6ae164a46209755197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4f5b627f42f3cf577eb07bcb363bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60133b009dc30258caa71126da0950c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a22ef2f656613d80a77a50147981a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525936e9fa74c0d94e54325a35869643201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6081826a15e1114f3ad878a07b653d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935276be950cbf30e5ca1574112c339203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d421ce978da0a4f7968f875e849b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d9dea620c3c9a3ddb150f5c4b8593205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cacd691d480cb95e49caab55b242d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c5a3bbb5b976699501582389e557f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5f8382bc0ccd3626dddf9857916f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62550cd22f074394f8f6bdf54c6bad39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea837dbfff8e3013e80c1a1017b5ca7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc254efe13e281ec738412372db7500211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f718be307e283670083787a6dc707e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89ee7830373b7d342e96172d76a89d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f8b5d8b4854dc8d23a854de33f276214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a73cfc9dac1348bd23170836875d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c6b3cb3bdbd80d729fdbb01438c0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631258739673edadacdd0efae634e71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a9a5dd8fce2ce7d97ed09210d3c0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b9b8ea872f16484298fb5acfb5e93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d5d2bd1f1dbf2bf64cb7eef8dd450220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25773b580ea44e53d7d85d3b5943acea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b680f105ea7c81a76d0ccc6e02b51f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83150e99bf5a84f55881f79cb0a7a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e6970c19326ce4f4c97442aa3cfc3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5023387f18300deb80463ac9c83e534225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eab4ae3910ac7fa8f1dacb79cb3a91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4fa2871ef9439b16ddf1b868b2fde227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb89ac3b9a555c47806bc5c2eb1eec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d76c7ddbf2482ff5b122112866f3d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df18bd7aa517efd2f473b5347d3917230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3eedcaed0464f7ee60041f6af78f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cb83ce0fdda027addfbd883571d0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ac803f129254db46092dbfe5e60b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec35a1e0e441875bb60d0f2bddb438234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d4ca1e10d58e596a9eda389dbe1ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c749f688973376630e6ca1bbfc6ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc19b3cec286fc74f74f478968223dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe3cb1ee979b25a491382c987a072b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f875e1171961db51932a50f318fb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb96ca126efbcdcc4d5a377e448c802240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33600bdccfbe61c5c7c72e2721399344241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458537f9adb135830fa9e4e890344443242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac43e63890f3353ab3afd5c90a98fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0af498be3e4f8b37e3c7b7b7227a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595990ea158273682f17b0341d69bc6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467546173154fccb18025147ffe97c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3acee4e9756cafe6b7c11fc21ff54d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cec47ba4ee8b447d16a036e1b7ec2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e22ac4e51978f8b7f8fe2428f67ce0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce870e1b380091040f96b14863b5b7a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153a4ac1c23ef1c4463927dde429d1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1dc84440f16ebf27177bbda7b53c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d8e090f0cf32b2d04b5d355b088c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b3a1e8c26fc91f9af1e1d0d934617254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e86830c3e09b36fd6171995e56587b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32483115c30b17bdff70ee562c57f1c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671ed310ef6df701aa7c53a71c6b8b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b16572d79d993a8f000b777b25f2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd58d807eb74605df79b5c5d7fd294d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cb9fcc33af4f67ac39a8de4f27391260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c228e737fa9b744f2e6770129219402261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa968ae0b9b32e9bb7e486b432df6e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5f6eaa7ed805cdae0a4b4fc2dd81a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e4d86493d4019fa8c5d070db3370f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c489397a70efc828a4eacac5424a297265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963c5da931c1da29dae33e8b06fe16a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564759c3e1f7eef9b3a4b7901713768267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999333824c88cf1d53e0ab7993cec0b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cfe588df1f0bcf6170d6ca940c0ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eed99525513a9f79c7e8aa79adf09e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd017f28d775fdf758d57e0d681f0468271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf2db55b1a0425d4aff06ea07edee9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d394997f0c762b6f1067fb0ebd1289273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f8d25363bea47680e3ae241e65b0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8b8fad0bbfa0c9186e72e1e5e90f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189caacdf362dceb39e9245cce9259b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883791e392640f12872d3345c8edf838277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae49fe45b01313ec8508ebbe7cb7e64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21663ac59eec6ebe32415664a19b546f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f46429406fe5aeaa434ad82235b77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45116a318aeb57035757a43f5230e5c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067ebca20b50868fa0ba716c9904f35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cdc1b4525a4b4300556615a0313d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fa919a6fc5b59687fbfcce8687943284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344f4298ff0538222e03a925ae0a806285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcfcb49815b3a2b8fdfb36312fedd4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19784bf51af0e8d4a283b401df5e779e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33d77f07e40869931b75953f1feff4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b2f3a91136dd5560257a1c2feea46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c5c5d4f24f807b8163a1dc6f34356290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b26dbdbc5a5c46c797f84f470551fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdd4d5676f01340a0748a1a4eb76a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d3725054142ccebf132b2171402ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977de7ebf5a802ef78d1644e48a8fbe1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adf621852c8d241377e1b9f78070b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c587ad7ad80a5b12b46257a0470b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f5ecdaa504c4f1e88b25415954b41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d24e7fa085215b6949e853178cda5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c692ed3e8b1bf1b1311c153d6f4e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b161cea65bf0e1033fe303bc1fe44a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07e9573fe615f7d8752aa12bd5a22d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56f273a3cc3d58d8cc3d37062d33be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d29545f60e18f6aaf19ccdc42bf95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa249a44043e36c5c822fd89379583304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc83048735fc2e87f5323b882d3bb27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4ab99c5333e8415186af0f62c7eb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807b1d1076ae996c95ab482dc733300307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1f5ab307f7cdef5ba35cff55028bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1736d1408d0d3cf475d36ad5090b484309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e66de009c128bfe0c35db27d6cb6d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00207d10f0368533f8b926fa01d11d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963244091c4e777c6774b280ee73057312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b41d1d84ed4f22b0d809180931429313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58add55176b48706f666f2e0399583b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e0bf883a716437c5b6db653625bcd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4186b8ba0ff408bbf5d2c1b2c87871e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271556dbc0e02e911006aae494e9803317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8fac18607fa2ca528d2857c20cec4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc6d0bfece7cf1f41897d21383a7d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20658ffe9c6bf3a5a3c6b17821db442320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff7b3c832af91617c11196d86b5b33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cc66cc688ec3e7ae6fdbbd3036ee7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c18f0bea42bef0de4cdd3c875f2acf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563eef63ce71cca5617fb6d0aba445a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2300f35d16f1ad13550ce2dd81ee7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0266b5ab5cb63996ed06c43174b83af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5d5099028d19d99b0cfe99648263e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b94b52b0e04a4a76c720bfcaad09e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ec396654b1c8362298ad56a2edebe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6278804422607fb43f8e4a2d3c9f14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033107fa0ba6a4c417fca4f0431dfac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62040843799933dd905e58960396d7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d2369b92bc8536312412c2afdde52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f6e7a3cb73001a7ad36afa9718919334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb3ee106bb2d78ef7fd1a014b3f4a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec9b9ac4720f21954c7ae1a71f4a90336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6bf566baafc8dbc9adac2f2a8ee0d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fedb2bda96799c6a6071e0263b9d16338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcf5f5d8efcb028d23c7eb94830969339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3b2a1f1edc085aaead2a6b881f22e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa078a5cde23c58079030b23f27e764341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6d90fe75f9bdba1274b4d8c4c2a17342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b4cd13da9869c709a6fe7d1357503343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffc9c86f689f47470eebf662d0cbd8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568f147bc2698df6bf070f78e2709b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddd5175d170e841bb3112cd97cd474346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4f2c22c7a2d7d02791f51d675519e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501ef48e5ab9b4ca58dc961a38802c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b76043b0e79a0cefda1918d0a55060349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d67ab7388a9d39ebe58d1bcf4d996e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7871b71455acea582ad6d632d4620351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c6288ad8df565fced9e8fc5c49c09352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97637edad18ba3e333bcefa5d70d005d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a77ca1ac7afc82b23aca9fc247fed7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f61bca549d3cd4176d59ac8aa95259355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4660d8141ec440e2563b20e887389b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e58697b2b9e00a11537db521db791357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e07187a48958e7f3e106640557c7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182d53bb6dd80a9562c34575d50da75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b80033c660457fca03935f84025abb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d5baef193490f338e1ddb20741ea9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acab4baa401e87484e02ced91b943e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcbd75df36c84dcd1b794790d8b9ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b13968954339f852033cc18e556e6b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb3efc3b357bd3a954528b6d349029365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fade3ce0ffc932296a98ffdcf2a204366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f44fd171fe2abb8ad27eadb6e553b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c556230ef54f360e082a5d75415b6da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bac92d20524d69fbe9693a7227ca0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883905386d695102246d12631cadd2eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2365707fef871439d8161bb951d4b74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc393ed1ee1dc0f5962a2d8b14a20e7a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7e60cb91ccff3791e112440f9a68c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70139117dca86c481526ebfd18a839a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6f2c34d6b8eef5279f9fd52e88cab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba079158bbae85c0629d884eda3d411a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65ae10152d3e5d5c9297d635d922dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673de5aaca62c2b25c2669820fbef625378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a503eefffee42ee1a09032a21a278379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c16b3aaa0da29f8b7ffe2fe24e789e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72660cf5fbdaab5c6d05a9b58ac8114d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1299b0fc57a6979374642c560e0890382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350567ddcccfe77c316efc9cb047019383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff6c585b0b2cee2f51b5ba05d89bff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acaca830d79c758743f850e0265e86385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cfd268ef793f13c0bf8d2edfb829b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d7d3631bf33c5edaa87819220cdca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfa34d3310c8bfc3f02b4feecdbd38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ed0261a4285c83db292c99b7c1408389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b4461ee73a4426d39fed63d9b1091390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ac94f40d926e8046c4c7530e9a05a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb349e72d27d950bf68b54c2511d781392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcc20acf31e71671fd128421643c11393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa75a74e6ac0a8e14d8bd633ae1af8d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab513fb7122979d025e7536e6aa26b9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c796fa9ca1909b1df3e5c84586f69396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0f3bbeba89fb9be6f44d122a4bb50397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119630c97e13fb11cb73e7bf21f1a97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552c9ce2cad0b2254f2bf9e2d574b4e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e64a8d25c3c26f260a349d7b435eed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73e564830c67cc697111a1a87db5d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1761e9b32aefa795e0ee0600ecc71402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c12ebf6c3ccb18242cb65fb9f7375403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c809ed9902d38201479a181431b31404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ef5e8eb1ff0b6ccfccc53f692746f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8b8e09b47857a6f6d2ac03770abd4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba91c82d3495736dc7a09b74f267dca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a30c71118ee713cb8aabadc9d613c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf32fa6f0ee80dce025e5ebb13664a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422781968a471a7cac78e76e4c3cbee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e86651daaa2daad03d8af9fa08d23411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a69b4e2b827ad47786adf2138d34cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d44754a65e1f8d65951a2a5e76e2e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722330d68344c318d5911b7c4b5e7d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774c8ac6899749363888aa5d793630c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f0560a2241225e3a4a19848dac2ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f69af2f1184965751336118c9f3e50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae7a17451804b4025168bc22e6a07b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4c9095ea898aace59a3eb78594a10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4c19392cbd87543c9a575edf811f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349ae15d7944299020956e72978d076421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e94f281785dbf262a999f345e9d6e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038648e36a812a41ade0031c7ce2d76423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38aa00a019824cc74e2462d8c0d33bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3ee883d472baaf08b09209d2a3502425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de136111d15627fdcfc08e4a8f13ebb8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d9ea7911e0563b9bf37eaedfda00b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32eb2e1ae92eef7a8022077de5a989f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c5f589da13a0fe6cc9bdf78686948429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cc0a1d415843e84ba7831973da36d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f01ac4249eee162552c65ddc44a39431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419161c45f783a73bc974439907b8884432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a022666c8d7927b4f330e3381e3ed8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab1f9e08e2ee76f2604a7e9de072b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed390388fd32a3b87ba963170961c92d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a8593c565744080ecc51d003bc89f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e8462927743aeae95e6c9dc5a36bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61df5c46a70daa4ff5b91037dffb1e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ba381302f3e0b90ef688b3cca2bd1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b32e621a2a41c5456af32c4d472479440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafa8543ed871574c3176ec9f6ba221441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c5696f4182336e9155d0a4c141181442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71cd34db6824a6ae06c44dd1e49d88443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd514b50d8cd138a1e12e140fe1cb60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a196015b0b826679b50723222474d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950e84908f94c122e469e9038dd1d06446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f68ec78ca1c369797a5a85c056048d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ba92494c335581c7d33efac6a518b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677cad9f492ec0e02e75e922a210fd5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2a76679571a7a4cbbcb60215aa54e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9d7b6d051777d8603aebc5e818aa6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1c11828fe5ede0fe155e374af6e51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804c8c802d1b9f9d473b46079a5c6c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cf233da5b5991285d2e3a940865df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9113e35ba8f3b3138b0b6e495a1e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42c2828fc06651315005a2ab6d7824456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eac0ef1a8ff769bf2a075a6cd9699457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27873f34f4f76741ae6be6902eb69d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf7388bc49ac93174b00bc8e757477459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6aad8be7935b3e0f6408e892037999460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfae3061d73d199eeef61db9a24b79461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c57813b35745be57417faf516f8842462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f2810e43a4396495c3957b6db2d34463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a00f2dc1cdc7329c1b2b927fff816d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643df17598c06f6ba2b259b4f50475d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47639d17b46cf33c7e40029321a7a4ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541579f01dbdf00ec2524bb31638f68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dd27346ab974e7c656cacab957419468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe05c91dfeeed4d805305d35df5084469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2d45062848319da2b125af607d666470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf388e80e1f1f2649b80e2e846156d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e0de920027b8e1509173377c206cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6f9b5289a024b40ef1185a1fd7fac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfbd3b57bd640c9417b2ba7c555686474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bb3cf207c275c75530a9a728f8f06475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94296d19f136f8c06eb950774e94623476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d32a1f29b79261928c60698e551a02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9d78027554fc99430ca411f294eb5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ba0978b2c425dcdfcd9c522e55f30479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba71eb5e5295065cf46dda74edeec6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c4f50db0db26cbe2c53d117186aaf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333669ebac1e0dd4cd81f6b6661fc69d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c39c58aa6e3ffd5eb97978b22d968483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ae3916ccb35048c00b437f3995931484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee283c571046a7787536930e26f85fe2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6647dc494e9a1e77e0e83a1a5c979f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154ce6230a28b05f8c19d3f643edab2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771d6ecad0416a6dde591be8eb49c66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553d7d3f44be8727c7b7fdd29e44841489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2de793ce3307b534e9766c12cf7feb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df52864df41c8249667b2f2f170136491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4a1c4da5b100465a72edb93f817b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e745c762186c93e54e6446994e3a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a9442bd85f2fdfa0431b3d403237d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec6df87065d0a9739c3a9c6b550cd9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e416e4793de08bb85565409e70e423496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c2daad71f2e93c805ffcfdc2a5c98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc230dfd8d61b53c78fc69f5efe4cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d414fef5c6a51ba00ee9bd562fde8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229bff7ddac5b39bf5ff71cf3e38999500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21675789ad77025d285a8baf3b9377f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78612568105567812b8649e2fbc1e134502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fc4934b5c562e5c1b1411b3c9e688503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923ec793d065b10ba7112c7a5ec7f40504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fbd52a684a0fac32d7549d4e1cc2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b1e73adad588fbe528eb902da6bc9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf3dee85be2f24e674895d7d639adf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec48ddb6c173373b479d48143880e93508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7eb5680f83b32411ee7e528bb1b4b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dd770050f4405d971ed5763945ab6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ad0842347e4a58ef724acf58d9fac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8b9f8a52ade45d94bb9cfd7ad3aa9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289518def47011f8efeda6b1338def9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb929432bf49cdcdb298f1a624b7ddb0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713078a973d7eec2c86db9d286c01fbf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c31c8b004f86dfd692a6862cb29e9c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37849becf833fcb0bbedebd16d1bd490517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c5597db30b252bfbe5b02c628a0e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2895cbfa83c022cb4ff9b729ba947519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fd09103c5147de9421156e31e052a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead54f9eb28490b3ed4d3690ebc3e8f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f81206b276997926add5e7cdec39b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eca3a8dfc87ef6539e9ff0cb2cb1bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1da1d30b62750ca2c067406e7dccb4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4e200531d1e90abce29e77e28657a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bebf7645d9738d262f78d67bc9419b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51837162558d45b1d16159eeeed57444527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5d45e12e9be230b4ea886f0a0d30b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9d43ee5979723212c65e759803566529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e236225d556c65511ca3978a7db56a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f545d77790273c6e3bdb5f0620f53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cd5459ec6b8af76386275c1c67bb7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09568e3f8f6ae999f3b7099fa00d403d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9dbf504f9793381f3288d4dace3c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17c00eee0b412425c4a3e6345c4ed1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515dfe5f71ce5bcbfcd51c3ccf6851b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eae285ac4d1c1db5127ff41325e56f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47effb2a3f42e9dac4bf70628c83d857538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7638cb0631cc25078fe6ea30a8df9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb62ab5b726e99b56f6c2d4dce4a93540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67994407851d9316378f6fcc3664a5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870d7952b6172fbe1ea054b63ef5610542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6cdc3850ccfd373ef86f2b160a770543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea7cb6fee62adc56b67b689b377a4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb20184ec2855c7a2f7efc38466bcf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892dd5b54386d161ce556a404c5cf05546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0dca604aebea26a93f8626798dc8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccd17e84b52dc40acfc218361185d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61da07827dca578abd92897ff3807d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50cba4670019c6dc8165250e2f5f15550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4695e7b612d6d166c3616f6f6b52f3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a911d50a926fad7f38935933509c52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03783ad65cb88eb98948fa0dc1042de8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f26616527811c82b5f5d8a0fc71cea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df398189f26a8f2ec282476517d4a1a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c067593914f7e215e1de3b8b3c221b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846141ef32568c10e266389758bb849557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff72af66999af5a2c610d85f2e12ef4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bc643aa93a035f90c8169a32b0d6a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1f891a7c588e41b1269c22a3f4466560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5291cb50def56d53ce7682f1eb10bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553849b49f4f628371fc26f009f7be7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3b65c3823253f70368226e063c264563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45105328d39989d14f04034d62ab42bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dfdc62d81a0a2b6fee88bea83278f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdea77a5cc713c14766ee213ca5204d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571218b6036f8bf80fe304c3b10b021567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97966152348ea3d916997b1729675f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abe362158d24a31896a0946d504092569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8760a1ab9174fd91dd05cbb327141570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9f8692895c2712a28c4d68ca519b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86460c6ffa83c3ddbbb24f4d6591abb9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71016740d2523e7028772ec4f1db225a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6207726616ecfedaf9e51366e3855574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dbe7c1fbbde7ddb9bcf2cba9f1a0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce1ad49d04756e3583a936042f1fe3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fb1af12bbc13945e0dc1e95f80a66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec3a433b9bb68e3c68ec20478bed1d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23b19424478894b24db854b01074b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628162348d8d2f6fafbc4a57f81eafa5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d4b4b3186de55fd75849d4f5489fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc6e1a404f18ff57845191054a20e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4481be17e064abdd3338e072f75b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95586a4fa830490922476e0c946874c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5d3bb022a7dc7aaff9593cbfaa9bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bf008d4ff434b6f552d22ec68de4d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574352ddc73d6bc0bcfb23234ca347ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abd4742eff035af2d6c83bb439d67d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d031edf3bf09b2273cb327e5e9e1426589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166b6265d800843b81ed22b80710c73590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605493a3c1a67b18aef525b9e635352591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c376d0c83b1ab03263350c40b668c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036fb22c6ace0bdce9c221e3b7e8d2d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bc4ea7b89f4a614221c6f95c44c06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d2b464861f29f937fed888dac7e4a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a0bed45a8f6feecc70b0bd265cd98596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b00b0ee1ede8c981bd59c2aa27950597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bccb30e653e41a5f2028a053744da2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d1b47843a2facf9b7e1271cd59005599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec512556d5c02b7882c998e23f531e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ae8c25c642346520b189651162a74601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a89af2c10c4bffa55622605b63a6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5700caf6a2b94544df4f9f75ddbb2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b715008b6395bb9d5429461304b35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91696fb746496716f4218c9d968e86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa338a14634b9902e4914317ce4bd369606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cf637d22720322c39a8e776f37b41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722fbf834d0e43e0f0df41d7aa72925608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291ea4c97b979c754bb7dc44648f331609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf6f5576d5d5150a4e613a5845065d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66134c2ad8d351ab3bec6234da1edc51611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be474add1948407612c9a491c726925e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c6fbc5f9b48ded3612cd8bdd0bf5b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf764dfdc664c0c44d0a02d54a413ec8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645c9b79f045700fd2b0be3b6aeef97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5bfff84ae9e66ce0692314de2df06616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924688182261ed47592c470ad7c4108617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0492312bc75fb415903401d68affcf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87593229f48744aa409d8eaab5e46713619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59278c407eb6bd0939e14098cdf0d353620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0838e03c7a6d098421606cccbf3cc9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfae8ef3a6a8a7178d1f6fbe5609c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69427885f3af9386eb55374ba7ac20623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ce44169d47b8cad2a7ccffd2ead9c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14603c0678918bc2fd7b10b2b04bc0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724db4ad65f10a4eeddc2927ef5e7ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340872f1fa837664508eb94ad267316627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54fcccbc47c974c8ef822fd6be206c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ef808331e1e9c560dadbc08fe0ff9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2566a9e6d84123bb0a78acfa05ab7cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35acef7a415971a984196ac25583877631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a559263a72cb1eda7df8d54ec0e64d2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e1675ca3145454c528ec0ae75f454633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862c4b7d1ed1ba8aa36e1ae24702089634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d313bf270860b4d5b6ea1bf3f0126635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c006c0a00f3336363f23d3ce77c882636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab904039958d912410a1650562d14c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07c448b7d008012d3a759eecc61a70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4014adbdd3d82ec1c0b59cb6bf136fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab18a1ed485877c7d113ab8720b1ba0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd0fe0be14fe0985211580b0251f92641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768878facd86fefc793441b55788ed2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acc3300f267a863cb4cfe6a2ec84e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2f8282859a71ed60db442b2444447644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42781126a10de09d45cfdae9560a980e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd1e6c4c234ab5ebd5318a33bd9970646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4641abcd39fe82cdd821efd76623b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d5d9c7ddfc4269880b6b22fc235ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00966419c11a165f60f6180c3d576b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00fc546698bf6684629c085d2d4f1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f60bc9352d0fbfc3fe0806592f246651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c48cfb67bb2121c3ac9298faf1b29652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba9f7e682f530e2273397d142868d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1831d9f8b4c80cfa157b7f69793105654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789ce5985bfab1067319e539de02539655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df2824707bb2fbaaa8e3aa9a8ac5e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a568a9cceadb9198ec615a7ce1646657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec7867acf9b8e51f2691cba21d49d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73484db07c67f38893326a3d84021d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093b30084385bd0103ba5686b956d30660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d913240a884023bd9c6dc3d8b715254661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f866d425361159ce2a4a57c6bfc41662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcc0ec01d6c0692392ee8e8cf24472663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccb104ece266d0b410f93fc1e29920664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedbfe4661abedf588c17a7211a2772665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8d361ec17e9c84b9b58d95a50d7ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbba9c500a892db3fc3a34fc19b69c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1587855c29c7202e000b3998e52e0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c027efb9d0d9c045092dc0b1edbf3fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b9125ecb713d67ee02bcff41530fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd509352272bb216ec88d40eb699af9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccee7c65b4621fc035bc1b2b542f25d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b438875511eb16f2071aace3e839166673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc19bdad18f37267bc4b656f8f68260674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc046aedee4cb07ae1bceb6727586d7f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc5b0fc4306310fab761ce2755902d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d234b870499ec31d912384650f260ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9055914530acd3962a1757b30e07c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26568ce87d133c0f740606f48b937f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a9d4316b920e1e2af5aac0c1a35ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175c6d7c34cc218e6cd4bd1a7547986681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741cb07177706870e85b35b85cd5566682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449c5208dc3739bc29b0cc41cb68db0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce661826219693451df8ba3e964026684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db347462a2e4210f2ccdbf04809ac3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250e9cb681b44a1d03400e8f5271d2f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2361261f88a951cacafdf9f6400e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c41193982ab9333f30cd84516881db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6f38c639e51964fb720e21dae1225689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c3cdd5f0ff189eb5ff9373a9e8162690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18422a78a2435c81639171fabdd30f5e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db8feaff1ebb8412ef4594dc41f292692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95042febcfe9598f649debc9154fa83a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf60f511f458db518debe9bddc7788694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f58589f6a21f6a01756e695f73f577695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dfcebf9fafd06e8110514571c83b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4752bdef1ad49a4f18080769d2a1c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925adc2c444417f82aeab144b132cef6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce335b91b199e84d9b3a9f2944973aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175817a297987da9905228f9aa948ae2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68acc0dd83b29fefdd6abbba810d27701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b47f456e15a9175712fe6712113c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43cc5ad2608bb5d0a88c9a37d66371703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f127558777912b3d86a0e8537dd76a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d02b36f0b953e4da783bf7e2ecd305705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb0ea37e527b91f444c0710ab658cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a70884360229ace8b16689b430217707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49162f302fd2e079b47325f8f62d4f8a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665b018ebb5defd5eb5497daaf8884c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f13bef4958bc39b70b4fc4c1b25c1c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d08b9ed7239bbfb2d6d46ff4d9652f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf635a7e0e35be0c7c8b9678fb2aadd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a5a7b1adc12e885f3a9b17c8123f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629088da7a58d41d2e5b683098a6751714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22743b1a14e140b43ee16e34cef4c552715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845579c5a2e8b584d07c6d543830489716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b358a0564ad15267a8a958dc5dcab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5668146363b382aa03c24f3583d7f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac42ddfcb7c2a2e366258672bbef0a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b59e263937d62686b4cf6402a7a4d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a95d4e3a9944e1029f1d9cc6007c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d471c3a60a3f705e625db7403bfc2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a4480c85ec45a2a897d66a4412803723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc69dfc7bc631a83026e7df26be37e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68faa3718ba362947fb4cfba8e3029725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef46a7cdc2e02abd5c8b70e68abe143726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007956a918de7235b7aeed6ae72857fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169abb69872c77cd647ac4f9aff3f9a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd08eaa4c3e10dc7a4388dfdad960f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961946c26c32cf959e9321163c07bcd4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9f88e26bcedf6427a0230d5d506d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a50be90c02295af3c8e1726ecba73732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadca2d558d9ebcbcad86b6ff09390c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b06e1c44275ae9ee5b33281496fee6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869df0f6f3fbf8c69a40090710736ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fead7c4e7594413c85cd177dd2c60c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad6c75450e8c27ad44d8d118fc03dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2e0a69261240789b541d9fe20dd8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3e6abdc478f9ff31e8218b37c2467739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe8bd0c5f6b97fe8ad07c07c95eee5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fd40d479af9619f5d092f2a733f0c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3566a7290d4eae23c2a7439e444bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94521cc0f484b88696d49d1e04ae44c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf4d2d3f3f870ba5b3333d1dee5b1b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6efa9c24dd597c87cc7a9192c024c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86377a6574e052915abe7a93dc826ba2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03c56616589961f76b64a4f3fa6b09747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b75c9da4b47eb8dfcc95752326747e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530c9084dc8ff3b395fba4bf25d3e2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb82143a851a34600664efeea174a48750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bab0480bfbb09c8e0405f215c6b97751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8275a22b52833b8d4d1fa338f43fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e2457709a9d0b68ec248389fffa6e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ea2a4b9907e55147cab81afc0acd4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbe042a945abaa8716cd6b2f01c450755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df53586a3a87e2b665215a631aaf97756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a6c966aea50b3ef3127cfd1f38a04757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07fe4739d783def851fed8440b72d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e885c0b02460be920f9d480d6251de0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>