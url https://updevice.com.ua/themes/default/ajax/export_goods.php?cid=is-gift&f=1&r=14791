--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f1b56ef67b87ccd1651e2e6f933bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976d206f07c08e9df07a350c81e584f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe249e3858b1aa426a1b62680e3f873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58907706a84e68ce44ffcb6997533fc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a650c4ada5cae88f42996f963f681c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd7516823c964ed9cbde3a36d3a9ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e279f4dd188763a586e8652997e4a007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075fab7f74de6261e868a0f243002748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6e976139d80e86ffdaa724c4cea239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013948dcf9bbe7004dcfaada55b0eec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020146df9b51e05f4e3f6ae87f83fb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560ec6069b1dc417dc641cc6cefc1d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48848bf09d6bf7a20233b387ea07a81213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695a6cd31b561de44da2e5f71a08e1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31803d35249a1a7eb43c13b32d46cf4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0408d730a38b8279d3d708db4be97c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832218df266e6231ec3fbb9348b4a7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a13669525dbd3f24c7ef41419312518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d2b89acee9014f945cf0fb875d77019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0660555b16e212a2d94bbee5a7cecc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e82d6f4b4cc278ac16a5fd23b4707421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d437f5cbd2df0076880d8cd960ce422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678b72ee55394958053c1754e965a7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e512c0f673bad41a4cad6bcca59e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e25534254841f4f226418e7d4f5d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ec43d584a69c3397035baadeb785826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd677bcae0e1c28eaaa5a7c4821f52f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad54ddb2554763cd5c22387f4dac8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88229eb97d60f2e27535003989265fdf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fd2a8c6123462733c6828acab326a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ffd2155a78e452e0732b7f6a8abf031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e463f97e34f039d9adef3decdef0fe532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094890cb6fdb0ca6524077d90000610f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea78a0a8762e2333a88816d1a985fbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60fa6df449656a438a6d27762c95c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef7325bdf0408a14cbcd17218a86d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef705bf65d552177b70352c9ed7f6b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb27f462e562610377abfec822b9c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1102aa2133514d4f3c7f379ea0dc0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396fd03b1ec04d22736adc5f9ada36440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1d6fcaf62a5ee1b3b9c57b414a91f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c08ce02c54f87523b043377b292c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95699601bed81b5f583cd01e90fddc4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e1584dca0b356d55b00435f04ca5344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9a66e906598c3c05a496635e5b31145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a01a3e51e98fd44a03bb719bcc51c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159ffadc56b0fc4b260764cc82687d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333997710b682be63df84b64943828b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7e28cd3718517549ff0d993ad420e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa60133a6601ac89f4cd6825191dfe850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74cfed3b273f4f0fbda8270a42e45751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2432e1c2687d5195b9165c5447f262252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7121956b8c4458d514f04d561f848b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a021bdd2ae1a45de6fb8e26e63b7d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a85b517d8b2003ba19c34e7b78bdd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717504dc6f8f2d98eea0359f8de304156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785a4888128ac592a6d94681cb7f9ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0583e9bb58e527ef0c20b111e553b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6234b36b2d7bbc8a3f3ff00d342ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dab7e2054dc328576506c462b974460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f6a2dd7b1ccd33c38af3cdd647e9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9965ab930e33d5209c635991685c0cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60f89b3b94f7dfd7da54c2c37445c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18351b0526a5858941c2bb98b4b3011364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd467409fdf6372cfc8a46dfc20014565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa43d56c3ce2caf49e547f1318f0af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bab0db923eb67fa6f90be9b2fd73667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb4c203f133b8a6761a7e663790b9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b7c322580e26fc0b8977d1794371b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc773c0cc3236eb7d1c74784b51c452470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb625eb6589e32e7f78ec6ea7c3a7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d6cd952da766aadf7675d9b3efdd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cb2e86b48563b4cbe3148a46bccd973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baa6957d5c668a4887741c5040843274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107908c699fcf6416e9af9f4f397488475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566011ca08af5666771f81f008028e8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52e1d8eb87820e73f87be31e6eefdc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121ba529a8fcdc09358ae6c8fdc474378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc7c888ec2339ebc85f715a3ffea8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f65988527b60c5a072ebea25bec6bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca151768c93e94d8444f9849d42660e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cb87c30e2c5da7748fb83320a528b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0bdbad2af9f9ac3b1de9d7b158bb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b160ad3bb847ad228e2f961ae1783084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096c10d95833453da742634f113cc4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8a5c84c1e313deaf5b311369c7da286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964f6f2a831d6945dcb52073afd4ed687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef07a19c163f99c63b9535da34275bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87239dd599f52580c76676a15aebd79289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f344e4f68b39480cc973597afab69b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7933b40ac3db9712a1df605b11cdd5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0481ce976c91b644ff1371f5b4d284892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a8c15c0273a91d4129f9d6c6c24c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0874e0cd9fcc13c2e849300c79b7b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8554970d24a8f39bd2bbf75ee8fa3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8986fe8a24985d23196a203bfda99896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda9b6b78163a57feba39e58ec1005997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96da124652830f83f9a8bf78b3c66a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c9e0944881af300c11b4ee34768a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292b410560fb03fa1bfdae5a7e687fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813082890736ba666369d54fc762be16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a8db64d946987a432669c9fd6e931102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b8ea5896c0a45c55b89aa4737d24a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101556ae48cbc273dbcc3cf5ee56770104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c12b1fe80189e577d9f2ce0899cd4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad63829eaec30da3fc9ca8f46262cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0f4bc8302f8775a1a12aeff632f8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b245221765a08d7fe6a3b9b7daf3eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa76c11e81a8f92370b50c061d1f46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e0edbbf1983fde57a9a6344c51a61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3e8a7eb249a8d1dda18774d66278b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396fdf8e5ffc0b6f471b7368526f2e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcd074815a92861d3c0b07a1c4d2c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5f8b147fb25b231ed927aece8ea63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aedd663ae45e5d602d0c23dfdd648c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e039fd60902bc17cf60f396eb9feb6f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0dbfdc8a2c11aca11e56ac97952e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9552354c58e80e9e89b9864b02f30e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82318861e384624b2df22f349f9eef71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe917c215cadbab7862e4c6f559dc2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9fe1b69c04326e7969e1e45e5efdf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce51146808141cbcb65aefcf97ebf9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f531a22ba5bf3ebdd9eec5156cb055d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39f0c58fd8611a0c67cf68cd1adb4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e813bb6b7ee169057fb4e2d4205553125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfef8da559861f0462b24afcdb8e19a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe927a037ddd32be3ee5a7538d8ee118127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e22e18bb734ac598e3d7060e34a52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa005330169964b4571b3e4fce6c7c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1fbbea8148048e8b10c85a300d3f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23512791e834155d8b3e4e433f5a889d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6098a0ece542d5ded94b9ac007d0e6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a64511a12a18f90d4125906d3e7e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605426b91b1816f35bb609586961df4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d77114dd983d0e63d4b5bd0c80b941135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1abfc3d45875ae776aa5d5ba2484c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80fc3582dab85a20a525230e890029137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1c1961b49c69e81140585137d10ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82904c07ad96d987591e791311a8cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ff4e209edb246410de63713e4c0f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d2f5364f36dabf8c33865c428c32f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7336a94988fabd2600e954acb33427142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b38ac9fb98ebdf8981111002b96470143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d215131fbbee0211af7828b23257f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108f7536066349ed9694f7066372486145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8fbfb9ec68faccc80e713d65183a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106654c674d398174f39ef9ff07f271147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e46dfa37b3bbf3812dc3f790bea3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced4438a28d1a6904c71e0ecd5c604b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b3d152e6a5b5808f94da2d33bd4df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18085a9855751e4c9f7611029344f457151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77078a3216bf30e10cf4016746a47339152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeacd9654a0cdf3d193897bf292cf68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869690bed0bb5f3ffe060e6b123572e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05199934de598999301862533984506155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97551446ac2b61e4dcfbc484240994156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4ce71781e1a8232014d5bb21a2e95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed976f86e6c87db1b54ef491a5179db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa815fd89745198006df70b3748583f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d54c7f5e1d2b48fae6f3a344718d5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2227a86407d205adc1a1e2736e9a438161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8d914089557b4884ad13792a8f941162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf2001126bf1172ebf4615bb15d874163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bb9b48f9bd0b60b2b8536998d3caa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f623727686fef2ea7f2b46b6c1318b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73c256276a538f37d0a268d5c2a4bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccad67bc49a67257bff0d0e98d0fe3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de409a782089a9826a19fddd6ab953168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa23af1e2060cdef1473704b02c5e77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b51ededb4ebf20a0caa47d291b8a16170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc564a6ce4c1577d96e399b35e66abeb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82264a0bb0db9e6cf2f9a8988e77e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0adb226c12fd37bb2fd92f6e4fc589173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337799fd94e9b3b9b160895c66a1aeaf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faf8ed9c3c54c14dfde74053a525cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a3115571051c434e38f6f333a10e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3a5a43f5e1a3c674be59343079f7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f61bf75a8f02ac36c7b1056ad86995178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a72c1ea832df1554966d37ec251da4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2b5fd22bfec25300136ab9a83e0b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c9bc724253236ccb281cfa7c514c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dadeb00c2d5cd6bdcfd9bf5842ca8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf47b9e53d4274d2c7c2b4d7e7df33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff7bbad6dd347de884d2cf32025839184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843770819a3c6af54ced33bcfe54c40a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8394d02028518f37fa71ffadd7e99a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caa593872cc65c00820ec47a7e4f79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c4e440664bc8165bc62ed311093b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa43d4469b9276e4257ea57c337c2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d7eefe0cf82a935cbd0a846e566aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19af3b8a0199cb193dbbeb7e28d543191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6762daccfb8e42e059fec75a37fd46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf0cdc58bb3511981821eac99a24c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cbdd63e2b6722906a9ab9859a2114194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1561164414e691ce9c84f94be23a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369dbb75fbfd83ddf6d856818bab374196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682c93aa534151043a564cae05a399c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf505c0719d18b3cfa028b44ad509cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2d9fd47c3ab96f2b40984677bbbb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcf541ef97496fbf4e974bde2ccb6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d2ac21524992a6f653c67023fb40c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b601d6e1e65814bead1b548f1b28e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9fc493cb7ece6e2f33314d0d9a63f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e88b5afccd3e0a2cbb6ea290df20f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ead080fa92b4ed7c4270cfc5f4574205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bb8d621ae7feedbce177592cd5e62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50049b5214c4647b9c5fc8ee5d9580b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a469d6a4905cf7561b3aaf4974a122208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60cc138db9883362e87beb68f25a69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991a4be2a3b7fd7b3a229f2fa013cc7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c8303c5a7cdfdba095f38eb4ba202211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fabceec435e777da94b8ed5bf31124212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a525bee34bd22888e99755dd52e66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916a146562916edd699c7be1b2f1f5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4f22549a856c29af869191591aa63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7cd6a19817316b57fddf33a889242216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af733905e235cdad8690a07958aec71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b29935e82c26d427c14f911903735218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009726e859b6d445f06eccd22ac5d97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b19a372a7955b2a3936f5721ab887220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1e97a0a9769acade5944d5c4ca4b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792dcf2d3e5d4bd0724be0077ef5918222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1fa48fca8299bb6462eec6d1ef7f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b70a5010783105754867b2c164665224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7eef9c99a7382f5446f755ea20bc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88d5b615e5608ef82e83cbf22b3f89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64380519d7afa717492330d7f9f4ca07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdda561bd8c8282e3f7d4932838a0c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76de3fa198dd33af2a95a6d401e317229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f48d69100bdd63c093a873568e4d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8157ebf1d50a0ef5d6b41c214c8590b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f629dab2678a8af3ee229b531bf1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bdaef0664ee875755b7bc78f49638233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f286ec912c6439a43cb9ebe3ac86cb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107569c8faa9f2dbfd05e2ff61591ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0758300b1fde8e05bd82bd8be35ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66df47738c6b2322e7415e0bb7e0ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf576a9a280fdc6b90a026d4fed77e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69976ad5ff82473eb84f44fe5ed5cf41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ddc5293ddc701de2cad3263711a73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e4c2638115a483623926e433c29db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c79ca1b6faa14bfe6a598e8af16863242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a044ea29b323b877ed405cd9574d618243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cfe04a658684b89a7a4f3429aacf6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fa1f15bc11adbdedc4ed65e02a3f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c22d759d87a3d0fa070b355a83914246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e0ef12964fcecdb103c9fd389532e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8abd725e070b6bac25bcd44c9ac4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6323bf21c59d206f20d6d8f6db7d5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acffdff40884bd1ad8970e107a9f2f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14141a19dffe9f8e411da4b118d90f47251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f6e7ba89caf0703f1b5244aac73b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e899ea2b9a8c15d9be9e01e251bdcf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4779f35882806e7b5daca96e8cb6ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f493f6fb1a4d7ddbb4164bf55cb55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e482cd3269e4b3e9f54f0fd511612a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a397cd097cebc247744af868896fdff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627725cf14110f934264c6ddbde56dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af488586184386a18e07f98fc1103d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d390205c6f21f9f2c5a4dbe37657c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e950740f479526368be974652041e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894622eb0cfb9d31c1ae54a12d4fd102262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc34d3ff67ac00ee31b4a57bbf11b06263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e16062d717b062cf06172c0aec42be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082982a0bb17ebe9adae54e644ad3898265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf287bac8aa21fad2788f4539874f6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9315ddf87f76234201ce63d6c452023267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a5d9c7d344b47ca9f31935f1a4529268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557d6a6b47091074e04ea858810de5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb6c71dea5b4170da16a9675f76a69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93a469b196d078cc76099700e6949b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bff728199f0e3e7de2a2396181229272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc186968f341452a895e53243cbedf2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb458032f60ef724bd8ffde5075039a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c1249d27c1b21d3ee6bd76b4220ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330984f532f763f87ecf2e83d30c1be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afdb72114623f12bc7cc2d46beb90d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9eadf70bcdc6ce053cd022b6c3c35b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9248c5fe31668a19e9b7a4512c714279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85852eb0b2cafe0a6f8b5efd586dfa5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12726cda66528f9938b049e18a0a8086281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8b1430d0ddb163f6b4dc15079b179282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000ae7c144c35ae5c96c17ac5df4bfd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d1b704867f8c0e9de1f58cb663489284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fa6394648b428be8d989e1f8bbb69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfac721d7f133009571cdd91d5abc13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5218d2bce6bf1538df36580835448287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4852fe8d16ca76ec3a9f3b7e967e4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aabc877ffe9ee51e89b8a07da14781289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54333ab1a0cb0fd3b126e291f0a87189290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faf976e3396b1440a49008f07399b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fd367288da6d068361728440b9a79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff59088acad3939814564958d0e47e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b937e453e4c9abf9096e137116d138294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b02a7193937c3705cc8d318c42bf39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b6be221f7fe8acee0a4f7734d051b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bb9089ff1c9933b29cd2aef3f5120297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902be4f2c908afb5955764f791d7117298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a124895b4bdab1f48e4aa76b9b2eca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bed4a22cb895c7c78cfa7855abe011300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72872ed68474f0f82cccb0ff16fa1cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966f87268d18b4d2b57d53bf29a7925302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6ffa6ab58fb62ac156c44634557f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e27c55a265cfa7eddd501362ab4465304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8a7a3fb4ba24fd53669535577348b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5110716cd79de6e08c2ed803f851c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa42dfedcc8a1fa0f17bdf1741a50d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f1f8f76d3977b493919a1dd325a46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c52ace56769afb7e494a135389f3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96def31a4ab22b417d5221eaf70d71df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9171fc9bfd299369e5e1290991cd26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679067a8ac6513a840773c36930b48a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228c1831adce0f88d9e13fb7cdf3cc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4e1544cb64815f523c589ccc6efac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164586d023ada1dcf08c731b64df987a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc648d966a933470d72025cb3c3ae6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175de263d2d98eba3b091f124d32d4c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab296014cadf423488ba13cf947d9494318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfa22fb3f42bb3b18a636a50db994b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dedd32cd0e33d2225cbaa1b973364d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3da940fcee610ac3108d6dcd93d3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7924a6e5bad0bea43530316670c88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262eb7070e82198ece9ffce9f927dcb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fd6041f22b3e423513bd9b1170794324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07674818720227a79d0e436e2944a727325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb69d1d1ca3dc2ee74810ef25e41ad0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddc4ddecabd963d2af8ba04116293e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61257cfe7f573d058cb063f1ba7051328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883000faac6731c9219d3b6cc7a952b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c9c241c293d206f52be852b83cbf5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5108bf880e38d07e37fa38791286b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585723a15faabb1d7c38ef0f2233a88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de962ee9afeca5b57ab4939074ee5680333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277c827b1bc280fcecbef0e5225b792334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2265ef3a9c6f765d480355d43a4a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766b107adb22f0485f06265f1583360336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e90c9ad804ff9033657fac4c5ac1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54f39b0959f3b65b94eda6d3737ed7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302af5a52fdfded4e9b16139409ad75339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec384ac2d0a98061b55211615f2feaf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97550326ff860cdbab291282c1e6ab5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146642dcc6b9d4985754582fec8aafc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac943708892bbd74f3e76e001261d1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2311b2daed2f6390fc483ccfbe41c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0af9f37b70062aa3526971293a98e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3b5c4a1c186e324ade58ea409a4ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f664c8fd0504e630d46514bff353f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7733e8ed7662bfaa9bc0d927d123f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e5c678e763132f76a2dc65bc2b43d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8826aa8ed056457ef24dddee72d2dde350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef868c86ad72e26755c4c1657cef1a1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df22ea00a464ef80ed0e876d03226a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35700a9f8b3f302ef89455ada67d8ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbc37b4153432b50f6a6b14e57fcaa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3f8b442dfd25903ae00a01cb38fc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fe127c270887fe1ba692ff0698f1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14a87b20018186bb9b4abdaed6eacf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ccaaadfa77de3a11ec97329252077358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ad01850ea785b127dcea2c2eeda81359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dccaa8f5790314c95fa7225930ca6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166958d7793ca819903447c0c4c1d254361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396a2b0192b46ff9d963d6d26a2e3ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59479e61d3167e9fd1bd9d66f668f762363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd951a7c76362751a8feeaec981441aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f43d09c329f8e27f044e78a1786e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb572f72706c13f3eae52ad4a0dc408366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60889b5b612e57bcdd9ca2cf43a3ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4044e4121cb52281b67114be4336f50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e64f8d52c23c497f7287580caf5828369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cab280a15e94c8fd7fe01ff00087e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faec03f26b48f6cec1fa805109d9a16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be238142fc9bbb151ffa0a0ebc330e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876b4356a9f41499db97ed810421b76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88725f878bd66bb1c7d3957d2fdf1eee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcea5c124ab9cfa39bf4a80fa4ed94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71863ddc8b1615f55a5b814dd41d33376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cb1ff404065160acad8cb0ef00859377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a8d55c77cad97d2c67e528bb120eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9785cc37f77850ea0ee2e71ee740b1f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008316eb30a6e38b5b429619b4a0bbd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd58c828424c9664c979f5d4dbe2e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c4108a64c456b5e2681f1e8e67f20382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ce40fd44fc8c5ecf18baf73e6d967383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ecb3bd6d6648fb474863ad030fa37384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d6017e7fe3d8dd76777931c938cf7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0cab67d54959d98c45a7f24ad535b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4b78c5aa87fce99161aa3ca6f1f45387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7d5ac8f9380d6ef72a2600b8ea8d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e0047c10dfbc95a16a36c8104b6cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784e14e7a2888e72efa4d0a18f03aae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cfa03bba9ea5fa71d88eedd58e76d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf338a1a81a5a27746d01ae02a4160392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859f9b88a72b52bb025ae0d54601da1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31492ceaeb474c7c43816116c195ab58394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cee55207600b39fe401f5d64b12d22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685a16a81b66d19b030dff667ebbbe1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a52c1e5b630dcdcdcb5a67106babd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483cc3d9d9815bc12444ca748ec67d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752437cf86c230fe30902c88ded1ddcb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e868b6036c639a10d9b8f75f6f722f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28cb91509f8b17d7eb7fce26bb8a34401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de57d56ced411a0b516172f763cabc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bb1ca8dc71777d17d0e6ac735147c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48655709a49269bd82f64a08628f4245404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7932cab243137225d61986e3ff77e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79eb6188a095c306abd5dc19dc7a14406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17a810eb01ea71deeccd8b1ad6a013407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab1c1706c7e9c12cebe935756a3403408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af7c1bd1cc7b08396e85c455e57578409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf5173725577a36fafcd5efe423b1c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78757912dc8a5aeb1e528e0124d08c23411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba5e307a9611049482dbfb4f66703b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821107644dc605d7bd7dad307b089c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a20b73689a038c1d1e537089acea5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c839a26172fd9e252ec399101caab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1aa20385e73121886ac82a32657f4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0d0d5270732a8c606fd231850d2f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc4bd4545d9a9b64b388130b4916c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba22eec371a44865ac958f66c5af097419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8107a90efc099aae618cdf817e2095420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009ec5000e9f72413409e88ced4d9c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48eab0c16462df5a52fa86361c4dc2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d983ce183eab94786007b16c075ba8e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456df6aba58969f90d385d3ac3501369424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b994b2a2921372298a7be0eada9291b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faa1bcab45779f5491d7014ba8f3e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff797ee9c6f29b7921e633cef29574ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be06d08576859dbb211b65f2f7cc01d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55844f1b76e8848987db253222ccfe9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65be64096d5849e90d7c10b0b0097f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f5353235f9c9c817006ce483f9ad3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053459210deeb601ead575d36c1bd22432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3acb26649aeeac335b68fa5a4ba6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f90bc468e545201ef1e44958a96040434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5626a0b18609e45e3bd4aa19279a36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412176547897a1814588fdb9fb41918436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7238c74313292f51da70b57ad5663d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68591654b93f1381224010b114b8c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47afb2f321dd9f7232a3d55bdf25707439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334afbecd6d84a06065cdd112c03ed5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b47a969ef7a62d7115c3a149f584b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599e4e1369489cfc5e463d23b89ad56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c546d171686f3280ea6870921b70aef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e364ecdfbacb4ed9cf84b018edca0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569216c03a67bdd541fe1814727fc0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dce49d5f31ef89d5ea6aee444f7ba0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abda9181da48c23fb81fd9143963f81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c115ee480756d4126784bd113beab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59dad04c5b3470d8972c075a668cae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01698ee95679218d1c02cafae7b5ede3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47320ae1ae346aba3ef5874d99657ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d73052d09692a5ebe390775cfdd99452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc60c73beb1445fcb05799e8ee75bf3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f08a489a6b8f7a63d8617c4d4b9d8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3c830c22c4da30ecb119cfc9dd3c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e38f9018d5e90beb2ed37654eeb6cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374174afab73c3fc28683451c55bc64a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dd8da8360ffcf0bd8877ee04cfa80458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa81ed038b5f0cb0662ead976f472c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8321b4c1c26ea5a90690f5ba0eeb36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1e18b76cbbdef0ba1fb7fa011d90c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381615292850225c7c7a860d23f78a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a8fb197d34a5e50dd7e8d59f017e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f1583483079202a342e07fda55d83464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156e68d078b41feab3b99d2db32d903465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703aaa1cafdca66091bc0d74062432ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e7e21ed4ac08e4e3f0c7de7c2bb02467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edaf24e65f3f9897c71e675614ce6d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146cda323a6e5e2b7377642a03cac83469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1f7948f7321d0317d716483e56d0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff35363ff8a9b7da168ff246d5e313471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb42e72424d475649632f7ba339f86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3c8610f9d92e2941e7dbcbccf5c76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfa63e4251ea8c061af6382d1fe143474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99189e6078cd324ef27209ee87e1c56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671ab827ad5c753c90f8748953d37b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf04202ca3205d4020228e0ab640fbe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b17934395c4543a43d554649793ba2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09898e71cb4c1164651a6b5e8b06a590479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918dbab850a39ee610524d3c0510ea3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6a7b944bb960ddd074cf1a5c59565481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426f357cbf93723dbceba4b2447696a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ecd767f49a5f7efdf94e806b86eb2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c5a4dd8e3229a48aa4feb9c1b41f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8ab4578d076be940d45973490e3d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab2775a3b34c4ceda7105049fe4c41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f618444dda2d2a70a93a2a55cc144c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c0fcb3b8fd7863b2ebd60b9ff4514488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d17246fc5fd8ac4323fa18e2059963489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1c57543095cb35cfab7543fe8895a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d26ebf839f95a0010eed7bccf77b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d2a393553f2481cdf69d646cc7dc8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1d3f354109cb89ac7f6bb58d6fee7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63cd00831d40e8b6041edebcc2aa5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e614ff40cd322e86cd1ae3e5bb63d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170df6e58f517c7d86a66814511ba11496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe8823f3d354b5a142ac534f1856d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1603eb8821861cc766f8db7c967cef0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4aa26517414554d8f656b0a996ae1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eaa39686b15ba6dceeeb5fb753853500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892d52cf7980d314bd1351a8836d090501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c7a8bdf1c4ae0f60cd68669e21070502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bad4eacd4953a1f51f0e6a4a5a212503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a05f653f4bcba7ee91f6823e04ea9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d3d05474d75a70e482cfbacdd60ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057ac790afbb88f7b171f97d41a9695506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d309c2e93fe10a0a5d554860fea9ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbe5dd3dbed5c97abadee7d4287bb6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff559ee96baa42cc136191e9f549f135509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451b7d654088106d5f178fd7e38942c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b87a983383a58836a45a95adeb64e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb006e8e57b64fdb02c17dcf844f876512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd67f5a9ae1578480deb246ec0f7b0a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2a61b95e3ca760c809ec2410f74c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d0d43ea514dd3a32afea4499357c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721fcbc6f1dbc7ab123258bd66704f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814840d1699402e146baeab55cd6253e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41eb6ebe0703d13c7e18888b725518518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e8331e95d91a4e1e31345a6b745d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b0c4a0a455b4ee0ea62553c6233e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15991ffcadf3057eef9a17785ab3fc2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef68b22f8e87f7b93175a1ded1ee2f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fc14039308f4713f74fac98131e46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fa2e24e3900c17307aa0211ae24ba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05b82baf487e747f402e0c7a6399e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f10c8029945ca97dd0b85e4608bb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e09d0ace1bf85a1ef9851d683ba20b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8145bfd38dadbd63cdab9d18465b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf667b19b2d58d5a58462ec2d05b111529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01967501fa986a06c0a859139607deeb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee2f3d34134bf524e18761bdb6d4dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547a83759072aaa6f2b62e74da05d13532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73ab284a71dab7344f27ecbe9d33d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea266c1194873e6bf982424f56710d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7c0252a0e459cf00b61126eec2d56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233a115c498420e2e3ea93b37bb1030536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69191f03912f9b124394d674696f4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12884bff0288ea72028be176f1cb97c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6f14b48f979241b90b59a079c1cbc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95946e49aab35ff35062cec3698875c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a90ce6d1e80ec7a76ee8ab6f84dbc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dd6ce5a478831fd4ca5b31ccf1ff7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900e94b228b5fc08364264fe3c3effb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72550ac73dd15aeff6eb97b903b67410544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785bca0b7c3b8db9f3a3cf2baaa1109545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f43269c320a1fd342822f043c60a35546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ebb4731fdf1b2d8a1b62093750051547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dab471dbef00168b02cd2350f9765548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef00a45b27edc5d685a7d9aabff3c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45d7b002d8d863441f2761a877c4e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f231d2c0cc2c2ce2ecf271c210d61c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea9b2b8d5383e8c97251b9aa0e2ce6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bacc1b8aab124222b5b8b979ee950553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f656751c6e6d18b31355cb9d202ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade30457d5068da1f03f5c9ef614baf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452f353111e4589d595abb6b5d98c2b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44bad544f10751e677a0b19dd25c5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d6060eb23010698061c5820dacdd9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127790cd7c7f472dcd8c6238291866e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5405f700781166a4a9065e4887f8ff6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec54fa38c378a6e9c3ad12f1f255e45561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46e484c145eec174c7743013f5674b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273727b59c8c1c15fa965f1d7ca75cd8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f5670b01f44fe141473306fb6dca0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a07ecdfd02e12bea1d7c227c4f2758565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d940151707f3144adeeb5304ecddc44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fa49684427f2fb37048ca1b167354567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59571dd0433186a98b5d1da51f7b1d2c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109a636c2ccb7a7750cbdfe27f05d4e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588aceb5f04e28535f0984ae220f28ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594da03648a4795902f5d0578cac8f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837111e68d0c4ec6b9865ca9f580c09572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0dcadd22a2567119e0e2b99c48329573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74210793e21ca8211d3c6e3bd3a3c379574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea308a19d24797280142451ec3df8b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d147eea7c7debaf72942933c28302b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb22daa71eccff08cba2abf23e2c4b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40f169fa3fba051e37fe8201406e3e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0993fc23b4a2aa14fbf99211ffba71579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b530c5aa07357881060d71ee6f2311580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc02f04e9f6985ac3e474b55e151eea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60cb3748c8925c92eb777626b3ebcc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fd71f0003db5f4d29bab4029275e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ba4d70a3be1f39e2f98941efbec08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daf1e0d128dc7347fac9bb7ab04104585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca547ed7771f75b28e61349b7507b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9e7a29c084b1ed7340501b987c202587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19efd081accbc1343ce6a85299a732588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8176b612696606c976cfd4fd14eb4d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b126b2359e71c454a00d1d544c8581590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b741042e3de6f343b48ec1ecc240a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e893c48c5ea6d33d174e4019c276eaa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2129d5bb1709f1362c85edd4153fbf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf61f6d6380442ce02fd91f6169ac6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e685d13f1d869e65e67ad828c8ad79b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5d13f3bbbe53f0a4e1ebb70f5cb27596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1a0f52ce05c34221187322bcc292c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11418d2eef86d31d6e8448b35d7249df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6320f606fd066158914de3d6acc956599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8938bba2382db3e916bc97ce7eaa380600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c40ea3e60f3b5ff45872f879dd30d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727ec1cf9b0ab3176bf473d696edcb9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096b990e31efcdd5d23b3925df449d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f397ed7fff54b782fec82977d0438a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146b6fe1da0fbe84a37d563f96b41c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec058b3c4cd5e780c385fa030768c761606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52571e21d475a62c1aac9f7ea03e47607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735c09872f2cad74e736de0cd1f438b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78627f658557fc78bd8405e16f10a2c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1922dae743b1601fa9099a335616d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a21dd0ada0e71f0104b4d4c47888fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b152cd2879e2a283173bed5193aeff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ea2cdc3e2f1dbee9e318a55fb78bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0729a8e9147f7e0876de2a11d0f4e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbcfa2a4c8b53bc6360bd4fba5bfad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fac937477c73049c1d5e50d8e76735616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35ae046559f2938500fc67d42dabdd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6b88e7d9ea2eab323d26ab7026637618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcab3c75591b30b9fb606c785b70198619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c876f866925deaf29b1dd67d6a86a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6439f4df0fb520189b4268489b7429621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52e532fa2f1f0bad854b337660159c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681fda8710a78679b2f42c6c3ca5947623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382e87859742a17b04118a447c995c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d7cc1216deb252620a066b9f4f5a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36437cc03207be1c2093b2bbf09f67e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754be96edaeb04c9901a5b75931016b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4fa623f7af328fbdf2615ac2438cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6126b44fe5f9161046b6186d0519d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf175deebac0b5fdc190486363cb886630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f109ea168adbb300c0ac227d79130631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ef68e879692be958c4242aa908462632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4a0562458cecd7a46ac601fa73d16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207bc930b4023931c9eabcbad434593634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320d36832eb8cb20d4af5136fbdb2cc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426148826a6330dd10ffb75a56d4c6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d12bcf6cffc8aa9b29c91f5e21ef6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3229e2df48036b261be16797aeb0e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd14ed71a10f74ddf15d1692bf831b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff0ce31ecd553ed2ac28f09f11f3b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b3e55ebc2e99ea4423808c08526eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7108d6925563bf3afbebdc5c79758d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d554ade539fa6ea9e80b3c52a001e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da292393f84a8c9bcf116eaf61e8e629644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdef66577d4aedbd63730fe0f8261c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484812c09fe77e08f1cb86d9d9b75e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6faad444fb44f53e4a99991828a7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc72bb2795a1b85c1c20b512e15943648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895a4bb905cd32a99140788eb01d692649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48c2e3593ffda641b9f535d9ca50e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938749825c597eb0254e20b4dd675fff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a386a5a11dd512d4f72ed1517e86fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca9aad29d5305c23331cd8f9066860653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343985da706ad884880cc2f8dbac841654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe7bd5b66bedc15584566bf9dc3323655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbd809209039cc6a2ab1436c783394656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cdd628320d1ab8dfeebccaf3669bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15985ae9143d0fcda69356e94757ed0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc6551c64519149689347d8b6be5dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a83d3b6e365fd2e45699c93432ca9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f7c7fbfe22afcb585f55d04b8b990661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4e4ab1fe5927d4bec38d166ad6644662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1903bac4d688c148223a761db868a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524f5545e96b597e60bb2e04a9549f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02fed78f678f67ed166b01e38fb945665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323f3650addb0ea4c5d16be08324499666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee86ba4e023657045b5bcc72fba11ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58c433d99052366355c848724f50fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c965c39b991df150930c4d55f728aee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f4ffe8a6bdfc14287fc907db7fb7e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bc05473e0ea0c61f626b369363977671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddf0260b9e65912e055cc94e9c4c9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3cdc1d5c831fdf5a92d864881146e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f09aadfaadf325ffd1a545273208b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8405506a1f88b92cc3e75bb89508fb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d09d42500dbb6fdc3f64febf8d080676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae986541c52f3efee756a1dc5b57001677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb9f186d064a5ab4785aadfa2d7500678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cd56bdf517aec1186c5c57aa85439679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcda07b51b07d2c126c1182eae71b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5b4a97f7915ffe9e32043732f9550681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b67dfd6893ae875e22cfe7dbc3a7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536548785e6d60c68bf4eb2953c31cea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b48d59cf420ddb2346b5359495490684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec9c9eeab28214c93a58fbe04dbd6d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de069c9e9000d85122e30b976d3fcb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f3cc931adada7c7a2d2f9827bf414687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913602e1a71165c4586de8440bb8ede688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7db4dcd7c2f9dc79a99f0c1cb51835689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df1505e36894851738b3e2d586e7fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ef097e5c65e6856f80089c20e516e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17be7bf68d3a5baa369f3366602ad0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5329d7b35d26cc961dc895b65955de7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c7ec434bdcdf04f8d1f54b56173a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fa95cc1ee6971219ac202242ae261695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d6cec5979fbb4e66c0fa2eb75496b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37cb23badd8bc44b0c0b4c40122b03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77689121815f2a24780d6c847b217e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f12fa95a777f1b50ba24829ef72a54699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a7a4b65b4f52c834c80835b16e70d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5232d3e54cca17e18fedbab92a798701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ef2e70ec9eaac5abeab679c58d1d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190c15f67dd5e16221150c827fe6e08703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb897b0fb23ae670c5e8722d56792ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80067552ef0fac1d2549640154f9d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dfb3ed459e3e965702a8fea4e02ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fb27b9f379508f014aab93edf10e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e84ad918160081d6c7809db0a2d87708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f550823454ea224f4b6463e28c37d04709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e770a02f8149dac84d81fe646585a2e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f701a106a156492ef90b4bd6639f67d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41574f0f7fca4bb57c3d06e4bead4f90712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb836298e6c7da0e82b14ee900706b07713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459cc2a125459059c72e987a5d97903714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca58631535948c9ce95b553477de2de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732250957d6e89393b1be66099f5439716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f370ba1179f3724b6a2e9a7bcbe236e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3addea06c9b8d6fba8a8d1e6f4db3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740a3e2139bacb4895dd7ffd711d6bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bb43c37f4bf8e516207e1936cf266720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2c9c1169296e20a2f1992feaa8400721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28239feb8cb22f25c7da51bcd5e8d69b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29796d724a3767ff210f850a10bd8d9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab0450137c4e9cb581df64898a3857724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c61401ea6d031fc3881a59b694fcbe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0719daa1b7431114f16b416f5839a21726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e7492ce3c142d5b25839e0e17516f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726754293d331d89417ed4c6850f2ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2be83250fad07d8febce464bc0dba3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd87ad3262b19d9c9151300ffaffb4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ddea05d3ef1e1e04f5cf1895a7f3a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03abd1d93086a61db77e1ebe573018732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed6cdb82d40cbe95125d10933211d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d2c4dab815023ba31860505b3b0a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee22a6b4566f182a83bce6e0d29abb9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd227d9f0f6911413f3090c0413e470d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8647942d48f32ec670c20ff2bdcbfb4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb5c17eff2c0b00fbad86d133c5d88738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c44b89c58904ecd325d0a0f71af98b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a17c0b703a06efa271ef7c90b4ccaa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210b5fc8e3062e630d27df10f3e76b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef6833d637d6d46aca29ec413b11ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad6740caba9b2068fdf402c17f978b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8a0a00fea6c855e75f3135fff7f63744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10864ac1e173a7319eb07dc5a2b31cab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497011c3e8bb2fe019597b20d6ffd54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589e5fa1fec69da27a821c8b090d55f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6f7b1b7f2cbd3246e8c8013d88809748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec4c6748cfaaec3a5e7ee3754a068a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31ae62de3ce2d9efef26cc64835ce4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07bc617458697b736cfeaefc16404d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8881daefa190129c7b772ddd2bd50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264d092d3ebc06563472b8594134c0b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d60c0f18cdf905cff40924cb958b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f2c6206bb36295d81743938f27b43755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fdaa8fc464bbc741d2b8885c5d5bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f110ee591b43c6561903a1ac88fbf0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904546ac4370f2d4710b92c4f199234758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6202fa6a3709b0db68b608682e5014759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81743f14d8e2576020e7405865c9b9641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2958afc7261ded1ed3456c53ca0f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf84eb28e059c6f70cda1b6b3383b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e2cb43f628b9e615e30e7e23fb3234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2604c5d4d879cd50bb5ee5528f4f3225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8c5c18c0403fc6646511b075b4d806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8a466d0e5458250a86e170429f4467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51f3353f9cb15358d1b32852afe7b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5591aa88255ccc2609989fb7e05ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb557d21ba5dce44a020c67255c49310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4eb4c46d172698fd2350c6a2186a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf659f37f465a068754a9215c63ec212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c58771e1e9b296c662a4f7be45fd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5d56c52338364d9cd4f2951d63b7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b568e6040600b651fbe1a3a71f5572c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe6c68fd4dd8d47afe623649a6d49016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b952ec56dd5ae532eca922e937667017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa027c0d46aba5d26e38230c14033f4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae80eb2c8716f6b8225de66f75ce9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df6a07634e8fc4149f9e7efa7af25920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f80d360042ed11db4393d77744a44e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbd66e9d4f5b00d56c22e55715acd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098710c6fdaceb254d9b6d7f8b0266b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10015f9690bc5f095660416a9fc9d95b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74f0c23841403a691f98c621ccf09725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d03aa2b54bfc63db0116f093e828f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f292570b40baa919301895cf86fc05627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fb47c0d2ed8bd83bbc89e2a6d40e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8627f9c5ab63c1e6def15d5613cae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597ffb38d332ef5d16a9b50b93a683530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6c0f5cc396790182b9bf20c63359731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c77f4d23d228566dd42f4f6edb404432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b37d0d754f12c30ad7fcd88147e5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58b0407fd7518a14de407b1a955b9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddef7cf2335327a622eb71290f42fd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bfbf4bef5daa29b2601d51fdf3c4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54f6f6ef49a28ebb17c8d44f4ccfc137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7d37f4a511c7612eccc7f7b661b0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cceb4e21d1a9ac73e8452d26b918c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dd885cf5af478f8c102fb0fb8473a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d2d74037791d6ed0352f38f38af4241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c9d3b02ac763b04e8470331ac670a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf42fc7563096165a86b6edf63952143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c04b74c74e44204ca80999a2e255b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e067ecf67cec2024290ed5f78ca3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45e9a91f15a00d515ff40cecf2282846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b44a98e49bf73b6f2f65374ef53ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5454837bad4c13a27660f65b51cb39048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e4bb83091dcc5078ea89cd299cf7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5562cf9e1de1749e6607e015aea9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f320ae8119f1b8c307b89f81ddfe0f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000b9d606cddf7fd0f98bdb707ea9b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e2a7f6de94c114f38d4965f850b0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dc489636d716d9a63df210d6783c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cfa7835df3ca6d7e810a1d2395f8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bca7b9c9fe83ca44ea0d2ce9e6c0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea47c8d608395e35989a2f329185c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874d38ba29142d1816fc59c81eac00358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd08027e1ecf6806985328cf604a43759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9911a1a1829b769d9f0bb37c4fb2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ce24826567307278ce48f540cf11761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46193d62001814a0b38c35a533700162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cc492571bebb6d0e3b1c730f743b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6153ecfe82910de8e5e97cdedd3af3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf728291031f2fbee8b3769e6831888b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c40f67c5f61c24e8d69f0c7073a4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ae92d7d5fd288983e342577c6018967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a9beda586d3f9b30e2f528f01743068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111effd4054190fd4b4d4a6668f5b1ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b636dc5ad4b5cc161435e0cc88338a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b4297f2a412e9db79abe11cf6695471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26609747d0c9179c86f2159155d9498472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54474a2262d813e426ad390ff6c75d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca683eac8ac6015a7661342540e4ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d09351b203078f490c448bdd90b5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15509de72ba10f3e94be6c2b09560e9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda8aa14ea1bfd7c07119402dd44c0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9e03df093649020d4936b07f77eb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f29581f2e7dd88aed86cfb41e4c29e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9b97b5793baf6f394b75d3d9e844980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3e0cd21bf17d072b5c297a60276b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba042692f038e3423a5f3c27f82bac7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b2258f280b74211e4beb33e3f2ae583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d6501f0478169f0ceebf23ca3d47384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eade697deeca08d4a8b528b732742d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949e98f7dc596e15bdf343652b6a2f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03971888070e9e8899dd799e585713087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c579cfe883c8252e1e1f8d08487c09a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb0e6b847bb22761de0b9aa9b9da4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c827ee3bdebeafb7c68a64545b15390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1b805b7239f6ff9ba40fb9b4863c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1632ac44c641d6a4cc245a748d0ec892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d734fac94cad668175281420ac83593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10bfbc6ae625f93010511ae04ed32194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675aaa28bdfe72f284e5ae027e365c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cf809165d0b11eed6132b940acd0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791acae4e0581758d8fecace7ae4acd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba181d33e61aca96f98f255db32659798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63920604908f942b84d18977da4ca94499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d203f6bcf9f25548ef4a8e7d982af76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231d937bcfd6414251522c27490848b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8ccc7e84421d0c15a9ec7afcbba43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c2fa5b1257f7be51b69af5e43bb3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6dcf2788da40ba2af08b397134de8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ae5b2744bf05823849c71aa7e363f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06e35d2a4fe1f6e978d169e5135b87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe054144ac9a4bf4f61a2a46df606f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dc29f4f43c38290871ded3a6005fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af283902c990a278a904765e1287129109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5d0b4dc7bf2b0fe7687245df96929110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4501b7617866b99d95312dfdf3a57cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420315f89002cb1398f62121990b2063112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d4b0fb3cac37e944be23fa5f36f85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ba3a1cab69981eb0c2547fef6bfee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d09c3ceba5f28d9f17df05eed7690115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8667b544812a98e65c0ac694de5a13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb75e5e2854d824da220564e99d8a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f05500f07fe4b6835cc79274bb0de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7af4c668558ce16a7d55cfbd7a8ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbae1cbd2d36ae16f28aefb1024f6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edde6c045e63ec19dfff6e9cb3f3ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44474522a97150e2784cd4852d28eb37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee52bb494f07279a0af812078ff26b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e40d5d2b4fab9de1cc9e33b640849124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51f0b7f2b2c89f01e32ab06aac0054125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a4285ff2580b34e57e35ad664b8ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417d8e50767f08c86a4247daa8d8e27127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de768e2a8b86e216892d2c789b5b1afa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947d5b1c9a39756e5148a4e4533464d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e48a29aca4d620b042f17618cad41f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdf211821fd80d67cb9850db3338ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c914b8c97fbbc1a5e4373761e2341c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c75451ea61256bd1b751714eea8b4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f31fa242260ead42a7625979fb545a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cd2bcd7b0dec2ea646a1631c42f23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6239e6289f885658f03c377a9360e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6191c3a8ab81385787124fd72a192137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1730c59a8da1bdc76817cf18167b78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbf879de3ab3003a04d80818279068139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4566e7bea53d14b133e9f69b3b9f954140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bfc74e0e70b4d047270bfa27a78a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bc0cbb10b7087d6f7b934cf4f6ca7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eddfe281a362252a29dbcfdc33a4a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcacaf38175fd66ea057920a2b6ca5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607724b3162f586f36d9442db3944997145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e68f8200398f0a9a8e8305776d93e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727ed631770508a324efbb4f92b14f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22be5beb27734016dba7d9e56ff5fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c9c49859df6273dc5ca9cdb0f88e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff95c7bd9a72bcef0cb12fc19af704d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3fbf6eb5fdb2887a003110993276c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb740a950c9bfe58f4b9787e4d63a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66811b19842745d7143efc6ddcaf7453153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c90f933aa856819bb383fde1a786d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea1ceb148785a362d61e45e66d0719155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71114a9e05b1c2b21e310b40037495f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee016a9407abbf7619422610a19b716d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a74f24fa9a3324147276ac2ae1cb3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bf171f0a1cb8f2929376d318f41d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458055a7a740d81e7586144e1d21221d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7578c9632b48f7a8ec048dda07ff3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5ba772b13612abafa92ca3d10ca38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb24d3f321d1f7156595bdfd530e836163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386af643da008b6e848e467dccc8f8c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60ccd4a2d3ef01146405a4923f507a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c202b061787ab5d423e749ed73f6d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100e5cc959270ac1e70e828c9baae2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fb9e088825ad0469a53f1664862e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa9f3da89fc973dcf55b48642d2d2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7daa1de113cdbd4e5e431997f8385170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5849e035217fe24b774c98ab0c762f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdec7a780d83429275a51f228c4893172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda556de43ddfed5dec6730b96aabe3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff2acc24ba178645a2f5e69eaf949e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b125890bc98f4191390c0c63a1dd33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794073ff8040c45b3a959bbd9d5dcac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92659bf51520cf6b284d941c054da528177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59ddf7fc6afe2801fdf5d8df96b70e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8face631f833a46c41404af297fdd55a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f0ef5f5ccd4efcb4c001645ec06e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0951c378a08b8fb659b9dcaa687a11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f7963825de45e865c8a4485543e0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9f064f428bf1e7efe38dd995b060f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a791ce976b74e95b585c290a06af0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba5418c200616b6b85d16dee69e04e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2af406c7cd467fc2fa84d9e720cc65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde98d175cc7d0abef1735c237bf679b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef199ae8f2986b80a89151db1a156d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607ddd2ede6c9a15e463e06fd482cff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3dd112a3f0d463bba5cdff98a8a26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e315a97a4b7588133ef05711e351158191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00408c4b0ec8d4cba9ba6330e747b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae126bd3c6d160b7985cadcf2ffa69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7523366e06dd0c815767b191c676914194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2741830829eb33ae2e2053f3ae45f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f2adfa41193cccdc67dc0cb3c1e30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82031730cdd322613610517b33dc701b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649197d085cbe10b288d0e394a9cb79a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39b398502aba73259b07745f248adf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fcdf32f008b05987597c846b1f7ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0430246d140b03b427cd1d5d57a70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1099d08fe8ed5ad1e2ed7e86f09eff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641aa9ca4b70e7ec28024d19605487c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b399283ee60d00954beefb56f2de7eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93baf72b43d27e4b79357434e9c3f3cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4b052b3454d77237b0bf85d019c0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16a9480527dad7ebee66418f374570207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf926699df480512677671a986ce4267208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0da3075920154ec3e07806779f12a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e836250460128559a0b255ed62f473210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6652d225a5354311bcf8aff1b6ecc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c7ffabd44ad2c57bc3222882467fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599091b947e58d90dea6958d348c906213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f48ebd6fae08c40766c9620bf6de8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe729587163801ef7c7ead975bb7b4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcab582f7384c3988e3e623ece9d56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d723633f61e70a3694a49e23451e0e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe725e7b10941e6e86543946fd5046e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb01acb0a4b7e5c71492c8ec7e109ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76968da2f2f849e70eda26e714b94ba8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89ae349a6c12efb12333e0eb9e3c59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504825cfe56d226316c629e3165d8712222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b47001d0aa80d39dc51ad651854267223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85053b14e98d5a91291b48528e49762224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0489548e566643a26aeae9b78ad10e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4f901d6fcfa319facba7924cddc63226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fc7b51ab5ba6f92f508df82569a72227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352853f17cc20fadfaa22e843230c362228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abdda86d9968b816d6788609937f0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde5192988d307c3fe356044bc33f01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5114c3ace55d10beb4a0f61553bea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1e8f413ae04bd43eb0d7bb61fe187232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf576682f8c417baa28e53fb298f87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86c157461083cf3a699920dfda1df5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018d244a62a0e3a17bc151224cb9ba5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea18f6842d71cc3c473c636d5bc9973236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab19f3c698a532b36827d05ceae8d52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7fc3a79251b73c0c8333fd70b6b79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb1214bf1dfdf910e31327130d7cd2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abcf333895caac8811db64efc783b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003dbb8709952c1ff78c0771b48585f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1827def93aa8527276d898766b83c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63244b78a5623964047e263a54144899243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6d807bfbdd31734dc69c68265c874244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015749f598b88f9d63f30396a76d952e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc647352537daa1cfeb34b5e3eaeed3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33dedab8bcece417645b9589111fc2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926cb0892af4a974772dd139078f3fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7ae670874512a6d7f582d47304aca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe00714c959d567446ee456df79bc9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8745057ebc83c2a18454689e2487dfa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e9d6a5e84fc8f6629d284edcee735252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e5fb80f86cd09b5466b5aedeb9524253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20c54110b32beb331d1c11dc604641254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352be89db917dd2eb63e7f3e6cd22a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b713b00b6a767b1edc1ab8d0c5ba5eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2c73a397ed675a6acf15789c51860257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51fa083cfa9f183cce51092b2edfdd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98701b88688f1e58578d1138f6af71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789e387f49254bab783bf4aca62069b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263ced85f628c6beb4d0ed2b5f0076e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53575efbdf5ac807173665a60a810a78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b5e4f7c418fc2d84b472c4a1d2ab3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ca3f7f77ec1c173c1fecda9513e7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06d3573cd019f2ef12de0fb733d05b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60eaae6f6658a8d986c26ef54ef23a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343601129f230fcc0d77474e1ee0dea5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4c359403099199c2243ad0ae5dc7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ec735484d47e82432d08ffc2a0127269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86a06651973df0296c636a8ffcc05f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85014b2e48e324ce851698837fb2766f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa47f745105a788225eb0e80313b9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9176e7dfec4bcb10536c59945e417273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72219b55f213391b6b5831b5e5f437274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18d672c0f3400c24f6705a5716f8af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da3666938baa1b0e813c920a0398c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f09f1b6e2262120b94b79d67fb82c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9f5488099c6d36fe95870029beb0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97254c4284c0fc4c1ee0495bd644253279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c623d3b66151564b74d90e530b9aceb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eaa8db29bc7c80418ec5b4d8c7c77281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002b5fba6df9abefd46c34228a6ac41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3860ac25855173b5c2f698079ee4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d529d3bf532eaf5c5d27d3a7a7764284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28229d00d5b0ad0e3876ecffbb570b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96cd2ed92a556805ee9b0496bacd56286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb051dc9a1dcc657a6f1f16bd971913287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a630ad695f219761cc546d5e30963288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019b3c7c2d5b88fbd137a63a219be12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680012d27287001cb824eccc6d9f23a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eda24d2a774a22d3a2687e897bea8b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed2c3502e604e132f6911f6a8504ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f6bd48d5855bee89f3d53886b4ca1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368829416746ff6d04336b8ff4824b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95f69c0e1c35764a5af39b9647d5fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e581f5d1d1c787b7c864f2f7ef5f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f4681b1a0ad363fa7fb2585368932297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d569eccf91cd78f5a516a6ecbd38afa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a42cea826598cf120d0c5b049ae8bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feff54f8515c0b9a1b52f699a43a94b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c5667361bb3b4f94c77dac21f168a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c704cd162857e40aa44f89ffa6774302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0001f01a5367353ce980066f48b55e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526baaf0547775b375b77c5803375c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb84807c3ee08e50dac72e3354566b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1301110789d13480ef500d91ed35d32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ce0db6f054bfba66c485a3475e991307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882ef3fbdfc4fbf79817c9c778c6c37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64107a8aaaceff9416c329552be10fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450edd1c08d741a1edeee7ce390aa008310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb04a480e0751199a34a1473392c896311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f63492894e6f6da512109f57588e2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8abd660a686813988525cbe6f1702313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5883df7a3fd4808995eed284b9bc6db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c8cba63c0f234eeb4c2d151819c93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0337cb9ffdf0c7ea8cc497e3ad586316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b2fd2f42250de2b16b4547dab47f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ac36b103a7bc5213e3451b90a3f72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8668a1149fda183278afd87469366f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da8b06c4fa54e8198797ba14c6334b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6616e3c1c780e5427ccfa85df1223321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587686007773fc2026dad7681b9a88f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b798744b4d78b6643dac4fac5e6601b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cf6f6017716af1c43103eb9979173324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f381c6d3463f9e5ce9d5890215eb3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89780e4e5e81e81542c1463b1d5f683e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde84f6b280605e5a7097ec7a12be2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec38f53f95a3c213bc3408a66d64974328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016692c6050894526dedef678539db42329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068419a9655c765bacc64111529052e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9c2bcd374abd1faa78e4390d4e4b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57af74c765a95c424041b79e1ca5057332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65771f37ce82db17466b3f5b1800b95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794a3ad8d25698abc7f659f9e299935334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde094aeeba748732b6186dc03ccf2a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d73ccad24269b3418886ba5962b33a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8bd3a571ff83312d15ffd0216672d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd36e7aca917af2fc985543aed0210338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df844802b9829532ebe1ae2138c90712339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412a7fe4ecb3732dc006fc5232c52c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a778ba2978266a3121d519c4fad8065341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eb6d966441a8c738887d853395696342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c021295047e234b9ca8f1e589c1b5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c671fc8c83f40e9ce374c67a9adcb45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77971f78afd48aa8420e9e7273902ba2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e25d603423fb9f63237a8c5a7bb6eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125f8c9efe0edaebaf62897bf43e246347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097753e17628935bcf04670cf0079e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7568692843809319bdd0c3ec6f2aa2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53496287e61e3e41e551e3154505d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d82466e3d66c14c71bb06a26ed731351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5cf0d16326e20ee7c0e73aa4a3c35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93946a1baf7904bf18da90b9e2d1db1d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bfbe0291723b79ab2679aa2c08127354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15485969729c591740f4b94b3691d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18415ec4101e9fb3d04dfe2148571df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969b4240f14ea9ab805087364c012fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55384257c3c734fcf47d3cf7533e74c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a787727bf9a8f0cb59d25806fed3de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6131b55ae862edd9e438e38d0833f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43770b7d116b5ed4a0800fbecaa24b30361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e7c0b0ca51b68ce7c3d75370cd703362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3496870f02727104c322ce6bd7f65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956abea5dff1e3395c56c5060e46328364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c22f3d531cc902a3651f175832ea9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450c563626df69fddfe30e36dda704a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c67f789a1bc6d6f51081e688c16566367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca281a166d9a4c1decf115ff3384257b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86c750dc4f9407d325fd3fef458d2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b2915dbedc70cd50e13427bf2f6e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f79326266ce42e6ee1915f12deed21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3e66358a567ce4a1e8633079f79d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e06677caa13bb3a054d9092679083c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9dd9c3ff6ade8427a3de16e69af6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae24b7fd99d5529bf931257d6a40e04375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a82691b22226aa6ebdd6e0e790d1eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe3b75c17ec35db706c505af8e0f00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d07b815d9428af534b09bdad11bf3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff0f7537be55a663930bb76280eb07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e399096852021f8f7ce7b9404b9b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c801c93da1161d4ae6ea2326241e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8bb1ac39ca8f202b39824974b11cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760a54d6e53f99f601a495832c7aaf6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2d5d2d91acda2385380c9a2a80a86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126e67571af34b36d945615d83f8ab9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4873560c72a673490c6fd392f5a2b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875a06449b7183e0e076b7b83c728b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2840d200ac259701ad9433dfa2d0f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd7f34c95955ed6dd6c0011139a441389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0db624bf04a4c5f6edc312fb48e8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c760bcac5d4145847dada79e1e45c4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0c652f3abde785fc0cd3ed2cb1b90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885780b92f6c4954fc4ddd5554d80d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0fcdae831b525388117d589e36949394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbd3a42fa75a228580743b6de1f16b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c58aee424f157f4518347649be3a08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8da2be1ff0cb49aef587c714bfc9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f549c50daaac76ad0036d0026825a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f624206dbf61569dacdce5261728a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c2de3d9c26d662da318b306ff7105400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7e15434122b4f277785cd39973ff9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e3282edab781acfaf409ad31d9ad5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d82926813af6e1c6a7a99019820b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da01db78d914a9cea934119c56868b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b08ec0b5ae8cd345b40c2d2e2cbe5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2606685227419ec635f95082434ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c5d92d1de0fdda16b1816b2c46ab2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847aa767198c9e2784b59a6f99d1e68408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f5be1c8d48c17aeb5b80aff100492409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ed1ef99e18a46c77e5daa28f19bfd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58641dc41ca4886c69539ed78f2a37d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346103f878ff205f3e5a571ad9f0d4fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ca6cacd6459cd800add490eae0bbb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181365a31f009454cee7666807f7c558414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0955390dfd7ab4b9839a27e71d83c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7643570abf1b659b9c959fc68f89e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3d21404bd6b6efd75d3271ca8129e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee739cb90e04b3440b4cc1f56407a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf29eedf38b58a657ec9c6f744c84bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c550dd05bf6a7f8ada8e4bb2990c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fc53a598eaf3b406bcacd9a20bce5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ba82d4e869b6ce5d2a7dbb3c1ed58422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fb4694d3ceaeedef0b85e190a0ade423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f1bff9772decdffbddc54650ac0f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc931554cde2a4bc49c0f6cc55f5c9ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6f7c13bc64183e30ddd43af401160426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018a1aeab37c9db0849fe23ed8a931c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3a76f174f3a5138421628a0b1a85d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463244a5e8e3a2d4aa497ddfc04710ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501fe33e1895ddb32079af3a045a73d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ce5aee4f9ad6f8101b78fc079fc5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363767e30043d3a5804e26fe045b542432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f867547e97a7b9199367b4a07c222433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1ebca8952e9254fe18c2fc5073f86434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b327808d762ab1ba919aac153edc4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac75c2025ac035411d96a9d614a095436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9c9f55376338549a03bd60cacca73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fe3271609b558a0df36429aaf3aac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab512d606ca11168cd4f0466174351f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdf42609daf0117c09f38dba495a5c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fac3725ec805e1d93ccf844c0a800441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e7387cca6eb6f9cc53c86803fef18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9bfc07399542267c9fb06639f7058443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131e5663f9f3e902717ab0587f6acb0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01927261e2d320956594401f6d2c5425445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115584265bade453fae9d0a74da3ccc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a3b62aef08d238dd71f90800554ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7058d4fc9345cfc271e9ed0c7894a1f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855685d7e9a2917eb6df3eabed09c416449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaaf853ec4231b8e2b60d5eb28a42b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0eb51c716f0b771df57ecf2b61bae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ecf409729f1491e4b80eb60c2d7fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1017d3c9047d0a959e3c513bf7f390453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3edf9d329ee6070e83e9ae22e3847454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab10ef0b4587ce8416f5e7b14fe72d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487e17f2f8523248d2de251fac041ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190e785e6ff1054ffbabc75bbeb392b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929e582a58c91d8fe62e13c92656093458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281942dab6782eaeccd9d2c0025f542459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8b69999e798b1375ff6fd9687d25b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c9028f9e6e215c1f5ea28dd42008d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60200b71ea3641de0c8a2e1feede54f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e582a57e7ff2bdab2e3c9d8894c09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65053c7f2264e530b313984c58073378464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b7299caca73db75138e723826bf96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4f8418e3141e4b0b073dd8d2155a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1c026b6ac1b82de73a4f76d4b14ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d7b23ecee178c3540dd84a3445177468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffe578a957ae5046b5e92b1aea1170469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9111b92b01b8dd018d9bf6e07e6d51f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b866ddaddb82727fa5e20d0296e9d16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e29852a278c480f473b29b66d25bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b96d66e459a7b081a8a9a3428055ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d746159993c2c612998cae03fdbde5c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20298cae986af3c7dd748e1908f044cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4a6feaeaa5ed6b258bf4d6f580741476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45463770e4f55047666b08034356fff0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3bd2d56030fe0ce433ddb90cc593d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e341fcbef2e9a8a9f4b5a6b1d39ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff299056bb1e58eaec5e6f4fbf00e9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d6f3fd9d98238cc6258b61afd589a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34777d992e349f5af787acfa52d2f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953eba8109fa8dca196ea7fe0cf160e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3545282209d0ff8a714d952121d798a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652c6fefbd786ca827fc879fb194b85485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e046d93ffa5213d6ee0cacd90a7fd4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1dfc7f16811896b15ec5d5c8d37fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97369c164714fe804ab750997ab27031488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac639022105ff3ab929699fac9ec4f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dd17a38a6a4b6ef86c1557913b53f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5fcfb26a06c34609572ff70cc7f4e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc849d47962d1a117e94ed167d14bee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717aef2ffc61133a66d080771968c09493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0b9842c8601fd5fe94ddaa40f030c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b9f119de7303eee13c17604c5f95f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40327b1ff298b0296b51511e2c10504a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d8c25fb66bfd96f2a6e13fc7a1402497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10513744cec1a50305cca93f2731d2b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72809e254b3b90a03a770d9b06ac54499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7c4ba2c8410ecc91e6ca744536d4b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17666bdbf81789cf789cde30bb538d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05582f9f11f76be09684449d2db2f22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a90dd9e8a597db5355e1ccb26936d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c44e3c7f29aaecb7fe03577dce17c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd1aa1ccff284a705f1104b924c75a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed6165b18649a2be92f23e97307847506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa259304ca1dedd2c0d6d290b6a7d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f189b88bc931c23271fc992bec6f8c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f4f899b4cfab75410f0a9f0ed147f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572c90aa9e81718772f591219065ba9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fd04a84790a1ae8cb851e6463eb51511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465082aa3fe4345f59dc0d795f4b6229512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d997f7cc6aa84fcc39f1de7eb7c4e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f63991e004e03352c35605d976aad1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c28535f287d0c83aabae835ae9bffa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4490d4b46eff550e530c3470a003e02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7453ea6ee64b6602c2c38d3509b45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6accbcf0b6dab64334c450674ccab2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9355c2c73561bf7c4130cf4e63088519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44c3f2ce553197bed80ff16d1a85e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb10056a54e8b74afe187b17673f04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af680e455f4df9897744c10eb644014522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b78ed4c3f7e211ded08733fc088d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a21460762632d5be55a3ff232eb56b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4e993ba0ac59834a73fc84377cb71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05066cae3079d89ab0cbdc046afdfb2f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f465a98d668064ff00a0abc80b0022527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6323f3701370483e8f09e9bb3808ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137f2097ca3f1f06d060dc351c2f6e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74a4c1c498fa6495bd36e68be2b4ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209aa0e1a2782269a96ef489f1654d76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0264fa6f9d19c70e0a614eb71789ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80365c8149a06f05888b52292d1b5f65533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818c02f1bfed8875615a0ef7ac78ae8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa5cc413f293924fbd42cc6e44660b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507930408439bcef363f75e4e91ba104536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45d2cf1a1c7ab7e5bb7fab5fbd3f0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9643832112f12fdd9252ca0ba214c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383717dbacd6178517cabb71e7eea9a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899577a966cd6f9a84af1478f0446bdf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3eb603930ee75ac6ab901ae1083cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acc589f60dde38ae7a496f57a335f8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58ebe0ea6b6812769cc7ae15308cfe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4325e64b508e605118d2ccf4d80b01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3672f5f10185d09a407dcca5c899cdb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715e767bde4abb68924c860b66644c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134f2f5198962d797a82efa20756b07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418a04494365c6ba4e54859bc1d81ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8e8c723b0bf842af673bc5bff1027549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289934387ba0e6994c59c8637110e3b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142affe7f82f47382cda94c9cfa016e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fb0317f73cfca2f4782fe8bdd3d73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe528df314e11e0506c9547309513f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f1c76c32d1ff08e6b8e1704b70935554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbb1ec785708dc5005ea10a482d334555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b72c1d475a2de98d490ff4fc9b954556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272700e6cc89e044f6d315bdd7f18fa4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8452fc184e712d201d813fbad6fbfa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390982dadc0c1b573d41338832f4fc44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd219176726453f83d5a6977a1941a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f161d6ba7494d1ac21ba665c272a02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978275e64537c289d5c7689c52cc8c88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf00316fbd316fdd502de907ef1e8f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87705d9266d55b8de7e4e75e06e19219564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb274eb59f834f6239ed69cc94a52ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4de6bd0607fb2330327c0f9906e848566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f068253fea42827cfb0ae5390d8d25f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4838497f5db6d33817b7cd3bb2fad78568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2690950e5a26dae5edc6381da4fb7ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f67088eb8bfaa2a7b4dff3623610b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acd6dc952593aa0e297403bc82eb86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a15b90f683e120902ce099fd8a4bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a013b6309a76c350b701d91cbdd0c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9066e92e4a2a263c0a7f3f9595c4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d4a0e9d3c2d2e0f8aed599d557d1e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a78ed668667739b9c4832368f044b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c527612817bc09ded2d4be9780b51a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d9b7d7507033ea3c8b2f0d6477346578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e62e3b1ee7a78abafdbdac765bc21579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838663ff1d22aab76298626677b6dea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f04112d28e6ef6f1540c0b46b0709581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2470ef383fa9cc9f382504b3755fb16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0a1f59ff7f766e1019636d66d82a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8fcccfc70ec7ad7f7b0cfaf2d7118584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1603850f10c34cb99f25af41d8fb69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89a82dfe46dfe33fd0cdbb60cb134d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45d5cd2a5ccc8ca2af058898312105587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53a606fc214871a0ea2d4d0b3391b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef834cb19cf57d7fb1036a79599475589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca741043b3b8b83a6cce16297efc44590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c30a125388115431ca4ad4997f0823591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43b1df329b4d088a8569ee2e1b5fc5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12aeb703b10249dd81dc0ca402d2d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7c33c4bc60dd065d777fb7533c35b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c7635b9acef3330c6651e6079180c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774700206b8186219179aee6489f100f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a91d2696d9dacf5e22514de9e9bac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6f6da518badaa6ad647917562307a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddf1306d435759b1906c6280c40a66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f5dcb9b4014d6f8b893af12690847600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330fbe04fddbf17419d6e9b67bf00bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798295234fc30c208e489824f9243c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d11262d477523071eeb11733b73514603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f0dd29331497dfb9b7da5ecbf1457604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5a1434623abfd5028806a8857df62605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d3d2cbce8f25c315bde945eed2e1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411bfb0cd6d8dcb736e1b12e30437ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95555603e48939efb6909b164c1724608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551e44bcd0bd303246af433acfa4c43609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00bbe2dfa362d94ec4199d0020943d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673acaef3b254a5c8abe4fdbf916476611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d016041ff72a68db11a1e96d70c38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbf18f4f360c0ddaf9c75fd598619a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27543e0908526116ffe3498b46724e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf5781fe4acc7b849283746dc37b76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408b21fb672aec7ac685e26d1549f20616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd63f198c9dabf61c7c3a761945e3e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbf227d93335f12bc75c3531b225d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da152283f2b3493a590b2e253211161c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8270655f1b6f1e9ef23a42450df8d4a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc343b695b83e33b203487ab258d6465621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9458921e44e2b61309c67e84f0a487622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecc7d8e5e80df836da354cb5912f06623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b47a8d6573a06b89c09d6f32c647c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca71512750c333a58033d81c6998f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7703c3a8690b589aae87168a07f54a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361ea2be101cbdc093eba756e43b9b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedf84080b77d99e660c46d9a76ad35628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30359d69b360f665033c6bda93770597629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc20aad9a25ae970b817e8cc172ec1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904abd3ee7068002eb54215b7dd27a80631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace5949bcea6b50ddfb6453338d5e12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082f9ce51a2f88617a4899c881ea65c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbb3d6403a5ce4d21b1f378e2a9c3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0ae95c584db4d3da803520bb9a76f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3beaa65471b12c5cbccc5ff4d4f7b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625a62eaff2319c5f36cd105f33198a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfde349be4ebcfb7ab0f2bf29066868638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faee67a3cdef6c580fc6e6bbbf3ddbc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe11980c1302b47256c7d8a4044c7e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b6000098e381acde37a37cddca556641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be51241f0969f0bd10032d759fafef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e1b054b232c96fc8e3007d5925492643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b4e5c99af19a128b1526c10cfa4c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21172dbe67a71015faf856bb01e22d79645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a2412a351ee1992dd28862dd9db34646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163462c2b6ead0f0ab6ca7f3bd36ca7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fda528863deca3292e313d4c4b873648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620b9ff9584404a660a923da827884d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6771d01da176ec5927d660d099cfc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81e81a173d16f5096a1f0d8c178c44651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa52cc54bfa9b25ef629df3b92d1f7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275671e667c4d53912ff17c8c14ac351653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6756eda5977e2ee9de3305285c216d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3308ea9a95aac584b642cd57c16028655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808de0153f99d403f9a117874e89ab5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2676766fb522fd325e03984205907657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eef936d9ac75043ae94b6b5bd3d1c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae525adf4b97a32f855717e30be733659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4bd1d8a5a54eed849fc8241ee7cce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daef18e23efa024bad3b4cbf43b7ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6e9b52cd9be1d7434e635b9747af3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b758edb4b0a439dcf17f6f855fc56f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d51ab35c2f37bbe52407bdf2483012664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e07b3aa2c964d49a5016c6c70c3c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b357932a187b175acc2a65ee3ca5c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85e21b3ba73b0a4d89714e1a63cdfa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3dee9fda53df96721ca66190a0c6f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37d026f5e9d2648a3c65ad86114bf1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d6b132c22cacea9d357dc509cb837670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39008b9d52241ce6e14cf87060096657671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf65c7e4bc0b544d4ce08d492b3154c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28983145e6170dba993928045297e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89547604676fd3de3529f600c9c99146674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5e8bdb8cfae71e3d5b503f55cfbad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ce7ba878194cd00ec8e13229a9409676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fa40fa61cfad86769c4e9b7835c8c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4597267fc3934b66383c263848d8ce5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e5f54b51d092f38dc623aafb70789679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26aedc48feb289afc434f2ddc56f57680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8a30edc46b3a6a239bd48d7126102681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b789d002e98526f9777fc09fd87a10682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dddc49a099cdb4f0c9557c23e7e63683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3049689908bd3c09277b11eb0ddae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cef4376bf29a974cd1cc10b12e327685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b1d8a2bc5e88043467628e543a69e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210abcea9630be68536a65828a0696f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73d753580ac818a5dca73f454dbcf1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c68ec2d8ed48882218c824f7d0e511689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17889e8437fb00623078d4d7f5cb1f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14fc1ec74bcc530aba526a1dbfff2a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd62b8f3600b00dfcb6d97e8b072ce6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c03e0914581026f83af00775b41f9d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8f7b8c400844fceea73b6cfb9aff0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107b1e34a95ec0be0d30c227507a799695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd52131b694d4a723697f6e5aa4a0c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420ad455835c268d61f774128e4c685697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f6e4da33723c84e131e599151ff37698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8556b9b53aec66ab1f85ff1375616ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0a4c9f8a14de2cd18cda2c3dedb31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0a664f63b27266f946f52d1a9e0e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c09fa51513dcbe83515d671f7ce3cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e9fafc3def57a404545af67553982703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd55243b40ae6c3927997e0a2a25de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b550a039ea60b1875f8ca0b6b42df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e3159baa346a0bec16ee782bb2d2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58e42c7e5d44b3c6c845bc6f65e89e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debea784ef9585bb265f68206de10273708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306201e969d70ed549a1ad82344d9c63709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558649087a4cd09b004db5c7a11cda76710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de39b6debbae726b6a0453aca5cd8a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611509de709766ec7930adf413c2339b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd4dd086b332a03ce7f9eb668a4304713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc668e4d376b8b6960545f01c785618c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab939c4f8f2a5e728b9219312671e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad39f466ff81ecefae328819ce5561716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a198f64e16a231e4e7a4c111083669b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb4253350125ce33ab9883ff824642718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6280170c661aeb2b7403d7e91f3f363719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5a940cb416084120c6c5cc551b289720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60587f6d9c88c586ea2fa1a6b55037721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a66246e7482d613ad8764d8cba853722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338275a6943856faf493a229b038aa1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd9243fbe9dbd2c9165e0980387738724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3981dfa74707586705ea299cb685d56725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b423064a5c94a910bb20cea46ccbe24726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2a723148aa53747ee518fc313b849727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbadd77566cc1e33479d17060750ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b023747def097c2771dc10c4cf990729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c1952b53d4aee90cab789466b8f10730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fd13cecc7f4a43d70153ac734f104731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864918c7188f7ff84080928303a2b0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75cc8afa7fb6ba2629fd755917fcb2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971e6202cf4c602bdf7c8497ff53ffd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b791e26bd380fec7505730edd463c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea921bfcf948ffe2f1f4bf38a603956f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a27643d600e15856124f933ac52823737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b461cde127b9a87689b762599886bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dc9c21fdc94e38d7786c974bdb192739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975d23ddef55b1fd1cb4e4bfa3203b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b69d0f29686e80f1e5a996a7211d99741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c77d462c80871701ac0a89e2e0c65742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06496ce98da6b239445f0251e8755de1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565be054300ea2f1c3ac53a60ef615b2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4158fd858366ff7b3f1428d1a3734745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec554fd2d408d23f544bf31ab0f5f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea2c58b9d0e82f227c1d675108eef1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c92804a2f708b9a835bdbf88367c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca594bf7958d4a14297212918b3b2605749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e34df547b30b273c4b175468d52b7f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab72b827bf364501f3e4e6ec929b93751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8513d321e6d369df044dd7cf50d7f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bdc2d49098c03288f8b63ccccb268753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8df700bf93b1c94cd896499bad8f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024369921f475e4d465fd1b049dc8036755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52a6c025b6ea4267cfc83b3b3f3556756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f2310efb0a82577770e89b3c45b6b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eae3b05ef24d7e6ed6f988725f7084758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee078de39c4fbed5635f36a2dad424759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>