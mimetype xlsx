--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c5f362c7d17dc887af3ef34c9a19f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba640f7b11b5d419f1ce01c1a495dbc62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbcf36efb14e05421385e693db92253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfbcab5a27dfac5dca82ba70e17f014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aac47180ebd82fd7485cf6d9f7c7265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1984c0c8060293191481431c61ea4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1001c52bb8e90a2ef50dc6163cdae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ccf4baf2c9ef4d677382df3d8f2f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7933ccae79a13f80d1c207456f8e52f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efda85db9d6e5fd19ae0cb3485db97910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4189328672fd8083bad796ca2216c4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244289c544008637e4529b6affe3cf612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0ab66beb77f2f9524844a390be5ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcff24516d1ae7068a011dc9cb3818814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70ea9315aaf365de1df5e227f7e8a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2e3feee12679037e7a5afee78275016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bba050b1b84c62d82d8f2f7537a1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4eefc192e4ea63fa9ff2c9f84a151d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ed36e39ecd344a7f2c5a27492398719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795869ec9edceca1cd5502e50054ec3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc740310f92898774309a99821a65521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579ff976ce11f5e85e95462c2290f2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93da07836f5a6ebd84c15139a7803323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811195af98ad012ba1d866bf1495951524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac449dc88631dc66ec7bd333b74fa98725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebdc2db531508322ca2e6ba230550626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901506fef9a130a12240c83fcf398a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d28e44f82dcc937dba48b53e7aa7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016fa0754ce2140691bec01f177910229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a4ecc6d927ca4901d2198a3fc30d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe263315d0b40c7481486463c6a3cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ea9afd70fffd2a9b210e10f35354832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a66f804d9d831f34b605908c008b0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a044c69d85db9fe4451477f41a2d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcaa9db35da457d1b961e112a13be535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65893ecc541e4ab585591ba8add7b60836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94e8cb58223e1dde4f6e95f3681f8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbcad0ded2614887761a51d87c3bcc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a2e5ce309c3e8cec9b06703ff802639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47989e25f4a3832f5e7529bc3f4a3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667f74d30538cc03c5886a87889f83941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec15d61f56c15ee820b702d41426ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ecef53228748320c0bb32d559303c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948fb1711c8671b8b5bfe1614b2b8ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36942766d37d7fa08d9d4a9bcf6f5fa445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0963e0acf4df4151fb3e2c0f7c3bd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaef82bd478cdb0f5a242e7356618fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a55cb599fad4b94053a8012139fc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfe476d1f621dcac3f0bcd08c9b3fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c19ed8409d5a53309455490c26295550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a775bd5cf7491d36a27e5d240363ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c29f4890f3fd95b52d772446d7a3fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4025017a9dc00750d865018f8247c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580597a33442e5ac036bc08e02ab23954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d90dbcc1a229a4509caf02415566f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c4b81874e183dca5330e631d2fce156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9314e637868dbbd8ad75f9b7c62f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4941fed3eaab424c7275fdce0f34158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3011b94239c5ed1c8d9659c37ee62759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d0badfa183e6adfdf8d937b1b579360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831330fea17bc4c5d3386173135daa7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d463d88c493b930a399d26c2794c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f8a75e48135bd6ce4bf7bd191a42b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd47d6593e0572b9fce0139fe4428a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacff3262afc55abbb550082c5fc9bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34277b838cb649c4c51c3f3f61cf04066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a51e679267f57a50f5b9a3e038e9fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d91f8b66e52fd85fd06e559cdfafd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d9a1a770810e630691dd9730aef8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfead72a65a64a09b32109ea047bfb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54262392c84a2e000279f168607c81c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f846ce438208cdd0fcbd10cc2ba98f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ce4cae73c58f1571ca0ebecd1c3a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268586a759229a85c307308ae8d7fa9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7850a082de95e0e32518ab022a17db875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877395069586f95bb705921e6493e1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff2512c48ab265c8e623eaf75f093e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2c6f8a0bc6c7ab44a6e267a451d2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e572d9da2b83518ee8754f778251f5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9339098aa337e35a75fcff9c154cd0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8d882c99e65defa1a9c6ce368421781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be24bc4ec748f4f8e15a16bce2b970a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ece6e3d13d0a3dc4c6fcea804a227d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5f7c22f556dc318c97e25f0ad366784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57aa0dffa4da156b0f456298914c5ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559fb5f5f1b340b7828aa422453139686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a34c36e1c306a87dbf6136f6d114487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee1bf4d6f48845097868f3f7dc28c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad0d3fb8a6939b0559fb15045a4b2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad5f0256007704a39eb4a1331fe96a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5d4300e6c4a2b47e63e8fcc8a485c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba29dcd38b0683daf40db2c38c1179d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cecc706eb41561e2966928741f3a1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f95168e7ee3bfdc0296f33224c245594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f478a9616df69c022bd6471bf71ea495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5b1180d9c144f12979379a3795c9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726e7ee888e771fe8b4268f2506889d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae96c465b4096f669a0bdc7c4e79e7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b094ff0ebd6bb8c9be4c56a63f484699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504a31a641778cb7e902257bc8fc4f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83bf179ec5e49ec2e37c778c1aa38e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50903586f5889a11a0e44bc7b78678e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fac18c1582c591580b8d51f2f0188103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660ab84ca45240bd251da6dd8da5dc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70428f7e48c3d8be339616024eebfa8e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6731e98e9da78b742ab051080b1c1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc918d3f1634d3789141ccce054936d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2f611aeaaa7002dc8a338de8a45a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191de4bc9a5b324b68404ffd1a79634a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09a13c58650b4ef8c497b7358f094b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e10982cc15bd250db786ec6f235af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d44505898435749275fe1bb30dd56b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015f3adec868e40c9735b5bb4b2f858113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e59910e19425682f06830f4dd41b7d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3bcecc09b3d926cae47db6b8eadd6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a97876284d269f0bcd9b0299755aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f06ef441d2c83058f424043c24cfb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa70d15324ac99f3a3bd1784948818b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6658153167416364746bfb02b119a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98269ba7e8ec91d9bc0e6eb7d62ad10b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7207e1dfc7b1f0e1cddceda055a51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f61e8c52a7557084c219fbdf37f8fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdc812661f36ad9e22b2ac219f3763123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a277337570e7924a877f7a911a6c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f387193d80d403806e7388a904f332125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cb5343da1325fb96652ef5b3f14e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16679db15490ca1c492c8df9a1b2facf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2c1ee6ec37a88e738c6eef127c2f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578266b6f659a7c964b6765a64121190129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff3673793314686333911ad46d4f02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3df9e6a20b60175301614a50834dd1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfe7c27465994cb5282f6bee172428132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bab172014a5211baa1889a8f1c400133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c27a2e47c91db01ddc1b555adae99c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f47577467076682e96eff07b5a98d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67d5fe1b1fd7e748226a1cec52a168136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516dff69d55ff1ec1c3d5d156a7f0df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df817a3013fc2cf689bcea1008c3c03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf7f4c5eb52af0171a76da15b922dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ae1c5f50e7719bdb9d3a4ae8bfa98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34894d7e0e705fcabbae31bccc6f92f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76dd4f8cc4f65ca3b91be8d9325945142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825d7194c141670062546723b3de7ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cddb9b09f89909b28e8ed05c0d588144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc26e27d16dd582065f57833aa1bb6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8562ec6eaa3868f410934106228cc35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c6c7393cf376e9ca7bed8c6df7c29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d2a04609738b24bd32af7c8951fda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ace5ef1ee92cdb704ef0808e72f8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a358435b4c91d36a18aeadbcf0deb96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65688bd465a7d3a7cd7a8544a42db8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8b75bd29a04709703ac074f09665e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8eb9a75b812254b0926de2074e74f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf81bd73bb50002d11b81c83bc476ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bc0c99a9e079830c860a98c6a2de8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fa52959067317dd2ca0fba3f72f0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ea7395d5b03c6e51dee4c4a12fd8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208ac86773731529b98f5a98f19de93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8fba3852d3dfa2bff14ef66d2586a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7e57f99e028b6c12cf47d1661e11f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca5ff44ae574d990b57e04134704af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f04d43adf22819f3207cc2d2bb11c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55980b22e2c3952557bdae306cd200ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caea4035305f163acd1f74a2a3d6f44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a87afb445125f0a7c00ceca2a733b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cf68b9fe9f9e42691358ef2c34288166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e7870e50cd79eb0277cecbbcf09ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c5eecebac560849503a7dbc1e56d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d759265759cfa2e91034b77535b6d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ac2979ae4bc2b42026f2f2844649c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5545aac3a3544b44ca1e15ad56469171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371c8f40ed638ab6641fb707b1c5e3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932afbcce7fe5e17977229c36f821ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8acdf34b0535df5eb42668b86c8b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7baee895c43192f04c8148df55e7d31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ef568f38516888366e3c2c86bc930176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee89507cb2f1f65284214fb075e95e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdf013a2437ac76ee23385b5932507178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f727f7b0b3080fb3ce6e42b92440b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23eb2872872a42b1420d5d653c6d06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c03a065721e5fcc89f5781f92490d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39340ef5e35c99e145212dd373cca727182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370091520dc0c9c12c5f6c9e9ea26a58183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459768f02b9d38515d8e1dc4788669a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8dafd5ccc481059a7d60d8f712e8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef769022724f07cc039c92d8f705195186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0746d8f52290c98a12977adc494d85e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b219d8ac11aea853b5f30133f339e0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb3dda3309519ddedbb85a23f875a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609088d75c4455c95bcffdf99e6ff46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941c1bac56e79b6d61fcca951abcfde191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef23dc73d355d81f5a309452f60aa2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92942810aeb5f0d04c5ce183e7a79c84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799705f18bebaf68fa140371d3dc20f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526dccb30f129cb01c5bd0a21e28c65195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefbe3c809dd1b21b5be62fe9f2c9b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff1329dd303bc77e17ac1598447773197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0c242daa10f4a946da3b284b8c235198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215796b1cf0ff3495aceb8d75b68bc80199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7f7b6b226deaef487c118a6b6c639200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225b81f6b01b8fd7b669d4416d0916a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db9c25a581aa79fb3729eb5f9195d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e8afc14c4afc36f76d4d4010216e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445758b0b8546e59b3885c0156d994dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52f35e7c976da4bd1b0b9cc91f0db7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8400ce3939870b1a40f8a30a31097206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c6c1edb0fd3260993d745dbbf1dca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450d722d3e70c73871951c6fef73f13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340b4b154e9b15461acf250cafc6bd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0a83359d4ddcf02923881df93406a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a466c3cbcc4126a28cf148cd070fdf8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a8a054e1702e5e14ee06fb1cfe8e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f519ce60587dd5e3dcfba6e4c001ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43fa91344a54659091c58d5ab67b08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598555107ce047b9bf5e515b924ff29d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9012ff3d9575d0f5f767e980327c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65567a08f8f0ede26af3183780a0156217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ea1c93b708a90ce3435ba50479144218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd360b47b526e6b242be506b0ff75d64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f508b9c7f9be43f6f270d9aca1c7d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da02927ac6f2da34f001653d262922221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d3314e8d2e75ef7202886a7a1fb4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ef5d2291b36c0b151ebd32aa71bce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ab862a992c213ef2c60efa5e2025e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd405835e28851d0d87e2cd0a6cefa8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b2d17e7c0dc9992314508315b967a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05e01cf6302fd60069f445dee4cb1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93008e753780caf00c9e1aa72e42ef3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a4617a0c59c8f280ffd52ed40bc4e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304388e6279da772f18baa5b9bb89c60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aea42ca36f092e4d093b418ecb8c91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a814d01390230af386a3548675738232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96aac4231abb1ebae29767d9877a7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e9b710657f1d4f6313a70a31076db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb3d65d2e49d1cbcfbbf7b946e92c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4fa62e9c93c8b238262262a9211c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30187862bc23b3ab95497f5d98eb3a2d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0e4ce07accc84d9d50a6e30e291c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f11e389d695a656bf94fb3549697d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae666048bd91a0e9803857cd87b4978240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e49ea1555cbd5fffe7464097ff36c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59a6f676eee8292d0224028bb1093e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15355103570486d658775f4c6bc976243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a79ac7c54d97fc4d2dafe51151b20244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87988654dd3a70f8c0ed0c352eaffccb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b6467f2bf00e21db2839ebd43ad57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c80c6d847cc80e8a66317ab5238348247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72a3dcd1c161d4e68a5deee2f4409d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f4d1718ea7812347f7744e213b34d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a550496179e00b69e1c1a49278ccc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e47c7b0a865bd5823cd93750989946251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecabd0b2769fbaa08ef59aacbec993252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae14a3b569b3b835f47ebfcca93caa4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29c39ff8bb4d451250ed0c5836bd15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9e6b2ea61c285eebed9cd5c556ba5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dcf1404476556065418f512b294b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ffbcb4830fe07a0c82041618083eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b7dcdbe6e2bceac3d2b6e0344de1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93bbd9016aee9f89b2c16f20344b22259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7270fd953f618c849a5906bb16e18f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013be13ee8966f7c50f1f1ffb28a3c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a832f75d5dffcb5ba8e07e392074c27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6bf432b8f8bf43a450fde6fdeac8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b838053ffeadf5580c0306a5521a42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bee2fc4fffa0b6afcbca4fda65d8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3803f26ca00fe5762fa2bab1039fe3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e88766e19df38b1724d23e87d8d5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2479750f96f4244752cecf9c065f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1da51d59ebf4c5bfa79e09deca3978269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47d0032412c5943fe2fa733dab167d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f686a1f58f94dcf60eae0bd29e554271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dd2dd530b7349a63672f3c59b75b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f6a4d5500bc2a840e7d06b0ff89cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21283e4397c1a81ecbcc5be82b6340a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0934f18f6e062eab5f15e97fab6222275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0cfb668f66919ff98b0fbdde6ce44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a28224d26ee931092d731cda59f6d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77261f48f1387e2fc18ba44f03bad3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cfbc0f11c9d3021353c1c3fd229bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b85af7031518e568bcc9334210361280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bf31c776f1eb5d44f1992d770e4ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9309e969e6a0e4a6e8f334ba6e1d50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e1cca8e1634a667ffe80680fdd1e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5c1e475fcc0f4b7e8821db35eccb9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0087004eba66ff143fb968db4b9efd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc9d698f62483a903669af420311b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e8f1f20ccebf37a5b11d4ed75d328287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793197da6040ed276341714b88779de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fd1f3367e09943b1c1925ac59c171289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad14bf33f29b1ef27aef67f3477bd02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5a7bd44825643c05ff681a0d58fef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a32977289e88d361db56c4da0f92e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f7e84368f0a53c128eb8477a37ca0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2250b8c5c3a78d4a3ea85f77d9e0148294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c7854b6669c66232f9c4612341ae9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952e0fba560dd8ce2dbdd935d457a49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39280952020e5b66e2d28cc1cd92d444297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794f2ba2e35e1da7c4bb5b8b881e7f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dade63868d612fcd7020cdc0a70d07f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586588852e32313fa65882486ba2c4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379dafaa4e2fd7e4bff468c03f45b48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429dcabc20cad8ff3202968075dd5b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fe513a0a258d899f4762d3ff7955d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c9fe427fea774fc7bc51bf76e22fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4782cc88d656e1018f410246f2e6a60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b099a4400dd888fc8ac1003e0a111306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb6ea758a0fabd385e2d387248e08a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b865c9e3a08d535ade39742aca16c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346daba52f3936a3d95c869961d22a0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45283503cdc7e890ffb5b6236b7dae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834eda17ccbd8d440715cb3d9ebc55a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2ac3f4125e41c5f55b22454da8787312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56780d8d8576d01e5655187afaa3e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4854ecc2d00cb3037cd49940641d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6aa222c0a235f152b8608ba0bb225e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8fb062dfb42742f891f9feb633b97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df82220a44f7fca7207fa058dd1ef0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2991e5c854555dda0e6d4b86440db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f33185498f1e30d7054635949af13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859938e0053c4c41d71efedaf597f72a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92159bf81b640b7fb3749d045800a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddfc8c5fd3005c85c9245672d671e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1d2c50c408f72f4a1e7046340d650323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5289a9a9c70d5fbae3cac67465e27c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6345b2cf51d1e2fde74239dfa5650b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6446b5d2973aba6e9ae65022e07a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8bcdab1f90f4f3b4f240e28ce87e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841b28872b6b4d18407c795a7f6ad6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8188a0e2bb95f7239f485c889b5f69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceb09cbbca5860899a195dbaaa5654330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a4cb06f46bc92f2404f7fdbfa29c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984c2a2c604530b23e79eddf8858ba4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae33891692c83034ae261617b58f49333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d76dfeb707085b02f11f70ca11ad2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5534f7c325cebcba779dd3ead98d69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671800e344aac65088f2a77a0527dbb0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e04143e074452f21fc40032236ea49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f3b45605cb5c428619140767047de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45102f659748650d8ee082bdbf11353d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8701d557429a717246432435314ab3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3de8f5a5c8c8d15e3417ac005605e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afb1933cb8a46c55ec9e01e3cd106d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9cf5fd1093fe2f68d8346ccbf62e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592be3baa493857b1a91d2b4d8d93bac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48bd27da89a6ebdfa1bd0a4c8891b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5801e35ec17626581c9e7d9bc62a0c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074f59646db71e052feb249b60153fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e67acf17c864f94ddcd4abeeadfc6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cee2b4964440648bef97dc579fe02a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf97add3942ffa3a6448643b7f85bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29193e9ce92a7c7ebc824c52eacde5bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10937f9264f5aaa60eb82d45fa4e67a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc59eecf1a8a2d7d4f9a90f276eb87353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392f5a1d79735884a127e794f020fe6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb7cc283714bf69a097c5083f1769a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5e7f654892555caffb0320bd8011e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270723dadb3663fdc2afdcccb8da096357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e68df45c4fb10c5baea8cddf8568a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6c29be68826bbef3690c8b6463f89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf571c5b5b9648f6675390028136a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64183709f63a77298158a9e4d360685b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927bd595807c33090a743972479f9ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615ce9369c91a7b6a70b73e0499bc4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b433be547c3bdcdf53005f12e772f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768d6542eae8206ec4d036551464244365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64138c293800827c993fde3640cbbf31366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4df02ae37c3af2925ed75df868393367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d42e2db707747336526f14844ca623368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895b02c301da27ec8bb07a8c8458523369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160a0d22b5810f7b0bf960253b71892370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccc8e0397d56678d69cec75452815c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376dc1bdf67a4a3f72da43e108d0a42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401fcb6c729dc00c2d0a34cfb5ca567373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656f6f2df8bb42cc40f6e8bd4a3c841374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e0f2237ed799b30c8b1f0ac87dfd2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6df19fa45b959a7ea0d7ac0b45e16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a9199419b249c633fbc38b13b4a03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c454b8600f2f3f919bc8edb9e42e0ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d0de9c543f2144216adfed9f1c911379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379ee293dd8dc043cb8592347cd3981380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fa282adeb5c0c898fbf1cb4347379381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd407c278301a8bb764e0727915393382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4231bf03a764caf0bb1c09b14ba80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22df549e02ab2cc624aebec5e280f3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa63bcc8f8fa53d0f7108587f1e4fa0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640386abfbdff296f0cb82bcf5465293386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374f48206557ac93f5c7b94887ad855387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8c55a1a3d0514cfa62716cffafe71388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd963c96406f8f7277b1b23ff875f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee09f3730ff5ef5ef1f9eedb97dce7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf354947c553403b23986e618f6260391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e423bcca13e09f25f8771a7b0d25af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e6b3061e8fdb940700dbe05c80b22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcee8482a237d53957ab07536b968e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25e56be86c9812f3c5cec208324c37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f69461dfed12ce43de8cd27842bbd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d3f1948c3fb46f4fd9083331d439b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ea7ef6ed14d88fd4dd8e563156b02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc3048aebc8d0591caf8f14dbf3f0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f7f4258e5661318ddfd18e5b36d82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d1959d5671248c3095b430c63169f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741602808344cb6130dcb1211f93df1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95175c8612300d0c631ccc3eea2be6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29398e38d10345838ed7c3a4605f8120404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa20f42e89d382994b8b2ef1b517cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dab0dd0c9ec25230e0d9165a3c3863406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28f51f9be2bd85ac01186fd48d538a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b059ca6df1adae279f844f3f4b62cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b193aabaf6880cbffc0341566c19ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90cf572e1fd3e174f3ce850408150f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f1ab1f6eeb3dc70a43f2dc2bc1e3f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9267b21e723e9f0c91e4110908d657f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06a2652b607e64ab440e1c8ca69ba6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b689a26c477ab920614b75036d366414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddab8be5b4bfa9efc20d6c7800685c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe0110edde7a78aeba403c7f8e4cb3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7190198c53d7e9260f8c7a3917306e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa1bc3bf2fe69cc010837865c16689418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63185211659e7417fb9b3a1850d5d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b7161624536c62592f2ac8cec9a5a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c634f5d72064a982091ca38903237421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e891671d1ea5d0d74b7da47a5bf18b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f188b8dd1547d1d9227a58e84224fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb8341bfc2dfb20cd3e8b776c9637e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8721f41407f366e0f4d5aa8d73717425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb39d6562db1abcf9d95ed585fc935426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd272df88df66d83684cbfb96ed2b02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b29d422d1b080415aa47262af4bdb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c3e23eb8006652977651d7fefc1d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199e427347133d2f5cfbdf6a976b4cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d4eeadaea476f484e8255739d08bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32f103958c03d11c0ed8bdcd7b9e55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200013e0bbada3b80e22f7783632697433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b9255ef22597186d377b4af209758434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292015f704959a6cfae876961fae55b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d64840312a20c2e38d6241e1c3f6f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714520ae202a841957d206c4d1659684437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88b31cd6c97c24eee49594912a1b59438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac4cfaac247848a6fc7405fa5f5e12439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbc697af7c379162be789639ce1076440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8e8af7c02f77c01cc3b77f1a19cd0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214c6c48b9323b36c0bef1323024bee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ac096db5ab21b061c925c9f6248dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080670d809e57cfd91170afb976d2a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d94821f2113b0e9ed794fc58604ff8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b972b7434f72487e79d2eaedd6c8f99446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc5cadd9cf69fd9ee4cfeca6268a09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beffb5cc4391382569aea5dad3f1cb3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484539a567a5c234e72f5bc37f229e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa66184e625590670c1e324f3eed69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b291471600376a0797646256f4aa0a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a6797800b0a77c1b1a64d6cae846b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ba1cb93d95bf52f1247e6d5da08e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6dbc933abdda74e440f0d13abb250454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100951f12347a43aac5082a0dd67811455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d972e6867114f22189350fb72f4b60456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d012bdd2873121c3a5e76f928622d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ade4f6ca15342073e2d428c2ff61e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bd8f4fc0ae26916b40f6ad9537283459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37567f20340433d1aac01e76b2c623fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd063039902b7e20b9f6fcc8d1ada1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa851badee84469a5a55f20742143851462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0de2d9beb9e1f86cd99b7c913290ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff6bf37468d08679a4be5a35efd355464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ddd6f590bf795c18d3031a0568500465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58f4babc3c9a8e93bca9e7bca69466466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd65b15de0d1a392c67d5ae1778c01c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cd6c6cdfef156d66f82eaadb2ad92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0fd07dec3b1f33e6664f71bbde405469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5874b17fd05901f160d1f8904dda115470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feab455a8a05b059eed2b8d98032dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd402e41a7904e3af951642816ffa95472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076c21c0bf2579674c1366c575bed72473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acea67b01ab79bbad8b40374f68758474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed246f9a57425e7f6d08dcd5ef70b89475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7f58adee52975c62a2e7fa328edb9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92535bee5bfb1a8e672b68f31b0507477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ba85c6ea5b119058ec825fd868812478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8124c0476412cb7f028db1d8cda232d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442a835b6c5f098f4816847bfccd6b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013aaf529020da7c6d77cc98f996305481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca6c9ff77f3f9fc140aa72c54775a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3f07496f6d8d4c82d3e9b7716b5e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e238ea61b01d1fe7c73a47a544b6d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0eaa7072a94eb47d8c3eab5906171485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c15b5dbbf5cfa3a5f849516b28f034486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd7fe8f5077b59a6da04d145fd5e59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45542f208b3607f7485a0020931ffcf8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cbe77d57cb4c00f7b1ebb9abc34ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53923bcc7c9280491b09554bc7c4471d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab8624dbd53e538a18da3a46888138491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b7df472e6eb7f30c64a39f455d54f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42462a431d7599814c7d38914179b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9562e4cca6d4fc6a524212a34c29d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9369b331849e0a6d73779a7f7a9fab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478002cb85f43bd566f3e7713529bbc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2c889b8268b604ed3b257c1ff7bcc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd0c9ca97e3abbd63cc6ce690eba90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1102a049f376ddd48bd7f78e1e2f22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b777359c0cb921dde0507e27caf07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334123f54ce58e20c73a88b2cf03ab2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6d68e1ced4bf39b59e986d3baedd8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1e09f67d083aab2416ec531fc1e68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aa75cc63b741ab8f732afa294388b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c42cab11972db57550aedca2a68d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d64611d625171fdce9024ae9520c1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5b57af0328178abd5b880d153193b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d621991ed7530db9cbfaa21af187c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f972b6fc63899691d957823627385a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9567919ab27f43b6c55eb9d437c2db2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad3450576e906d9af8ed3802a057a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315fdbec09ba985f17199cc3aed3026512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e724fdd3f98363d1ca3a9a04ae509a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d17ae75814719f05bb7f57fc24d6f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65615acde94de6127f4fa0dec142261515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a179a7094827dbcb9fd818aeac1198e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3533f5cf528cc9da3cf522bbec02af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada09e0d8a27d4daf6e44ee909c4c60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2639b0d2c5aa3f7dcfcba60bc6ca50a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da30dc0666fcd66e64575e36348f677520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767694fd4e1000ea192abdb4799f78eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee00f0ee225531ca607e5bfdecaa70522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab697c2e2c2bea6ff393480e1d85e3b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71d50b0bb2fceaa747c3fa13596cd8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f941ac5c2f7e2629c74c38300d21e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2dc91681febe61ff9febe0211df97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cdaaf2a7d4f640da6d9eea50fa761527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8251dcb0af41e06e0b6cb0b80260b5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deff25a7225fd0256439f1a17caf1d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c55927dbfa4e24c4b225aed3284f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a421d13a42f16ccdc9ae916387eb16531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938eccfd1e30725f4c0fc5c55d2ea6b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f571e2cc74a797c7c2e470f6248f883533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca6e7a767508d2e783385a7ebb04e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d80f948ff7b6a447dc029c5c41cd56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabc8823c6e72d25c2cad73c9884182536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d14b33a0805ddc5867783b195d3ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65461df951bb9b8e6be8281d20770d0b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6c8db6c6f0643343c37ca68164d56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc676052f8c2a927f0ca781654f848540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5fcb410f91d811d72422e8a3c3ff7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb901157d9d13f1b9d6cbd66e1c2713542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3484eea95c16c04762d6272774227543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56c9c2dc1193c12bd66199dc8c649e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a2bbfe29a3299310fe88fae6ce18d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaea1d96c2cb24e4457dafafd7095e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00285eeb45fbb04d823cebe06cbb4f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f5779d5cdfb094ba68243591d704b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20574c6e9d998efd78442aec057b4d4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93f2ebf81a95acaba522bafb844c06550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79310457b246cbc06ef088cb46b41ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c796860683b73172f93517b9584fd7d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733dce8c4c2931bffe2ba7bfe544a33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56c188fa00f4f0dea1b4d0d101ca2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e427a8f7a9fcbc2ccedcf6eb1ec504d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2728ddde4625927ba3323c3e7830b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa3fb3c33a095fb1cfa5aa919014dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1c992e141dbbbcb36d1ffbf946b86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347a4515fc81c83153743b98db106db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd7361fe33fd2e8f1f5d35390c6b7e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89d5d04f8c6877b7baa929a71ea38e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b188061232a1aa43fe9eb475f7c70a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a3b1178f0a17591c51f956f39988d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a6506b050bf40dfb995480fec2b50564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eeba1e0902ff33317438de15dfd1be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08529b6916a271d7e582b93edc0531b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581a3f63baaacb8a52affd98dcaaa03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f32095be01e5973adfd7c25c44d91d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3246ccb4f463fe12ad612002d49f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367f40794ef5c3704373717aea81b88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f617286c7eb9f6e4bfab9c34d62a35571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b56fd21a14321b0abe878f941b7b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56435e6d30ee95681819e15a12b71408573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e69e221a3a65940b29c5e2d909d571574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39ed85bc6ae1bef4700b6cb96202e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403dd3519bea0e000fe0006f578deba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69aa116c723fac09786d76aba929568577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498700b2bc515e14a92b86714bca3c26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c20764eeb3e2d60fd1186116f2d3c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fed34a4f7ba17c02ff9a52db138995580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877457b1451b24c9228c1cd9f4af8f87581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a28bc7e5334d0f13e4c67a8d09e77e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189017b8cd7288367a4f764c56b8b3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef01449e7bf6ab77c61587cca375be3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915abbb16c221026085f50936a9a3216585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b77d7222753f7bc40bf389d607107586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9480c164ddf13c87e4ea30093b137c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e356e7d05cfe13c56c378ed077e4d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6d23704690c3d1c330b5e4ad9ef2c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7821b1b69f9230fd827c8183da64fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86323f510d8a35d6eb5542417af341c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13ef85aae4b5b326f73f9bf3a4ad97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896cba6ff14c1923b93aba6dd0d8ad9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a642969ff97adc7ce583df84c0f03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c60a10e22add170e36cdd390491acb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f40a4fccc9589c06d5006736393c0e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a4aa1f7b050bf1f56385ddd7942f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab289ab0645234de2fbf6945b90446598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833f24028a6f6e64c74a155e53540cb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27585321389923b45cf99430c0d4cf0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2768d6381d84af7490127dfd137c73f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca527880fac52e396cce58057f47664c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ec0db647213b02d094f2a24d107c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde706ffd5f78d75dd53e4404380a2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319fa45ca492eaef5fe886e3767a534605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe020e318d51a33ae61d9174d673a77606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9004ec7ce567ba43ca763365bfddfc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6cb8c5164c8fddaec59924e9930e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669b81c8854cf4a0210505f03af1bae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45106362c3559137d7f21bcff6949d98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad17e874d2700ea84dba98108cba92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ced57854fd5333c6427d85478f1f0a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a2ff1991d8b50f3ff76fe75f9589a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae845e756f586f01413ec4a4c23cd803614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc91bdf17801fd7c29385ed5049a013615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36c2ffc416ab7bc144edfc4315f898616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646a92ebb762ff37e1224391b28d054617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb92b26d2386d520ba832c2684afb7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ef450c36e5ac0a0b359d04b91aa79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a5f2578f97ebdfe3c99469852677f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e3fdfa32df298a81eacb3e4c83317621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1be176cf1dab5d9620da44877ffb6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67119ad78b1c23097871a7ea9e8faca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbc1ca1fd37479e20f84734579ee84624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f233059234ceee68f8139d13a6fc3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be45fc0d193574ec28976cb8c201e85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566ef0bebe37af2a4f5f2b066d01348627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc514acb711814e58e70075a5e6fdb2e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60119c1c69d356c6f36d0f67ffa5b278629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf51a860d5febc91f686eef919e4cf3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82798d1f4ad0a469595dc52d83eff1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba392d8e92d2435bf5c4abb7704cdf95632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c689f8d309db20de7fd32b1cc842d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ae0fa5a6490ef15714d33989c4681634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f7532ede7d4ce1a2eb9444220ef3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581886e697fb03bfe7e8cd027645ee67636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76891e3ce7ff3fd5612e3855d8a7821c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf06fa363de43d62476ad22dfe78327638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b788eee841dce9ea7fbf5e89d0e7e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b23f05c7c83d0282d77b5e8672284b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c4239f45080584237785fee2e4ee5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde67f79eee351fc92d5edba8535a82642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ab1114d516e8a49c7efa2c214fc2c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bec77c82dd1fd3aaf2e8ee016b7774644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb8f4b6d4b8ef7a43f6ae9af147d37645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258785ff889b2219e47318a9df8254e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2440488b5cff8a6f4d6f2af3425ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ced33ba7eb767e481c40d0ca0b6b91648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813098f1690cc9110fced9e3c049c88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f518f80a535b35973b1311e86efbb0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa377b15958c9226e7861dfd6aa82d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cbe396e4a51890da0c534daaf3de0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894e957969ff96775b635ab42212030653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e179642002b16f854d1063ca1a006654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d668ad1c46447965ef024c781160406655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d55707f77333f78330f7819a92d600656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef17093d4892fdec796900f89bc252e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b26ce5bbbb735a04909a0b40a6449658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7078d10edaa7453c5e61571389b2406659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753aa6af4d1211e8f378c6988ee0e68d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56aa040b9f21ed4356310daa3b9cd6d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2147fd4d783c1b8f4548c6f2cb22ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac5a6be3597baca20cbd3fc7177a46663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ed78ff1550100c029795403232c2d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42aaf4f8f45451a40ac51eb6795eee5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e34840439a368339d950d0f9bf11c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ae0b73ab5dbf679f3f87e2ff5f05c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c3cc85047f6b9959dbc4deae87d90668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5488fe4c643cf29eeca9a372c297c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2719a23a0bf3f85561a956dcd6e8d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87a7c1ba465d9495f6db83603f096f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea13d2978305d30d29e3060f5a1c2a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6eedbb9c421410f9c4695629703c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566511a2bb0b9a8f0c387d74c7a3ff51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef09ade6e3d1a02fef7eb72dc5de3e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcfb85959f3acdbee054a52e7a4318676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589c552bee305579508b51575231bbf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c66d17b431bfff4079df70363cf68678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800bed9e4b682f7aaef108ea48e66d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5b8bc3944194a56cd78b327e919c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2d2d3967355b41a9d73cb70c63aee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be97fdf265a7f90ff032f853b1f68682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e19fd42219e59e76ea2441e51200c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9784e3f37cf168b66a6841f537b8a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42882c6a9630ddbca547c5b43b6fa81a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146538f881b5a4a1bd6e00393629b166686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa40d85f0db761643df29362ffc9252687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdead08fd2ae06a84c29919eee35b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90796cf01e3184303ef425db087b150a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000e9f70f56c9ca5da5abe8433017cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afe0cc9373e1405c572646df8338aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb559df8aeb9316c00b69a147f354cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153e36c87de42ce25e3d31bfc6cb504693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57279a5dcb067e44b26f1ea444f717d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7bd98edc5be851846bfda0ef0008c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7527102ef6c49b98c9b869eafa08e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa848d13969a3944f5e881688e03f94697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b4f793c21c9c9550e4bf2a001f940698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4545ae86b276ddab0e12c1a5e71ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d88068754ab46172411aa88608611700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6014c3cda0b53b227652e52221347f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57da12e49ddb169bfd5412400abb422702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4798b6947cae4c3f5b30728edecfc8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f558c5af5c0bfd7808f9c2c9a90a4d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048552f290f0e0e8afc4fb68eaf40cd2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0f9fe754a4a7fbcb0a937f885a4a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696b03a78256ebf9c438e265880e191707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b16111abb6273b9203ab6eea0f56cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738caaf9b84a071c5ffac3e1a4bbe69709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7a5e9585d1c4eef418b696af977eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031b9c933edde29d70e2b6b1019bbbb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da03f1b8780af20f9eb5b3e40a8fe9c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c398cf826dcbfba332d279077cea67713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e7876109576d4f430fac1f763b113714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828e5abf8b35264b8506c40f52a7737715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea2507cd7e73d7e825bec8d082e2fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379e75f1e24e74b5180bedd82ba512b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb5f84c623a2b44fea7257b3895eda718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50c61424490d5b6faa659ffd575146719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3105f2ec5dcd22820f771110b135da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c6f03f700379ce326cf3a38fc4330721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfca3ccc5a53b9133cec5fd1fd236a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f51b63bbc1988f2602dfb2aa1fe7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa02a46f6dfb59fdc17708f048db44a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921828b66e070e4c61adb4612bbbfdf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa11d396867316dc850e9638d1492a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd8a0e5d19314c5de634dddd65cee0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ad826ea653700aea90cec8a907e48728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd26fee765c87625e25ec1b380b5fe5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aac5a82fd20c2d5fd7b3c1d69c744c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443166c9d562de4782e0d678fde85ea7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca7bac66a5985caec03aa0830cf592732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bff22e179255f1e89244cb122b69df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8106e739e3937c1aae3f725b493fff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0a16778ceaf6f8bea318ae04e49f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f598ebc93c17108302dd394c43852736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22ca8164c59191c2e71a28923278b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3a8046706c2565f158125b9fd27e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72b35ac8486e5e73d856d5ede2a30a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c553c07f81fff81520ed460565804740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388b60ceff08af95bc9dc9eb1734cca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832b4c05e01fa04232067c505416b7c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c66e5528b02abe1eae7f489d4225b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a43596bdb8351a91af5eaa92baf95744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a150524276728bec3cae615de676dca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62678a93a3a7f2fcc25f81767ffe55746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc00aeaa7ed41c4a9ba114d00737aac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885e799fa0a03f5b170f82763e66abd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb6eefcdabe230abf7e6b353105997749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d85466c2c4c8333d7df3bea5658a54750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1e9aff4a7ef612a94d59161000fb3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b1436a799a3d50193881a655570af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437099952b58ae22efd0263bc60c7d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fd780db8504f258c710e44999d813754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cd122b7454df29698c933d2dda7eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3b26db8a1011fa35be32b9d99548b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819df68d6ea1e2c2f43e7f0f9fb3e04757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6f60ca6cbf4c5c86b097f7d396198758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e9037d216b68cb3ca9fd2ccba81b1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5df5358d821aceb044e6127368dc211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85844ef17b312025390ae533e147a8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75552e5a019c52f65baa997993e451803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60bc87804edf6989c8794632c5135f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2672f5151f5b4f52174b151ad01d9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c833d06ec11f1f95681fc3780245f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857eaea487a690ba840cc76348c34f6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39633dad095916205dc156071c7a7a468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081308f149131dd12405a5e324e622a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8c6b3ccab3fdea4829ce8914e2a6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080e6bb283eec8be94f6064a55141c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723fb10996804c8ba3caf4772cf18b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62aab062d7023080bec7c1058cc6f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b255885d822574111ac9ec1f8465d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da815b97c138bc221f4e37ec0ca0f93e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d5438e9fa64769ae3d2036bc78b3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c01df92b7330dd31513c4bb9d2f5d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343a0b0c6a87ed2cce41a2ecb334c8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c240a6d91534115c08da9fee8ff0ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89045a043315aa2b831f321242e24d1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be72874daca83eba072b0f03722752a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add54a5d006756aa69db132535b1527f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce32dc4d54eb8f998690e8aa7c423c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e5a1b5ec6b2222de8901507a91ed824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3556c0f18204e1981204a616c6912025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9ac8aa50b315a00ccdd823f58fa5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560dfde2e02e458a7bf0b3cff61906327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0394e8074ae12c4c91ae664aace9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ab88d7efdb06c1e1740faf71361e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bb546078611e3bff5cae17614c6a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c09376ad6a71d02e773a494d5f64f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85ececd8d5ef8a372cdae6dc3c3ae332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde08a7cbfcb85704fa2c1af9a849c0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26b855013f08bf7c930f9d9c9aa96034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5175730d3bbb69f12ed3dac8121dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2a22a35141104e777f44fc38f971636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d285574c9491ff33ff892d8dd6082537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfcf80d71ea9aec82e6134b80a973738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66083c5c37420ecbb95b7de1444fde9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952736de2465e790612c6df5194a5e6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0ba7b5e36a2772c036c5162a7dc7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1b05a1091d0748dff1aaab514f29e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bf732ce88996562d1f0245944ad4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c74f9a15cc1fa1fdbf9723d0049fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dff7ea7da98bbb6b5b4ecfe3a59a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79da559a10e348f7448161759fa0d3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65125ddf642bddd52cb84459ceceb96c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085d3107f211364be3b5ea8abc4a72948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fa42885576d571cb082327ff6b2cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df817146dd7b2a1daf9de8e20a5793ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3af57a1dbccffd7c568c1a5fcad0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a64b4d145f257426988a7409cfaf8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fcf9c746833ff967f1be9e2dd480753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ccaaf2eab3c9d684e2f3713ca2e1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac668e08be1a0465f199e117fd92ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a318195fc0751e3984b4c14de71819556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ffe5d1412bf5afb709811c46f813f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0422a57d987a8c45b526477bcb10b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71edd7346a4c5055c583a39223ead2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae17dad2e53f5803f4c78b753e9d5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b8ef4d9e0dea885490f6e3ae0b9ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9593805c18be092c08ef4be3a43b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a8d09e5e5aed5839d18500e4a0dfe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9645a4f8ea365d0b3f2b4d654a740964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ec5ae82f9466c965132f21df7a6e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee224706ec0f965985db8d59898a5cba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bec21213d3c14805622940ea6fdcf267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c8e3b0a389901be8d9c101d07688f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62f5d429decbd47c8aa9d089b9863e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa916253b207ca5c511a6c5629d496d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78a02fb745b0ee696c59cec135f89a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e74f75904e900c6572584d412ce3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3d6f14d11107783bf6510e859dfeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e41a8431eda20ca070861b8edf63b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9dab39e25f16318c44568c2f0798175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb286e61ee9bd04b23c6cc74b4a8a1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6761989c2d4efa39a6ef47bb2f29577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426554a898a62f5164279b27689585b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8fb9871e73a001671eedbac006a6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502809678baf18567b60660f2db9861380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae91d6d4d266f9c5dbee6ea979c6f8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9a0660f978785fc03d9696fc2f3fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116f57d4f67248d084e9650b64a124f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c5445426b74555f62f9d5d3a62d5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd37d71857453e13c1056ae326c36c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458033958d80b8dcf0aa7d53d414235b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ecdda0e75db4f5c29fb42a32ae0b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ab8824c8a00085aaa5df1b695ecc688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95305e1be496f803d713608b13ddd97389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3caa9fb3fff40a262d0a59319cde690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab49b89a3eabaa944c135b6b11d5c9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b26f42266f6bd5b3cd25eff8f597d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cf4d26637d0a15d6f958566f69ee493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b341403b88d4ef3c209eadc205c8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a00df3646c223120bd06aebf3311e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4c2442a6da2edd0caf6ae4bf77d6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1acf738d31b156559f83a4afd69e4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484748fc09529ff1c20b3e8b3c32eec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4be0595fe0712989d8b47d3b5ec5f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828aeee110054cc947189c81e9692bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4e3ae4530ebe9cbd559104bb74169101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e639c3fb159a649b6fedcdc7f44ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27976bb251859e870834ec42be06df78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5895084dc196412a1d9ed959f6f9291104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b773febfe2d90a5fda28675840285105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f15a0aa0e0504f8c705d332197a16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade7c351c1e1c318a41bd08737a3fc8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d8a5dad2123e690dd8b7971a9e3cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bc00043c7c4e714bfe04bde8d981a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83c407226c758e63a8dbad9e78019c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b1f01820ee0fb57e0600db69515f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eface284c6cbb9dfc045c5b44d70c308112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2d3d3f278160623da8b58089f583a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d514cc8cb32b030a740f3fb83a983114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964494e4155f1120b46af072c1d82eda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970ed660a15ff6b037cb203bade561c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0b45205f7a936dacf315fb6c60169117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8c0c3a4973287960a61c294079826118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabc75ed1d995b57a52ac450664dc0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46f6c3ccb13c680201690503a1c856120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7364eed3115f3aba3fbee737db407b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9c10714b7960b6080f766afec5a9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b5ccf2ce98dc679942a0964f0dd06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283edbeebd617ed085422463f035778124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58f39e3e51f0bf16d8aad0842ce802125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d328057824078fdabdf99d8afedcacd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f0b934d1980f2744b08d63ac036fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20909d802b69e4903122faab440a7467128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fced0af5730c5d01369ea3080ded96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb730e0b74348e9cbabc1729c9b885130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ccdf7c567065a620fa3d19f554e50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b69a919b4b12979430f619c3ce30b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab34b20d30c7766fda8a0156e8bf64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170fe87a2761b84fb599c800d473b75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b8c4e9f81df47159f2d15c414c589135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383995fb64528a0da72b2c41cac6c83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c4912f07c58fb8a17363481560f42137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3a6c3fb904f93ab26acb8a4f284e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2480176d71b2923c3da3a59f964310139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455d1383a698f8d86550f76c2b51f46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e749178f85f0b19e7cb51aacca140141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d721bc12fc5256f43a9e6b55b1bcfa3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1baa9ec468e4d265bc41e83e2f1767143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3bffcc0c8dc027306368240d808cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f87a85a286d127ccfc0eb76e2cc023145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48a169c3cb617a2e9fa3dc795fb71a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb76367c98631fdd9d073e9cbefa707147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523869c4332cc0b1de110fb6dbf53095148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f080fa2dce451be33ff28738c138b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8b81bcc64626df2fe8d64374425ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787131c5e3384885c0c9c33444ddce1a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9415b1d507424235399f039b3d2372c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82003e89724c29c0ed59403f4c680c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df43ccd00eecb1630cb42cd4e7012b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4c44ab7f3dcefe15c10799b71ac1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e5db1465f44c8730cdfc1120b8ebf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298146c74ed1deed56a2ea123dbacef1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e4d8cd28d987679c43e4cc01d9377158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ee6e37b86c861c53afe54b0daa3ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13353d10aee7940eea88a2cba1250ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ced676938b682b9c3667d585bec0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd23a70c3ae2fa2235bd73d45bc7aef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84742d145af35aa5cfd8abefcad17938163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496561570076123e83c28b23dc23fd44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d774c627677195be219fcbe5a659db2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b38eceea5fb559986d6090c5deb8e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b027a7f9b59f0ccf7a0a2227dbdfb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a71a856e635b3f448c9c621925a4cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dafe2cef23b765b2dea1b4352e398169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac44fe155f3720683060443aa44d30a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7b7a7b3dcae9a0f74a59eaf94f7e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3005219c98621b9d83a8096dd122e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5abfb8d8039da3f10616d19afd1dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf75e87013bde78c5d6b48ff67c830174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214b79cecbcf431e90ad368950dfae6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dc0a450cd6b3c2b37b9a0c5181afa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac70f8c1849aabafcf66a6c0c457f9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3d522bae4d12d7824385df8fe9ad5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11ddfca3e8e47c32eec7af96bafc3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2a82694f682a27901f8a5ad7448c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dd5c0385bb60f30a7c06a1611cb5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2260980814993610d8ef6ecb881e29a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba23fde120f76cb61f5ecbfb9716d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ec48ab138c4359e5d34baa6d55ccf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a9df0bc7c33d581e0c444fccf0b5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3541f59b0c2f417b81ba9643c96fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540223192d2fda9c8283fea5a4a331e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef354905de959d2e5a052a9cc80f37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71b8ba4ed14ccf158416e561f05b76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e2d380a89e199d8eff7b8bf04a6b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78382678d3019f1520f1d377ba78a31b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a71fbe0ae7bafb266e165584ecd00192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ead6820544a6e8c9740d5b9d4cc49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eeee7b7cd253db8b1e7367b770bdc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01bcff94b6ad4d8defdc3428b627c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663f68e3da2f1201b8570f5dbaa1336196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3fd710de215b12fc365f35bc78261197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7f3cf2a7eb085186bd0c7161946b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656df4466a7f414ecbeaa7c1fdeb4af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659d0028fd774f529422d3589d1e5c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3460b777432211ca2d66ff6e9b600201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64f8846491e1ae4a3321f9596fc333202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03340488ec9fd52292fc92e71ce1b3ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa8c753cf1e8b263f3f78817967e90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a03a0edd6a58dbc2a980d6482daaed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4d352520d6e346bfb7aafa2b199b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e46fc4dd1e35946178a81fa13b92b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f496870a236b33e4bb4812eaf67c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f7dbc8b058a7b0c4e80da82a8bac2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c165e7601abaaa869eb53ae6a03db0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297837a17c290cb699733df03f63387d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cd0da902308770f64e404884fa89c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497bbba563050337b945064399b8ee2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a4ab662710b1c1c30c5a699724401214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f13fa818daa1342363944e0a629b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112954954b032f9a8af39c8c91475ff8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c161d89c537159c8e7c3be44f0b7fd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13855b3d7334becae2fa3fe20cd0aae9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f940079b1ad469dede09ac7f1bcdcf1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d9fe27e7fb48c1df397f44460fc29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997e65213bfa9dbed99d40b4ec6a1c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c12852ab0991410de0e1021dee8e3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a7304aa9e6342e75c3e30d9b2891d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f338750e2578eee9efbb1494f701fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291db223bd74a1338b2300cfb35427b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f826a0462b759d927c8d59aead236226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a79e3e1b0f536f81ec4e97dc489ef6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db15875c6f216d3737b4a88b14ff926228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac831b659afd0416b857d2d4148f53af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9761baaf399d0df555a853f794c2be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3bc76105c9e740b678f469f47a2a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d14c224608b9393e7c9c9d149996b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4be887529c0282f812243dcbf5099233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c1b403d9541d8302de2c91378d305234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df93256639d03cf6568df0e399234e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b32eccb0f2f1c58082d87a5f652da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfec36a556daa9563c5b61df1555a18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13ca5e373c23fe74a6a622f78b7c6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554b9e7837a6f08645a0be0ad3a0ead239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929a8fe9095c7f24bc2ee335ce7f3ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb11e5fc747ea8561b93fcc7bf0663241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499ce625609a80646f186ef7982c832242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646d9fdc33248f357c9831aeddc1ec7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72221e610422082bc95e9dab8a9d1de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb6cf1e45526ccb1a97d076954b606245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf746eeef03dec1ec73fce4e43ace62c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108f5677234c2d5a9ebf3141a00ee77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d32916d536a14521f85ff338b83b31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24bf5786e939e5ed5893b798a87beb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cda17806d6d6993cf97a049d9ae0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507651e61e6906fd63202efa9fbe9655251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26678ecc9e1705ca91267cfd9a677766252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06419260820d6bc3b639148599f897253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aec54591ae880d34270cfe15b53733254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d964bf1b6a2b5616dbf818416060b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e97e37e12d3574d45db362510767a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ccbb4d6f124d22763cf28ae967fbb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320a623db4870a114a2d3ecab1f985d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d92ad234e4f57fe7508b458696dd4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378acbac10b023037199f1fa207a15db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0487e5e386f29ecf1fedafee47a69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc338fdd5675988f64acc22f88a5d02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2ecfa012ec98c62fa3eef1b3bca09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89efef1d9c03acbf7a07313b457191264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba276f7b4e9bbc38b0f68cd9c71ae9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e04c01d1a2fd01bde0f0a490b4f3bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921adba950d86d1bcf43176a6d87a1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673479a962fe7f98f72592197bc9efb1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50427bdd313ed50d89784de028645ffc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e91a1cf315ee754c5526b50def5d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaed9beb2bb22806958cd5c3aa4c58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e26e83c452102a8408215027c9cb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c75fcc5f6b7f71b3525f2144feeac4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618ac170472a124121cf8d31aabe1a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deae9fc6788d7a4aa5fc0964114652e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c1142e93829c9a868ef1814447d55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77663a556d88dcba7b1ec914bd2d195277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc844d620bfbc462c48a84eff523d0c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7937c57d99945ab598e3efc686c8d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267612b440a1d346b4d52b877b1a3e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b932bd09d24808e5e88364846f03fc4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe16888e57b13f4f06209d09cf62e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399febc57aa82a712f60851fd708012283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec114e45b050f70247ea7bb070b3ef3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f599d321b4526c599c2f564b7471d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb5ee79f5cfc719c5c28be82cb7f66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c6e10b3888cd508bbee76ba27adf4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87c6416b5da06c09465ae4f6dc1829288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c53f05015c270d7ffed621d51dda8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfe51947321c1313f5bc2fb62b59d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9f30745fb955da0af0cd52e7f8ee8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6138287a88cd5af56a2aabe3a66a1d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08399bf53149bb205138f494b6fbffda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c3665b7cbb767c95b3907fbd68872294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb8d67ecc2b87d37a5db5e216d4e7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b687c4c0342b98e9fd2777d7fab1ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da06ccbce3314cd9efaec8026d18a60297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a41bf382a93546e94ae7f0e04af83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3990404a50622eb30b2fe9a7484194299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760e08d153c1be79d0d090bc3f6dedf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb449f649c5958e4bce647bacc2f5f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8182951fd79073f67e8481ac64198302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41c4d389b4638b66f7a44257df7532303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f0faafeaaa72e31bcfb410af1738e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46719b616d0df5885824d6c120f4b80305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54856527c76c1e5235585ae785ce3359306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c797fe5587b69c4cac65dc9d3cf2017307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221191e886448224120be3bf83b366c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a897e1f617d91f702de15468664141309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e0528634ec3c2655c4b251c2b79a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab73ae3bef32f03f64d1963fa9121f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966cbc65af55d785da6a20a09034119312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fe3df752417bdb3b98fcea777d291313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3253ca2606c6aeea33ceaf640f37f8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd953d607c5cabd882fd46fb03b98bba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf67cf4c32022f43d0c0ff3aaee003e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e4114f8716a8c45e317794c949eb2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f705a9f4f0d5f9878a9c85d355d7e00318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce18d52a0bdb78f4c339d152760605319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ff3d7722b70426b2511d4fe0d2b7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f796d3098a9d59aa7402a17fa233d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f582f6138ad839e33661ed5583653322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672ef2ede9467581ae2ab2fd041a7fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffed55ecc46c5dd64038bb13136c9a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5bb7077b88768c55ab9a2e8892c38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdd5d9415d3331239b8b47a581180e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89d89a5c36b5885cfaa302babb4b09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dec367c5f98960137edacd171e7491328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70f5f7a65845e3e2187590b3c4f794329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f04bb05cc4692c35e94780d9147b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21ecac240dc8f4e245c60502a87c4a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef23a44cda9a992d76d4ce2db1fdce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547ee361835c5a4e24b47fdeb2743c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15839a9ff7c1e28365cb871993d37ccf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62326732acc87365e8f0d3e7b8030ed9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54efffb04d4e9e55adf058bbd7349c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10e34eddc968e2f6a1daf33630c58d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccc25d726ae3d88e4fafa94ade663d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc023008733cd16ea4f5ccbd89df17c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980862e554eeecbb7d13f08686fb76b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92df55cce81dbc53867a73478a7519341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6296cbded1a54aed3b387cfa5396c37342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0380a43470dbaed6fffae6785f002343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc6d08dd3af27cb3f6bed5358411c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdace5a1dd1a3fe72e74d125789746f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d04c8b37b0df1d25f68538cfa58285346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275934510d94d60a5fb1ca5128f4ca8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dc4738b3508e680da54c7ed0227dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6327754ba9eee9f4aa217c5367390349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f83d9e4ffdd2382e85550b8025dec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37aa160ec732b3e017f360263ec0e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475287f306cd5d192565e6b6bc84ee1a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac7656abde04e46b890453a28740a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8007a8eb8727446d82d8a198e8c6f7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8cfe57a28c99203cf8c756f89d346355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c794595f4612597b2d1923953f68a59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404828d168407bbf10b6411b17c682bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b3027f22f7b31e7fc24f4cc248905358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6d4786a7b81b91f4d4c0e3ea56785359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844e773a0e26df05ac15f7b5d3d9e36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7819259b0650adff034ccfb56b3819361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1472798482d35be785349ae6f8e841362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb3f6f0538e86eefaba246f21d23a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe1aef524432fac472eeeb581e40c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179da2c07c9a374a1e16df9dcf6a652365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8074c759799159f6afb292b5e87edd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eede4266caf760a23947b78f0650d64367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58608e5dbe9cc217cfdc3b34579d363368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f86ab3b41940808bdf6ef2f3d2f98369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c090a64e55269d4155522b907ae466370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65cd22bf2322e3a00b191f5e8d9b8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5f863cf1dfef24b0ebe0526b4a418372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e92b0522c69da7603c2e94ceff3f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08138fe966c4539fc3ae38c3ed85d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f5d745c56dee80832337dd522e66c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931de66169266687e7492ce4fecb3664376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a186e18496261e0ecb5e275ca25cec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629ce2821e8d908af6298cfbe12d63b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7599f110b2222df920eae7d8948230379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed614731f8104c7f1a370a892bc0c12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea777254346fc4d90c2f025fba74834381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b46a185df0a86a3958ad9e8db39024382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82391ca9ab43d21fb70eb003d51391383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56527853c2ac8f91f0475f7a76c7cf22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b36a9ceac0ebaed52bab46c59800b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef1c982a081a3a60ffd0b398447b25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e24fd4bdcd6f9c43ef84fea485ebd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b42dd7904368c3e93d5569fde68b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c331cd5d362c6e17d8b83f8a70f5f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15455b5ed37b04f52b908459fe62af6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e00268f4f0e6d426856b57adf12c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e347419e94ee0d1589ed33b6f50fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fd45f4eee68b7453bccf25f4e1716393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d07bde61bbffa942a271bfbf05b898394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4051dc0894cb968240270320f5f51395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245074bec680420602d6d42aa1792a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c60fa43253548a99d142f29ee49df1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622261504576bee0c3547bc97bcb4bad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f030954a0f4d8de78d514e9cdb5e04399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a45328bcae8cdbde83c187824374cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54020653fcd96f664bc3fa002f13d116401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1adddc2ef3d4b8482ede28c0bbf7a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753ffcf07236681ae4a008c3bac1319403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa94ffaeb97c0b03b2b74be16cb689404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7a6329664897731bf88cddbc0535d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93829e794ddd720ca3f2df4f9b0a484d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8f96d9b0e8a0931a1824e3bb69b42407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549839949623b9d56db296577e4d369408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89619fa00d1d5a75afc382442fbd6d64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d932996c64d0a556c623573a2437a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df61ff9be972055987623b258019e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847052633138d7acb53de65a7cd0b9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cd81b3fd7720e328324192a1a9a1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfeb55415b3b69bb4864a530e5025de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c47e8a57293539a68e2ec412d5bc7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00644458503f0d69da3df636eab6d0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca319eed9ed9ef6c3e5fe33d03df04a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1287a30ce6a6df55db4146f2c5152418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f41695e418c2f398ee66ba64882452419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc900843d63a96a062ce41bd2e7a61a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c64415d366b9c8f2f79dac061555b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43011f743fc1df0b5797bf277b29188422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0ae0abd3037faccdb9e14cb890e67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011b731891b86e3de4a567038248698424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05195be126adcfbf4b78ede76747c851425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd33b7e8d72356449d174208947b48f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dce0f03b6fead8c916c6e834a22e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd275d9282f8ff2135d8909bfdf8f447428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54ff4283205cb945123bbfe2d8a57c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24921c6ad2ddf89c602c348b65501ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502d7b9e5e3b762f6f4eaea56f606b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94694681c006ee394879ee2f5b6635d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dcc2f69810acc19a00e6f559d8d1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c928830d0403458549bb69ac0a42c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304d5092ea068f5b4bcf0af3e45c114435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450298ea33b0574ea46ed1498a8269ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a8b8337d335db59fb4abd95ea1027437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0329332c499ab2214d6cc45c5d97852438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214389297c64ff25a65106e889763e16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf85f0db93e480e50b9af4708fc5c47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f2b6fe04804de4e0c89420516e78f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637168c7f184aa9b5dc8ce078931ebf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fd8a712398ce798b137a35bcb9d68443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5cec4251544f8cc4d5e72f270818d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1917b8632ed86c19b975bd9121b87c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc45f5b4c72c7cbf45058d4c305281446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363230c73eb7be981ecff2915e51197f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da617fb6b0c7529e22568827a6be0c5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f942aa138b65b733a8520c5607dc2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab27bca72c8da0b97f9de30c60ed9b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ef974e868e4a458839ef45668ff25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797e4f522c16e393786f54aa7de40c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0fbc47cdf511e8951cb10730669cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc3a9e0bcffc5b99ea64414b53dc85454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cef915c5aba3a3df7329e96155049b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cd10ea76768a826cdde017150bd76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a3953ed18942d9dbeb67fb32abba5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a62074bbe54feaed5815922922167458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c8df8184966597d8f0a76431e21a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16793b1ca5d42cb253f74b8492ba756c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d871198c0ee99d0bc90f11fbcac0732461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4fe8cf45b274b05356312c97ab31e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c799a47b900dfc38592c97727e4d1a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacee6a7e3a16b14302e4be05539b777464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9424d2ab7ccd119d697732a100455a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95765b98cd87fc498bf1a996b587ea59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a5abcf769cbd972aa2d333ffa0277467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279569f656985566b7e580fa5e603867468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a3034307a0383580b3050416f3c6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8462b3380db3a4758c41b2b3281af8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78571df2f3ff556b99dd0333493a60fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3278baa43e9dd89b3b80b0c1ce66ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a56d23bd7b2346687b442711ab9fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e00e4b76f55895533dbb2f0e1c832474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001526e07c01786306585930c901e31475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ad2ae72f690534a623eb2bf42d165476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50a38b427f1f7a9771ff6d213fa83b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ca24301bbea3d53811b73a293e25e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426eebf332282382cb8b1635b609a1a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1ee56f169b74af57f03d3f1beafea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92300652f38fdc05efd9cbf93faed42a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194c35ec35c2b82cf44ecedd44f90fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7699ffd30a360cef398874cbfca77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54edc6b90227b435a210357b25ca475484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f1e43bbd4811d11338d45f6d135f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d904de372ae61a374e97acf6636176486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7257dff0d85150ccf9d989849f867487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2316017f0246039d7c98357190815488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e21d28027dc7d457fa76becc4a5be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72230dfca9256175d502b0230e1fe921490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa393106c28862565441d118da683ba9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb0add7ff4896c5711a38fc5f328e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58116bb961a7cb28602d36d418302f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ede967005edb7b70e2ecded7165f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af02bbdfe385f79d2c844974e994437495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957eb5ad7ea6f12cd03537d87d834a5d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6f529e6d3ba8d194b96aeb1c582b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96a2ebf304c8836bb0dd57a436de03498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47b2262fc2d134a7aa944f19040258499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79c6a4dbf92e305b21a4780c5df647500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8c8b1f29e58b85b43b10112ec32f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcccd666bcd7b0564c7434429919f9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16e5095b56b4fe6663daad147445dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce268d228c1d31750c4551249edfd90a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3af40a9d771819ffe028c9bc4041e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9084267842fac6d7dd8f6941b00cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de418a3a4ddb076cd4ec1bffe9e3956507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd817330e981a5e6bbf20c8152c20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674ab16bb2acae2930911ba2c2e1a1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07412e1c8778df6a16d2e9f419a72c83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772a3701b67e1eb873e74a6bb50e042511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4eee8c35b1fd2964f5bc2a227904f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8145ddf79d800c0dab25d8f297917513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5191f08217cbf142f92fe210d8ad8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d1aac070642d48df3a67d1922e4dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9725de0e03be01b8aee63defc8ad03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff2e6836a78dcff7f354c1c71c6ab1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169701721738e875316af545e411ae57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c54fe5182b62921d46cdb7c3d52c38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa50079214114d93c077504ac83dd7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f7618d3d162cdbb1f242b6e76cde8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb621f1400a13f1f4526508b4cbc350522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a43fd3225165c0a22e7f377c863fb6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b0cee202714aaf3fca2252c58d964524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da07b039e687fb513513ab407b2b91525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7f4d26bfed26c0751bfb4949a5e7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2f694d465de798668c2324c1f2cca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a13277ad3ffe87cf979b602f0f7196528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7faca7a386f585386bf1b595bc91a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f355bd37c77460b9979b0e7ff4605a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13d6fef5e917229618a90006c6dfb1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3765bfba6b5952cf70c82139cced108532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfda1233ed954d18b2b16269f903768533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14149fa41484dab573f79e033b300ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acdec23d59856a206718a972920b7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362355d7469717907d8d02dcbc844f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0c84f9c94dc97af596d59c1cdbf9e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd10571607675f1928591ff988e491538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed98c0166c720d73038089131611d6c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8185236dc7d4c99587a524d0b7c5dc9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e7ba51403e20b227dec3cacae1f46541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07d3be3505e557f04bf8c7f78d0bbf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3afe197664bc49d6df9e64667df7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104bae274f8476ddc73ac7955c216b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e81c0c27b3bf2511fb41060f030b32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff088ce3a16a73eae7e3b65eded61c3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad84d1efa27e3d5bea4e1d6c41b8e0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0ca84e503c52501c18039bc6e553d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f4487ecaa887231beab9839c66ccb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46367a6dca19f75dce6b431700f37bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacf778c8ccdb31fde4e6aa83a0c74c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59870ea2b2d2fdd2f782eac74e852cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81486c3719069d2946c167fb1ac020553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23fddb50656fd66d3d631977d3c8bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1db1600d4c2ef743c24bf1dedaf62555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668306e61172e7c815459b85b4520a56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bc2635e3ad9285c59932dad8e8ffb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cb20ad2ae6fcf59d326e2f011c22e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc0abaa53e6a966e3673fa40f4af49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed354a1629e6d58842ab60ad33e66c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64511bccdfe5c48250adefc174a589b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e1cb044fa4a0db3ef394a6dda69c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38f9b55652d7dc53a4470f728cde10563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdadf4c9fae46376a1a302e19d076d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cb103f3cdd8e552711547cc76a06a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077b8f7f93aa1d5b2835779bd8eb5fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c8d766dea813ba6b1eefc5ba4cf3b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19dbc041f4f12e835a0b05a68e3ffb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bdc9e2503d0d1e3824caae96e611a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd6e8207c04e7a8e23c9dc10439745570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a722125ebdd9b437f36cbfa9758b07f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95ad2e4805f93dc173fbcae6e21c9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437b4094ed6b75a214c6b3ec10b1326573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89258c0df419b51cae4056a064aba356574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33503c1fa5d30fa0c93a50232f5cd8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f0cf5e36c5114d9f2f8d92cb28ad8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df24ba4eea0f5c25c26ea77399b146b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea273ec9f191d5ecbb1e0ee1c1bd7aeb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba63219909fc56023ee09f0adc355c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea2d81cc1a13027a2e38de972b9e63580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdff00d3ac3ba60aae2ca8ffd24974581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59ccb57edcbcc20bdada3c32e8b5da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39d7d345aa486c23a28eb36120ce4e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c441acb9cdb6acffb37d22f62482f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62494c416ecb48af4df2132fdbc36ed4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119ad372f4ced4f5272c7a071692534586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f03260a37e3fd6e9ad6aa275692ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c94b04d9e68dec2556e6f037b2b647588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9cef572524f8b58c12c81bdc68cf9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1e95b98c28cbfa8536be799d96345590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a7e7c56242e7ea4b44edeceea59a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61ae807897c6b74f65e62b11bf7681592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b5ded564a5ac0d7ccb7b2428a4c5f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0601130f8073b5092ae321290821e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726d6cae168ac21ce115a48eaf73657595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafa01cb8d61c2a4643b08c6a7b38e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18370173bb0b935bd93ab1cf2a0c5f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0217c48f67b56dc02d0306a2f6cf75598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebe58cba07057d1b0b8a6bd00b3c02599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde35df43c22a5e929cb695f52eb2ddf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfa969de343c7ac860c3ecc6e81542601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91185daab9f151169e18e78cc93964602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974ee595b26fa50a103bd5466fe449b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4510697a57264e6bfe846ab1b10086604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37934ea97b1d47ca75678cefd2d66f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8494615f34fb328c401ecb51d1c5dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7783880b39cb578e57676b1cb93e5a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e97be98088d32f58ee4275dabee38d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459f177e0692a34228fee0859ff9d61609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebee3944e71217f743be9c4a0fb9e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133ef71844bbe233b800f28e71377c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34284b36b1b49062451f8bb4a137597612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead715c7698116b8fe582504d9b2a94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7b2395bc033383b85f0caedc08d82614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2947dad1e7ed989269e1ad11e0d82615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fd488fcaef59abdb2bfbb1a8ef2df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e66770f9baf73eb250c196417d6e2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96a36d9f7e324bf9cbde7fd300d60a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6a5c1f7b570ff28d6081ef8a32cde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353c9e8d88e53685fb37ff09066cc3d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9f2fda336057e9f6b8d3bbcb83fd3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285a849c3254a60b81a72eff7eedd70622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cebeea69b6acbb9dcc6f25de67198d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33334d18a04bf6c2c42d0669b7af24d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce1dd91af74b5606b97aa135e62844625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01cc011f403be9d78347f457fc7fa9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e11414279f6a6e9956edabfa1f5d2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44d4be5ad1d1fd2586a41b28ce3a33628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4531131761d120033ce0affcaac5c89629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601061482646087b126162d6c91c795630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa0ee5d9daf8bd30eb962d10e12ba7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e663c230b4c2bc5699d1ab95fb58b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885b795b4f5e010a2528b1a6847e97b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdaaccbbbe58fb016dc47c3e46ea06634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1d72593951c2d5ccd312ab933d890635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0c7351f4b65dcef2a716afe12603b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7012b5bd4895626d96330cfe9244f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4ef081373088c24861a1c7ed7beb7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732cacbf23257a5152810e5bf6f9f59639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af4b846727b4f6430268338a5189e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123459c6d956099edb65b936dc1d44e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fcb5600cbe37d0fd4a1fc1d3df2fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8d9fed75fdb3f699cc9c8799bd191643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35147d1f339079f8bd957bcebdaf00644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2e1cf65c2008f028131bb072b0e14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b14a5c2145ad61dc526d8310d9e21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c88da33f87088209ba13ce7dd63d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383826b635475f12b45ead6c7a7662ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcb7f01152f600b3fe9a9f438b9d1b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d23f671f055e24b860ccd8824264b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7f1a3ab3414a07e37f26f435aff5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33c85e9b13fe505436076508471f78652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789d78c9b3898ebbf1805fbb6ddd0e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe4f39574f3c06651e35c16460ecc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b216b12daf130ace79b7ce496fdae02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701028cf3e246ae6f8ad4f9b5fc7b72e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ad3f6a08544e35f7d7657161f2ee0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a24ede8485cfb123498aa910f684f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6508a041736bccbf6af3ce0e7f2642659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea1d4eea27940b08ce1b3c6e63d8c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a1cd34e130aa22b8ca108de87f257661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedc9d0bc7717a5950cf5e18932520f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bff46ce0c230a3cbcb9a5f23b9c19663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31f9a7ba866752d630fcf1f199f5f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9321c95d102107e0649b0b926c8628c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57a1d88094ba3ba268dd01cd7883d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc8857f5879203231c7679fd7bb0b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324cab325190e655e505454719fe668668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634fa54a4cea5651e7ce9d0eac26bdc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac249ea6c955567809f05e73038e588670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f93b19d39042fe3bd395ac006d30b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9058930691642ef976496b548930b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecd8859b2d35b8f18c8603f5973eba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae671ffecdea8534a852752057377211674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc1ba79eba85f5cbbed4ffa8a2db23675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf77a957322d26762e79d364af3a82676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4705f94b14b1d0c20170ed38ee750a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a013052ce08ba9b6030843f78c1e4ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69496cc636c54d4ee9e286f00a6a65679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1adba9f11893a53bb7d36f49b6a03680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dab5540bc63997e3c14ecf64fba39681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf992b66181a9554a7d84d2bf20c78682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcb2b7535be7361001aed54db2f2d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f7c02e7111211b4064088654c9b10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9963792917a378d33dd046fb572384b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43a3738d27fc3f42a6af11e7762a86686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0271c1b99dada1b58625417db078d94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8ce06257c909245535fc2b9533ed4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1326c3abb90a86dbf91a9e9447d30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a27ed17dc347f182578f92fb36069690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d19bbe2da3d8dc0107ad2282b1f27691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeab0628ca2d7362d8096f5f7095846692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff909bc69ef7fe2126b7a14a5b4e5a14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffc366f670137d120c195b16dd61d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768455355d8877948a7b682bb03f3ca0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e368c08fe47617257e1fa3adcea15696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de29e82edb943720fbd89df31fd456697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d8fd4e04a0c8d3efe0ad985f2f10a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2591de56b1cc580c24660129dc8197b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd86289f7f507eef3680fd3f65b7a2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98762dcd2e680faee282ebb96d2155b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11f29fb7ee35bc4640c115df6e0a01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03391c649e733860b523264d0477233703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b828b83138474273ba77f7fed38f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393338931db6495d69e5de4150e1c526705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09b521a127af23229c7d931b6e48b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7e492889c2e8359bda18f41d52bdf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76229bc453a15639d3d5ece4c9822f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323f2cc12e42c1c3aadce0a1f4cbbec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499ba16d54c785d7a1307878892b08d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db325f386488934c480467ffe08000e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29c25ef7f762db6ae8bdd742817fdc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799044ce668209b48ad99d28532eb9d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb54f5a525c0bf2feccc672d51476a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86458af0edf9848f94845e86f4e757715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa13b23427264608152590e9caea37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614eccd7be87fb63739f00df3dfae3e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3671fd16f326ddec43cca96f3dfe8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b75e077bdd5450ef1daf3f4f08563719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73705b9c3dba9b2f8fd95c24101d2083720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d447daf54c09c86a505582a7c5ee0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb62b328e52b03f9ae4c2e42cafbfc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d3ab2b45a65c716d6188b9c5ab614723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6157e19b262b4dcee903cea8c142664724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2990d2954905a23520ec81b78de86e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da8cb12da7c82cc3c96274383a17a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc40adc46b930c197a2b9a648169a33727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f307500ff0e3f467d3ea602008adf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266599b65a0d4c7d4be2365723212b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be181b7d3a6c6850e767cb92483922e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d073ab1bad3eb6bcd8bbd31c8fbaf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51810de69b663e8ae9ca59793a31e889732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700d345b3fb66311bea6d3c294a6e50733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f3a2b24b5cf3e7ca1955e2051fb22734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7f9b53223f6c507cb51535723f6d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab460e6fafac82e56c7998a0ab8a0ec6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d447d9732212ae805381bc32e4b6f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f70113987f5af6293830c3c958bc7c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85588dd70a7f6e63fed3ff10271cefa5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc323da685ac1c6bcfdaad228e8064740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc3845a9dfc49f9d961f53939770d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969d8be755a769ea3285d71cc9693cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94262e56c4420bd60879b2337b01ba9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd3579a574cb61f54a1c3d8e470bdb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c2268e94168a107fd4234785c22da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f538cf1f4b4befa21d5814c91a736ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d829516608773d70bd02bd2afcce55747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8a9c0ec31c1de2b2a791267199622748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bc01e9e8bdc94a338471cbe5e783e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba070dfacea6572665f2efecbb5894750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364afea3dd709a09f51b366a68dff6bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b50f21bf6b5d4653651c852a75de9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d77423db44621f95d5ce4bfe3d9c47753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a40ee9ae9c77e1c8a69e0b2474dbf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74050385bb0d752c379c0bfda911d10d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37928235a792c8f72d41b11a00d2414756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ea24d4e2d6c594645ed12bb6a0091757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7234fffb3ed2c5eb553b662ee496d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f708924e84c9a11bf223c406a9250d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>