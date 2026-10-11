--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1bf90bb2bdb99a9d7ff86d403d28c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96e5cea17a39dc5282e845ca12061e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef148f9197afff3ca8af42131b4d7f4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34c35e6659e4d2c785f19ff44cdc204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6455ba51e9d04e84b1de66b0cc93975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f57626095a99cc1627f74c1769ab76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5316c114ee36d50d596ce32d6750b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d574371d967c91f01cd92dd0395d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af523a4ca63c259a32f0ed9793e1b099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b78e91e1452959d151201081f9416010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e65320d83dcf4c29b36da61fe751611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c19c9e35e404cba41426cf051f22e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb241e9daf99718ee0c2a1aebcda1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d8d3722ef42d4286cc812276b68a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711cb20d15c0bd76b49e9acdf5ffe3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a9ef924ddfc3cdbadd22dffe3471516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201f41f8d732b5463e99d959dc5442f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308710e3caf0357ed49cbe45ed405dc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480151d70d3f954a98d07ec9bb481e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b698df2dbac5faa34df5520f0e1651920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db399028d4edb494be38201c22b9732a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8e6eb6a3e98d4c3d284d93223eae022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834478235656d362824386704b1a52223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b0a0a7ebc825c835587a44ef9b8e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f909a7e73f3fc0c85371b5e6652b64325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab4a03e33be5173691e932f17ec81e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180bbb27bb8dcef5f0a5e023ef3e24327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536f7687050c3972a3ca6375751c48c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11773890976ba297f75993dd32f79d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed548aef9c036106ed111b404ab7878330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55073a4772d9f36f79e0af080acc454831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd52217be156d93bac317c3431e8c2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b981e6068ae22b28e27b6d222186dc533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076abf44c9817979e4d8d38212bf82b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89978c05366c0a8a5b9dd37bf9a8627535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b4ebc6bdd379b21076ca29ac0988236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b4e970b695da33d692d1aeb99751837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9521fdd0f7768c13b6ee67ffc3349838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e08f080cd9c8cdf2f69b78816d5a8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0fa1ee5c3488d8d4f196627fa490340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927befe99c8944b4f609a11e5c9bd12841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd708c0936c9e390e095248d81824cc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0091352ff2e4fadbbf453b3cbc48b0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381aa59e128bdbe65999cd3b56d2c3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f089d08c9b27709e15879ca4fee81145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc0106637edfc43d22e3efa1d34a6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeec99dd90b1bbbc1dccead7b507e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e6044550bc7a3f7184ff9bf52d98d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89910df6d8be87cc95c1446bb4b3d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb4b5fbab1dc7544e010e2debc16e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecdc6ef3a07d7de274ca9aa4b36e4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dfdd250f998588d64ec6907bfc05252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87395896fa674cc457f705717f0af79053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a3988d887371a07e0ae88d426c26a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afdeed942115417e49db83eadd212255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cbbb3dfe8aa7c127e05b62ccbf1b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812658e7c533355e630310870a040b7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c4b5c0901e3fc56d30418df3725c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277f57fc237d74f90863a17218701e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af56c55ae57e452fea10900d2a7cfb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61addae1609f8698e6e799eb3e05a3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a369ef396698822439f320f8954a4b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ac8b3beddf9703bb82e803a94229163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e57179c9e299e8658d8bce7fadab964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b838d990cdd8be86a09dedc05835c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da3a665b1cd16a64660652779b316866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a03d04c1bf9510082575ddc5dfa8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451740865039ae570eff8681accd8c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b4b7cb3559fa77f671f07d44ee58269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c2c28fe19b2831a435cba8240f92870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6ccc0d53e9011be8434be9fd6299771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610299b61de20eae292363bf9b61b4c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca96d076b5727bb40018dd8315ea99f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7d90fccb19d520166e65eeaf85b3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67714c27997446f1a2bb68a67b3f689d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc89f2a1695caa12e0f2bb4f3e08b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e991a0ea65298c0f1e3f4252216aca277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa11fa9353ab9f82c96949c320df2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaebf6b64f52e31472944169c7bb56179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d0dcfb54a2a2620864aef32fd6ccd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dd4607d484bbb5fda215b69157b8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d924b2de4c55d91c08e3662bcd9fe382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c56c41c4741219edb019a6af19697f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db9eb63b0b71e86e5645c22b8bbe6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42301764ef2a64776cfb1d1acd24be385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa065b761794d5846f734d6cc81868486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6616bba2fc188fd7d5f2cc6889921ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6a8cb874daab95868f60c2fb0ca5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab7f8184a7ec5553794dc3750b547389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845d502142ee110c88181044b781da090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ef6c51503ea1663f068e2cb3ff6e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03476ef04f88aa6826d8f082acc680fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912db338a129fb53d61b797a2fbb64e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cccb8fd6d3db5224c4cedf52ef055194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0f9554c58a17ce25a5f6997e2a2fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271932b93163846ddc73e26332c9647a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be09b7ec6f36307abf348ea43dd5fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9eedc1abc9d597630be1d8429a38b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60b6cd71e6560f239380289f7a04cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001b783645bf80ee6de0398d2c3c855100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42d58e6453dd3a6bfbae5bfdbff80c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad1db5d9a55233a7228e0e03339413102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed4c5c95d20b455fef7085fa8ee53c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437fda0066ba52417d4cfd4143ff344104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4cd406e187c3eab96d1004296cebd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d4e6a8ef6ac834631be5bfc36064c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db284d9f1fb4fbfb6741c1d1507049107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d10e8320f35a0c0d769652fbdfad0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9fe1e447e373c4cee4950a62b68a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a695c4815c039de1f019644e23db75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0fd1473aa6f35b0612187512b59c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fdb15a24f08285957019dd6bef364112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c0ce7983129f8717736284bb059ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000ab7ba5031f7ffa65ae2d721e1801114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b7ec50821f7e8eb0a88132907a687115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe74f37d844cf6c9099eeaf8bba77c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebb7df6340c8bffd8ba07ad06690bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d26e4d0425c6b09082029d9297ae9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d0c504239313d42c2f6c467f1600f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f616afb661078938ec2d3e94bb600120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715e41d86b203412b4350da260ee05c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cd843db9be7f5964f029b396e8c95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e654bf0ccc89df2f30fd346e0d819123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18e8fe491ff45366152caa6fc200d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad31d4deea0faca4f18cdb41736eb6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e33e15664e5be053b52b117270b54f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343ae862457b251db7a50341ae9c933127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b0411a15ee56f2418908366048bc4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bc595dca4e24ef2f01cb5f4cac73d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab80123645657fef7e55fa396a46b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26426b70bd18c34aa35cfaf26f07b4be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952d31cdb4b5b6e2ebf6f9ef66ee704132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0f9f879eb953f4d67a3043c74e011133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edeb63181a9dd259e9bf70e4e25529d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087c5f9af0ba0dd89cc4e4b6fcda663135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172d3385fc6a990279c285ee7332be5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc40eb3c9823575ed8428d59a05a288137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cabcef50212e7337f169a0e4418fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eeed86b29f8e1aab0b85856e1cb096139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e28bd0cfa699b5582900d3982b774140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237c618eb5dff569de16b1437f7db68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfb79f071def8335a4ad829c5e2f06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3af86a331994d83420d54783206ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b272b8bfe749d9b2f70b195d1a14c8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272d3a85df46c00ec99387da76e9f86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa34935795e1eaa5da417026df91632146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a22d21454514c0b75f4d121fc23f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e3bf8dec3ed9284d84edbcf59d12d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ace77cbb3dfabb6ddd095d86ed47e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73d6894ba34a406cae109483abd0a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88636b91131d0fe2543989f7785942151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba091d0ac2d6a4d13e3d036743f418a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49447b9c213801ebc2021cfe7cc9f72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4c63e9cd16f661c090709dc541653154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df888759e4751cad9e4eb9f1afbb6719155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ccb02a85ab5cb1f4c8415a249a694156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ae4b4a9406bdb90af190dd75eb7d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140894d41cc7e833508ce1171c232e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b979109acfb81f0b34f5bf6894ccd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc92324c5791fedac5fe3d104ec130c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd08d432fd4cf6bb8f221bc07a448e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde08fca31205b076eeea5bfdfa6959c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbb764acea24be7a68c906efe0eaf7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afde720f044288810e308bd592256cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3beb3c96d68deef29e12253b0c484165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d7e8a681dd2fe69802f2f58be1a95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03731df6546da942b60cfa99c2292de2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad68a15036b801584488ec4450e871a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45863b510491e86a3c74293b02dd70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd99bec630d269c2e4b0cfd50715a24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c230669317bf499acdfa31bd8b18cd3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c08b68def33e0ca520f4b418f5351172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd27215132a339c719ea52c8b771b4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec43509938949cccaecd437a80dd03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0304b011477009bb3bc5c9fafe979175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb65732058f69649baa18d4f8ddb9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976183dc04387047844b0491993bfecb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4aa4d2688837787a083795951629a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ef08d3e83b724d7742ab3b259d65c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed59a5d1d938b322ec6b342011a5df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be170da9570e3bcb9c1315ea6222c0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28266e99964700cc64608990650a0d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9a50aee0501d67414e1eb826b0733183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953f67cf2843c485b227be5dbe3b008184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c03c4c34d1a92f825e88bd965aa3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d83e2db64f1713ba6ec39602dd1065186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b01b74509afc93be8dce56e7574e65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ad7b61a6f0cdb742cdaec7aff01f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a705d709c117abb9233d730a1e1436189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b8471727ef5f7d522e57ddac47a40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61bb924608bff7006fe434a4e1d4e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f66946ba9deb5a15b96dac8f2615d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a809c8ce38a805440752f5dbb1dd389193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb80b760fe4fb55caaf04b9f340f65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a722629a486290e0212d4f0634796195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c102079eeff3784209e8229ca26837196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf020786f3585b2c8f5e46b69786c748197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2575da3003b0cb4e0abdfa0e68fc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0019ee219509a600fede0fd2ca2251199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d4d8110a6d66464876e3fc83243c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7f2066dc5b01c51a3614ade5f052d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe4abe1563ab3c37187bfc14361be2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bd6a0d7e02ced949a5633f17b2453203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea19fc8937640077d947a48c237dc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801400396a73a711cd6ddd5e9aecd2ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072c7bdb1e8c1542b6f2d9ae64d4832206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7544aebe582ceeddd04375fc45a08207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d28b715c856579245b8e75cb9e255208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e836464b33509bcfc60724cd4b54db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f801fce739b32f927b26582a25761210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce3f531d816212f56d5b0b7185117e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3eaf0acd12b9a9dd865f618df1adb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02caacb2082f273bce22be2df2c14ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3687838f00e27962e6cff879b8846214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a6b98f58e1a1971621f75b2395575215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2157f8b56b9de292b12d9d3a23b40b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee15159e81697a7dd1dac3cbb4cc94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744c2360ba821d41f801237b3e47376218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dd97be1c5afbc14849f7953e84f1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6515752bbe79ba0f94f61b4722a45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64195caae1a2f6dc96f316496cfc540221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d8bc44f30445cdd67c1da88683fd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5876f8b458105940de74e7c938bb9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d592e144e5811980feb82042a905fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947542836a8cd04e0a812c21ec2557d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6a90bd72f53e30ee436c3e2750997226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775a4165c0a3ffc3f472c180480bd8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738a0de06274652a7cd6df412f7ab66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248f0dbdbaf6f6a36cdf0b7ab227cda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7de2dba0664eb95e0a930d21ce627230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cf4fd655170936f14b8a2ebf0da25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588cd87695f8e68604e8b8358bb932e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901edaa89a8b5238478d8533575538b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ebcc3535b14ba9d558214974cb616234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e5697b2d7bef872eb6848573f5b07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea367e29ccd66af4084ec58c4a90f584236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649fe888802c99a3a35898a836ec499237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fb5f3e28801510a6047bd59adcbf3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d7f72e56f9d5a63d680a3bbba7000239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414782747970c2c9b52377b08bc769fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05986f93014b1f2e2114ad27919489241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe4a792f5b3aae52ee9dbc61dab8c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f3cc96731bfdef988fe77a23c4092243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cab542cb06a5b13ae5a649bf581971244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c59121fc5e6a0e79e01653f2810c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e542007b140d9f0b558926bad2c185b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b46163bf81b1ff613eb6432a9bd01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbf1826ecec413c7615f5fe28ac1cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d030f07bc44ed15653e287c408ca7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e810c7bae93a2b7a87e3aa11f575f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2166c1ed6f355125d124e6159e6dc3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b49a4b6bcc4f3c3d99460a93c8a05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072974ce79a755b8c36f4f791b04b5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb966cf6daab70c4f2ceadfaa8acdb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb6adfdc16b5a4ca904f674d7977d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caf2f39a0a0320e3030954c0a6bb8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d395f92e4ca719a19a1a3a3c675f9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd53e918ed353f8b81532e53f19aea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4081dd54b05a7541d7fd59d30acf49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e69933e9d70e6105cd4c64f75421c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1893cd0e6d75f3011c5fd5d04aa63261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaabbcaa727b26b71d88e32ea86a75f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3401dee23c76f1a58c8a8e5779c208263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4a5e8a72a32e3f8356324e2f3250a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4019c58f018f9936cc7100160e3c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb3b8a9bd3a713128f51418d31fb32266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b73cc2080593b3e8c3dbf67174eaf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a5319a211b04b0f54b3e031e398bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480624669304f6e51227f5900bdda209269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a8ba321f3bd62ddc9a9395e05505b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9dfe1e0a282210c395b543cd9a547271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd85c524c88abf6812dbad5652a367272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76920aff57c5d208c4e5ea04aba07a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b164204121a9bbd15a69f40b79445a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3e601bcceca49820ab4798896efc9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e008043f816286ab30effcedb659f18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df939fab6aa73c06294b0982ff9865a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22471415f63f533d2256d9ddf2b0b9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ecaf47a3db2c54f916cd4af6c89fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097cd3036599efd801f3324e5caffdf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9b4aff98d04bb3b757a768d5185fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc208fb26ce919b303ddecf4eefb0ef4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43c18fb33ecfc73ff6ff4b77144aa7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faec9f8899568a37c568cdc6b65848284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2b643c8133b7e412a285e95a77b1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ea50863ce8d214d033e27eb3f0229286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00bf49db32ea95922a0bfe8124d158287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42775970255e04b88713d217380425ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3882fd582393562eec8a0b5f3fc11289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0ea68487d30ed428332ed4fbd6748290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b6e6fa8e88ad2abb51a7307277900291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273999fb450fbad09a966e05b2d8d9c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceda578abe946906d0a47142341c6ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9f3052aa5916ef226491704308924294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7425499015959dc1848fb2789ff2149295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51802e8d9859432320d7f43345e5c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6dcf888bd3e601d0a6d2307901b55297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08f2c2f85c141252df08a2d89fdba3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031474155409ade0ee37a251a6b4e7d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e35bc5915a64103dae7ed8eb4f6b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097910d18c20bdfd7561c9ba841ea3ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eca38f45ba4cbde46b69a56b981e76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3cb515f4c43d78301f27445c4051c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccf4546a63b29f1a5fc833c362c2da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0379f853c906f2c62c876093397e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49648a1cd336ec43b50ac9651fcb3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf3ef2ea2c8e40654ecccbec5e4e3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf1aa7dfc0de27bd170e37dede4e74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97f7c6153f8e6d06d1dcca2d01f01f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa941255c259f5a33f3b68eb8fd05f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24119186a4064691aea73058bb0f2fba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5d79447ddf1cbff9bcb876d657d31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237fe19fbcaeaa57a2cfece0c933284313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df25edd48d59d3ce141980471aeb30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdba7dba621638f118210142791d16315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154dff536632ed51319da6361e2bc5e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24137a5eb18d85638c8f62af2a64bb65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de271808ea0cd12cf9bb8b704abd746318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dee6efcf9a5e3b5d10ad5c2888ee84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89998ca12cd1581a90362b0b1f92a5f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccdcbfa098802a6c7d307006eba817321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2f887e1a1a7ef241a7ad6aecf94ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ba1ede371288fe5bf48d6c9f618e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e623bc5c8eb07c9f6994a9bc9b140e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef8f6190aa478f3b4145f53bd85795325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffed6026ca4d34cbb0eddc046f486a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12c385fd2f4eccd4be7dfe351104bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f66a3299dc8a6cf06b3bea9c948c30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341fabb056cc418fbd462469dfb03ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5fd4191763cbf25ab5e579564baea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28b0152cb73a68db2cd684b99a17d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdf3123f02f0f99941b1cb6e931c3a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe118a725bdad0757b0aa37766e174a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea365928370947931fd921de5d88a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446d125ecdbed10ff926351f69f3d10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36086663614e959f8e7d2ac8294c08d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379a6e4a819cc422e60da04599b0900337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9065632312f3cab6635d0fceeef740338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b8336ad808503eaafc332dc6d2058339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efb1a6b0a784c4b5a7c76e7bb71e3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf47cba7c0452b508f6ce5a8a88d38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c4c91091cafe2bc4c274c17a8bb1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9232d934f2c54e2a73680a08f1dc4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225c5f31f9fa7528e340b6d8c829dd6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db054afd9bcbe129069a5958e8bda9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e9f24ad6966a4c985dcab7e72a6ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe8d9d059d9b11d31b9d699043a9c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a642e20ef4494cb8b39459cc44d97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742eda3d40ff15ed2c921d9197cc3c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbb827e54e323f6dab66538f7bd140350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67fb2dd86562ac0751eb8cf6de178f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5574ffc7f8429925d070d2d899e649352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022f72a4e9861e6acd0f3b79eab7052353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb503a3a54c302022efdb4a5b1c79b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645c3b03095b91baf85803b94661c6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846c332b4fdf7a01bf2cc7969212cd0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055e8abbc45c1ad262b5fb2606fd67b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820de0048b224467c9376e043a29d736358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616d2a21b41dd2f76c2d0cc0777c90a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f09479aedd64463a30f393a2be360a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c4cd3be3c1e89d929f29cd737f37e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ff86e65848b4f7f2998a990e8bc94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfc3b5c193eac142b2f375e783220d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4caa1704ed269a039b46d4509c5ab1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023129a751cfcc93d071bd22218e9a78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4d8109d45be9955cd9dade97b0c2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea619866472e3946c23ffde6fb12c32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423319b89dfd6f8aa546ae87573cf0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67660ba49052d7f82d243c468051cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bd3530b0c00605db93a1dbc3d2786370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930b2c2a8c1bba3bbd207c829c59885371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4333c5cbd7985b73eda0f2134adb56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550f64d4247589f28a4f8e2a2d7b313373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4e3366ff70c380ffd510da39bc5af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9854d6871bf8fa282a47377aa44a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b394d7c41efedd43863e200209d03f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a14a364fd00bdf11b7e473c1e8494377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882bd3f6303332a95a443b9725d5974378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4b08ff6fd27229f81b4d406836573379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4226c4bb215fcea0e20eb41398e9a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd1cbae24132c44d8e1d1a546bc006381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc4959eaa6ddcc12781d5a4209ab62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83babcfa1d824642c517aed33fd07fc8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62901306315dd44ca6df940f2351e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d91e6ff324e027695e7cb84e1e55e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31dfba28c8f66c4cf6a809f7d6171c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fc8ec28499558b75090b8ad758a36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2138d3e226daae7c068fb5f93d99a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fe0ca66d5a2bea094fb21ebe15ee4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c4f4fb6e9bb0a3f5861e85739cb40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64493881a50dace17f0306b5cafb661391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01ec497db73e4f70f6d0eedd5a6902392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1c27c7351c64ceb4cba448126ee21393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433e658f011a07f61860f8962502cfc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d891096946a72b8a83534befc51ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1dd8d6b678bb8e5fc939bbd39c45a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934411a31cedc7d46d4e00a011e2c4d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e5ffabe0d194ccfd84e56afaea9e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d5c82d417037090e7b9188b6bca59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8fbda0d9c0d517106a786a999a181400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5135cab4d95f1306fb39bb31dbfd71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405de0931eca7a23c1220311658799f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd89349e2389ee1c8ac1449e42736ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef739885ac08520a278a133c82474d31404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb868fcd76a3c2bcaf0f3aa1228098c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d588bc795a0acf5188b710e6ca6da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169534014ea5f500fea09b461d04c69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577c081323eda28641bcfc318804194408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a831f0364bfc82a1003119986a470ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36a39046542c589cb19ab3ac50d2ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5b4c708947c11cb3edfa68c575021411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc2eb3624224817f85b6f63b14c7ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c37b5696c51804a3d1c0b60a50c71d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f7780da9ee5338e4afc772894c124414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabb45f13f90ad9b256948dde434c63415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32b37db59308ffdb35c71179c0f6e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052fce96509c73a28672b93ec9df557417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ebba5709cb97b280f2457e141c912418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8abfb6dff277108f62b2707a156944419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce7418530f7f45e85a58a4990cb524420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37373c7aa767ca0151f3a400336481421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028159c302d0a9a83df6c9445d980cff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71600eb457ecb619348a235b928f9199423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a9cc04cdd2a3f5d8b65d15251e71f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f5d64e5e59542898d77dd7839e0dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a984ba826cd9bbbcc6ae02a64688d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba378845982c4597d8a61cb21be17484427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df4b7e5926a4aeed069b831ccebec4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff391d4accdc0d930c0934d2d603dc19429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eda9f734621e24c52790f657a1cf0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6659e44547251e5b11e062a568ad4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422304d584d9dcab5ccbdb05746ee869432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb72366bca7e746d8fe32a31ce7b6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db5d632314b9b0ffd512a5d11b4a09434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fc1d7c7f6ad94c56fd72ef0130187435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a16fe0faa138d501c3b162a181265c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee68679a837748338569046a2a28bce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47b0baed78ec4cfc0b7603dcc8ac23438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bdbb45af2f3d5b3001574f4849028439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a172628e15f139fb6a64e22646019db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0f647163ae0f9fbbd3ef0bb02c0e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b507eeabb5a602c3eee9db1c98a81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0271664e63736bb6ba484ccb385eeb3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca083f73d6e3fb75738507bb5b4cfe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5c3be2dc2417b8d38a568e038d963445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb146154a22ee5075ac30d14ae965da5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71c380e31a2d7dd56e88b8d1b31d30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9389e323e60e4dad6b4c20bfa80f428448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fc572aa3c8369154558e438718482449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0670515e04bf490abbef91d2a0d10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e1f0bc7c62c232746e4c37094b7f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f829edee7fe56f88e1c6853887221a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5df52094d0719924d63d4b6b20d458453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9920d1b4534311fc5da00e471663d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9caf3c538b1a7e8e942dcdd3fe2e84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe242d7b94da4bd5c318d8b32f76c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6faa4b7e315a8457a39c9690fc35f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfaedc57a82b6182b7517b536e9f46458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b67792bc41c4ecae19e3850e4fd6d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226d2f383420649ee6d505041c91646460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb0d98d21367ca96291d179ca6c94a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc900ad15e537cfc9f0d57148efd61462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c68d28f3b4260f9ef5f361a433989c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfde7324dcf76780e0992f847bbae5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623efdad26f8403111589c7bc40e0b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8caa8db552a37f7dcdcbc3ef01318466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5932364e556e73689b5eb88d9737342467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1bb0ca66f9cddfd209c8149038382468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be7aa683e1774d8abc27b715f709d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc45581e9786cb568b216c944c18850470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182887f260c29cc42d929bc305f8570471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ea70b726ba6c5bd1c84841326fb4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ece5c5336a72595bf8ca85fceca14d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6f9d73855bc25821b692b3088eafa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae774b8142c95d843dd2e9f43561fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06b7e570b2887b1a750e7a07083a11476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331c5a9865cfdceb09c091c27f40f2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cc9875a0a29997c9f2e21207b20f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552581f44d351a4b2f0bbc88769e5c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487f7d9d6b6eaa44f9d437e21a0e615480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11180aca45f7cc78c322c1ccb3e2d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3be7337c70628bd8849f7dca18f10e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93e63ec54efe6102f5130e15b0a404483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243225e0145d6018068ff2b450f53f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f2dd89bd90acf450b1bc95acda238485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca11b2f1d7b8824c3b83e36f340f360486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe5a1f94fee8e0035c4ffd77125125487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e7990a845ad248b3a9ed1d3bffa31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe922acb2c29522b9fd592dbd4f75645489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899c3213676d8192d6bce2ee681251c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ba63b1a51ebb78bfb0e1d2159e0b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538bdb1ab63a338bd39603bdf9df6ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6fd7dfc0e23c83df365d0b5637798493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7caaec785731fa3605dcb3a7011ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c74851d74947e5c0f9078b77ac672495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ea33da4efebd0db1ab1822f92b8db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069512916e1a047d064210d98e9c95e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed57bc8f668d4ea16cdd23660f2780498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104d727bf14a01a6da610eb899782a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0eab74966a8f325da556428cf449b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f37980c5856916697e23b2f4573b4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4ab674bb5ce0f6fb6507f16725649502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672648a4b6ea77585e74fc9f07b57e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6010c74c49d381c02ffa619e5fd9d72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49050308d3c8af68e0f01619625eb97c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167f4c439d8ae9eeda95a946adef446506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefda449251122dc850b5707fb118a55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b19bc717b904c236168914249680d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2ddb3830e0876ecf49d4879f214ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958895c92579e7c83042561811bb2b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44334409d345c643891465d48caaa3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6746304f44a0e0c24fcc00ac6a5266512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909aec722498f872b84095420f27c14513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee54f860bc56039d48cd4fdd73f373514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b433c8b52aa449d1a6356e829678c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a37f864ad2308e83fc5ae81e3c3818516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a319c9a1267eb545ed7bdda3d40b774517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4285aa446518acf3466b28ca9f6e22f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426567f3d8165855ebe0804436d0c59519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1862f114aa6d3bf18c58f79a8671e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff10b61ffb873714055f154f6120ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355568b13a96ab056acdd12feab60d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24851bf1106055fca6a0959e9070bcbf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a7f244e7843a4e48b9eb261aeeec9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfec876a19f78e1816edacddf2588c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760f5b7616cf799733e706e10dfe995526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2a95d352ca038c22abb7cbfaa856c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67659d549d72ec16dc7812236ce26a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295d7ab2ac92404461aaf57aed0489f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933369e38055f5b5999159eb55712028530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c5b071f62da7133126dff4816426a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb96bf76771150ed351ec897c89a37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5b29b4d5a0c81c3834c17f3e272bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a194ecfc30fceae6a8c7377dc216a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db93317c96c42fc92d078c6fea3b8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b26bfb4f93b2cec71023b8290f2a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a94006edc365e6579564ed7c5f201537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0075ce79159f1489bb3085d21877f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb38d49a29529acefedf2fb9235c9f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4afa9f27e222eb879c47f676e045f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e5096443b1bf234981f60411033b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c46e86596514dfaefbc5e0da11a1fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4fda51be597b1ce203d811c87ff1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43514f48ecac9eec2310441e91cff633544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185b9ef4468ca7089d4d48b4193231f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23b62463fc1693e8e5af4d27032451546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d1e21afbd9aa7a3011495f81e3007547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6042ed9c522cf477ddaf95b9338503f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629767ba168b331824f2a751d689f9c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3578d8a17e7405370a9382df156032550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24918f6111b66014132d9956fc6e2c45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756133ecdb686168a6803a84a04cff5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391b5353e54fdd43ff5bf169eefcea9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512bac59ca764f54fe78edf9b1393a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e0f92291d55013d02f8d08261acec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce5a9e935abb2a5b0f792b573bfde6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77665798715dd8ad9ed8df2f1dad7d47557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf60cf5dd8b2daa1bd1a567cfebea54558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6303d97be083557c48c52ab5b8ec10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3f112c74be672566bf1f598b1fc8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246663acd4b0ad2c754a28072d0e8083561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90297e62f8edd9892dca0eb4003160a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645e846653af9e227de25f7a1a9c275563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bc2cac1c31a430dd45c1dde78fed4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63732249f6b28745118882021e59b101565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604b1e3a5c3dff3f1f42f12d6820bd4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4cf1bb931b285241ee557eb0a10c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a289836f864b1bb5d8eb065cf0e7450568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2280e47015497b7cea3098adb0022a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd358ced7cdcf81f0eb90668f4d66b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbe4fa2e78554976313f0d2cb84066571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463eb6bdcb75df45442e3b97705979af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c408458345506891ebd81b1814efb4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb02843d42b08ab5e582bfc3c2e976574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e16a21cd02416d5123e11219075828575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bf5b6d1a2bdfaa2fbd57cfa139365576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2db68760d3689d452e09e7db354fdc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391cf51d5d83c945e96e61808d7c3e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44eaa3d7bc249086ae5ef0e1305c85579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d786d686910f8f9abf8653626e448580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bc1eb0b23bcca7f18b8ce881e3fcd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70881b0c36f9eaadfec6a451d7e82ce8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195d4301f2a9a6b8bc3caebf6b8f5f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4966aa49f7e7e2bbab5eb538e4551584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294d320e2b3bee5b7199b0e5834880a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3b666a2e7df5bfa1a517036a05e6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508c26613b02031943cc4c17842bd0e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227ccf622b6d0b6f28198934f9a2478588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64389c7315d7c69316642d4b3bbba22589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc2516d59d3e62eaa721b1cd8a75f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ba99ea39fe2106ad02c057a8a9124591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bff258ccb275b9425598a42a3a288592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ca8d0e9c5acccde8cf6c61a4b6fa4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2228407d14dfc3f32ed116491880a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40204caee4c12791db92c64896ff76595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4aa1a308a9ad8e77bd0014443492f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5b9573973f91ef73c0a2b0183802c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678ae2b5d24bce93a7fc459346e0e23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38c05a92532a5d83cafa93a859670e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4851b3077c3b798e280000051cb848600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a904be7eaebf1c1c9f77982a646c8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403272c0ffb748c172b08ea7879bc87602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec241cde7b06939307189d452d9f99b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd8c1c1aec0605fa53efef3cf499ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466452531fb90a2788aaf9a47b9600e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12068624ae8b9083d6f5a017458bfdd7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4d0f104f78e36f31bbda14f86ca82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c027a78249fddf87aa97422a9500c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72dd7d741fbe5807e1d293b2fe661e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299eaf81e07b369cf907a8d0521df56b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94c8ae68d25a8dad345c6b9cbc719e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb174cb7e3ac9c0637c1a89d375614612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511611e15ae6f9a5fe91df6f12b080c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a4a7162a47e64d70added85b13907614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168bbd73472a03188da359836c04ae6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bb2a212716dc8a69fefea62ea3df7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f584b7b1f93dad3d8d24551e723bd39617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddf81838809a091b714a91a20356d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28a80b08892143f63ab2d89ec58019619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dd15797abd3a23c647cb85f9e611a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad37cf7612a17838d2c7d20bb0ca3c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ecfcd3f800c68a5a46ca5905da367622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015bce883b7211b90cc47dcc6c44f7f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61aead111a6f5cb4ab8b68400d6717624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc9d49030267fde8dc0a1018698a76625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb28be3b65e3ec977a22ce274c67758626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee17a99a70d5468c603c4ef01130c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3d378a49ecee8b7c871354d23059e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ffb43dbcdfcca09b590d6fdc8b614629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76615c5a5c11da5702360d259b7ece3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ece0778b96e4f35a24fbc54271a238631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4c26e6c5a1143df5da077a2f0418a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2774ca99c210ff8dff3b8057ec69a6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdeaf4ba1580b1f58cb837084d47383634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c6dc63d7cc631a0b7ff67ecb0bb8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27453cc4087357a30b7061dfa419f897636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55f1a68b232ee228fa5a2f26605d08637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1fd3934745184814b33541060c53a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731f726299423183e37f9275870b06f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34250d8890a256cd9693d5066486701640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef0440e6312b292eed6e8414472277641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ee4899ba0045defa38786ea015142642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa167df988ff0636f6b74ea2dd0e3d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c67e8962c4ad0d972e2179e42b14bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3ee9f7f94a057b28870f7487da5c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56c140638db24c8e6bc2ad3f4fe2a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c12a362e53b18b8e08f5dfde0730e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd592632d02f4ef321a90d4f282c397648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903723083ca0df6f6a6fcde490625c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981201880e1c66c9c41030ba2e5c7d24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7fd6b4173de0b28f85c01258c2245651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b4c27692900ccd6412eb7d49645a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552a5d0c30ca646a6b22e731f9577b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c75956ee10216fe75a3e898f9a5268654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb922916316254eefa25ee5908726c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8329780d2dbf806a4188eefd55dc1b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4a799ac934daf4e9521bc816fc5a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc21745a24d68137128deacfcc0ffb6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5317046c9862bc5aeb21b2f80201a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b49240d4e1f0e8be438db4be62d4a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2df6efd9e272f9d96172c18f06d5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff2701fec145b75c349d91541244b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea2ccc30ae2ab949dc37cf8a09f51e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9d91bab2058169b39a5e270ceed57664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86cc80a53d2af6a69f6325d8abb1d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f43d240be469e7795516984f453cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9718ee95ca5b0ec61cfe99168ae8819667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67097e4f578e451e56513dc63fc40a14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50f55d6743701f954db795d5ac2eaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1986f4efffe476b66b2a20d441d679670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101012cf715c09f6002113f87e533e37671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd8a3e8ad58fa3248cd65c663fbaa2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf9c377268851d2c7441d94c12878b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d114147cd0583ed09bd3acf2b93bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386746c8659073b436abf257a4a0c7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacf9f4cd9568e9128a0ccdd079114c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b255cde6489aa0dd08921692129eb2f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6b637bc8bc0607c7054a8d7b2c1f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727154f780735ce205637289f62c8bd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60160ca1b563dd521b208a7213cf78680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea45bd76443e06a6f5e43746e3d6c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8d088641921e83f16fc0b32bd4381682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9aa080974a222006ab8b9b8269f02a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5418a5ca5f2da0654ea710da256edbf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ccb01566fe07ab8291651e6635fd6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0168a62fba1fe88f7325460035a10686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e549642bf3d5e736ff2683df8962db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8506bceaf6b7935d7631a381dacc4d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588cfa93cc02162ba8f8f654c22ac97689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e954e444430dbf81005b8d9aa49bd5f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156bc85fb917ef8f447054c3c8ba37f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e38cbb77fa63e2e82e7ffc08caf12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c70982c6703958e3f00c9246fcede1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec854ab4f68f3cc22809a87d51f8ee41694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86601264a1be3e80730badaa71671e91695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13541c0d9debfa2ef47b1f0296a2c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6f32bced23c8934048421c221c6a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e274600e3fc0a3bab686d2ce1a9ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a035df574a96e5a075ae627d863e8fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821061662f06b4384951ac7911577c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69356f87d8599014c1ecca805bbaee66701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e6938679adf719fb3c4b1ce5f94a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe598ca544a597b74d6add56cadf2d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00221ac61b8ea9ee2f82e366e306deb0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98834292c8b3f6da27aa53da62aff2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73effb05920fb2b11813817895b2d401706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d6ff00c3d980da68281dca8afcf3e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250b30bc9e65cf2e985c10028fb3809708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94627f00ac819a2ee8e51cf32dc692c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d02a3fd6db87ff39582d6778e58ea2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef55a482aaa326c606a39c44c62048711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841be0d6cca508939780fa037648b120712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e514c8e5044132bcb9b75cf28f7280713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feff2d315226031a3572a32cb82b085714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef4c28a3995ba89e97058b98863712715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713827343318245c1d4dfc9f37da1052716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156cfb3d78edbd520ebbeda83c5ae30717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16b8fe6bc32aec96591faa81aa76ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf376de6e9cc115adee3276cd5ac715719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43e093c0e2d58f785b020d90f83aee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651da766a4698abe1de4926123cd7ca7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af961160420b608d588448b398150c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d9c699abb3e0b3b2008b128ecfade723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121e614e3e442df51ca89639d3e07fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd22f4cb4cba66add434b648ea51cf5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568eb698258211529bec5d0dbc3c0db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ecc364cec223770497c5fdd9b0314727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0069623a04975605c8168cc97e4c9d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0f82cd7d18e520fcc1318d6fa9f7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24cf34eb5ba7cca920482ccb09427a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd174cf4f2d70c991051f48cab39875731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984c287c0c0db23c3e2c2a963d6c1b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf39846c08522b76ae9113ad9cf0e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29e07519572bd5490fd1a14233026d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d28bd3d3282ca7e68300d9266764e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaafc5365a7d9ff513e3454b2b96a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ab687b3305f53a3a8b0e9317e6274737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f735fb6b71bdbcb26bdfebfb3e138738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199c8ee7d70a860d16b4cae0430e590739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a962126e483783c04e5ba9efdadbfa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c58e64586c4da054f8215edd5b314741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26444bbf1d1d5fb7f631b47bad71585a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da890ddbbe6f4e9a9b9da0888e2107743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd739fdecda780a518a12407cc9df5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175a3fb1430d4a60ca11aefd3075a05745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b18d90ce9737876108263ee261c03d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eb4a81ed062a8eb7bc1e88021d960747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e1cadeef04e7aabcf6ee8442ebf60748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19b4aac5144c7ef976dbb59ce418c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad52a3076e68e42f2088c54dffa5373750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc169d1f951cb9d02d1b3c8fff4cd4b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e217d0a355d646ba7c02a40b0dcfef9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e4fed83fb353f9bde769af55e50d0753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88221df82898d0810520b8a38f6e337b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53ea1dea97400f17b3b34e213be4002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4b1bfaa21898bcc873606a2f60eca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102acc015307917d489cb6bb034219894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69ce0c23d6fdfca2b581353c8585525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c25cb3b92441b7d49336e906122d156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c778bfb13a4ab68577fbe889eaf994c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948af497a2ed36b1158e5b92d008fd78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658ce348d312e0ec7e147d7f34e29f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3256328511c23d27ec6282ffb822110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8181f3cc169efc83e67e26da0e70fdd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f39ef9e02dfd64ff6812f5c9813ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ca5ff0f1fdb4cfce1a7be86d41ebe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e82f42541dbb10ba6576830804e9d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9dcfee6540620098e6b93882a536f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5a27237904c6725df1b3a8fbd395e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd2488645d5a0b23bab9355d98149a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadcd20424e316c59f94e1e397a838818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0032838e1383a449788a40d08de78a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206156ba4b7511bf723c019209574a7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3b00f51fded525fa972b7f7275c1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51e750068c21d32f2c8e56b261674f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6008c7e5a212aa60deb1ab8ea713c2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a049c6b784f386e0457a8e379b28fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d899caf6237fc35ccbbbcac04c18c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6352c16b91589c53d0b4c07a3d93326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f2090b1f40d75c56d15f16741966b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da419d0d7b4a314c36e1c45dd924cac828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8385c66b6e3cbcd79703b9cc0f678c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cefcd5e83f6b512b6da87daa14211530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c49076d9b39b9f1dccd6ed119ed0b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39067f5dd61f201a2a380b0869d88d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d295b7697d7ed6b18fafac2f2aa333733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d84a152175c099df3a2bb25790a1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee9c530179837746a81f5d2e52d7c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5bc05a741abc17ed0fc713ce79c7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a51650b73b6b88b806aa6b0619104937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0025fbacf07c03dd8f50d999d7fc138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250fdbb625635afe694ee8a1244ce3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5515627adb4291ff4b8c9cd00ff53740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4e596ae0515295c0f20b7d45d805841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fe853a234a1a5685d86c0b1c2807e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34c7a1cdca4683afffd5887e9ca8c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d1ab694fe4d8e9228b9a9e05a0b0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97c05e6723d82dad773a447a11b24345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c319497f2e3894e2ea9628b0c4276d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e9db2169c77cea7d79124677f754847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de4ba0c35a3a569cbfae7a6d4b070748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a5e86aad5cca063c249ffe8fc81b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a689711d9bacb0dccb4814e18d45250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83343697edc890ca5c4f2a51bc7e3f6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16999ab4aad98acaacf0fa3d6604457852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90860ca54b975070fe031334774aa0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653777ff373cecdd90108a82ab000ecf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3a6f0427ef4ee5c7520ec601edb1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca2c82199414ad294a04ad3fa9c5ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2c64e7546646a955e4126a4ddca1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493fa4f727278474477b10111b3163c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f88a2d7b61594276bbf5ab9fabe8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1776553e861d49fb697425165f0686060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ef8fcb32172095630b16e54392bfa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce211b356a6ac8953a3c16125a2923162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d537eaa87551dd2327b0b2ecf00e7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93076b40e29c5bcd55c711a8a7a7d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54133b1ae07e7cd54308ea1d91cb8c7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de733b3acc9fb2bdf5bc689807c22d9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afd078029dc3431e9251e84f1fba4867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8ef584113aa0a99a6ebea9ac5eaf068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb990b419e93cc849bb245e6a52a689369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4f2c3c68b8404b3a51346b3ca58c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec69482a811aa0d02587eb6867e106571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5999b9f0f67b8f6b3337fc9fbcb4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817c4356cefae3f23eb54bea89632b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4681418670f5d6eda1e02b510f8497674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ff6ebe72ae45097f7b0218900450875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d46b67720f2c8ad2e582a922467f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ba83f185b2933061996075ed763e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd92e7b9ed05a324a43b56e7ba45bc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f4682a78985cc9ef90e974a6a53eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357626de3a52e581143e170a1155c20c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3f10394055e58950e5ba5492c2cea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5147ee4ef076c4703d5f5c07a4900782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f73c9e6d1b0188eeb559ef93d725d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d11a23081fcd724c5f69f582c951ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76e12259ad11d1ad38c00537e671f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd2a8fb18bab7055f542924725077486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0b9efdf216d138ddd9c897d42ac8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5920ab7b06c330b29db28908f714088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a95291cb9459ac540d56bc4ecf3da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92141aee31f9308c543c62a2cc12f97f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71169353d42be8ad4a2d7fd42e5247e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c43595cb74f86c8819a809393daf992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b774a2496e71853dd9a9d3efdf1ef493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb33f8403200a0b51a82dbf4cff155194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a8de065a0ecfb5c9515f39ff5d5ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d952195ae57c7f5a68b4ee358818f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51a539fa558b9f74821e3ff8dc262c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee612d09b11e9efea1495f9383b07198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc5827de8ce23b202bbadedc8bb5bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e0172f930c1a16804e1a6f35d3f3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ded1b6f65f59430f5b2ce8994064a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dace431d20cf3d798d05a668852301102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be882e7bcdc3b94cde7017097b2765103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85478ef0b2a6981659b5c266b0599bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13de7a55f808920b14c0f00737b5f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9be6c3b3bc20b8203c8bf81fc0bf9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edeef175bf98202e886046f43bb9ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31bf31fd7bc9e1e8907178cf18ce3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97025eb7ad94826ce6cec10d36bc69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4184d59db7a5fc0a13f9ba32aff29ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e45a4eb1364a78e1dd73a8b3c46b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463f74f91b57dac5fafec50bb5a9347112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaabf4e4de6274fb6e9d8842437dc9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ca2c911c57bf796be7ba264f91d5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003df424b215a0005c60cec8b0d6232115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b8d2b11a506091bb885ba71891915116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb50559ec66930bab1cf6b73ae25c89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d8557b25bef0b983ec3d9ff285f1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c5688c41d10a47dc7ff3101420e7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa609ffabbb56d2afd527502a103fe3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87f57ea7f3235a1bc6fa1bf4d116be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f49a2bb538af008fe4782b7d951f8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8e6cdf1d46c32797a2ce92065575a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802d9cc4aefd4240e74f485025519ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9050c0299060cac75c6c717e388b82a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c91175df1242bf9748f4c9a41563e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af2009d14c4de51f59859ed754e2de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7cd92d9fd20ee6c2162cef340c070128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae46c673d072a5e988205699339b32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a349bf339265e03c3baca9cea1f2c0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e12055cc957804f20385d33ebc979131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751d19374d94b4702702ae2c8541f6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61790ac8e9e4bbc18dafd1a8957c74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15139a5ad609af42f0ea134ac34848e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df420da4b2ea610ef42b1861d2dc05e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e90a58ddd9ff125c17c800c66d961136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7832459f0f1f7e659d9bfca83bc29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558f287fbf5ce99af670238671a0ae8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847454b98083f68a78be27e325b17c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48688159a57dda3d050ae9ba8b356c0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19726a9b4b37b7ee61a43535987ce662141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74940b8b8c70b9e7dc56fff9a72e5b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c09565d16fe4ddedb2ab0d773d31f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f4dd74c9fb999cf7cadbba4f96c08144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f78446cde9a7ae8be7f5abde9e10bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bbbc1b632b5180d54880ec96367fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16550a4c0615c22bfab446c9a22585a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f89343b04d82f13de0ceb602f9e5b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912900501fd7b39a2099f046b50b766149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c43bf02923962cf83e5d46d5331c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbc8ccf7dfb6b8bdf29e685bf33ce6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c7ac953d2ecf956eb8fc22e30586b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8bf42fdd93cf52ca4c2195421c9ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7214e30b47e9aec2cd3cab3ab1192154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fcbf026f0140aeca922161bfe337c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa31962d3c729773614ee949ea77589156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a23f4dd31dcb1149f61fe2060f420157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12178c5d1ca55b5b77a17faca6e05f98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77902516314291c89d311e6684889301159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dbd8869ef92302db2c2408f8aba65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e854966ca0dd4e07b5734bc752190161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90328f56f73189d6234144fe00409f01162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489e00115721ccc7003bea446194a1d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f361a9067ddcdcc04f319cd2407e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c7839f836c4b20794311f44b1c0b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bad06b968842f9c4e25316e9667c5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320716efcb690df1ba62e60939e19bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d72eac959997db2740821280e09e16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d59d47e793310e66c3e04e1a62273169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063977df6a410bce4ec028add77530b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32af0164cad9ad5f649b858b343eb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fa8382d3eb96f9f00f186ecb21db5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711cdc04f5bb4c3a8e7487f266456f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b9a69376cd351a4696d2f0aae4ac8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65667ec6e4722365e5219fb94e870c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d36fa34ffb3bed3f91eaf12cbd5818176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968238e8e57eb96736907d85cc397a2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2eac5ba1df0d7a4c89d602c6e083a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ec7668af43bf95359025f7a1b3afb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2cc7e4e4a85ec20c21e79bb5b4c25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4569565638eff6eacc58a1e8f105d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50147811d946b949471daadff9075df1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ee42a20b1bf9ec005d90bc340af2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c5363e0d39197d0e07913e56a2029184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005586ab03748879056f0752e718d394185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3939535e0c33d19e694454b0bd5895186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ceceabb1c7c728dc7006652733da73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1090fc91aac72960e7f69c99eb7d8a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98866352d93e6dfe486a025fd7f8b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cf8e6b5bab89c2b46e339edb1e54b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0de18c83802798c950bd1e78b2a182191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade987ca37f86313bbd4e142fa6731c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1847264dd57e788073302bf80121927193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a95b5e313b6b1debe2fc818d9eb4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a69fdd409c9da161a41088d5ee1a48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a219779e3d9ec5ee48c8964f615ba4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd84c0eaa462fc39a2d26c9727b364197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acafe76c355e2b5aed9d3e8b150c78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248480829d4b7a5a9590346c268b8730199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91216edaa72fceff61575d6db1700b7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb26e07401f411c7b343045b833e22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66489bb33cb02d5189aebacd4c77f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70e2a0f5ad6d391e99da1f057e1aea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f632c16a88246b9032f9c537130d7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dfa14fb209aa4ae52a90229c1f27c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3a6443a6fe14ae831d63d94871eda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf671052b8b00be9a2c09080242abd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a1b33b505426a0ce3d03d03190950208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8de3138aae846d2ddb8e8bdfc7da3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f36c2438133b6e27c001d736d802d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1301cd85c4a13c588ae6d4d7bd1dae2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaab0c895dbbc96c92d26e03b20322212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb1770a33699badf41d70a67a5290d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b9b0a083147e2b897971b86b7d214214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4744d69b3e9183c24a7bf5ee3a10b00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0099c9476af0b5647a8c49d3335a515216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94d4989b22bf25e2bd563e15392fda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775b36d0026a341fbd6e518d3401f0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63235945a0c6cba1a7821c8ae93689f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bf548d3764ff37703d64221a371d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03f547320d26f8825ec460e46da72e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bd4c7a9028ec1b84b156a39052887222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7039e218e2ea84c40e723ba8079291f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb545a0731f9e642bbf4c1472d364d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d61309fdf57faeb78423ee22f68bdf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e1af8f1b4b6d470b3bb7031957c1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc5f5224b4069cf0ecfef9b48b6776227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cbb7cf7191cd302f6ed883c92efae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40e4d9a9fe542482044edcdc7c3a47229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafbff4479cd26818dd791347b27649230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37035d37cedcf26c9742ee71d1b39934231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41a2b50d38d7de59168b272af66c7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3642192ca50278e32cbf84fd8655309233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f8534d2227fb3463aa76fbe8f658f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23758efdb6afd19d9c7457f666b49fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662e0c4b729f660cb53489ae75f0dd4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae122e849e8b8e7f8ed0a46c1de9b55237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2d450d5e4c65c1783254481ba1a19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b6b20885d191f5a1bb7c7c23e8fa1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece3662e87190ee71305f0a720d5012240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d47e177a7ded0cc33417d5ca3e17b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93713940792e9c7666bd4cdab1f2e039242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db602879ff5ac8ab4905cdbbb5a56b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b71be70c9d5e8d553e45d2de2fe146244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e182cd8acd9b807a03f10e378a556a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6983161a41d42458c1755bfcca8b4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a3dd43b22e5a02f211dd699a4e98f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec743dc7b43599f3c98bf921309a2e03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42136f8a9c9424e07972c7b2638fa59249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2916e389b37e395fb7be0bf2c8bea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f403fde52f131335a0e2747084a028251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f11e9653d9487301ee99c4fb15a6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f9e2d0e09809719bd2b6d67d8a650253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d996dd54fafafbc3c5ca05233ba03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4874a30f859ad847ecb75ee3b093a5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd339f3cd6b390a4e8488fefcaa6042c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbe8de949dbe14c87b1f04e026d65b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967e82cb2f1c260a4cf780348381da8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc42b81d6496eea4188bd33075a88e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cd16dd0aea7526109ed3d7392186f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c015c0325ef8a588f3b0730303304b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2653ee9454042a690e31e4c6fa2ef4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee2d2ae2c6489df5c39ef673042e41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab39bd567d5a6a6e37933918bd38b3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a06a4062332c115ca7c27fe7ce11bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095857f89a1ec2533792b0d5b67b9e5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9b8c2ac942ee11d72970f296367d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ae41d0356de55a527a8716077fd72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6498b712449da4d136b4d5193df6fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ce2e7e0eaecf18c0dad1482e86f26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d370c2e213e2c136b8a3059f58ff3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dab7e2e483f41ffa2568fefc4ff07a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596788127a3e3d8df6608366314c37e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7800833920fbf91f5d0b4b5bb68b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bf66a17eee4f0aa5fade1c2eea5ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a98e27de0be8e858b824b281cc7b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa93a0f9bce45f9d2015d6feecd42a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dbcfdeeaf2e9c5915e8ab43e74832278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca842bc340927db7ebcd029becccbc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c081dd2073b384d2bd29790fb0cf0b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0fcc57b2a0a839428e235490d82bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3976a89e7f48939145b6f9e599913a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e7ffe23340d5a4cdbb425d6f24e6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed589434a5227035c8569e985ec97b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b0e2b8797ffa3f7ece295f643565c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42ad9de5c274aea10d7d4ec78bcc2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8b0f4fbd141cd2af760fdca02ceb7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0471ac725d2f4682a35bbb8ef7206af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2975bc670e01c56b00388fc2118a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f08e76cb418e173bff17f0b564a81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4223ece40e9c1e441d4198b8acefc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b93dd7034e99876dc35188a8546c14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf51aeaf18106bac854102ec524a10e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a67c1ff0851795fbf069567adbba0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc37eccd51f89c179a07dc34860671295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20023175a751bf6d45fb3f35a5b76100296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe48ea3ebceb1a1358acb29a243f0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc318667c9b7b2779d53251cc66cb07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0d9fb11ed2acb67c712ea9151d1a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee56d2680f0ff770b93f8230f873ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c27230ea2a49138d39deff7b962c1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310371908e0af1280f8f13edaec6acb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b188ad6a215e360dd36895df977897303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f854f7d27e1addee3c2738142dff825304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d028c0a53272d8d4f718943becd952305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7227a31ae361d6a8d8138de68a3f76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d935392be88943aaa084ab6a94e846307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e4b7763dec4fa155013c08f4edfff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d32074704775747af617c95f9a19c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465d719ac46671a054cb696293bce43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dfcc1d21bffefc7c40d85f2e03d2b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479650219fae7e9644a37d30ed8c6cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53116b567dbfa06f3fb04f361cab7651313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e2acb56289c6a62d2eb668b112bf6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ad292370ee9cf1b4fad53d42692fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a7ba0c926877c0ef86318ca540597316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560776405045528abd4eb5d4e8e1727317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2aaa2721d7d62969d07d915f4d1df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95075812fe35ab5bc2f1d6b6abc7e8f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f668c44789ec411d8bcaf84e377465320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51915a3b283be05ff3c24b4d622cf2f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4bbf602fc37c6972a76afa2f3db37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc74e0c57143c52b53b2f704d057f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197d6f462e74d26f9093daa647f375b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0a4dcd3962b3c5d6603211d29f047325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffa68e063f9e0239604065dd6d9e65326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f9f74b32f84d0796b03fc47152496327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b654bf312962c86a120de6459fb5bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410ef26db73b66a7cbec5cf7b726126329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656552f86400bf2bfdb8fd47c9643c0f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bcca02584ddede0edba2975012f45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586eb8350257026f01402f35e47f5aa7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c283d21d0d3c94856af319a83e3db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145bd26067f1159daa3d57b7815ff2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9477eeca73a1875ade1d393ff72d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ebd735fc4669d4ccd6844cd99cf68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b07ba1e7220ebf9de58e5e4d8a327b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d102b265ab35ddcc590bcf3ee41271338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144ed1a46dac8f4af903576b130ecc2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5713858a4d9ac28b0fba646853ce80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f9d17978ca196458d44d20598eb10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b692b3e5c3526bc81bffb3815bbe4b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfa6b3842701193408f743178d8c1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ca94477dab908fcb3e368b3233aa7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad7ed22c5f358d84bbbf1b22847505345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a810e126c0fbeece6b4b81e7dc61e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310815594e72430e2481e4a91701c5bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e935ff178a3aaeff10a7e2437efe3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f4e22174fbdedbfcba1dffb3d721d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371dec11cbdbb4f4d96376c313babe5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e9cc39b78425c27a4e3505c03f6d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b252b9154992479e03bf34a81fe2ebe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eed9a73aa2c5c11c93624525ea17cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f113dbb23d56f3d920f16402dae6c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6c062e035a503d2ae7d1e43d714ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3865082185d760cae5d16269a4580c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f22c778d6f0f39f5ce82e0c4c2f1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a67c3f9c0582382d91e69eda27582358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cf9a459686198d12a6bc1c8aafe69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e773ea7f90a4a676e2d245cda74cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08d0d97bddb23c5ee24560dccb1526361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f82b473ac1004da81dfdab159c42f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7507ef3d2a414639feb4ebe80e90b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3f7779d09676221e342a11d0cd86a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9c02a4611d14738d0988ce19699a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7c61688515bf050e5cc4a336249cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d56fea2a163d6402f9ed82a8aeb5c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ddc35af35eeea6461fbff44e4a6d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ee4c83a593a084067eaed180bbcce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11ed01e26e692b144ef3b25702accd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e216b3c5475db358f0d05fbe76c5d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9060791c4da9824ccb7ad53e08ab0c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde2bc344b42e51dcce64188a2a7884373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c253fe7f9ef66a421c8d06864e1e5f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c7aca846fbcdbbe6a9dabeb70f0b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc9f8cca830884f6d49b68f18368fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b7a1ec5bffce3a46134c010f22aff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fb317d4f115dbc52bc4a697088423378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa063fa4c561ba11c26d4d2fd76327379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc83aad3454bf8ec18c2cca15a27817380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed530bb18b68532cf92257d5622d1f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0bcaceb7a8506baec23a12396de86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe91bb8ea51348897113ed96005204383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04af01b7e501da584c8bef1b67a377384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eaf5de873cd7b10a948472cc05a3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7caae986ec12b7db8d076c1a6a3688386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f91ebeb01b4b31670f23f52fd1c8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e364dab159be825b199739ec9e8cd8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c345461c1c6a238dc448a8993a494389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af1c2a274176d13dcf03d31ff5980a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e71f98672d29e05a5fca7713ed341391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a199ffe3ee1b1fa6bd4c55834ea21fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606c12b8617c5174f375e735b2c35f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93119c12786474720e93a602637eec00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e96ea66356ffd8c1714e8631105d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbd3f6218478bf3603de518770f921396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d32845b968d6981f1ebea6bc6e696f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7811e96253509a98934a60473519ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100839175fb0911ea50111b23533802399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0167b110bfdaaa47f560d53f97deb2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d8a63dfe95992c86c37440fada6ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830124600c6126f738bf08fa92606bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b78c2e69447c369ae3a6ee9bc3f8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc17501e1515db71a78ee775d2698bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f108b5853730c101d741a50ad49b98d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f8c001a8ba81b0d55722c85afad37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b3d6d5b5b9683a11a11f06baa7d4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1da904c7a321c7d993bdd136b8e1ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aab9de9b517ae5e134a49f35a97d6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b079801d010c455be68426d7c32a27c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e8443c77838e1055e77fa376b292e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f95751bdac864381bfaea65a15f2d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fc4df103769e9cf67387c68a4e5fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bee0dee60b6f2c38628af62fc0265414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bca71ef5da713135b781f14c8c194f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3111ed592be4cd55eb0a15230ff63bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f25ffb3798fbbe4b693ea26a92b0a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44248a000fcd2798bf7c31390acde7ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b0249099366f7b4f94302c3a14b73419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd168191803468c33b4e91df069e43c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57d0a70689e41c79274f3413625980421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bca2151b8077adacb4e74957a4b0d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a264aa3c91e9564005e7347e057bb5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534183206a0354e4f085ff25262514d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dc3cd5caac4e2a53ddb8cab8c098b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0170c38f9d2660846210a94feab42a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2c893954b33f4ce33ab9f85207d55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48eb507d2dfb03607a656fb3174aaf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c570307636d376f31784c26702791f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b8cf697175b5e936d9be46b68530b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec150dc5e910e05d24c8dcb2f2acee7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320feb7ec0e2078387c25b3caf2c83b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f5b80eea259adf9b51980b2f17d96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebdd82ceb1b5d27486e5fe9269eef1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d5a6ac37583540f0779f1c0f2d124435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda195839d1a50f7daf093b24e6b560d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08a9a7078f2d311c332b9b1364bd5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da8a8e8feda4f5f30dc98b78217ef5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a02abe4a41c9281c957d6a5769d56d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a992d73037d8f0ec3ca29c685242e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845fb3b3dc36bfc02235c010ba0a520441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaed8f9f389499079d525b96550bf50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcbe3c62ea2ea3b1084fa07c5489a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a18a82171bd11d0eb6d58c088d7011444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4df40f51fab089a22e02f09d441df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008464f90772ac61341e0c3d0cd99005446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf64a902bc1618b866d411a1f9ceec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8c12dfa130330aa620a505b9b7c35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75ce58e6ef5c5a43d286aa54570304449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d5b3b983e0a15d88fc19df0b41465450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7ce9829437f497e8c3d402b4cabc7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b2bb8ef4ca236a99aa4ba712eb799452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e474a88968cde59d135dae341580a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1a80b533f51997756213d1ec7d5ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1968843ab21ed1d23d3ef922de249a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa8bff71034d26d525db29e022adb6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d2bca36ed38ed963f0404a88e5ae9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b6c1b9dfebb4494204bac59681540458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01538b18cd014b26ea4e14be8a5fa3b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149323b2eb1c9195f3b864b1ef5421c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fb98a0e074bd59a8f7cb5c485056c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0b8a50e3615c779eb2b02e326ee4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bb0290c442975ee169e2744522e23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d28992191966753352c1db6bb8c927464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6300867979e8e31f182f673a0d99b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d332cad812ab058612d982679348e3b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effe4e5f6538f872e0394b2d825f593467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96311e8d5fcdf421f4968e505f96b5cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487be47febce0c0fc18cf1661cfabe6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0057456fac6ad53be0dc4220438cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daa7c6c6ae4d03b11bf5d6a67273e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa7d61dc94b3647ddbb9d1e085b580472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e914562e85568a3d96badb4617b40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6443c40e70ca4a9fc939adfe5449f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe7f3a6c6d2390b7988aef5e83746c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96332e2274b0f2e7979b68803f03cd8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9e0f870f8e42d3022e8b855ff2d5f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568402d1974b9daaed08419de29bc192478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32955de4097553a6f8068d66f000d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2a4b3c964e41b7254b131650e4dcf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7999ae6f10e4e77b7c1e1cdb0d2f32481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87eda0d03f9b4778ce243b0990755e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2b582dde7f90d18983f6a4d261023483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7c3094ec845a29efe8d33c0d33713484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08783ec51767ef3c7f033d4c33f7eeb7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314878f093a49345aa2789bcaed88e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d238ee4824e5272342ec173c1cf9a9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151903fff6ad16bd6f9e8e868935e6a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021e79ce7545b8081cbedff56cae4a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5f554a0fd483a20b06c97553af0dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0020a809833669a535f16a412879ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcc61c97ed68b5a5260034dd6703ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100a289e59985acb05119c91809d10e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8670cb1d62753f7a1c5d3803db6e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6067175b4a00af3696fccbe7a69890c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f0b811768206e3675c6ad72371575496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8414f53b3198d4d7350db653a6b10b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5399d9070723c6b3daf5b28f6083412498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951f1883eadcd9d2efcb2fbbca6adc1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fa699bab31bc0d1b1924d6d475fca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a117f27d78d2d9eaea06b473ecd8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af25a97ee4f8be8546d8bc56e1f12ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b820547b6b7379d711090344e5e367503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baa55321c81e45e31400616d7360b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011edbdd7f05b8cdd8ad4a457b73d3f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976b02bbce7bcab092b0128e2efc0c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d95d73c412d40c378ae7e661d8f967507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac405b54446d768ec7a399a8fdaa30508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625ee15758cb1f03e46a2fc0f641309509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59457c9f4c67b5b1ddfcae8e5446982510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8bae42003259b2a7c093135389998511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac63603bfafffdbae54e74c1e93566512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9398201ac5747434eecefd60a66583513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033c1107c940b3fbbbe4f42b5a2ab0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7d7ddce6470c15bc7092a97179942515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f1f1785e5cde7011ebb5ec2f91bc1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af70074395b8514ee8cec680efb9c41517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f331f808837954c3829733e2db55acc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95b4a974bb50120f9b11f10ea0d7aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640f537c64073a575656aaf46f57e3e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9adbc47491b45d938176a3a35d031521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229bda37e72c05c2913c0e17808c193522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bf13893033011a269ccc990e4b766523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7c5c594f37bbbd286d4c69b0d5831524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3321baca3c114da3dec10b871c0cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9eb12ddc682b5809ca46e4d94a605e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174417d1ad43bef3b5a23bb739cd84de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dbade795524bb47643686311a188b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d5de2f458d7cffc16d31a0be8f84a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7516fb8fdd5b85a17d19edd77fa70530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284afd42547030c6dd1bbb55691371c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeac575c31c98237260a7f30d46731b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234febcf8fbf6af5b6a4a1f34252091533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026322763e698530de07a52f0d21d8af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143502c272f2cdf872d806f93a9789f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a73df5e378bea2397f4c2357500f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91838b822b4e8557cb51152ce83bfdf7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e43aa4600a7122ab401f76a26105c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9c915f14a7da6d62b0b156fb72e7e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7b99a6e00b4999a3053df4df0dfb3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656df57b1fc890a924c8525e3601296541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c10fb1023df3c5e762fcf12587172f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a115be1a4a65f8e46f8ab68592db0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de283c45f25955924829170e56c952544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c039090ede91ad416731f058d4bf13c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c5de23dea90ec50e1871496317253546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099c3dbbf7a0096e974444d6ceccaca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73a1ace1c33c6b5a5f36adb0020235548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951bff841b29c114bcc82b9bf2964bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a03f17b8594881dc9bb42d684d4e6d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f1adba357f786559bad88b184626c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f338522b9f1c4b1672a8bd4d86d39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc90f77f7ab7a59765c2122896a8e93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f542b20b258ee747c795bc1788761a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d35477d9878a735d698373e7ac56c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176ec22f7e4aa299bf6813bc47ced81556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2d47a963ae642b1c159ced891bbe7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf6703ade5cb7f1cce54b14740fcd3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6e3c8ed0b94037807fbab3f466f5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51ad08b5f7de571ecf0f75d4b24010560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fca63a9604426914194ea85e9c0ba8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8040f28c36cc433993d92173f2c89562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90575954b3ead0352b8bee0e140846563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48f1d3d0218f60514dde994ca67957564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca946777b2cb9fad7949d8bbfdde8fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab179de78622c80bb5e644bac048602566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31db7a1115e92248afa142e86324472567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24f80cb48877f0be934fa07bca9373568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8c73cf76eb986081ccc470eb0277a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3295afb9f4661ed1d270b04dca23a71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054aa768316ab5690813021caed1022d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514a705431e04a2bb3c66012e42f8b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9634d793428e48dcf4edf1f5aef68573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49184c9024ac4b06060a822e88b29512574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695882b7fe0cf1f765bd9a0d0d0f89b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdb8834d0a89320797199aa2c5f05e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3cbd5aca851df609334787b0f16c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310e53396489982fbc6bd3bef6fb615578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec88aa248d75223712e317908eaa390579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d76673a3296bbeaf96b68203c1fc6c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5af7c17579a5400a7a321e6cc2a4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b5ed598f250740a5a1ed213f42355582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1aff7b4e1b10f3ca6f5d894ae6d588583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33783b0264c7548e9cf66b37016d1e00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5a84c7ef9c407cb6a465f68748685585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495d7167776d0a32ef4f7dc00de2d96586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06f66b7fb991184fe293a6f79eaec1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0ce80afba831ecf84e739cd08f7f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef3f652e7e511d3155a9d4cdefcf5b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e318996f081ee5ef1179034e4abcf1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e27ee60628846c44b4d9ecc68fa2bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837792d2260da28690106e7703235fc7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7207939f844401e380eb9fbb7a37753593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf147123d3b3f61c6f4c80dd2b2696d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7871e4ba1b6c567d120538c0d289a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dd3d6b0472b0077d5ae7d196be241596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ba8d364e7b146850ebf507dab71a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afde841b9decf42be969bb16dc8818d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7094128e4a0d1ab280828b41d272db2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b64db33262b1954f7d1205293bbdb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a9aa2f78498b3d2334f13922eadaf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb3008c4a40d74f16f4dd23d8023a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717aa7a847acad2324f96d4460c07b30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52879c81f199c905d4d6c266ba22368604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274988dbfdd6c8286e63e6dceccc6896605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a396bd9c4a1109ceeb6b950900ffbf8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188eb8ebb2ca78893241c11ee119a21d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c70aafd9e0ac1e88933a4ac8426acb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed64bdb509ee256215858179d8c619609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c9f5739717189f45545bbae6e7955610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdbc945dd65a99ae83b1f421625fa5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afd160c5f934678d6c53ac4c057522612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3a979649fa6bb89bac77a7b89f791613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc5af00705bd451a41283a94db3ba9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ffeec4d5ed6af7f37455de939bbba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d9d81c208d2bed49a8662a1bd9642616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f49af6a1a0429df0ce1d839a7f73fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feae2d6b68c79ca7f728ae9a4d4a3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aac90a7b5748543e634b6b6bfb1699619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df7aa4aa8f4f929ff09bd68e4a0b46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1351136b255001f6983136a019452a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346227f90796407a29e431ede4bdca9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd194f09b2183764db234f653b3c0d5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46471c06288e9151454538962c58bd69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd72cb2b418d6c1f81a31079321da2c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db0b0e476fb634c2c7da796f613f6d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c1994c21d5f8d8cac2cda1c133b17627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2a8a727ce43485f28facb4d1136ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689199ffac1d5c1703542ecc8c266eba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac7078e9e5bc3ac8e10bac93d4e4d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef5f925d2db8df1282d839614885af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f75d0e4ce5d4cb12faed10bbb9ab6e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36067bbbc44df9acb7bb1d0ef155d77b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e59f09f4046349033381603934b2e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaeac7f95d923651010867e0740b83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd0e150f4141e9cd214b7eaa9891c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed6bd6c36e306b1a4c946fd3998876637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b410e5cfce1b8705fb50866e9dacfc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f593792cdd1ee48f081ef85bc77934639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3318a2d1dcc2090b06dc8406ae9a79c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132739681b000fa5a644218f297db82641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cac176fe68d64e0192bb124590986642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df05a1d19b5086469f478f564645bc8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b402a527d0af8970899a0eac355c0e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a4147999b6066dbc48337f4765761645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8d239a53bc04f9cb1c9b527a34909646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b178503b688dc351b2b8725e21fae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b8210b8c3b161fa542717a3d99e87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f17ace78919d1fa33c20e37bd7f54649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509d6ffca0c3bf52ddaab5cf49e94bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37148fcdfc6e9c1090cc0fae3393d622651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bf9bf847056c9b6c2c513f167fc87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e5ffbc916739890ca8f6aa03eb576653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36ee39a502d9cf94373428b7a1c98e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afc3a984dd911fc24ddac80d7646f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb569293bf02dbc6eedda8a67daeb3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62751b2e8621d8460a9c2c4a7539096657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d026793666fc5efdb8943510030558e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8420798b3b6d9fbc0a9a17ff02dd9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d9aa390750e1a1521901b8bcf6c86660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511a42cc6a7afd9f4eaaf8ed414c981661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b906be5fd55e9c602bc9bf376658e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950439823744d3770049c5351a2ac0a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd85ffa34548bbc3cf968420bb78d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b87640f202cd2ef78eb3426f2b8c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d6f07d05eb6b5b063f357441bc839666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4da7622b4dc445e94c9c159a83285667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a22dbac6637632aaac05936e13648668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eceab650060afc6f230a23aaec492669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55126037bc67ca4eaab4a329e8f227c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d96ff5d0ad82c3d2a1b7eae256acad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a2131b29f9c69bedf45e3497c70f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5c11dc570134d5e298ee4039b7a44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d945d0d72773369d1a8a4df6f7a4e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf07701031dae97198cc1547256c80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5754ba47304bf2143e1e3d22333bb7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1cae65748110d32cf2e3b3a23936f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854e85cd167d51178ec068a99e48b64678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a61fd7c78b55d19a6920dcfadb65f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8147ecfe7de48226169fb9885cfda5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fee626fcc8231be20d7faa360cd27f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcb317ad5b7de991ddf4207d8880cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971e6cafd2a77ba81263ecc6afff7d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bdba90e3da5645b7104ae5a7ae8aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc337987c75c755c5f52d5debf7701e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12472726d82c5e054405428554957b10686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd02a6dce8525aa8d3684dedc6f60a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bed8bff587a9023326f6ef48a43ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ddf07bb48f0841d77694bf8fff2bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592147cdbe8d69587fc0803d91bef857690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845b5e24d6cba49704817a9f1f08b08691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbfb8cbd5be00820205c315e2ca64f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77017ba1bb92ed21bed1fbde074acc3c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2086c199e9640d625569397205f11694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca881d98a35d376f6ddd4de0ec22f57e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c814b356e9b77061040d8358116d552696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7c4c68184846f296ab59dd575518b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf10e4373cc474211ba6434fb80ab6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfc988f0f3531b761556396bd194f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605a8a42868c7718d2ae09897510949700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff77e355eb8155556d58340bc0a1de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879fcacbc288adacdcff8d2d8eb06f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca900edd082907b19a421496b93de3a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4af9347245f455fd4f863d98a8e45704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98d1892d5d25adde1f202e434678fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02104c400b76432eb1a740ae2afbc04706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177040e9aecf6942e0816eb6049f890707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3b85a8a4fa3de486e60d739066288708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fda78586c1f4f96d2e333646b9879709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2780a0c4969a33617fed15122384257710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d7a8a36e5b75da11c6711a9b6ef34711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f256525fcea0a6c9bb6a056e11b0fd0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10d5b2215fab2c5540f152d1e9aea2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78469d37d09482abf408d9b06b948c4c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f4ee416ace6dc484fa1c2bf9630ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dded6d1efd605d4ce330475b97f30f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1649b1a991e37fedbff58a99f47308d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ce69db618563622aa02d605d391a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251b13bc65c7d6b88509883afc57b4e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d203a45d07eac2cf2fbdab44b4ee913720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e5a48c15842363034fedca77f90ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bd88aaad5c16f237b1dd563eaf4c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca087561e485d74503efa8fc01c58d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc600e86ce3e0805c3586ea75f3e6756724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009279fc4f98313360e4aca9340c4b0e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873ebc086df28d7cc00fe82c1297ab4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adb8d3bb9b38cb35f2a2bae117250d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402f7d0f5db189c29e04cacc0c8a073728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b997b9e3df1200253111ed16998a59729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732128beaf60eced5314f7351dbf3c97730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866b746e8cedd710e0171fa2a994520731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12b182913a74dc673c8961ba5025ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417679bc66e56a25f66047b5e7b586d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18396a689cf29c82c8e669578b5cf11734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccfa3905d58264f1cbae830ee7b1a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412a286ae87e9f3468a4cd98271bb78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2883e9e9b5d7b220696385bfd75771737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242cdb60844743304181b8be525b962738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf63286c99cf898f763a27387a3f9d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449c250225cba1eeacf791a92210683740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abe9ffdbad4c3965bcd48ca0833f24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7016addd5bcf88153b08c2bfdce47cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312a60e3a726ce9251f090e0ef98cf4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f95c88766418ed3760e1a0f1100e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae2cdacb8adab850ccadbed05aac57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba592f9ccdd14e53c048ca320c15a156746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc11dad7f372094ba432036a9e3da4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39627c2cff2e1531f25c97222116be4f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f3a0bdfde7b7511a2ee488fafd6cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8a8bc54232e8a7f469ec94537012a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af56b732c01c253566ce587f3e1323751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17266ec82ba99cc783489c6b1850dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44625ddb4371e0aee25143df15277369753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>