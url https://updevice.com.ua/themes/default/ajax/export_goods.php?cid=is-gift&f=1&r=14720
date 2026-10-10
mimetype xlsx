--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0d120cf1ef94fb2324eb48dd94f111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770c47b07cf0a42e2fb2c6f7862e1ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb9cafef377e7a26137a9b8cc106d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51710da12fcc7f5137087e0b1d724f674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058657f869c6b9b415ca8fac8faf81c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fab61b60b63b997ac73a93a67157b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ce26c0d9113d873a28907b117fd897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc054ea2bf7c357722bf2fa5be4d628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a280fed2f485b9ceb10c4855cf0bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0920b249dfef81269f0def630d12310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ac620fa3109d3c77be10d56e4283511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330933f8e5e832f50ed6750926f56e0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4d6b9fca9db885df0f8ca7b14591513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa57f2f62f29aa33516e2ee08aaad6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ec718caec8ec7eb8d5a3b2a22421b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfc42413823bbe36d01c3d3923642916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a9d532343adad778f4e3cf50e2af417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a98eaa1631f71687b02cb55825beed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d3fe0ad40a06f81bf701fec21180019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695781da60df4569b87b1aee973b03920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72965fa1a7d40f63f3bf18b2d5a0892521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a79d1c6351a3b252ce2abf7acc992222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaf8c2cb8633ab988591f2dfc4a18523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d7f8a694299d14d9c7c075f478e6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1ae634805bb4441e8e8561b30ea1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76da0bfb38ceaf33970e83b7e5bec526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74c6eef4027fb2cfe90d79f2c46ebb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ccefd7addada07f6d11c683ec0f1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616252b4cd0a36395b5ff3bb7918c6fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c294b610d85a518d4726985abac1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d73e51f0aaedc5a36573e35521ed131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154bfcab6b06be51f4cc7e101ce34b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04284a80bc492e0c81612b84cc5858a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3081c41d0a987015bce8176e4eb4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8566dd4fcd25a5477c4ecb1683c4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f185fd97730a1596882d34546a5e38536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99370ce868688bed7db1108912010637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862a7153361f034db118cf15b777f5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f4f2169deb822fa2f9f1e600020ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06db0c7ba1d1e909761a5fe1ad178d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8a249ec8d25eba0f6ec0507fb68a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc0200d0b8b6b3738db508666f9d5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495f08abc034243762875748dd5d17343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bec28e0a9a7b97a9dcb1e48843e5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161227efca6bfde121510e77b1f463445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ba19fe51467a0744fe6ad64c3b5d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2814d8923633c537e211009942b3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3b7710c264c02061085c6dbf573fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad7aa34a4965da201d1a308128dcce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e1f8a052d843be60766f5a4c234ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a0cb500e30dc263499c29e4245e6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6583e3a76045b3d2ee385622f8e4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136754151db4b6ab8a4cb53fe2a30bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd6eaf450d854c3c7c3b1182882fa954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5459e9ae67b4a95a89075e7cbaa1ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd710eb1f8e77e63608efa8124009856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb650cd14602bc47b0d2ce2c469442c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a97824fe173c77a1a23c7b7563489a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eae451e37b9c0066d1ba30d318860d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a966bee50cd573103e353463dd023c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bba86c74fea1b5b8f323e9caf7dcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ee7dad4433a13a4c631fcac4c4e0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ed013aba51c110f3b46d7a3028f4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7eb7c915f8deec104540545f066e8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1314188d39ea999115a181f51f2aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad379cf9aa97681b00cd7c51277d198366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a359db96e01fe7302b36e10b7514e9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c500be9886eea79d1781aceadb6cf2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e976032d5b5f38a1453ca9f5bbb8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfa6ff9dce09b4dcf0c234ea14640a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c0c439ee8edb3786ea770218a539671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85496fe5df57d2180f5f70e181ebde172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0c9db9c11e7befdd70ed31f34963073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73edd70173dcf3e26110f63382bcf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828c9d85945e61a9ec6f092b544106175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8969947de4241c8cf7a3ba9493a5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79beedd6ff97a9b4a0b96d59414407377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817857fc7c067eea45bef6d8664096fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9b5e2b7cd1d4d573abdc7cb78041b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e277049deee84e686ac554f13843f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180b080f7ead012ae7d6384b4eaecf281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0253a676ef1c1a2742f7cbeec46dd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37ad17ad90c42935232aed54f69f9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9f94e85b5e1828d5812997504b2d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93311634a3df945dc3bea10993eaa2f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8642442429a7d119e1b25f63dd58e1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb17ef2ade5e4410403d9826d03061d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edef53f04200f82ae4b2db7675140388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64f021c38f78b96dddbf88b1c293a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39602b5711349e30e821ea60400972a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26b4c2f4b4072992ca8f913c7a952c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13819cd3ced0f67e06294f29a4bf333692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcff85378bc0f6e84c08b5255b24cb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b6529d341ceab9daac5ff8447d2ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b1f70a20869d36cb7e472d4832d0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bec0cbf827facde3abed52a8e838a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51089e35db795c455b4cc0ce193ddc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723f8f91354565e514c40daf598c22798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe7e694c6ba273321efdc92ef961a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffacd2cd3afde9a169f7f3a66a72ada100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab145bc3523c795a8e187f6c5a7c6a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e098733e393b0d1feb761462d7c20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7bf068a134db01ae30d97e3e9d88e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a02bdc5968e95e2f479a6acb9e789104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3f0a9e73f369136494122a5b2f7ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893506f11c8e659c96ad4e2e65ce7d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2a03c1fb4b9c8ee784b010af67bde107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449245c517ee833dcde15107bb7a649108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05117349dd24de00f820410194197722109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b53c60e3ef09c93c9ea60f86f83e0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bc443660a6552f9863ea9be41b098111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bafd8d2f0ed86bae13c53648f4b5ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67a95b658efe9a270f9648eadfddbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca80139bcfb9f320550a509267c889114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcec3f4ee257b0329162c957f39eb20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a38ff8fa65bbccd9681dede1ad2a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517b2735df4dd3fd241fbf0025e237c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53625ad4124c0faf525e87a30ffbd029118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7bac053745b498be09ca56dee179b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21624e0026ae949b38ce2146e7e1a67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e225b0bcf8281e23df073f3be85ef5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca6a3e574a3e210cd9de5cf7bb715a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4b1b4ada24f5b0e18d42994145d9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653e8f41b7b9dcbd431025db39178eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c675e33ac1bfe355b296fd6fb478298125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e6994ee84b2031a9ffd3120506396126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526df20f5a6ec0ff2d5050957b7984ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240279a4bf49169ebf8054fecf650cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82112ed35fd0a6f58a28d289585a6d7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154373a524d4ec0e41ba005042e2154130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4726165775e51b485def3daebc5aba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f7cef6192f198c05215fb3db48349132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a45ecbab6b4facbc83a09146a5065133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfc16b5b66cc0b5d447ef87d8c2e14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46a8f031c3437eb3f704ffaacbc6ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d473b7282bbde4440f405d57697eccd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11514c5c3972b250e931129cdb246233137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7119f3f3e11cb7e5d2ebb4c8f33e7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc52197bb07a97ce3ae5dc804c9eb9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1e4faa9bdcecfe5c2226d297e0b61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e3a0861472600e75de72ef1988012141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175db73bc2e0500efc09afd7b8e710a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd90014296c5d0ad68f90d574ff5cdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5702a31c289ce9ad9fe8f38ecd8e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82724c207a75ca7cdf9753603055910145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f56d13784fce8430c124af9145bc86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86427c8fe86b795db3d804581bc1225e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbe67670ff9e43f61ba1d3f7188de3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14eb1b976b7b3a8150da5afb7ce571149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65c527d74051a374efb1b48770aacf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512986e705c4f6c5e56df3e998e8625151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc530f8422ef4318bd267401c95f7be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09149d4dcb8bf48af51d169e1b7f99b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bfd7c48dc0724a64a55607664c9c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d331f4397ba3f3cd6c42d8e567a2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902965d38138c950ce3bbd14be30c8d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df71d52b272f5541b7c36544b5e303157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d019e6ef160bccc666130f6f072129158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b66526e2fafe2ee8dbc76f5214a477159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80920d952354c7bd17c35fc173b2dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83136841d58f5929f1be43711c9b095a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af1d92e3287ae25912392a01ec4a6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4577fe7b4ba15b73843299eb3a02c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3a0b7c020be17e9d149be62884eee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e74c1ccdbb9ac051985c865afcc37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3120141489f3985894304cea56707166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebfb15d43e6fc23b47d1caa745803c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c1ba166f781cd4a5585560defc903168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62a2234c228035ae76701766e60bd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcdd7ec7fad091e3722d1dd7499b16170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ee5118a36b59742425ad7864af390171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8adaf51428a73c043a1b35ec286f12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bc0849361c18b2b12dd1391b908cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748144aa5c3651fec73da35fbbc357e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09389c9dd69fbf3de67764b6bd5b2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44264031a2828a2f2a3cd5cfe189091d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1a724b3c8bff61e661195285a21b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425cccae1e85ac907696a263df267e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a752b4524a5d845d54a8819bf26f069179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a68543918135e98ff9585f4922e796180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dd45fa81415922ed9396c9ebfec07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d841cdcf65e88131cfc1a050c1d7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6454fe6121f5bd3db228ff25b6f742183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff8c8fa657327d5e8d647f72b8aaab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9096e76bfa6f2b43a3be2bc339e260185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e159d9c2d4874c3dc16abc19d55502186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a5116ccabdbe7ab2862910aa5e5ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad584ba5f8cf84aea730ad33845c13d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c01d8113ada0ccdce2d189ea6befe1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa955488011a539f3fa9b821f71c0fb6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0084a5ce592ea9272b98998c687658191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592625c9deaf2347b27e43b8233a884192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7f38acc9b2176203ba883df35ca25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badfc9f26060e7ced0331361d28a5ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3048c0d32d6befe2e9443b96eda288195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670be6403393af5392f6b6f478ed24e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72531f74d6ff485700a5d7ffcdb84ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eea77da5ee0e2920bc130b9b573e0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf648a8de4f81d380621993553ce1de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2958f397700195dba2857c11235af9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8d11c99342b9fa0dfdbba8f608ba7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fea7765043364c6c5891fec5190f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35da25ec93fb6e1ec7524a3b7d2c04203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933afafd820f1e39a0966af9d5edfe3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcd16d3543d313beb19dd3a4be0890205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b07807005a08aac54c5428bef0e751206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d2b7dc2e1be321be807d4caac042b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe2e1a87cadfbfc21c0b030720000a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd964a3d9cc3cf298d1ea9f78e8081209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c8647c7510ea6176525a4304de505210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a17ecce530a33ee329257e568fed8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81085917d0426e218ef61c46da5b366212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960f711360323c31f4836b567fd67c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b4532ea953d1e2e68bc282f217734214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566129aad999dc88a5e778c9941ca44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a2063f22bbb0ca9054b057a2b5858216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4355d428f027ba910774934151465217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41545e20d76d6181031e37ea0f1a3af2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575073aabedbefc514248dc112a6c22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805868d68fb8b0d622824b528c132f1c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383821a72f4c4f9cf54292b18230d49e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae537c48f9dff4b09fa1846271e483222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528e56313bd7042054e128d0013947c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc5bedad934dd81cb992ab0d20b222224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590119e373768015937e5f64d37c28e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3fc7c38a9c31d67d99efc4cb5f7dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d8a5874f89b70ec0c8bef5a98464d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8124e3c5bfe2bb6361d022913733c05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50eff77fd01066e5042667fe2429e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7553898bc78719575057279566a28e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489624f13ce8f9ecbf355b9b8972fc8b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446108068f332524309dfa2e26148a2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051d959c026de7585b9739d229b6987233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423698c02823ba4bddf560e008692699234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022251cae46c47fb1ecd11165ba5e3b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0788158c16f63d95a0c1d7e031cc4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a204a25c4177922fc5d183a5eea1e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978ee5fe8914abb892cc1e7ef44bcb7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5868d41e876afb47d94ed6895c371c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f57facb56a082279428802cc67235240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a8f8f27240100177d864877d691e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cec1ba9cd77490970ff1e1ef4b19c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686f3232cf1b7094bdbce0a9a19de21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0178ba3f12f5da58c255caefc8d2fbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b2c2dbf4af6a07d96b1087a4110cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a80132630c2f02067443ffd4bbdd6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a83195e66351727582471a060c522247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad85fdcde8e8e80b61d26416f094c26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e07d2d756ff2b212893d6c0f3e03f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ac7429a4cecba51d64342da1b5123250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e200ca85e88e3c6f606337c66695235251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b11afdbf0c1284166ac8457c15b30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d230e0ef3a4f5e37a12150e0db44fa7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a4f75875e1eb0e6334aada0b6f445254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a275b74edc3ec178ce410133dd16749255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490aa6101893eb51584004c59799fcb3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f0eb211d1561a55df83f7fdb742db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eda34fecff335007d5f5495e79729f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f72ceb3abde0654673af8b81adfc7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c06dc87ea5b2b69e2f0c5115768c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146e0829649a32bafd999f732f7be3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef919147fbff0c315d3ca95185cc19b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977ecabf3de0f02c03b5e2bd2c9eef1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aa6f174d2fe57e14431c8c6db4f21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815861b3f3426996987dccc847159a90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81b39a47681e5538318a02ce40b34c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47eb534ff9d13d9f9bfdf67218f626267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562dd6394455cec377b33adeedf5887268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316b150331607f63843dcecb6ae276b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35080b9137ee862c04a765f4d265cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac2b1f004c3bf380d1848bec46637f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab781ff2d40e1dca85b0c32ed3bf62e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5044a46784f1ae7821744d086af448273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf0ceb4fff768b4eae07e960f73474274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215e481dc13b2ac57a98ab7365611b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802b13da35cb68e57dfc07d32b997da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d9ef8ac69536d01b5db2fa74ea42a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9489968b737239278a7211a2345524e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0abb01058684a5906020ea4c4a4089279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13660c8bec1ba9d5ded6d52fe5bf5c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2921994ad08649fc954901569b575e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6d787ca1e5dd2886865a412e0d47b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c169d52ea697dfa03526bb2954993f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074929e0413a4774833e033938cea22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f903bc7470e751db88a5030d006ae1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550f1c241af55efe2e93c03ad98c742286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1752f5edff86b15f0a06937359735f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec30414bca20d57da9c5d46c872e34c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee21af09468374e73677ba1a85133f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e8867f87e93e8d5c94d97c2d4c7f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c2b02805318aca2f0d994345a4f77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a4747d8423f5cfaa6ff43529dc7be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ab41bd985536076680cc7f9ead48d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ae82dfedddb6ac00dbe33b586e3a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b93dbadf534075c6c8f8e562c77e5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe98e921baba0a0af268dc77ab99b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6277d57a48b23d6815cc11381667052297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023601194adcdd3dabef4d7fffb46f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e37d826b4d283842344b6d1627d41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359558842e47557dbbcdd6b766582667300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071ce40467bbffb2ebfe48626c3c975301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb896b38845f49fa4388e5ac6ebcf9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bd3a392108488a7c0b2bbe52a9111303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9020eccf40a183a83cc5b7462ce0a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8b5b449343e8947f280ec15074b35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de1f6cec1ab3e4a869278f7144e538306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d030f31911ddd7213a4248374f3b20c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9498f72ed7355e6ad71939899826f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22931feacbfb80cd2aaf8f407a9d12b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cb34d47242ba73e77d507f790f7e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780288c2a771ef94c0fdf3ac7d8ab95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2141bdfae26935563d09b589e36ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60f2007a42fb66ce0ce8fd02b181a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdd79d993eb7a774846f276de414c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a149b37a7315d5452f4338b870681315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac97dde2063f7687cd886261ece027316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f87c4a4eb097c9678311e79e3c952317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974503800f640646ab7230b0f4c6c654318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec4865bfe5c634fa5bdcf85a55500d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189780bea3e2b212cefe8983134452ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9dd04e84012e0e549dc450b465e96321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b86e6d91f0db0847ad87c898ef6d65322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87129db42d3b60de5e55b21cb4b33d2a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd47f6d82689483943b7fc8dab9c764324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4b73f6c7bd3fe2d537926f71fc93d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d81c9d6b392a480519d355204ff945326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2594adad6cb2cbbefa9e521d9d6086327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d330b8af37c072c6153d4a57b47579328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d4e062c3c76423465d274901d4b26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8e821e1d0d78be5edf29627164808330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238962f7cb7104685ea08f6333469a2a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5988155594ef9db8767e9495d3dcd41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482557f148f4755b2064b72e47e6871333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bf35beca6f71e198665a454724084334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722c55e288e020024bec95981aaa8c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cb66513f6d0ed67378fb5e5be3633336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d02b2e6cbab8014fd894fe08e86cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8f7c0574c6cbd35a0ea56476041a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ebf7c2398d263b548c0fc203b1049339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a296d0198393ae60f329ab4805aa4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95a68b1be69c6615f069d65979ab8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bd10c03a26046ba1da4d54da13fcf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625cfe08751af894967efefe678e4b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba87cd5c2d58581423aaeef49a667ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666051ce0b20b631ebb33a9cf4b642f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b4b7fa6d91087cd8e7b1f74738c65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f4a44e9a9e920dd8572d39916d7f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496da3544ebe678440b2cd2dfd50906348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60c8ad436f6d6859c0aa504783db2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d618cac126b3387ce6bc5f64e07bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629934be555ef5f6c44287cda128edf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad4af9a197e858475b0e794c478d88352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8cbb6913027dc6facd209d23158ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb946cd7e0d6e48f309c03decc333d20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750acf1b28937ff381efa2d910ea1c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf0c5958badc3144a12d1d8398aa60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c57d041935296a2930a25dee3920cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c85fed33e261b7444b776ab840ca4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bd5d3d1b221d6bafc1040015335b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f99badcd105d330fe23d060ca0c412360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c98d464c6d7a7eb61f42777eccc836361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dee0235076d521e179888e78791f15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73780e99c21c274e2fe4b0f7539ae1ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6324c21c626afc9da71205d56a2bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e200239819502ae8b6074e527b116365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8cc2833e6eb923eeb0df18f000e91366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50a048cc1d672ef8eb2dd2f541193c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d324668b97ff13fb8cb8615749458368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd00fbd890afe1c0091e7c937c8cdd3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ebd925edfd8358a8536351acbf468370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ac78affb8e3cd1c280b24fcb4f4d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b08f54f2b5c50c6e6177a345698bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16c96fe943b8f928765dc4a2248f01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18960822cf870b322f3998f62e2860e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7355439c6faf7454e8f74dd9fd69b64375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbd57a69b018b40a2ca05577b324fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6500b319dedad5e9c95e9af88a71b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e87237849b08c6bbef74ad7bf2d65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e620f4a970758a35a6b0841b252246e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941612bbc8d542863e0d296657183e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c4d0df3f3f43084b9d5fe3f3bbdb1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f2a683e36deea9ff04af2bc1f76bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84c994e62bae4b40cd36f17103e827383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e759fbb1f7d1c6185f159997358d79a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69475d67c94f60cc79f9bfe368c754385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08348dbedb91cfcf6496dad4300a1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616089765a86bbe9c5a0f194e6191f37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209e08593c7abc92a53ccde65f395c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dae64fa4a77d7202abb83eb16fccf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285d7de09e1396e2f8c42ecd905fb52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517c194490637cf12d461ecbc8d0cd4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a152c8262966055e329609ae4ec396392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967e9f81d46ab6355c9235175a1417e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8087fdd5a2da645f51ab2b0b27f91394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df3511269e2ed60ff3b5c158d21280395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69439c206b1efded62f7858393a0f9f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f0a7b4c0247f7cb109603518acbf3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dde7bd2e07f7bec8126adf73c78e81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069143dd1af66c9f8e1abdf9d8f1ca6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ba3e7777302484797c7ecc074f46e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac46233cb94eb0a011466feb92ec850401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040782abdf53354f38ec6f4743fb545402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e431b4482cab6bf440bc297a72baa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49011a1bff99de7ea3fff448efd28091404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23383b4e77038c91ba20c04d0467165f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92d3823721258b4322f6d1ec247451406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122358e74650b35808931fa067136257407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38c18a71bf43fa0d9dd5e9e0397b66408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cede7d41e3df7bbbc405c37fce63c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979710bd30272b9b00c2b70e795daa6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012f5d2b7979baa2dd3675b2369c767411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d5daa013148deebf64ae3b90f1565412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5e031a8f7d99c18ffeed4b04757db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712e34090872edd95711fdf4e930666414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f970c509d23acd05ce24227bb6fa4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f8f69cb192840759557639ef1a433416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b7ca09f66b820d49014467e5b346b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a26b0621140e68507b32cb627b283418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca0433683950581919996b4f8aee4a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ee7c14dbf74cd0e34828c1b274cb4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb653cdedcb37eaf2837d7b0b8983f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580c7d044dfbd56b3888d8956340d37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3480aea9bf6f8106ec861e5ee2ed350423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1020376bad646c5203d3d58041256b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b58184de6313097d1189eb7b93fb2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4211182c44c1873903c69e6da4b92a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5512b41c108f68fd5bf05c466d2e4f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2fd3674509fa44385860b654d1101428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9022c7977d58124fec9c4c11e3d00c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5151227743fcabbcce98d5566c9e26b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bbfc1cd626412a29f98fb198572ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e42d62df6e780947d557d217fb9905432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b178f3ca50557b8049d4f0a6baaf780433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93a669dd738e53eb62ddacc623a685434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabbba9e282a8b2cb60a63e6dc63bbe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f4f9fb3f93536ce5f91f4d0871455436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b604aa0ded9f424ddb4788c08b81157437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374b159011836194973d432564bc893438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e342f8da86ef7132eb1624bcb67d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc031ce8f827b09860b80ff664bd3ae2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106b0014043fcad168f1699e9ddee24441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212c80324106eac3ddb6552f154a60f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6412499d08b8b0b32c7acb1a1c7f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186aff017959863697bd56adf5c91e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4cf933aa3dd070a868693152c4888445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a83530b19102f16eff51304dcb4435446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ae524ecff749687fd3ab28bcd6d0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070d08173d59ca9c16c77f29c010391448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc648cc8c47c6f99027f5968c0c578449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e14228f369eb46b404b580355b055d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffb090507c3b04943f0a06f252ce58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf3ef3931af7a3e0ef2cb615f6ddbd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37996a89c4bd35c3098e16545e781190453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc04c78ed7a88244aa2ac0c832d046454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bffddd43d63adacf336ee469e2251455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fac026e0d59eb079e3e1b9ca54aefb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c23ab81ccff7538e9184aa9226a82457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b2007b1427c57de6748a487651ba0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6a542824e46574ee894c956d05749459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd00c45d4c5f6c94f6d12ee7b067165460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83113f80a3c6b6a4dda1fdad5fdf731d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d525bd691184bc5a1ccc9601f5c4b5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd3118ea9766cbffaf47c70e6f8e58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c61f0ce26f8c8499ea343700796e0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072e514f40c9505ea5f96900358693b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd34f3e8b5c2a1103c218b97bd25d7d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a54b3e6db50ef04468696131a7604467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015764925d2edfbc9e2ba773d457a86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f096444ec779fd17c7f2bf38bbab4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a109ff4d760048924d6f78b5735c5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e878e666db706b1dedd44c4cfd0fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0d1f51269850ee1999e5dc58dcd76472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de039ff80282d339327b96517d12d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635c02c2571ecd3f26e0af89632e903474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ef442749ea5d461f1cbea7a5e5482475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b836d76ac5511757010d1d6ade764476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fb9462a3a232507ac8ce64abf9fb3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264ecccefcea8aa7d30f73dfb0cf9b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911bd91cfdba17e6b2e43287c318db9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35edcbf3412c5245c4546f2e9079165480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52172180547a36238bd393059d600ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ef66b4c12dbdb48af012e870e469f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd3af65b4e95a30b7745eee79e4155483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970942081cf7087a12ef74b4f1b4495484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ab8c346e7ac0d56b20ab8470fdc3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a600d7bdba99a7f86aa88ee888b1b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269416cea0e1c71d9d7169776d1a563487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edc0f45a26792518a8c0a360cb885b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ae58f42b90c4b7fddbaf91a2d4f92489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787daff73a94fd54725bd5c6e30e254490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5599625acfa8947d76924f86c3bc2b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592f984604e93d480dff041375f9cf9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc448731bfa0bbe2d5641fea822e46493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23676285e1f0ee0d528106a9d956cc06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aea91a634517762d5876b02eb82e91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74f15bdd2675ad8f787bd286469cb6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87dc0b22487e664948192c7436100e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06480fbcf28b1271ee2f899da5d8eff6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8cbe3b7a2fd68d3d54cf1d09072e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c872d1137302b108a07d96351ed89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c980bb69082ad19ef2467d58b320168501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda59c37969bb529b98b7f05c8e51d2e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c66dee414e97ac26c5f5d55fe543e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd5cc4253a8e711550ff403a43bedc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9876c294df3f333b4bc28a3c84c5d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02b044fc71594d762ee8d68271b7f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b867b99a0bbd287e46cbd0fb0b9b65507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1a1d07e02ceeaebe01c59e3f5d8a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a565da0fabf76a4978e8423047cb5cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a9fe5d82fd41fd9db1b70fc5b520c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25051c05b53f558cd133b96971a6603511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b0bc73cd89c7a48aa2dc5c4614a37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26073b7f691403e14bbea4f4e01132ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e2807ea301d5c8d4e11a0c02e47e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d9aa665848f0d8c6a23f3313adba3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31432c521488430cc0efdfb5074502f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bb5c6ec29b84e86440dd6e072b91f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc511cc4b9729bc0d182293cd8693e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74078954b6a4cc0e8649f50428acd9ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98a68e32ddcd2b3bf340aac0fdb134520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bc84d46f768f6ae27629658d65f98521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc14587e4f61807f8530b4dd1ec81d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2f506d0c19340ec7212db7efdd8e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf53f7146a71000267ce793d9e128fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede47165c0672593a4258842ba5382e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625fd7fac03b54d61e543eb2b6e5e29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6d68f2ff9bdf393452a0c95540625527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dc49cac609eb3982b3109985e152e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b856d15078cf7a4a6755725a90f6ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6550b5ed44384313f99db6899d640530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92b5fd0124309618b42237c244c90b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a625b7323db196610f89ac20a5bbff9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c42fbf698762e38bd1a227cb4400e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4964d11d2db43593f841c0749cadd1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444f283118e53ebb315f754b514411e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f825bac2d3239231981357fc60562536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe2cef37d05db0762f2d23a5753412537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7b7dd747495bc1f1ad69e109e68f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755a534ddee2d346e292c726382b901539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada58a783489a590ad340f78b7417e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fda8cae268faae4da9b8e16a86979541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38be131823453f78b99ea1f184ba9ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0b1b290b146a3cbbe2297814f7ca0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943c913dec6e3bca3dbcc4e537fd429544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067e36fcb97bd4f5614decca1ebf419545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafe4779a791aaef8a36b3261aa515e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d702a726375758c9ff9edc440545b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f6cb0e84953bbfaf5a1448595c70a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbfe67eb45892709ce1c3cd0dd7618549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911006c9a1bf16135b45641a4016652550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570245c6e97995ac6faee259c1ead43551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8a12aa9ee7d30dc7d32ab09fbf424552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332db49c16d057be99387614aaf4c933553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e691ea58a2b91c35409bcd93b909738554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088588555a3d93b0aff50d22cf3a0cd7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03e2fdbeabb689343489bc448aa939556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381363d2dc2659811a990bec26cfe2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2485f01fba5c5157e6151419b2f70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f6245e0913f9c7cb5ff164773e23f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf609d3e046f82d45f8b4a378e04a40e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593b5892539765d8b06e40d9ec1a0fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a83d492f5797b38d33af7020442f38562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58fe958de05b5bff8221286e986943563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608483a6902731073a50fec18da9417564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d2b771d54b25206eb84e0cd7d47e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266c395b374c5564f1bb5e8c5222da1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac3e59a088990d60d7ff30245e2ccc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ceb0201e9416505407ba16e50d4b61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da598625e4c784e60e3d167db32524569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbf855b2006323d6945411c5cbf426570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3b8944b31ab8a2f830a931af712aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44669e2c9938a4978e95360d099bddb4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82bd1089d9f347ff63236c731d3ff6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad93027d2a2e38dfcb60128b0259ceb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e964cea1774918acdb76dc7404e9e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ba1f9b3e8102bfcd4ee49cede17ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5bc0fdad8b1fd14cc31a69b230f09577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1b17ad98a407efa0cba51c38f660e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac1bfe4dd91e5b0feb06575cb5105e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddd4c97b0de46da9e5b19b95f84bfd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd73305c3c0dab04c7fa29a5937997b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d004b46835028fe3db6ec9b306c83ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607b7c60012024fb1e08a03fd989390583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d04be53676d9c2756f6e7bc3c657f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0440effaddf8e95c22e44f94457db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a157e4271036cf32a803d044343360586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd244725e1e6da7b19403c19864526587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f54f5b4a775b32535aefe086ee8592588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefa712e2a66475446390999643deab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536cdcecccf0fe3c7588cb98c824a05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d31c08105b6b3cc90102126c87b7c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482b967be4bdcc2ec1e1dae1a7d3e96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360f395af714668bf05c511b58ccf0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfff70bb7dbcb54d1f53c514a271749594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c87ba8452a7c9e42c417a0fab09700595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232748d0127dda2a4074dfcf44861533596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d524b5dfcff42881c20d0067ab119d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b677dd7777e88768961978fc44c0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6430d79d59041f3c2ebcf8bedb93b15599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f049fa4003de4ab34903cb49df87d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0c2b8aefa2e30dd666c14a3b57b92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38caa6c20f43ede734df294ab69c5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55702c57b5bb1dbc8900fd5d93c5383603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83c36156535a38e3cc60b286c14355604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2b95e5681aa5bff05736d68fea101605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0791a139d5093412c74f94f75de667c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8923ee024430b91e8925ce5ee263056607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaaf1eeced2aa880107b765ba4f523608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2a63024b150ae753cc084f6e60e3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac12a5ad850a496895fa1e2729366e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fd9cd4470418e8c9f95cbef9ed9b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5465d190984ab539a94327c1002976612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535d346591bd6166c3deea2b4cb8dae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e1a56e556d2ba5196e4ed6a8645e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2547e271f64041e5269ab587828ddf1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216169c8bcbcfdc3100280b8fc9c083616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187cf82bc959a1ab3ceb63ffb322441617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542142060c42922a88b74fa6af12b66618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99718358ea7b08c27da9e19c6688357619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22143a24fe2aa3fa5bc1f923b7f03cd9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c06a45184ea2e470123d8d026d404621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee7d1f939a10ed3d565e021fc04ea1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c5ec15bb8ba10bf9c4f7bd67345f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b23956e9454e4eb6f2b66970cda1d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4be4a5866a9873eb802814a271169625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465ebff759743006a56242cd2420733626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67adfb097b56796b2792301b4ad8b7b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4016bcd09bbeb4920f0bbc4110ef4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7087de675a9d16a214e422b2ff99ddc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03918ef40e685184973702b381d38e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f50b9a9316fa65105221f8b3ac069631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a009ec1bc98c088e65a3f052f83028632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfa4af64a3cd4ce8a227e537265800633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe98c696672451caf88eaf85263dab8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e851e23f5a651c09ca396ce5ced6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a689dedf5b9b19faf4cfd30d20f868636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b96e59ef2ec743365d14091dbc45a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab36f02e94ad6227922365c6e65a21b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309ed44cd4d50f9a9c5a9e950f0e2d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653dba9a00aea3d2d81f839fc23c6aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0e3fac795e50cdfdf752cc18018a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa5ee5788ddb76c7561f6f772bd25c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299c5e5ee9206e3ca5ba407f646f3c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3e031ee112674e739fbb547d4804d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca98b5c277ab7e41b4596b37048118645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77372ba04a03626bbce4092ab34a24e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6cc1da84701b93079bb922d477092647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da55cd987688acf2be30b00f827024a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34031da82ea9f1dd0bf5cb0ba942e792649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943899a8641009c7fc645bc070c65de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384efec3f8a28915aa27dfe2da1008c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ce6eb0ca1dfa84782900d2b565703652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71710d0088c780a52b3134fd6a710024653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591f651950464240857fa924715e44a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74147ee2b6f7524bbd400ef184d7e8f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff618c1ff9b75618f3da80617b6b1e9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2153c9f838ad288f35d6a148c956c60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b490234c7bf5efc980bc02fa3fd125658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaf3741b40b840063ba74f4153be0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8e43bc9b33b491569740f1eea26c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179d63c62e61c30cb5d38803d05cf7a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521028c96af7a964287e8c98df261722662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8073654b9dc34e3e34c8e95dd6e8be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb6ab51415ddefd9a0bdd5897ae2f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123ac030c5ffe0ec4019fc82bb12216665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec16058cd27e9c05b155fea907c3e1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ca94f5ed4028f7801440ad0e08149667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1917ddcfe4efc58be8f460b721f541668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d6d0c31e5958f62e426caee671ef2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f61c0c121049590dcd558a67e9470e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804ae4eed52ad27f8e67bc972addff7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5137c601bfc55c9dac0749e9181343b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2916ff4c0e521650ee8936cb48a1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683253ff73b62d7f7b95c10358eab7d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7a8ed8fb341130cb0dae01b38a071675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254cdd76f209d2d7dda8690f1ef6e73676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef74930c395c7827be2ff147c80ee4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597d69e39b9cac5ad73e215e95af3e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbec16b7b81ee991b4544558d3dfe2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f810e3fcc4981c401f9ed2f7a1785b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f509b7981dcd66c011226de119046681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7991c9e30851e20ebe980b22c30692b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bdd3140bab74dc407f2bb7bfee5e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b42302481c9561295125501f81795684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dab069a779c515ace94e6f805520a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bf3cefdec2f9d995770c2dfc6855b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15418764847160a1cdd46d7b159bf6df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b6a1ebeaeb352f1e051047009e530688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574982a58e2406c65e3f0d459376b2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeeb2b2cfd48c7b0f63487ec7d70989690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2080abdb759636e36f3ef6dc6672d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c27b1e6678dd38579ab619a4d42519692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732ee3879af808c8f68a3067c168089693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc629f99ebfcc722fa54f72124f55b98694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a693ef152b05883842ebfc6602d24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9e6faf6c0e6497a9e5bee78b8b799696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a12d4e28e4cbfaecf419028982ed4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf41f47501723366af2d8eb7eeb58d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8cee2efe98e04054152cbb34f3b72699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb418459cfacc388d4421e96d89698700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3f2ef555e127e517437daf91b9a7d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3971917b3e459a92273215d5b2fd23702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d6494549d8cbc557f0af768deca06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cb9f7908adc09940eb164d7098a9c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898c829276822a084992d918785b14a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2e7dc90bbb791bf241c64ae49f06a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f878e5bbb054779e80b67528f9f1618707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03553d9f8188d35e1f02428d9c16a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e217e35a5f677ebbaee85847ea9da4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc936ac6c6066562ff8641ab5db7bf1d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6301b32b560c77e3ab3da7e03d2e309711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c968a9923a5837be61a767cf3e4a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc5211178bf2836ff26d5c5581d284713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a1cc3395e624dbf07458c27ca92d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cae03d73287aae979d28951713bf7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884488daf2acc57f9233e32339e5fd7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d7426c7884bd9e1c488eddcda4499717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63955ebc857c16006c064a79a431099718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cfaad115d63dc0e5b395929d8d3a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4d5a358138122f946638487289e1e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ed1fcce7bbd93f25500f9b46b4ac3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987035cde50647078180a57d1f52bc45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af03cb7c1581c5a623f5e5b56fe55bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab82cb832348056e0e7d98f6f2f1bd2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d7302216b77caebf60b2d88a04d46725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd89dd4e2c06627cb90f408a0a6682726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935b68cbaf74a700ab0b3e02a30ae75727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fcb29b7d56e8f09d566f224f9a8ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5cba39aca7f337b63853c14216153729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13209ce4f10070414e80348822a5f154730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b010b533f98ebedc625841266b94b28731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cc5a6f0a7639615cc8bdadb5be15c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0020be6869184cb5c29612fc9b6997733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53f637e5acb6dc460b4ff1dce42b12734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8dbd00610f5716f4d6f5a6106a380735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37013638d2c9f8a8b21b0366ebc83a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6abdbefe785adc5a426f745dbac6e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9599f7d8a129b5884bd48b8ee94e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43cc4d5890da33b03f2687cbbf4795739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d33351b3bf5b47dd642f648b426fd4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fb0ec0ceebad61c02b49b55f4f365741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67841ab2f203a9282af95897db67665742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401f3abd2ba220b42fd92ccdd0ceb0b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a21474fc99fdea5693e24e465da70744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df987bdde277cede5f36ca169cf67aab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cd8bbae4d92c48b2acdf7f9044563746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104a4bbc89d0ebd3d7cacf83093427d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276ba1d70744b3cbedca0d2c7a6055c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e55763c8b5dcff685d1726f3af04ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135df63a1e36ca13b244b85ae5b6548f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f81c8283a0226e671cf1f4dff2f17751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907ab7bc0bcbe4fb9303f48ac5f903c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1eaac5e47873b9f6c3658a81d2e10753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12b58b902bde4086b4e3f0f50e5dfb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589e0df35691447a39e9cf497a1d69a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18730732aaa84d51225ff0eeb23d4eb7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9aa799b5cc7dd1586e2ceee92037e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612bcf71c4e86b1b01dfb9cac460301758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67925364b0469035a964728ba7c3c359759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc9c52c6e63e8ceaf4dda70cff9a1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dc12aebb6e06cdfa09c87d6a223212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195c8ff9208b478bf34817acf9be1753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f819125fbae52529fe620e307c55bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59d16c07343b8566d5efe192f469bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8f668e903996ad28df4579dff47406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e54b8203fe0d880249262d66f8cef27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf14b3757efcd511f6cd7ced8838c2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb8a24c6c1871f06bc787f8cf44f559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91affb24878f93d8c6d17ec850285210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aac4376396deb54c58cfcdce1005c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153790542dbc9d92a8ef01b239fdec1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9506ab9fe74fd25f008279a2a0093913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82411b2abb02f8b75b916691f44cfee514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aeae0558dc6803791fa572e4f5f09215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f56bcc6d9e845320b565d81b0130f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db43fbc29dadff77e46187c67dda09517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c39039588703ad675fd9276caddca218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be50ca4cbd5f789d6d449ea5895adce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8e19e72cf6f206db170a97b11726020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58021bfb8a1e8b30c3d9fd3b380417921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4c96cae53ab1f2002291a1e3c4adb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077e7c22572369df390e235762479e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958c8d2f46119457f89a2d24ec1c56924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010a37ab58d62075368eaa9033894a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad2a3192c5aa1101a8e6865508eeda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7223572dec9860e57026544f5526e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95632e0c93900b5f03396bb51627b44328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58736a177550636fee132c0df797180f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbe94eb8dc0709197193d222410ce530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ba7be51467d97bbc0da2f3dc7cdad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c752428bddd587f8e40babcf234f0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e462021d4ff0c255b58bb7a2fe93333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d359718bb04166fd012a2c8530d761c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49399ee8c71c1051541b36ddd7ffac0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b002ce464b57a5e5c82964159f82e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bfbe5b6a34596660d36e877d7c0f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d957bfd5ac6fa6cd1ae1f9a3663eda938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fe9d16e9891aad1bac03ba811c71d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781b0a13c32844e746fc11966c3005140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b966dc450da4bf7e51700a3cbf38d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d94940fd794b1c62983bf059357d6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60da162ab38717401368e2daa4ca0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948483102b72c8c0a6edf6a54e9dcc444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0fb2ece7c3d0f463ebaba936a74bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae81afb9e862db6756cee4a42afe00046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871c8a540570d8ef299110249004a6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7818319b30c37f80352acbb28939bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ceacf39b572cd3e936412148889a7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2168b9ba88f3f1148b3c976ce7aa1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eab0a25e726814caa1f3a8d0e07f9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73736ff12425d43037e56d982b6ed8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5558157f6295b20a857137772565053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea6928a482f8a498a72728573b712c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126e7118985361459fd82476669bb7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17c6c58bb9f3603f033cac37c7a7b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6058ad88ee5354e5a6cad00aaf0eda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d42be1a50e8d58dffb096e6bb09c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f133b61f3777c1f8b8080c2d7a4fc0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdce163bb98fb54b6c4e2730f53f61860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ca0ee13cebab3ef2ad524bb824f2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc2c43bb1e67413f3b85a8450d7efd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53413335986606ff73922b6953e305a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cba1d5e0721e878dba16d32eec73e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd553319fce361f6eae477b53be9f53965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fc1a2b39a843571d25b7224fb47d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02f476dae1372ea1ff3a084ba050ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83978eb75ae6d5306be7817492cf4a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbf13aa4c0d996cc802d5fb8f4530769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da4b915ed92810c63571749270cbb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22141bef2cb2fef4edb6d5297a90b6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b0b3a6e765db5a0bbf30f496539a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39b21fefbb55044e728a751debc85873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c3703e32fc0ecaf47dca83bb939c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac7f402422123ce7f248ee661b8cc475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a191f15f41e181aee4c13d46d88ed7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc84cb5c98b4f15c010af906c3c04e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f7e447fa25164ce270b512d36433778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842004a2d2358ead9740e973bce1a7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e5e5904332b575c81014ec4ed212980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30397ce2d32f60e71aed862e9e8c877e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efc6798622389071b6c087484563ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb79841e075201ea3459d75affcd02f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929acb177b26f0e222ac29e14cd6b7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d1ad8be03dea0c82115eeaadc9d6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e6b52c34a45c4d9f5559dc7d3587a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d88b4669384d27218e30092cc34cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0470ca4a4e620cc3eb72cbbd52daf8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d631b90ee072b388b1f3bf06f799d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8c49b878cfb760ccfb65a16c3ee2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a927d1f53e5b0bd74fc8c21a2770c1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1599cf0dac211567ad57e16039ff892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a343075610299c3372623548958d4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72712a453c660ed42a19f5d1e4dad5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e758e8aec6c01e9e2f664572bc0ddab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a611c55e1d0848322a2487d631ad0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add27d076cbbd635547cd688948b85197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1502299091f6b0f414cfc39127eba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd770d8c10c1e09a7a937640c546774d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf7a54a7398ee161a2af991cc302f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f34ff3d7ccc3c22636cbcec09c320f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d9b1074e78874f6d4f07d0ef9a46f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff24a638c74032d391b25865ced7ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41695886b53f5779d890bce8cc791629104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029aad5c77f443aa8356c9426112196105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf2897472aeeb0e0914f2774bb28e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69af8b519c493c7371a5bf0f6fb8081107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f92e48141f4f9ecd24208330d0876108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3712852adaaeb09ab7d28f04d7363109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30155dccde0444f945c1d0f318a08084110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38da228935edd08cd300b24d0044674111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2f467ca2fddd4279a8bcdef5a6e7f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadec90401e2416b3cf7aa8a145acba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48f51d0da43bf238df712ec8abbbf9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babebede7882573515dfba9877c6dab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f213987ce6b32c5e3aa4064959cbb22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00131989cc79ef32ea5765f3e6792928117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bb94d966df3c93aa783558078e386118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac853eb897ec30f37e457b344f4d1ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b4db56cf8d872428900b567424514120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecec46d09bd2a2de18bfadff03e8b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122c7e0738916e3e647474516d7d537122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cb59b8e958c7e6a407b4c7e295c38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ee4914e6118c64e753d32836f235e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6f4b6a2722d3cc64f905bc1345889125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad476043d31c917ddfaf646c05a82e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf146ee2a0e0001264337c0b617808c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cdfdcaa198b27e03174ce112e596b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d746fe7f6c262e5ba9ad7f8af708d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29fecf82c64e92435a478f7a4fdd16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20960fd30676e5c063dc59d1c668185131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a66e4e2e06c5290340aa8c1563e3ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7149d1da3053f3380d787346d12a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443605e055558721b46447f5f35b4604134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a54a7029de34cb2f5f1ed700f2147135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dac85d19c6c1567d99652c63af7ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9628e8dd618d45cea4a023114b7c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093ffcc00fc52ad060a197ab78b34bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40120c3e9bc944627a21a2c0f919a343139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677d431d7103fe97e0dc3749bd214ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351c257b54353e990ab7be52e6929e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071b81d520e5b8def580192b60a79ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a089d9c1cb043736bc6d0ad65188ec7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa95aa8ba3cf22e43648c435d29911144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc264587f6da4062d2b2b9839a12eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4818ce0538f6d7c33541a58d0974a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d06ffd06231908b63c33785c8f43fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb2049b25c346a2a8f9906c960a2ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad23a1d4d0ce785a31ed2295bf00e03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b518736a7af238660571019eb8426150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b116604f9aa47a37c949c08b6a0ef7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38b61358115667337b179ee14659cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0fe92ea2f23549d077c17fa851d05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dd5db10f55b9132d7c4341f4c3384154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d76d8dd9aae7a0f9c228da673021c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f001d8f4bdcc662e77281fbf6ae6472156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2fd1f5d479a34d9b59f5d2d5e7e8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c84322763f6c2a291787ee8e048559158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03b9664beb8abf3f73e5cda5894941159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd131debc2d47551468ae2d9772dfd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c29d3ae97f7fadca957ddf60747eb4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af724d6ee4407acd5992b86089a20c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadee5fda0fe83a1a23730f971bf375a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d75747e737dfe1be8b705996cc0a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a773d311cbfedc62b4541a7f98055165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d08c058550fab8d2f1e10bdb0cd18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f05844a037e83f9165d30dc354382167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c649607e11ed19c803e05cf70d770b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb04407c033ca8831f296495b6d3b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479d2c4b5edd4690c2c20fb877262e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d51429d6c01d7dacfb28d8d4785cce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0bb99ae3ca4289d1cce107d8d1bba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1198893a1b690e2dcd127bbc3a8444c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578e735ac6bade9bd84c929d6e1a124174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80aea531ca7afd42f7274da57938d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7e8124bde11125aa085ed90c7e8c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685210fd84b567929c349d2a1712b71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8c06d63dc6e686d31c01e0e95f49e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c162e7a56325c593f96c9f50b76aa78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9f256fe7f5f0510c55d988eb602c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f046943f5c99eaf50222e12442e36af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebabec92430842a3c1c2039ad24e5fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b59212cbc660bfc5ec6b0375f2580c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8a4fb333de524b8ffba3fc9d2653a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d226f9d7bcce6aee8ab842d10b397185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bfea962c0568ab99fdc595a4d7f99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf032db4ff1a5f015367fa8cdea5a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddc66f32f65a67b6af4cd4f8e31275188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd90d7f456b37f9c1b4b6b36bdd48c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c20033399f59368ffde937a2ead960190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07b044ebdfcd0cb364ead510c0e8de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a7c2bd017c3d0c96a74fc447d26de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d69b58fd7fac0d782bfb85d82e89c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74182026111b83fddff49ad3c89fe6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3076bf7b170dc9e5c9f3fa07ec82d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e15f2ea1b3682c604cab4170a02493196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e44898a26d7ccfe9184e5a027c2f1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513abf6186e20a6d54dbb517b09c1318198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8906cb3c3dff2851f206165e70aad1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fd7f62419c3292a4cff53e1097f6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c932717cbc30d57e322ad5a86a608f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f50823424e907f73e14edbb761700202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c93452c3ab5bbc2abfa40985a7610203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4692a081343026962eb266e4fda686204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28296f9c1c9126888d6635a5972d89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e71113c448eaf53a0712d1e53794ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da386fb79f5dac721bc73a4ae68477e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c7349ac61986b19e82c1b2f89bddc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07950304e9da6f15fd80cebf0e6917209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77de484f0e0abb35a98f262b9c250d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240a661c3ad1eb4d413b042ce12b8b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ce500e28bacc40a8cd7c5da031b03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aa5353f478b5afbbbaebf3deaa779213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e75c9efb2fa5abaeee8e227ce9d79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208311e4cd54405b5d256e3ccf798a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9ce0007f9d6799025f51dd453fb4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a050f9adcf7a675edfcba829929823217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4f1483ef2c719b4c1a5b2d0b5319f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343498b2db4c91abe3569eaf110b157219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeecf8cd68bade3dc8cfea098f797a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec045d3635189933cdbb6cc3889a39df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4e66513b402e3db3f248d1167036a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f1a52856b3f929ec23a295bff1c85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce725f1fdd8845f509a02b4072e05cac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05f7a527d4037a700ed6ded6c8de57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae309fc45af322f04c02ea1645bc57f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8d8b5cbd0a387beefa5df178f8c72227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e244290367f65fe9116634de333f16228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418849cab3268da9dfbb5ff9d900ca55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ef280768d09f100b194628a11d137230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe5bb9441a36b6a01c3f3dc97015a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e7b4898ea17668a88150c7f04e9fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905488b04153873dda38f209a3ccc23233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438b5aad46f619db11a3c446bcd7775234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626e37ba27a644d408b2bf1140d65e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b38331bd18f7861dd2b4b7d4e1f11236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5192ccf62ed1ad59cbaec5ef49d21a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbe3497e0b9063a67cca0dbda2be9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3c8846a34e09080ec187a1d072582239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a354417ae4ed72881c8ec748bf57d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbdee5b5a53a78b82f9a6b32e90d15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac1c8985191a2cb012469ff5e4545e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1bc09a1044456f10b603b273c4578243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf817c476ac537b0409ca218bd615e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae82dffd7a03bf6c179f08de68286b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90310e44b37ec931702c9a166464a9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027bc259095d24ca9155559a5492bb3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6be0da073b147ac471e4bcb721ec6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29782e0cb435fb76b830d3562b59557f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0658b3796e7fbc949869736260a10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f743663da7fb8636eac83143d3a8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432f557148021bdd9346652910f03d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa90394aab5671fe5e0864b9ab99ed9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad443c56432726be646dfb0dda72bf3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d06dcb8723225884b4de38f16aaccc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafce5d2ce90ae20021d24f921d4cdc3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46709f245dcc105cc5854799a559dcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a6a58ce10dc527baf538b6824c76b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9290e04e721ddde23c0f5238e6f5c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629761e2f0ea1ae14276c3525ea036da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390cb2664ad8c9608e601b18b058d34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a16e9f437ba0f5a005c0a01fa6238a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e197213c698d55fe6ab7f5b89760b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bb1ac5edf1be4ede85eb4846f3820264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700b7d1a3748640e984e11c74ceb9df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def68c0b60fe7567c2440c51cd17554266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d855acf293aedba45cb0f3a0e8869ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214fdd5956c1effc9bd19e82f08b1d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faba86a9d9e082f03f0f536ed21392269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b06a45fe2b2967e630947b84ace8ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e7e149521e022c70db72d38678d6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f68ffe19eb2ddc008b90b14196800272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67c38a0b920f0ff75b239525192329273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbfd6faca581669f9b0a1fe9f58960274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82387e63eb9f1736519be2a0c4c6df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef11ae83e3ac2d16f7e4bf27b8ac34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3478270c5cb710145bd567841dde4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c654123cc0275226bf9b1b4e6a79c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57881a31089b2375ec25ca74a53e0fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd89588ca05cecd27d46a4207652739280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039499a3aed066ce9bea9f1e6221425281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440bdb82679f1d94c0a44e472f4ee69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed570e9de5bdd5675997ffa1fb66c49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8965bac6f2eadc1f5c5c2039a1c5dcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8c3a17ac97f5c801d3d92ced85500285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64658d8d9a72886d76ab5146a72f5cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873cde1bec2130468539fe6f56c0dcd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30340611eb076cfeee0ee18fcc01ee6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7cd886246040bb357de99ba653194289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9142c2747ef9d18b99efd5dc9ad9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c2ea4f982af2b78adc4a31654473b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8e0b5a8fa3dc71a77f734ce42ec83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ea2ce295107810216e4e6ca382167293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef975f1e17167a86c75d61c0e3ad24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05f0591232e347581f43fb1a2a4d3c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b7f320b345af670f1dc95e21f8964296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bba9697d696278a690726a76119bdd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd6c84f0524ce11fb75d94052d9ffe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88662de1e696ea2aaa56785e7f5773299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12754dd2d53254ced74de53f0eb2bb1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca198848a0fdc6a2086236abd99c8c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18ba055c849cfbddc7fc0b6d5a2249302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc86776d65598deb59bba927bcc566303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462a6dc1d2cfed36ba39ddf680edfcb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6405cdfa48fc45dc33592e78433193305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4257c75584a447479643e3579d2737306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f814c8f0c848ef8f4092253330d6df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441abc81c695396d9a73da5d183ff05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e021690f57ca2e88fe9fd873dbd07c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ca3360f7fca5b0b011bc6cd007537310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa8b0ecf6418548b816cfc74273b07311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66023502f4c2716ba07e516adbc317c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a66ba3866abe38ab76bb0d6d064df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fd9905297e2e8398a483149dec47d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6e36b8e84b09c9c91a0c08b433775315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f5a5048ebd63295f471334a15017f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d382b6411cc8a55180065bff3035c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d515eda33b96432ce9d4211efd29a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d605ba862e69ecf9ff04c03d98d114319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838ed6b52b51b15caa426068308fea7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920663f96c47663d7b295e8ecf25a082321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e04fd9967d973228fdefeab96115a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0efd22cbef379e805f9ddf53905cfb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eed4c691f9b6e5ab44018688d3475324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f9fdd0a35ca0e64229bc8dc916cfc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e0e863fca6a1d9a834ef82100c442326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d682c80a765f500540b75dbaf67bc56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251bd3a17d9141b85316d37a3c05ffd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc72957eb8793611a243660c0054784329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310ed42e5ce3ad8528087df3cb2e641330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d9247ca6253698844e45b1998e591331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607522663a565ed3747a3e30c0ab2f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdeacfc0eedfd4212a85bad48fad27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807d74b89a6af96b6c6e40c9e4f0170334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b2417ad95870d686f79f36a544917335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb811259e19acf224f394b57d4496c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9cc6839577b66af4bd07a71e3b1d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413f9c5b71a7374c8c4497339c919fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4168f4026e6aad06b7ef434a80ded05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8f0d840a8be841375b6bccc624391340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7353ad295d9a3e0ff222e736c95e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b720ea78c3c7e86e67e0d99a7be72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7cd3da1cbd0e1828f789bf506f258343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea430d5afe8dfa57dcf4ff2cef86254344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f46cee95af0e2209e8863698cd4677345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4839de811ac6ffcdbd877da2abdf60346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baabf70c2062c488c61740f375f923347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58b0980034d6384481296ac0de6847348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516fbc58093b36005a26bb5e2231a3b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3cad32ddb6f3dd3338ba5e7c9d072350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff211ae637729aecf0f7a0f1f181ade6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45ff79153e36a269523483b8532dce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae29b9ee0fb5a738f98bd1fd96cfe2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba1fda020ecacaa4a8d4266bb79d78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824e268a98e39487a65fbc4144d9904355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7779e130b7d09e13dd21b853d1719356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2a58649154e39600d9fcdf10d5be8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533856bac135a48fa90744da24d34a9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcf418bc5954e8c4b154dd0ac57ec6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e788482df58bd4a6a408e26853e7f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21bed1e14822c79d5261b36a419bbd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98db46706c5ba390590590783d6244362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cd7e89b54e6f93e7763c677645dc1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ce4ad24db4072a61d610fcfd9a43b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8466f7451ab1bd0fd7076a2811b9d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78ae8369fd394e5a9ae8c11c807c78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0337dba0f58061d94d8935779e9fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c848de4160955c9440c4f8f46a00652368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af40894f752d0a56290543fbd5ce1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb2a62743926bca67283939a1a5983370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c599dbe6c5c25045c12620de69ab4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560549957522bf39b8350e9b1cfb6c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22cc9d1a375f9ec52b2a44cba73ebd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbf151116babe88044424b18b7e4e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b3ad8bcd8e333195fa05215fb615d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d7d0e7e8a6bc32c4bf8ab7a53ab2e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab668117c642d22702d8b86ea14ef64e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28c06523be7f2ea5c6739447fe547b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069acd35e25e16f9ead583f9a937ea5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d28ca87f7fb9a82001a33fa940e22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b61779ec9dd3fc88d7961dcf86c677381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac38f46976372af7a43f2334f84c646382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e041577ec281b7e16f34d2247ad80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906453330cf843f62ea5fbb971090356384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ab969bad553623a6991b38d24300e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8061d1819b899b65f325591566ed35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4846725edd91869f69c1244c81a2dc9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2de9148a1e53d382678d9f4665009388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f43c32c45588d5856f08574f60f44a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6538149dd85a78c264fe9f9a364a9f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9d21db1280a9698631e864926a284391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ed571bddcec7be8e90159f2393c77392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15524ba81b987dd88a5b0e988fc0f8b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed0260ce9357f79d0cf1a3ad599b72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65321496fd6af481ede386ea539dc3aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243ca76c6d1325333dc481c11086f5a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e2871a6327a6be756653565e64d95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b9e9b8b99a776af5c3abe3efc7165398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631cbb5cfee96db64966e4604979223399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f447db4cc716fe561553ae055e0c356400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897fa6cea657452d423777843be80cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad1f182d87d1c2bab3f3330c08e5a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930d8283e63748054cb6b742ff767ac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2253b5af14c97c97b4b2505ee3b0a85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfb4d0adbbae18314b4dd28f2eb97d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111806efef17658a86e51b29a130fd59406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fe5627fe178af24c9a1d22e034e39407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d588bf901f9427a80365b332728b26408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd57a94a096d4872681e6f2df5026aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16466a1e0e27d1d4e7472a0e3fbeea5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb3f4dd3227d61a7ed72d33ce3414e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7121f94c9f9da95fe9ab08abf7dfafa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470560022a747d18251403439c12a0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e40cb51be1d2a847ff5918d563ed99414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6dc86095ff70d854079ee26378f96415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694679f13db4ef337ce86231341b3eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21340cc713e3c15387eccdd0e8d7a114417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87053bd7526d5ff630472458bce35f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f569bcba7391db1b3919f77c272de4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c061759465dcd8850896711d1d5a379420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5e93ac23d7adb48c1b687bbb90f3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e8b9b327966164e509872a2a109ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5324a5b75c78d186f6b7f373efcccc1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd0c5232867085ceb4082e52d18aae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e4a3d002ee292048beb5a0d19c623425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dc497265d7c29c982d4852eaed07f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167f9f11f74ff37c6e76e32adb65162427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bac6278e557b4efff68d46d4a419c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d88f4a189213f1fcebba9b972de62429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43bfbe9e2d97ecfcaab3c460cf856e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58308714b733f46d929418f32d877b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c76a696def247480b8e33c26665f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbfe8bc1fe1be45cf940bec07ea34c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e157e2c48a4a7a76a1ae5d84f96a23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863d89d8148ccdc3a7f280b5bf396c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30795c579a8ed648aa9d44f20cc21533436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302f4431d1504ed69f6ed35d5d5c6b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4ad19f252e790a186417f82f868c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da526fedb7d0f7edc5d5d966cd1600f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d166019e110e98256af9da82be9e2c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1b7ddcad6e7e4377ce83260109edd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9949731c74bb036fe21090ab4725c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c35df70ad8f2fc61d949da4a0db6ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633ab0393bd74b76aba645035a9b9e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e06d24f7965a6b7c5c1744e3c4618445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7b44b4599b6f271330bdbeeb566a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fa62852e64c043e36ffba24cb5726447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded6433a3140cf42ca02a32be737b2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb6ad67b3bea356bd5b42c6fcbbcee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16a21955b95177636ada85b1156ccb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d71b7bd1c21a169b96d1ac45003a37451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c82183e4091292ad789b56affa6137452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aa333a25251e7cc2320608d842e5a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ec621c2640f2c015de537a3f4a83f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9b35d55d15524b7d04ae20fb7217b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee2e2466d2f157082c678179dbfead456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886191f0d58cbde77981c1bb08f045a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200f654fa884c792218cd7f6e0123ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853f6c89e5e6dbaa03669a01a7c6d59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5985fad70a7fc180cb68db5d8c408460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb488c66bd32ef96c66ec2a0ce07ee5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919177ef27c740a286151300193f774462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68ddde4d7b1ab4459bbfc44f198a6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421d2a42e7a3699fd64e5a6446d47ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faee087a491e42ebba02bbf22b61a4c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fb326c046d1d36e76f7e03b1f237d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1a704585470247fb4bc4210628b65467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dd5a8463ff262609dae351f33be8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87711bf15106ff8dfca16cd38d54be6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580eb4d420545243c8f6bceb9f01226470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48bc3e98059624565042578b264ba2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efdf8b1c3c23e4c07693d474749a17472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e927f55ee60ddb44408da044993a224473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279ff9dc0101095dcf353f2c504e0b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727a010f6aa7d7756e9ca0d365f681d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51450d61ea8d8c158f44b774fbcb6fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065dbf5b2f53b8c4788cfd2ca599295477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f0e70c2643892d386931d40ae6212478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0399b032796dc19cd053c6f7ffb1b03479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185a4a0b047623ee407fcbc85536c1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da943232c3300a927da3ed42ac1b2e69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3c0f9ab9b7003802a89bd9923c607482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb4258c18fd35dd97dd40f10da1bd3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874252052811d5869f2268e880cee48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2393e6a0c2c64e3fda5abc39898df4e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed590eefac8e6cdc26555691c974ae08486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70fe3df2bc9107445a185dd4391077487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0eb29fd1470b3b56e4816fe4cc353488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d246cb404e7fa15bf39552f1f11971489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb1b5aeba04fadc7519ee117c4465d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051db86bc49e2ec4b1b3cdbfe5cb6c2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c93fa01efcc567d9a4904c551d3c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcba1ba22184a1893a0936807732ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6db9d86024b28997518658b80dee5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d08efe233d365e8b928d8f26ff46e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b6584bc2697dd8ee20f263ae3d845496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cbc0b7517473ad8d246c392496b7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f19f528ba80b4ab5928813c3390bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2a71adc54784298ab0f466da69d97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b801fdc63761e99a3f439da6778ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85d6f3db2c9c5aa80a7ebc4e1abb92501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e97beeec5e04bb82d9dead9c82a6ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9691d510e72aa543521d174574993a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd9dd5252fe08e0c6a904f9d861ed6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e412f6e104bcaa111697c2745761f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77e698d901b3d7141f965952d5080f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5654cdaf745b6f436ab2ed31f41f2ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e0e7f80757b46e3c326f53c16205b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947c934d97c62fb492864cacf2f7f98509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd199aa5eb2701af91155ff854224d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681e8c10bc1e3d65da84db1402b2fe0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc1a69f37f917539157fe72c86c508512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcd9d6d718d5d8b323691fac91fa1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e30c4ecf8ec12d2f442eafbbb20610514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea1fa61ff8330ca32930ca064494c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6798580f047bc14eeb9bfd45e532048516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8fff1274ed673ea09bd4d930b110b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b95a7cc2d0b611a8ea594473f9102518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f20d6ef4697e9ccbf69b6fd138d40519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3c60eb4cd93c8927a6618885c4dac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdb435776fc9c2ffb7b19d7e58017d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988757dce12591d6f9dd8509654f157f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9291e35624482c2ded4bff73749872523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b9b67de973edc7c95a5b73890ce64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bf9c322706b5446a34847059206f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6a5334514f6b7a974f4516d9080b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d59fc876e4f8f5a0bed965c7d96194527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59293936cbb2f8cbce53b5646f6d86fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5857cb4bf559c5d27636945ba4879c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34225e8e19f2208d495158e2097348b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203ef56ea26cca62585c9ae37246513531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e976b3ebed0bcc47fdef03d81ab452532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0c88084f2ddb69c30e5dff003b4e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e5c4e61a29c0f2a02c0100480cd9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829ede6a390eeb42d3c20be5d879cbd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fdc8b12caf0740f4b82c9e60a314c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cc7906620bc4742f50de1134528a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0652b46427df91302ce4388133d58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01951b1adb47ea99b36f41067ddf2b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d4dad40d21fd9be2f210fcd9e8a9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b861c5024d8a2f2c2e2169574bb6e59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493820d09d8137a34f0f38ce860127b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2464ead9b1049f1d9deef1c0ffe5d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc181a0bffda9e2fa94a315da93c8e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82c81710c566a4e1bbd529c1b1882e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fe11570c81f14f40f13251b5a538f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeac57a2f79cedeb4f9b655adb701e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c89eb4ec8741c8ef45eafe13b7eb2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8ae3151b6e2ad0228fec427bf67f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dc45e05b37db8e33a2a24217d7132550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf402c316c04dfecd1d72fd21e0b03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46608ccc8184e7a74f1c6990797008b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a9183d618b6d66dd07865ddc36ad2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947b2db65fa5db1598879ae3f7accf0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f34bdfb19937494c345ec8c144f1d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479623539d56452b60559a642023d9d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa7dd4897b283851617c8c89861ed6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1b82d67a84133d7fd866c80c21eb8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6d173cee5e780bdbfee276bf9f2cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f08036935b8789afdfc47edc4488b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7d14c77f52fb6b9ccd2400e56a2f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad195c31c374d23ad82d3b1f65a384562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc742db8e8cc053f087d892888b768563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29bdae295273565a1ebe3db78489d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4386315b4c9fd06c3bce2aea5e1f1ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b421f7137d61e3f6af68d51dca364566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800c5abb22bd9f4b7268c1f4ba309d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317877d4eaf1b467f4a2b6d66b454394568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff6617d639ca6347b9cb13d6db354e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a84ab0789a0aae5effecf28d8c114570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24a5ad3aedb98a66cd1330310ab73e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5ed077ba4658a18024036fdb9c8a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4acec6d5b2becfe6335f2c3751224573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704dcaf926a516766ea838d66174501574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df579900a832fc0a710eabb872fff6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19fa55165fd6bfe8380f61117c96f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2aca837f1e04702500773c5647675577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713ee73d4a552f9df2c75a43651f542578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ecef58e57c53a22600fcce42644af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2af3f40767835e3b95e8cd60feba9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed516024025c1f427365c945bece396a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a3d96402989e7332bfe526e7436a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975678a67ab68e1d4d364b5ae04f3b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e871b7f07c289895177bb8d1277b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c425262305eef1c13dc664cd36e25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cbac512a9a19a347bfbb880f3fb90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e30b9accb965f127b94c480f7b8fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230855068dca056755d5fb19ba20638588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41f7c853099c1ffc12f8b15173a87c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82911a8e2d4df2aa4bc1d20fe547093e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1458ea9138c03caf622e529de17d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7644c99808ff608d2d85eb8993c5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4ca5c56e29c8331fd5b06c6cc793f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0742693e0438236f430e484da8e16e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064619677fa7dac8a8baf31fb99b096595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f7749f292568eca46f99a66a22ab3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d8aea55188961b949738e1bea068f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9da2abb727608b296249abd0eab333598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747d37ed6c72224423c2f0ef22788ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f064a2bae333dd2b1be32240e8b95600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745ab1d400c7d8fa5c76a8a1e0d7ee5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4d410725ab2bb6827bda85546579e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f426e12ea7335137a1a031108978c70603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e698a3b9d45f96114793f4bffe4e50604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e302d7bd2b3391bf178a0fb41230302605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b54f94a660ff49a04c6fad7eb0d4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27963540d006c86cfc02f9fb3586ea40607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6115bf1ea2553a5f5f77cb3be582295608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45503312c7170d4a63d8d5f10f844162609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9ff3c4a843c85697dae6b55edcb1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4a558e78561c5a812d3ba3d775ed8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227cedc678f4ea84fc55e8f63272231612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a43c054d0c3ef5d13ebfb2d0b82bc0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404bedb394b7affcfd4e1440f0ab730614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929125193aef46af0142c07c39b1467615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c6f3b13ac57fd3ea19c150d11ca13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19d8808d5cd5d84cbdbd096d46c699617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979a468368946b81ff63a7d7c95ccbd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a08fbab6aa787832af27713848c5c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70700c4b0271834d57ee15b03c7eb104620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd18f0d804f401aec16e042aa3f97ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0d7f338a96cb3483a145af2809f50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eab3711b39bd5aafe0a857ca7a82ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b46df3e3c20e22f2ff0f00165fd024624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22dadaaa8d3b1f29297ab5d6c8d13b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0664fab22f8b4c13ba5cdb2a309925626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221fd4c2e592952b74637912251d5aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62800dade02d8c1325749e9ef25f8b8f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992463491407b96abf54e6dd43d003f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f936a90ddd9854881c98316e5d9af24630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90aaea8629d8e08a4bb22a15cfa2b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e468e983ed39e763cf2c73d070c3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9b3a1d92543d9f867b442520df95f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65f46e8d187d8da21fa67d9e027e63634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12f32d21812da8cb1707d059cb5a8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234fea9a2c420adb26cd1bb256b64af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99461827628e80a23f7ee9f432a21753637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d6022fd0780df7e07a2d0e492c4c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2d6a2a8a433649405a71d2b950c9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba249953b68ec10471ee631170699d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacd69bdb057ce358e74c10c464ceb4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2fb9d5cf684c9b70b621cfd2999a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55fe19136636e4c2f2a19ee0314601643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c950f56ee61554d940d3b41a7d9767644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f450db1a126682387a0c149ba3a43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488153b84fdb3306cb5ea3752f8108f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b76f3cf595405052ed6f4c090674bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5eccc0b19f6f73cc35cd6e3fff9ea6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bba2ac33569117a351e5b3a594ccd6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222381dc71a2100875c9f4ca2e18bbf3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbe98c4ed6bfdfd379b16ae76e1abb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41f373579a6dbca92a823fed7486b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7fabd27927b10ffec1109f7b8925b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84aedff2379df70258ee583b805334654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f3f964a15ede82c0532a06cb0ba29655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb29daf8b2093815a03090dcdd4ddd0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e412ba67a031000500e2c0ac15ad3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987acbdd6e432ed64d42d16583e79972658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e5fa62eb1e7080fb83f17fd9c5aaa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757c1e183419dc8a0502745e5cd651d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919fa4f7b06cebf9d191cc759bf3b36661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46337efcc6779b0ae779f7879b8d642662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875190e7c92940454545a1193a2234de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b4b8934e3fcded5a88e72c76a669e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031143b9ec351df3b97e3ed5e39e0b4c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dce682660c3b0144d90e068ec0085666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9281e0c80a859df028e57a66af4ae91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37ef551df9536d25f0ef4005f9e88c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e43cacec9c16e332fe8ea10080a4d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0cf9f85c20a0d726a9690e0d32e78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050c991e0ed958aaf020b392e5f90f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d45ec6d8916a1ea4fc02860f96373f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cdffcae0e96c0938678c991d26709673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baee3156bd4da72141619961c371c9b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b715900e302f03140e4840291f36d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cf3d8d11d908b968acbb1b451238f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab82fff89432bfa4e7b6449a2df3ba5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87a441b712178219ee5c62a55d511d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74aa224b7a95cf54bbe2cb575c7690b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01556e1b8f20216181e69dd101f053680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12934b33f43b5ccaff493aa87ee26a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b4adf5f9910518d2f4c6f0dc7c841682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56af5186880fc56e7b58d8d0ef089a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f108b4934962cd907547c73d99b1e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2c1864c71259418b9249954ff0d2f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87378e726e275a4d1ad4ae73caad5cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6066b2a218e8bfb4c936d70c8d81b20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801e24f93c4339c8ce52a3593504044688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7975d5adb684ab6b2d353322bf10f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db43070facd46640be4bb0d503018e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accafd8625b38fa4bb4b08b13fff508691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9316dcf774aab455136d84c87198e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced43769997e8052af2e8118f93eaca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd8620e4d99faa6fae56b3cec5b3af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e14a04427784255050d192fcea6bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba63b028b6a33057bb9730448281297696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69beef1772d76e78ddd87e90ea87161b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791537c3720d414bef675326a06f8115698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd2b9d4210d280498687fba2db6b93699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9185a2b0763cacd659b5b5d125850700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af397cf1b4c12569fb4fb8b3acee103d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2caf0e52b727a773951207ae19859702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2c5eb5f531bfdd59c117aa89c368c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711a3f16fa110b231bb7b024b1ee6a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595287a01c5e6b5d6715a5f5d4cc85c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474363e703eb603b9fca04b34d7e7ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a2ab9de8d74a35806b23cfadcae85707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bd655e4773e16a112864b383c885a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c599ae65284425a6735df8cd45565709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78888c9098b2fd92022531ae2fc5ce5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edc51f83c2a4f97eae4871d8215e44711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82544c73eb58270925aa2004580f30a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290d239d4f84317a1a648087e3461d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81748f90e24c3ba2c6b39f1a9579f61714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8600d693f68e8d5fc2fe1dd8a145083715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e521e5e0103402e014aa5a8dd16be7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157c5aa4d3f28e766185243ce973ea8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6095a7bc6460452dd399c62dbeb43718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f67fe9619398ce08c3670467305d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a25d63e5cbd66b4b67c5d060acb7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529423e459ff765569701c2fb19dce28721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed1189c2d4a960303a25601aaba40b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc3cc4dd4538efe51c0d5a84de2a75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f88ee27b1600292530f2a3dd7eeea7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8551d792cb5dda830c369b54693ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f840477428af9b80d29e578f72761726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83732c7022a2c308f7675a5c7c66474a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab350d874d45a719797f51b1556c64e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e866ef3a858f237706625bffb56ae1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb434019a2e251d5440ce657f69b18c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a70d79eb9a7f46a0abd8eef867bf7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188248209be16a4bcb2da4b08993786732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f06ca7ba16328fbdde13c0ced53a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c26f2252395cc42d5d79e05614d11734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51574e74875656fbd7fda60052d3468a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12e714853fd013fb6a41394c3a7430736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12711600d9480ab1bc68a690b429a1f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c5e7d2456c2e132b395a3369f489d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cfe968e44167751e5cb7f909d0c1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ef609aaa8ccc846b5dc090be8399c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe39bcbee695394d4ac1696bfb8db9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85c84dafa529660bb78320060e352f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe68f15d0f4a3e68763e513cc862f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cbd6f4d35c8263194c24f249ed65b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344055b3f97e83b8f8bb99e36d1b5cb6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be31c253addf5489ae7b00260337f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b457d3e3a71c83b848baae9409787747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138149247ba980502bee1b6023dafcae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c65229ceeda8c00ecade19d397d94a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f714b08d864101cde67dc9c2da56a3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58316b31df0399abb1394e54207aa6ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22090c9e87b81e921930c65c1718312d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1929249796ecb09094adc0234be225753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>