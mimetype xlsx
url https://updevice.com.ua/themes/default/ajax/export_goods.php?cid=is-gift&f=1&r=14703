--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da63589ad0c1eb41c177487ede48331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd375855216166b4d3a1bb349db9ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86bf928d746a640445d50088ded2d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1005fe0458d7bba735d0f1d8f190294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39561dca2424c198d4beaf422d9eecf35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf02626d87012170271ef6a9756a916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456e888e2885497d48f651b5306ff577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ae0fca7ee99b942bb7c4a2744e97c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f6a1b373e1f468925ec32c5b69ef59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ee635a98fdf6e351e71ac0f7e373310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec54a3f5d17a44adc67174e2f31189311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ca46ba8b81e512a3bd34878b0418512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2586d29a9e9221709a9c5da25cae0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bca15e5c09b305644e819ddb9473b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574908bb584a7e1e53e5d38840954faf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c4a6b5e724c09889f3888ce93806216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b339e100bf1dde43cc91392c45b9d4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467cbd0b77ffc9b676ef7441ea56f6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46024ddfb5eb2ad1b78513a8e1830bc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79222f8fb88566797c22f3404f3875aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edff2aff78e7988fa3f8d8af2a1205821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b122173dcb4e47f8057a4bf70eef422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cef03e1a54707cf3ce311763e8930123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff28823651b5d68a821f7e443b69bfd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed239f410f323ed610366125f467a5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc3c5829eaa377d0d281bf9e27a1fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5ed3c811ddf4927389d79e11d46a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61f0b2b54655391a21324c169c986b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba7fb1091565c20ec46c3357e1ab8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3961fb90ff7603b9f95802f3604edb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43040687759b4ba2568cf456859147d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6910d3a2ccbbb89d59a8ee3306deed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf0f68ffea53fab0c0174d68aa1b5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424efa27cf9fefe4241e02f6937b39b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094bf13237970193fa2e026f9f6ac1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fe93c09c57bfa27ae82fa14dfafda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f38f3351ec0531083b2d466a6e9cd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a20dc2350dc8ae4736d2e17a2b33338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c1438930042c75b5d299a51aea04939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33717ab67194c23b832ca319e6694940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e01b23b9dcd3607180063588c4036d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc70841fa3b31f0ac22ea48cb131bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a892cd5cc1cfd598343e2e748c308ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84297df82190f3f30bb9271085b038cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12d56cdd4703b9a26beca8ad5cacfe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdebfd6d1ec4af0fa0a601f644f66146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4c8c795af244d9b79fe244a90e20f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01496852613899c5b41a9d38e23dc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dc00d2502a4aa728b51ce627e8ca649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f3f3c3835b1343463641c6026deab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a4acf4893c9470958a97b7c82db7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d9d18ac218d41f57c78b921fd0b3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372238a8e34f67544dc6c9059fd16a6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcebf25bf4a08ec019077dbae9d22854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac93089621d0731dbc349fb96c5220655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3527a153d5f28741038d62bdb6dc756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b077bcc13cddf36c96f9a213fab3e8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19569a1941d040930c8f595e7223995b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0335466e379f5b35f005bb0390baa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b6e50a18622bd64aa6552048d8a8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016b2fd1dd605f6e487fc2c78c7962061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed495557f69fad64de60d7f2255a13e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a578479df0af9fe98cd5e5bf39cfb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e64d811ec490f3538482941cb060ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd320882ab54b83ba73f2f2acbf935265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084da460878b01e828f1996500f84d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65131c0cdfe912abe810834ce3dd8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b419285d44cd43c5e7dcf133bd6ee768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d643df9f0d19e32998ac638cd1107a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ba75b3d43e41f8ae8d7e83ff871e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37852bbf4d4be779b81ae281bae695fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75c3adab199b461aa4e9d1a272a13472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5a75a9062f05c180a8470cbf2f99973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665ab9592e04198b62edd96be1e58b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738b28d703556e46632e60ae85744b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b187f95e954ca6bb656dd7ae92099676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908fe71fa5918b8bc980c4cb448139077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38668b98b14635bd6b020c581725ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fde70fb44e8219365bfc91f5dbf0ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521f296ddfb55360b9d3069360a600b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807c489124002f6d735dfdaa194e70781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73eb47357b74fc5c35640f1712ee2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbce26c86234ea4a1aad1dffdbf873b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd01d3d11593832ba5c2d9dc8c383184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a9a5b8961078d244f2584940d2df685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881bbe8645523070b13aa476796c87a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cce1c849f40f82908a57dd6f3130887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d1ad8e7e0b44d855196183c3160e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4d4ded844c5f8a686a88d24c3499189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc838ed37e9fc0bb7e9d0395fd502c6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22543082843f9d8521eeef982aba741a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddc2043607aa54944bc0b25e53dda792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f985f199bd146c89ed860d469758f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddf819bc18acb00d3b51f86f30d2ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c9b350a8fe1a9189e319a59eeb0dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe7bc0803f60ed8ca42a06883216f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c75503da8584e29f5dca9ba724714297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dedacc06002b564aca80fe05c679798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b644c83afade57d42ab50c63c108799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b135340225fa1ddc599d597f652ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95571999078f6d1ce046c582c2bebd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6473de0f656331280037bef40e144102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab67a29ca56bdbcee77a3ad14dd1a72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572c6289ba40abfeab23a5d0aca233c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad97b7b55ac240f42439340d1f30f3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d81d951ad12a6bdb616d7e292d89e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ede8e62ac1e175cf8ab083b3396b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b688d358ab1082f26fee3f106209bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185654f10db64ff804aea44ab482903b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a28ea6e12515ad4ab488e0a56bda2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014ce3f8bc6111b8d70605bc18197cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a2743e4a7bb5abc78dfe0be440473112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043eb221fbfa81eaf5664ce02d149f58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baa83c67a4a927d1658f6116aba829114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc437d41b7c5088162e71e4b33f940115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f99cebb1882a87222ace9fc780d4aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0c2c5e0302ac68dca3ba9e606acd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e11f617989e43d8cc5bb8e9f8fefb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edeabf361fab82468969be7e722995119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5e20beea30eb1b1ad122ee6de43e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0058aaf11888dfa985e3d66f6ef83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca4f3ddc739cd36c1974071b93587d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df0e01ee9887b5c05c33e0430b093c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3a6456853c62b56b968d507731e40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97223a27ae13c52beb89c587a49b2a92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6472f6265f2ddc501df72c4c8f6286126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80be482e30c94ffe6b44c2917b0dcc4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0a38330b91ac7a6e296470f3b0df9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae3f3f6dd0b4cdd1fe39fc8952150d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790cd007273bf89023400d70f29040f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2caf8a4ac5fd9e89600a12b23bc31e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e852c434d93440d2e70cea88ed44f8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587057b4a0f52dc9c0f4fd1342a44ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1b659c755a18b9285b25906dffaea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b861ae770244ca106ca5e926132268135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0b07e397af5dde878382777b2e869136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797947d4c1138510cace84b8e0487a6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793af90800baeb5e4e6bf9085587960138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2442aebcb4cf2b6ffc8396b7f55149c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e34c22732e55337c8387e3bd33cdd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff0cd826afbe6eb3f4256c887e0515141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c041d9eec260b91bb24d32bf5f8cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaa8acac246d26f2b866e6bb554a2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e3dfb19f184eb6a10e2d25852e5b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c7d78f39097b046f77c632a795ac4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605353616cf9b360d17911ff85294118146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8325af921a8014535645e960725877147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23a8f6d623425b0d8d62c7da0702dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d328199756ec35d5edae4fe2c091e60149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f61b344844822e04fba7f9aebeae0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa27b16044e40842c4df48c30cc100151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7942a40aec4464cb4acde79977146c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f54e8d7a294544c89d947dc25da23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab75b8d4007e55dc938ef12388e6fa1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ab933ff4540518cb22b9f024d13af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450e1ee14be87cf9a5ceb27a2a1a9a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd059236ccaeb7c95b9c7cc4d3b0afa9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c10e07aa678b7a82f39c176f39a188158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142463cfae12fae11563a184c200e18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11404223f1b9a051fbc4e44fab7b7633160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7694a6896e28b84663962f5760bdf74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980a2f888b257fb8daa6d17bf250fcc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca825dc92f1ca2ef9260de3f326329163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc2804a39f698508bea2c556e6ebb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2700636cdd64a3577d48e4f728ed4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4115b5fba5e954427a7af2a12b2b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3c8de0a6c63053f2aa4aaa2886451167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f39848423bab408f1dda64b64aa562168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b5d3ef4e2b993c9b8860b0f5a71f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bc2b16115b64d13d1866ca590bbe2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f606822acdc2fa838736b5b060b52d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c08bdd27275eb4a9744593e8a5fe3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7848c607189d5294ead6226b219a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778c768f5d78d93b864185f6cd5a44c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7bb365f8421cd87bd5d8dd3d2c272175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e983756e026cb8cc9016b3534608b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5537be4271bd4e5fbfa28be183fddd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13ceaf23b59db521d231dfa38a2b27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb63752bc9f6b4e4e7866ddd8b6bb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acf8eb97d6a6ebe137f739fcd64a56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eb7c1316dfd87a1ac6756a52ae6f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d892df1018490bbe3afafbea3586f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f798ce5eb85b945f8d5cb81c2f605183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b10aa2ad5d1f43fdc65dbe6e7d9ca5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd87a72f50187be58f9d6bd6a5122fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c74acd645a4c2d8fbf25e5ee0e4c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd94c4e4e78af80b6d53d1df4bfb61c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d7e0b02a75dc24466f001ae2032aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673690affbc152b55ae6d92cc62ea4a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ba0720d593657c6a00061919df49c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fec50b7c0fe688a134b238ad07411191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0999c68e5276ef863acf4039a9f420192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae4f08583e5292fecfa0b32de4300e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81cde8501e8655aa8cab6139575682194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68006ed8c2ec211fa596476e62f8882195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb637e5c39915c00c04ea0bd613895196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e65f8b8a11d4ca6cf198aa34c81c5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc7e65d3aeb36756672319266a8298198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cff1024ec5fe8e8830adf73a2973d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0395cede98a456b9986e69c427f4aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bee9e94b72c13030ea19e322a9852201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0288013b7cebaa5928ed39c26fb00a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ebd4108767601790a8531a03a4d36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762921123fcaab340e7c058125e6e6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c198813e6a5fd3f894da653c1241d17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cab21c96fc3f15b5477282b6c20629206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407be5e3910fd56976f45b7257e4bfc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907173f79d11bbec9c83f25ec968c520208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a6f238f5a0a43d34a43a8725fcc40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840759b584f896879ef9463cc590496210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24467bce4cd27c5f554df41ed978e880211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08bab33b90532afebc979c5422f718212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45d07bf55f3f742ee073d45a66e37b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b564a52adb9d5c53e9ff89539c9ae5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6bd97b25af4a68fb8433070812f0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63900ce47eddbb920ca3776e9d1dcb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e635f4ee2a02065825e17e54f4df7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059af60e0da59288a5d8916af89bee3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa115a62392a8106ea0100a5ce459b81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c324c07d25c995734875d5640f81ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0c64fa8afeda388c646aab5ec3335221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0414f913e191d0eff1d8005ff95ef91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3eb84978fd3d28935a2496f158b4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efcf1aa15595b70ea18bf053e6cbb6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b670bd330b15f0f7a22d7f419dc3f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de0889cb862ddeba17c36eb59baa8b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21836de7983b3f1e9db8f1466abb788227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3efabe56b6eea8e1590154a1425ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ba9f13f0a423a458146f8427e39f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6f4258f0c736b003b2d73bebf39a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec4341eae61d0bac11abdc5107e6a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb581096f82096ce31f82b1403b8062232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13afacb9de37a26f9621d777ac8984233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3052d673c1b209781a6efc8a1b0ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f214db885fc03c904df696bbb7d8df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa0c098ff1d27a2ae2e696a18bd005236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c688c801f312dbcd1bb4b26b8ba8c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b4405c56497d26807bfd490d0a41f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1137e098d951b066dc9ffced72bd01239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8f04e2f8561a7d0a973a59f7d8dc0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d3b0b921c729094dcd34b5bb33bda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b77f48c1929aa0c444dc212dec4a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41999b90557bfa0a35d2636065964f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1304a7f1a8932638c6ae2bcbe1407f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28236d535e035f755b1af07b9c15f8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b635245f1799c27486304e370ce7e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede70e0c7f8b5ebdb5d4e0606c7b064247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c07d420d05749a541f62e174060c2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ffc42b14524af99a087e778c08a3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fd441e613c28ece43f10c62f2c103250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31b19599bcd5d777d1a2ad0dfb600d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4a1aa42f002aa9289fb863ba60b03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16263084f15eabf53b69f99681e9f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d3f4d7713cf164f2efef04cc2e156254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed4b1c5967d36ab1e68c90a833802a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5bda7e07f7c42a9ac7408ae32b18c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a93bf1436b77d2a04533fcdedebd51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d324df56211b626d30cac7f19aa9d06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfb5caa48cbcfdba89fb34c65d8883259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f1e37948e84a32be4538b678cb8d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f42b33ab75503290d85d320f3588c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b64a0c350459f49b95480de1333a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c5edfa4a6230e273809fe813a0306263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661065ae15b7f924844eed74ded2bd9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d8aa320376e05f9f4b25da6665f73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762c563f23ca401b3e163a5cf4affbc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e100df31af94726911a00f989da5b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc7cff5db3e5f402e231fb53ebf124268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93211b307355b4fb2eeeeb28083b4b06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ef6b8aefac5dc19b2c498564713d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1b7bf268379c649300228bae1b484271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eab26be2cfa937339a6426d5ab4422272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c73d801c984bb2ededbb8298bbdc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c69b52b031c4245c6238fe5f120993274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d61ad05a9d1acc29b276162b364b57275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083dcd796f965f3d6b681516bb54c76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45488a86bff06522234618dcda8bdc14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0ceb1ca608770d953cef4a8b60e23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0572cb160f31d296e3315825e1d282279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfe6951552d6042055eeb6244f5844280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a671c6db5f6e550dc9da1bcbb9de314281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb371e9d312e5523cb5b60f55825be78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfef65dfe487e14e3d322da3eedb2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6211086c94a0e3fa8b0f896a3dc866a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f253749edc754c886956019a877746285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843b51a3eb8a7f67ed12614a8f7fa7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43988d0d1de5c7aa25640c708a01e36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cdf01cda93afa29c3f866ae0924e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364327b866eb6570df932016d3abcc2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf1d70d4739863b589554e5e03c2f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0594b4f798c5a1a8d1034ccde164d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a64d4d903682de4891d09aee04b92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb47b6f964fb2fa800fc1ce846afd71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83854791b72d00ec40442dd718a0896b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8868e7145e1c4f3871335adebb503e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc305e235322596594995dba27e77826296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb58af56ad59729cac8a969253c7862297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d8069b4522c020fd781840f5bc634298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48f650552c1423854acd5f1d7afea5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70f9eb880c0ffcde417485f2ef3445300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf9724c3c90565a43e3707d14e5df1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821c19028d9056f856830f0a4025f12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f58f459367536b42fa506b7a542513303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db767cd1fc1d42b5d5e19b131973731304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fedad604bb10600342d6577d582c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c375506fbf90808a3e047d14dce898306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec918d6804bfcaa43e8fd8a47d447b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519d2d7b88af8e021f2991ef143f46e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab8f03cb4cef0ba946a59aa8b035ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0d77d40818e64ec357a3d504343bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718a2acf55b38781d6e0d271bb16a36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248dcdba320e537cfe8d93dc3908443312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3e4ea8d9306069a1bd446461c116a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9b533651e11500a2971ce5b00e200314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca2a970025e603433e63af3ef734ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06fcad4ca28dea0a8a25b799dfc6a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0509a3049808eb93b66808e8a922e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115088c161b75c884a8c1b2068f2382318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b96d0e35cee167f97695fee31e3cdc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b1a9769f44a4567e93c529e8e96b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dbe1c42f119f00695496455735690321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0b2a998e0aba60323e8b1c5a4e765322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484f3215b180d396244299149a525ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af935fec4aa242cc57aa9d00b810a860324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251f96ff52fed5e5c2dc5ae8a497538325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb106b1ee9d50f1f922ea9a21abf4f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cae887df7a9dbca6a1689cba3bcc4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9907f03e86775f8647b6505cf5e782328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2df0c9c88f118f968cb5e41dce313c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f6c27539ba3fb7541410c9019dd04330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1aea6f81ed41532729bd865cdbae37331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc65059d87706b3a25c306997cecae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77d4dd999eec3026dc1b363b06d50d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a59b246ef6e87e2b97a1f60dbac05334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da273496b353ee53f4d1483c7804fe31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3750d7983d4cad5c2acf150d31287336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c25cd5a50d95fe1654488e0386ddfc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a598532e7e34fbc8e935411ea09a088338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481094b7c5f90c4ccedfeb6870db98d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb515a2652e0cd05c715967180db21e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28eb85eb6ec13514841344668a9b0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7cdf2427c1249430c979033e65db8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c474c5b3e7d455cd32162e268d128df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86247af8e88f7de1e094a8bf28ae7085344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6329d3179244e1e3770a25dedafcf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94142f4ac2c17636473b7e0201b6448c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2ef327c2fd7dcde9b61adc1f62d05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5159bf69c8d4f48ddb9f28608818d5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeffcaaddd5a184d9a068e2d0a8ca2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255dc4f687b3c94a210adcda3257fe5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ea04941abea9ab588e94203176ead351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fff6723f55f4ff0b156064d0d667e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4e2ac6e289cc8c11f8b76918312ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b305b271f983ba8f2ffece9adf1bcf1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cf58ea1d101286167efcaa1272a76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d111dd76d34fa3a98f015a80fe574c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb694070a4e19d056247d4a35a628d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85766c77c5222bb0007343265d1b6d7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67537b6bcb68daf0eca4f73e542946359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1758358b856910b8fb51fe079f9984a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2c2d5efb5c9b186da42168a965889361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e83000b07ae089c5d7335b8ac4cde5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b2f1263d5affd036f7ba364807346363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e28398d0f57bb771a0f84259d2b082364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26386da31e44fe44c367f2d2e55bcda0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbaa103ada1452734f92864d9faa80366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b8439d21fc13098e5a8c3c4ef6c44367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b319b43c84c7c9baacf18b84df8804368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea65ac63396f1eea6cd1c43b12d8ac3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d153f1a6297c9f14ba2d6ea265ecbd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f30e4554de812fd8cf41c1fed27c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880dff292b039c056a1448269a5bf94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251de864112115778fd9f1b34fca95b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99161ffa8ac781611ae3371307f6836374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17b5c5931d720672484e234aebcfa5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614af078af3c4b8edf4fc8cde84904b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7899eab820e065f71409229ba9d520377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be8a21bea9595de3fbabdfbac539d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d6dc659d7a5f6d990e71c357a4a87379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba71ade39ccf24bae509d1ee36fd311380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b16eb7a18ec1dd7b021ad525df67f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35347ec74212433e7a0ad8b4c1e50c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecc51f99b8cd25432922c217fe0275383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453509ebb707abe9d3ea78e43497ca06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05213bca94ba4e9ffd509cfbf34570f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83409aacf81352899746626b87fb50d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01300079e24970ab71f2649d01bc4c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c22dd284dd84aa3124ba9761dbd91388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9718fe5b26a4fc462ae40a4695cb5e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fef28a301e362a6298beb82ab7003390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ce9635d16be91e216f622092e3257391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a776be477d81187c0300a80355005f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69708e6053c2870fcda9e34d2bdd13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22688752f48122272e009e2b6c078b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0ff4141223c49de47f6998a1c7b2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef92ebaca4ff6df1b02c3d9f939989396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ba90567d98264dc9924d764deb27d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c93033b28d4dc6b73b0124d0cc1953398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0205c86f180975bdc53c5b0de3e552399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f2a9432ce0676aa35a630a593a400400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568bcfcc430e3479d6070d3500f0f72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5f493cf95ce3334d86d9853f03714402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de6f278eb930734fef39b35700b879403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b173c93e6f22163b4278d16a97a84a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d734b8176f088406b7f91fc58d182405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38706c9d52bd2e9a47e3980a32906e66406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786754aff25952886ff656e08543d26407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c3569b9c521aa9326190b59bb797d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d926f35c5121fcb13fcae64a8f94a47409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c1dc73683207e805a0368bf02218d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9b4329bd85ee0e307e94897338a98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb9da741eaaf4cc2aef76737138265412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d783b73d34a0fe45d50baab5c4a9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d6e61fdaaa4f067a93b62343e6e9c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dda2618266a2ead7e6d347ac84986415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f513889cbbacc2f59b358b64f22cd27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e57bec20d4d10330e906380b0b10a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f9413b777f11b368de316b904e23c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509be3912cde4e549774fe80b09191a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b89ca7ab15c97aaa54fc5aadaaaee4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97268cd91fb647095c6790bf0905ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d789a1fc8797070e91b00d29b011d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3d0c69c4773e91e76a951d50b8ed6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff01711c2f09fe377f6a2748a7fd8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e0043249987dfe77d90e40ed1987a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffce9146f75875a0e694755aba8a99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451401c0aa306b449d76c9150ea9e6f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c210e11ed530070e01d8920aa77fa9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a3805ad137ba7961429b271f670ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858a271cd9d0588632833396deef628430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f9cee854ab198fc33336659f07001431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da373eab5103fa0c062fc46b6a050c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fe28fbcf9ca195c3d9c2a6054baec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02e489a8d60a0ba38fd8ba481c2afc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7880b74553c196ecf512b177ba1b752435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a17591ba652b33f7b7a69495fc7d86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909d310830c0710eb8351fab9459669437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725aff5a6dbcea7a1b90fc611103b175438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7464782fa995b7cd8e2b8db76b211ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4c2285ae0166e3dc83a4d0fd3ca7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16cc486e3fc76613fa6fe719bcbbfb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f18a3a3f3460ebde45df0f9a5ffd1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57105986e1dd16462fce56b283625fe6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179760a2dc938d2b505d2841c6c2279444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746e7122e35daebdec952e2cbdc1718445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e1c1b7470d8e2ca98480d9c250918446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424413ae3b6c19eea951993565d98b5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24643edcdf277fcd10548f4879d02da6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009489e4a942a49eb4dbfaa39ed83f4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2833a80b64690b54879b6e7bcbba076450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc28ebe88902da972cf5fde135eeff2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd22afeae9a227ecfe86a775fb27a95452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8cd7f4f10e20d06cde58b95774762453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9fa97ee6d37712aeb79f03394e3bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7778fecc82f2677a6395c30a39036fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e3e59c550a2f3904441576e16d50b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877163baa8e945b251117082527ce11b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0288e101ba1d48a9c8c4965b6dbeb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6a5e194a8bb316ae331117685915e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998211c1cd20b2237aaf4bab8dbe59b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6a4d48bf153a0b0203f478d1cbeab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adc7443a5d34a12253c5535aceec75462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f2dc2183cca387b77b170bdf75179463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4efc9d1d0571f9194ea27f3c36d5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f6b9e68f782988518fe7459ab6d72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074347a1a43d704fc7d60bcacdf53e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87448ea18bd968d2873ded26e349fe54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2f7d0ba294d566182486fe9eb7b4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233744ebac3b07101cfbdd5164c022b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35c0fa4abbd5d73ed605ccf84a27b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3895eaa59ddc4cceb09e7d186f2c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0dc2c93ab6abd437afb82e94898fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa18f2725baaa91aac8768fcb8ada2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bd0fc0b34fd17db950b934322b754474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783514e02051be8218e2c49d8b8bebfc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cba5b556fe7b863e96a17ee5845ff9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a7aa9938e65312975fc081a2d8872477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7ee4224b6ab48b28dc4b68c733fd3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880fa9f1e9c660805100e260a19d3b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6d2fb3418f8a6c785fa1be346a05c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58539011c5a653cee41d78bf988d8f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ff21ccedeafe7f90370bc310c7e06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eb71347815b71b8e93a2d8a3aaee7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf148b74d1c770ee24db36cb6b4dc105484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b011ab5af83c6e9a92556a812e542485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb30bd335086ff8ac474f83e65f2d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde544255bb438490fcb7ddf92d5d1ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4bd5eb71bbaa88e0f75e85aa40ad2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29b3f1b096b05135d3d792b5e14154489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633b0b7059d649fc2991b25c4dfec1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6669412d8eb9708af7ec316ce9736a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa652da473d29c73c3847e63b2b971b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3796965e063683baeb60c58c29eb4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128d5d85362ca52054100e219cbb1e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66b5e1457d0ab3f3f964d3c43034eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e01cec5d087dfb0cafa40733db470496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec402efc7ee1ad1e4d56a1a1d2d7bf16497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8d2c650c938593ae90c9b0da1ab9e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2cf0b1780b9f73dc7dec807fe547d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891710d86529a4ebc3a6695aeecfd1ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e7152d65d2a726e90d1f39705720f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed3db93ed067348bc47bd76b1a99aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18b97b97a7e799d09eb62b4435320c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0548cfecb674ce33976ceb4a0124d1a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b618848b67aa8872e43ba79d73c733d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1a88501fc730db3538485a9b1d744506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef654d1d22d948194e7916e95e3d25a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74ef93e3eebb965571ca24e72b54e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1a5bb1733c6bb2f666b85f5cd8bb7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a580a00aaf92e338a9599b7440dbb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173efd8666fc53f2d41c85861c24a7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800dbd25ab44c9dbf592d6efad3b099512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b490db78496ed9cacb3bfaecfc03c80513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cb4f31fea7dca54f32769195b2b98514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825f052ecadee95c457c147c26f4a78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bd7f1f9a8944e83e949ad7a14a6ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2ad99ecc61c0878e0efe7232789da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cbbf4bda2895709ee8c8058421c14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32aecb5df5ae479f88e94c19ee2182519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb5b1eeeb8db8f3a37384323fa8fc0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32599855a3d318f7090499fac6717ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71215e3cb1085b39b7053ca59266b759522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be74214934bc2e6e1f9c32b732ffef3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6ec88ceac055c6efde2b0cf2eb38b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fbacd04f8ee0258c06f34f7bab2af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153d7074c037a9d3c0542094bd3cd22526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df186820fb4af629f54d6039b4b2f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cf6600e3347938af0c67872a23603528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4816052c5bc4189298177d4beedc138529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9470d105eb31ba33a3e4e155642baa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9aa1e683d2027e747d020368e862c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826453673e894ab26bb73da38a2f89c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d14026c6fc1c623dbd9380052befa0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fd3f797ffba4852ff8378f4c1b7ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b997befb42e205264d78852792e2a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f826e7dea6c939a37d4d8b6d6c10e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e00c73cb0325c564ee17492dc8c4fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64659dc9d5815bffbd0085df3072fafa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd6345d1174a07640defd3d0b4b2ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936bebe5687193380d5ab447e8ad695540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877af1808e10c76caa57d9a98d26b8c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb351e927c2b7cbd4ce4f2dfde95c56a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abc9e33ca9d4a64f00f083cb7ccb37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698b82ebe4bf107080bbc7639422a34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3fc0d415a5f6865f8ac2809425070545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b82ecbb63af4efea9810f83fc856d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a6035e620810adf333f1b1ba29820547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4d450e4cf5c5e66f10054f52ea086548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3697877facf0d87b666f5be6230b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358e5c8fa020bac2f6139d9797e2caa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b8076c0e828a5acc6eedaf0f6570e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a623bf093c05d8d1c6bcd357096d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657c3b9cdd4ffeecaafafa7c1330f1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22960681c1e9820ac3cf098201891bc0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299fc76383a0abac13ce651dca6a41f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f42be01b3fa4c2f692a7e6bfac2c2b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21e1e245c715d7b20fb791b39b1507557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7bd4f21908f246338a2135406133f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6b50a450914074cf469830d330899559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc02511b8598ce539278de65e968f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f1641046ab706fcf771a30e18fa2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d62304e77d5dfcc5a99cc0b106f4e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9d64c258be070de19bab2afc34dc7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b74cce047eb292b2b13cc16a54cb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d819720a04d2af4adef0ac6cbe9c271565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00449ad3f52efd4a743659a72748d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d869dd203bb1d04ec5d708dc28d2cbd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72931724e8a05766b10da7c129014d0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddc4991f6bc2e430f462bd6f0c84f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55511517a300c7870eca88df5d1343570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7421deaff6f62c90832f0d13de90cb1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f464a326c820b7c27e7c846b9b38df3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dc8fec65d6f57cc985a82e739b19f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ce67c260a418fa53b80f7d622c429574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235c73f3530e3342745377039d15466575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119cbaea60446ce950fa4789fe488cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881474944d567292d1e3692c29a41132577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc6abc947821cfbec7faf503220f43578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93745808148eebbb4e338a0c4e20be7f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dcc6aca705eb95665f2b9bb3a5954580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ff9ae663236477b632a249424c9a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62ddfc32b8c0cf62bccf418620736e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0973090a28d0b77a6f2f3f8257f50583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d61e88adb9ec5e742fe8301a2f5905584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf1499e031f055a1376d4a5dffd2ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d65c949530bd6a5bafdf3a4df1caf1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4927e371dbb40fe0d07d4a10dcdbb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d5e64856399ea20ffc22b4aafb9b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa81ff4fabed48844f7ddb7fcca0dde589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055de751d6394414c2b89f6aebccab28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45de32132d92074ce35f08663c93f89591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd4edee0dafb11512c9e1635501d62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764658a0090da09cec8c37c5ba65649593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef328f1a3784092ac999dc23cce1f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42771a8b04ea42493f0f26c0f6b4d009595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f0e0ef2526644d1d85514db898cb2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fda423bbf16b8c3b8a09e45c7a80d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3023943f3ee5682fcd21127965577598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df956142e3d1cc482b2ea33c8d850a69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdc0d185b5fb35d96c2e38aa19e715600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2c9d8c159ff36d7e9166c7be4d8e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947f91f7c734de37e3776d09fff1efc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d60d873fa290131a416e040825b67a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71046accba63def7cf4d12d5fd337c0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6854c01bbe4b3e1658adbd268accb2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db96e9ddfff2ba76336009ac7ac9dde606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5fab64a43e62ead9c8e92fc2f6f11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb3dda644385a00e0d70c5d262f351608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0094be019d2aeb1c904d538677082609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524f638cde1bacde58a91925a7114d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39efafb954dbace70f50d2044228be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ae6f24db409633dcdb0de2db327e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b5f1d43dfb8bf70452049e9c4ab01613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cf3726b080ddd4f227286f790bdf3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40ccc661f8f2f6e36d748797b75bb3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1909669088ac10e5b2548b060c96ec5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15d71cefc70a10e4b1114dd1899bc8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624798362aa7a8ed387acbfb5f0dbe3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6ed9b771b033e20784e5c16a08d50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5575e3388987027f1c0cfea6c2d19c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5147885f541f8550de9f9f2957194621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d86da47eae1cfc7f3f5a2ffc3654c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b07edfaa316a63e0b2ad31b900236623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad59857cb438e4617b002f1ca709a49624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491aa34bbd26b4d1bdc008bdf4007bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca9d710195130af5ef8c0f02aaaaa9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff37764ce53e6e328092b140db557f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32759d7b6283f65d31ea7254ead6f8df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d00c8a6157f8e1dabd1d822787ca89629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7f030201e2bc4522bffac154dec3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199044fa04506200b4cb80d15353804631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db455ffdfca442cdd1dfb34042178572632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fccf9095f09d782fe8091452605e16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48c967fbfc77fd40c0afac5c024066634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd247e7354881e0270e50f1ab22127635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f158635b3beb32fd910d35eb388db2e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa9f7d1feecf7a8841c71f45d89b9a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688fb7c31e37137ce1a4d5d879a0786638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c978f70c79432ca977e7874de31c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f75f231cac222b9912bb7b237e9ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e13e88c5fcf8a0547eddda302f0cae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f1b570428fe998915ac9aa3c345ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c46efd432e6de97be6f0659fb2a882643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009cc078a6268df1d8574025ea5d974644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc25eef5fb5850ffa096137e835439645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f863e787e603d67af5fab8c31af8f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd12cae5e570cafb7c0bf43a3ea326647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53489af420861848661a36157ae9d056648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7867d6d29e785320fc5cc0b354ca69b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02351cae6ccd10e936aa764d9c3e87650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4dd89472c166f9127ba2dddb595db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612ae89e6a3066abd9aadc3d6bea090652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b91d9c8c5dec1040eb756474e6bd79653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671d0fd57dae50c06995fda5efbefd2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfc192121a8a9d62ab36769414c8f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced821726fdaf9698986537aa104ded656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139bf360bd383e2595ef7a2640609e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ed7be53ba06ec2820d144c37238f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a1b466114128598c2251a45c96a97659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92764aacace47a4f2cb0f755e2b2ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b874db3bca926cc3d6d2ac30d0f2790661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0cd3a9e2d9d3acff0a31327d36433662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95737b8fab1658115d96b23dac0442663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e73b51d538dd8769e0d22d4c6a27b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441d67286a3c735d3692dd2e3091530665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007355cf3b32cc33d788cb220130e72666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60000bc7525b2854f656094d9ed9a26667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136df80fe9f8530d93004ec398dd1c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e88730ab8e6a75e7fd0c6413b91086669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa9d00131dea1192e592f9c07145c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dff14c1018f8ef7f0d32b4fbfaf2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8929376c07f84c7f4a5d64028d9332e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced238a104f1f80cee7867b2d873c45673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856c1621d441463d51f0209045d10d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37623a6ada757ce4b82cf20b6498668f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1aaac0c2af56166f658874620da8a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3605c9fb26e9ef0436d38b90469e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053a51f68868d8e222eacc53d285ec4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108eb391aa46dad11770520c87125cca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b7d26f0552907e42e784205b7d88b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b8bbe760b356e7b61e895da4dae1e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed58e528e5ffd72a80a7c9b031fac6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357be1f0cae493a789c768daca0e2707683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f76f9a27642f5f5585201e6f4376ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f0222205d01719f4d57aea6a9641d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29c7c729e9f4f2bb72a488d46deeab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f150ead224589ba62cf06425e91c2f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f572e98e0f55969d2b75024984eacf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c12dbb5a62ced938083fcec8dc4266689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa9b94e5e8c6b1240f425516eeadf0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5d326f51dcae99614e5a2447f70c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75156d25b17831db01dfefbad9f1dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5400acb6173177accaeb01a4df0a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663e108bd10b138bbba6f81b93c7410694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5eb77190cac6d38345a8071dffb0be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba517b5a0b9b736589474e678e6e0a2f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15805ddccf73a4b00994b44328ac58d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d84364309863501bb2700cdef441a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f5dca3160618548a4d331f655380c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dbd33810179c0473c3a09c871af97700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517d6679629ddb4515e60bcdc5fccb6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326138a63a849b03568ea225a0709d82702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737da1cc1fec76051c74a8cf5a496fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1993bbbe2fc2832d8aea2f14bbb9eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e496a451eb0b64ff5d3ef0ac46999705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdab21741d2c67d65a749244880ee24706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b435626119cbdbd9a32c924bbbc9bc8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25225f029516f276d4547c106b0bacc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c3fad85bac49f6b6fcd99fa56baba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc08907f21696fcec1115e83aa344d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e107cd82527ffe9b2a8bb574875779711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccbf112b3435a048f05b349b3dc1db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f96e29051b84aec7a3cab406fa655713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93410a333115c569863cc8188421fa1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31adcb063d0be79d73b3c0dc171e619715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baa7b7f5506f6f82c1f6d61f24934d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff8e0b52bed9b99e6bf64a4d1fdb3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef255becbd96da97e23a435b58b273f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ae1716fd437545ab5263065fb4ad6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc05f104222f93ddacd31e3cc9e53d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2739193ff26f0f6849e05cbc5db72721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670d14f8d68f349933a15e4c7141946722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d6ebab4825f59a5b776e62a158044723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44c999cc7d6e590a6d3f9410fef371724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982048335c5955dd2d5ad9bb5d246a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a4167453d34f2c7cd56f04ac8c558726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fa45a9592cba7b25bbb0551cbd8a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa2c4d5ba5440b3e6b9642a9ef8d03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766a5d805d1150e0a2d9256c9a92204729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90741d65aac82b619bf80fd19681998c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c889ccb21d0ca2f6b36b12cc00aff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fd43ec6129580289dd43c7fda264d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da7b45dd01e7187a561b089fd7a992733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f12600f73d694d4ecc96311b43519734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5119b02853c544c8b06da0074b5559b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093ac1cc186dd0553b7b142ec509b56736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad789da2f9e3ef83665c1b893af1f85737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd1533019969473949a5eabe2c418a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d883b3671d4e14f7be3f713706655739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512b6f901c6694e88dfc967ebb1ecfd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b5413111b90482d1953f797160864741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb949e5febb03942193ac77568b770e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff5a8e2ea9e3dcf26e23505024b98c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48737f55ada86db60b085570341487bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42705ada9690eb9c8dc67c0faf0a0130745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936524c266e8d3bcb6f54c29209c4ad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8933cf3ea636aef624e957b5e1427f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aebbbddd4b35681e45b24612668218748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7a8bf93ea2f924c1ed34b02b3f78a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121280b0a863daf0cfc7054e46dbefc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185fd9af984912f94298db8220fe904751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee823bbf1831a96e6318e512ef2842752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981e369805d02da32a94aa39b7ba257753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe13c60d69191ceb76c21bb04c3ceb1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041b1e9ce48c01bbd356532c4130b44755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ca51b021cca319456eb70189cce51756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174151c7be04a884ef5d4dc0ebe8739a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ec2980e44c2b37a070fd9f5998ee6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee74e2ddf83e451d34fa6d62f34e21759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ab52e6dacf5c707ce8e187f95a4fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7758dc1cbe6fc30957b8aedf90c9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2190ee97944cdf647eadabc93b83123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6927781b98efb294bcd82f9fae7a2f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3e67ad126e096a1134efaf9435d515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17557eea8eed36af7ac9f95f1edd276c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f6f339770d644b347183b6cb988f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575a6f1272e762576ff48420790cc1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f51be65afe2ca85ac37d57c28c4cc89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe8fee85bcd0de820ea0a134350c8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9588335f1ece05fa2f21cb7f1c25d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018b673750f554e9a541e0f73b5b16d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d20d4aeb53a7a6ff353481f4e6a7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f606b42e2faf761b77d1deb32166214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbbe5df18168206e7dbed6125d16bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf78c02ba8a1cabe424f22788af20b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fda7c476a8fce3b97b420b083dfa317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ba79a738ef423bee6ae3477ababe318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdf030c5b32bbb6834db45eecc305f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfc30b6ea30a48cd8721608170d0bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de920a735a523a73f447d0337e3baa2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074030ba9d29a6bc8e167a8300c9b79622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4155f93ce7bd75d566a9f8e1f677423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7059c514174c864bc5abeb83d210624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d8e6df8799e006bfdbfbb97aaa09b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75fde4b1d574712de8cf8747b4844526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f7f1ad52e5c659ff9943f8bbf526427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33dcecbd0b0267ef2cc9c092aaccd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d939a5abaeb741b053040211730c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2009bb81471a1316ff386cfb360ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47322585192e401e22d96761ffc18e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3eff861c50e64c3c827081e18b13232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d08fe2dc2dec3a1de5ac029c48e62633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94059a3de054ee8b7a2c82416c8c90aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784c2feacafbefae8fb2b75f52af78335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928e5179f244dd134488676fc42e33e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb00758e70b3eb0e998d50374b09d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42d4d8dcfe90fdf9217bd335ba630138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043f12b95fe053261768da30d88c42639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8db5ffc25ba0890ea79aedc57ad5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95760b278dadcedb2592fddaad65c25241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1fef8279b14f442c187f69639367a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b16e0a8148a9f384cfdad3718bdc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e2314f13987b1bb29be002e55555f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d2e30ac3425750d0b38ffeca1264345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d441af5ebcc2de331876de3ec76d93646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f832ca7834865bb602b8785a240f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e0c648469ac825eaf92f32ea3b2b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3f20a92a4525f01aa02c8708957fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b222a43619cb8914d9c8421cde8fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586b647c9e194d52197b7127322203251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb35d8018f7a4e333fe9415f1a5eb0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a893b75e9169ce68777c1887554c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096c5246d42a5ecb00f6baffb32485554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45606e112f082284524d1dad7888e88555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963d62701a076fc48133e0fecdd42fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b1c6cfca238ae6097a0e07cbe2cef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2be959d3320dcc6ee58ad0b86a72958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096253704dbb64af95d637d4e37e21c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a300f04559b5387b6884bc1318400060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b136a38bc06d66c745e7be03f13fc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c854960c6f85d6751ae0067ad1b7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb37a55bfbac4868de7b5ba3db4c9c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fe5c61c3fad1b0eee64ebb4908f5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764c1f0ea9572f7f4bc8a68afdd1afe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a67d347945907c243e45873405f9a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542a9f2cae30a81fb7fc1ae90ceda5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f19d3be52e604317c994729311b01f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ddb5dd096e1f2780ccb9b0fc7c5bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b11ba22553885d14a651101d1e45f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d76b9d14ca57ac954d1eeb7b8159c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce36b665e802d0dcc075ab8574e88c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55876392bb7d7378c9fe714631a91e6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527921c022d31222ba5f31688f2505b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ef1d3c0d7f709c822469aeea876de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fe3a317de07465c1aca30da64dda876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3accfec60477933516dfbed1dfa2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200f37919e4d03c431bf16df668a83478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae75c9940d4cdf26f5d91d34bdfe64479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8752f2a5ec0728d25a6a59649cfc4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63da2659b010157623ab5a7016684581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7406afb9d18663a1393570d1af49f0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3e9ce177d06f3d46005b7c65920d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74a41af861691b8de40525abde0cdf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bfca2af0507edd825d2d90586b98385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d8984d7a3acd7802e7e1876105e6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b8c0062038ca0a0bbd32de3de213187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97598bce47723c47b407dac2b776105788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0c763fa86677e49f1380c9593ba2989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3c2576bb0ddf01a5dbbd36d30197c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb5da93dd7290f3649cb2debea857a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72f54f39702b9c026d9ed400dc77e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64783d8bdeedc3b9d7fb11721d03ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5d80d4a1751b2b290b480bd672c3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759c1c0e3b8347bb91700c23720465495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092579aacfdfd14c1c53785f73a8fe8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8f1715fd76004d63806a93742c5e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70936e52d8566a33d5da6c6cb685b1ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603103fc3a10efef31932cf1ed4917cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2009867f52bd1ec64a4c35ba0d114100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cfea53260aa5ae97fcdd1ac4ebd79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff264bddb400e13afeca6cf4c4f64bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d9f70aa8d531d0fb983bb33a1de36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f3f7cc274c83153c1e5ebdc13ab73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb37174dec8b0506d73aae5e876fd48105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7490c52aac49a882b62e74fee7d1ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d73c82a0dd922c8a3474eae4790e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b37f7e2b4554ca7c95755c8db472f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71851686adc48ad91e85517dbd8b170e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bc7c8309bc2b2b3519562866049e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab62e37301bd4df8094fde1d111d830111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454db6e39bcc555d3c126c643c545d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaff8d9754c65cc17ddd270ec4f92b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe34e4b29a57c8960b67a11400fc5ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826f0b7969bf05f452953e8aa5b0c84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29388bfdd208dbe7237cab5e88a61b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e6ada89a2123da1b436250dd27415117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475580b16fc63a7ad06dc53b88167511118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd61efd7e30adeeaeb9733727e375c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2affda2a0dcbcca2c847497d4a92c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232242ff30f0d4598795de315fc2aca9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eee2bb69b673df6a04138744c98b96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d43c62987145e8c66dc07226464ca3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee37a9490680192db96ed666d708cab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df13f94d052d5fee191c5d44ac1d9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63276c71a2a89066ad6a3391a4786881126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048fc9b589ad62c311df0ca2f1ae1b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c067d57c2c178949fe9d789884990128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaec827fbe110ba6653cbe946ebba40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe28656785bd1fc47d651a50ac3954130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3215c5e8cb7a5fb315642326d145486131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b61c346f5530c08811c77972dd778132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a034ae9f186e19725a517d7112599b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4d1cefc42b117bf5eed64191d31a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9269107dcab62e309d154b830e1d4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9802d9d223d954893b05ed40d7af606136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd856209f252a58d00f564a145f26b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38129a8b25d930ede2adf85f306410d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374134f5bd2578e03b1cf2a684a67980139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a29e462f3915b1cdf311dce4b3b8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2ed388e161bb70a4ebadd15852427141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a2699c5f37e63c7bb321bcb2a8b66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3bd8aaed791e0b13a7bfb7d8b61b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221736b5c97cbb197c6b6e4ef1c8269144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76036f86cb76f252fb0628774fe22fb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9592bdfd246f3a9b9818c8f23e458146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc02abbf3b2c830db22a974cecf7ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb00bd6a5c63958ec6beada598ced3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7aaf9fcd5a4ae39a838a89800ab96e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f46e5be8731099bce92707375da5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73423e284f762966fc404cd1d0a54231151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e53d55e7be2d7fd4ebdfbdce46f231152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13debd82e87a38fc3d833140e595bf0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243ca26beae79a293ad4c311a407547154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dd84df7e3478cf1c0bb141113c309155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac4e28582aedf82f53edf8d1d7c58b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321096ceb7a9d417395590702413685157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b717fe627d21f40f61ef554bc28a6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a77a848fbc609f66ce94e8a63fd3a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79832501e9d61104374af6774c3421dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db712f0e9e0e79382ff58c36cb67d0c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ae6edf666413a03a9debfdb497544162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc47a15dfbc555479ab9dab1a316d22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb489525df1206b7b8dae08275c82b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f7f1f8d549ea61fa187f9b50283e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2161e76fb866a9ff51c29f6bc655c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d87f6134f65d71fb1ddeb992a2eee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd55127c76f15fd2e3f41ab20e3cf9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba16cb5e5e4921caf3b67137f4b5eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b8fb23592b4258bf0d5e78ab9875a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3569d39b3e28f43c56c816cda0e46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9e32c19026ba357a8339f276d8eda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea603220da70f17f1a1f3299b70e50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706be25b83198e6b836b11096181d61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3198ba037567b6746ab741770873c37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c83b5b272c0fa035662a6db3ad22a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203d392a9861cb8468271b7f686ae32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303c1f79a631833241c64b302352255178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356053ee86224ad569d1710fc0accac0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfc1a6e392513f937fb4708b872d07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae960b24332223f5fd780e8fa82081f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319aa542be5a4de7834962d6de3655f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef504cb860ffbd1bb87d3e8ba6f104ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cd295176701d258f7aac8a47eea93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81893a266ccc42a09777b1a2a3a5250b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6969c10296a1c59c8ddeade029c56f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49348aa363bdf2b3535d0aa243b76b8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dea32c2cdc7ed3162c68dc7b7d320188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fea23131b975b04d884c0f30be0e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd81e510b5348acab9ee0faa0a2bfa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ae8fbcf5f0fa863cd33ccbc94c329191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60c0492091a1fc4c76e796b6976712192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cd18d422ed5e9875c41a1c0e5ce96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24688ef5f57421b1f4839764cc85ad0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166278a24db32b3c6b9c79c50b6b4ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43e13153d6b52fb92aa89356b188f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fa58f62f795abe0a39b71cfbaba2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd71471bca1af9a135e5cb1d35fb9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f7aa46b603650a82f66c2e01017f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579ef97a926639d074d6abfa3749eb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5318e7ac80ffc6ee08d7e660d58c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef4113d2cd044187d4823051ba37de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cf50f2e967108017c1e609bb7c982203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36ccb8dfc4a8645be36705af1a1da3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fdfd1c557bf95477828a74ae253ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2e1fb1cdd35990cf3db899a8cd97e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b475a5587c73d6f274ba65e678825e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c6f652d4a1e4aa92351507b523fa8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2eb5f8d82dfb44816e532b73168faa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7686a46f44361d0b3a8aae2bd6e72fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8316b7ea872668904da988aec0ba4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee437893b0c2963c44ae406220c99457212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039852bcfd7a44133dea7567902f9923213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874f3fa82343f9a78766b8bfc25a0d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a42678e8bb6966301819d62c9cf43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fff561feb21abe6e549ddb204f1f01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c34fc653ab82216ea4ccd7dd9b81f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ec1897b72d212c48831f45e0253d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f07b907bb2e7855c6675df7956488219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cc9d015320101a0f1987ebb70ef1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235ad713f4645290d12b08421f7f4e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9351b2900770869caf3c5efc9050675222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104df102d3f3a5b97ec53a6566a372a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174287b9fb787b02c64f1ab657934f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeabdc6a825cfe133b9b73a99809294225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fd0f7782ec79f96ae0f7163188e38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fc1abfaab4f16c1ede82eb2eb52e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48ef50c06a15d7ceee3606baaf5ff9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3efde231d5a14fb5a2cda7442a895229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84eeaf25362117c16b9b90194d90fa0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa03cc3ddca63605a1c3a0dac9c3261231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0249e972a04e4e13694ec86e021794e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e67d1989a1685e0168fad0f287b5b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049d512a50273ae7f16f7e2de27674b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab89b05abf630574f5b918faf149619235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b018cb1d5526a0379ac878140417091236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c588200dd9b86b0a75abf19a554ddd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83a31eda44c7bc1e1c5358c5f87833238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edc7534add4cdef3136a2924f9d382239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a54b98398f5269977799c64ce535d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ef580168cc27deec1b6ac90776552241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b435f74040c104bd6022a6ee27313df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8a7e43193cfb6d211efecc37f9185243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffb6d8f6fdaa5e8cf83c025ad9cfde244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35282ae871b4e56da633de6df56c4ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e14168cacf9136af18ecbd688ecdac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4944c849d257aa24a69b25ed38d0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cb56d001679122461d0df56e3d3d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129d49f4ef11f0019fc2378eb32d10f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9475cf699c4c262b859f600ffc652a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a462d45777baf9ae013f247d1bd313251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bcf0b5c5f5a1c9cf79fd9bae6841d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49215a762e7962457cf659ae6844a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c8b4046a07a84d536a66b24a91202254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2883dcb1f04bfe5b57007173e2effa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6a43b7ec00e9eaba87bc26e4aad0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a574eb2add771f2b9e179d2bad8a0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649eff901e3ff92e64c6f6ad12b9970258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fe789bde46e0067f67160dd85c0f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2581d3db197f1436d0c1b9dc4563d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310f2e420fa348faa83cb6fef79b2c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9439c749425c800eb213ea6faa2398262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ccc59faa3786152bc4b0ce656fc41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d4108729e4a1782ee988bf6d1ee5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84f53650ff061aec23f9d977c157a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b220541eab3b35e83132954ccd20e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9a5e4e679e123f3c7ba8d0c4fcc31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305efb24021bb6eacea3a1ff1ce7c920268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e4efb8660e47e3aef78a5ab067791269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfa412efd8e91db1dbcf53fdd67f40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf98d7c9519b1e53e732391ba800054271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228fb57a8da0b57c2216fb6062a7125272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b2740462d9ecd8ef91b3f0b89badf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09404452aeb79201e0f86c954efc090c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880fd0bf9c923779ee38c47b9e24b2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63994c43a4cb7c1c7cd18356167cd11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71878acda84bb492d25854255302d71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b624a7a104539540274a4b9aab7b52278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f4e2083d992b9d1dbe73e801b3eba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52501fa7d7800bb5fd9ed612517e11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee491c148164da5fe3e08c5407a8e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d618db64b037fbe76eeeec06dd564282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f2ea2baab8298e0b22fb6cc79faa9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d469d42b7acac55922e3fa2b55076d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed834e2e24b689310d0c6a22ea6b1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3954355f8e53ee0fbd090a39247fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de84d7e713ab7fc20b2bfd67a84841287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f03340f5ae6b40219a434c50a72e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53173050349f0df09dcd4d7aee1326289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa58fa7c89c98c87f3dfcf94f83e3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c660bd5f6921463a19fb58ab32eea0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2eef7785ca92d8504c3771f0ddd1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b9667ecfa98941e7bcea1dce6e2c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b7743b620c1aabfde3300727ab321294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ec2762ad3f4f788537ded978485f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4a7a94158fefcc4b10f23ec528f60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3e6206493a32dabd245a731f42721297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0fd23ef485ce8d809d7fa7d28f9a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a54295849bd59c83f5842f750724ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe11c03bc6567808df880158f6134f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a01cbf36708dd30ad428d5f94edd8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e2bf80796bbd8cbbc9adfdf27bb32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e712cd4aed451e6efc1061f8f7b3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5432c74be565be9fbd207294c2a5d51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df67c50360792440c361bb052501199305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea731f3b1f4d19280f770f6046b9ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27d09cf9c950cf018f5acfb6408b92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b58a250c0de49721dc090d0993352308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d2661ce73029177f07ff7ca30f98e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba1fcd3cf0a448e3705a35fc0fa4f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e62a5b54bf8f1b7d1ec2e2e4942416311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d871f7994092aa60722ec422593edf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224606c6ea72e7a3987fbfba713ac63d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7088cdd45fde3faa0a0822a61aa3d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8596b3c270fcf212df8ca551b7b01c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caeb7ba584058e153912bdc545caa4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dade41dd518ee202b9066f5f4f644317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1501a3ba0c1d34167362d958b9db02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776aa1365a2bea4cae07fd02878ffea7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c1e1bda4396031e2023be0c437cf2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960e0d0a9c61b871bf4419346a8e84f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecc7942d6aa3dee37d726e7957f2d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44e709af4fcfdc4854a6294ac33959323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122eee0f467abf1ce8d9a51fef23edd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dc47376c6c2f9f0a54f5519a9030c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4631b0cc6b587d535b491670a0026e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaa684c520afa01cb60753e687f44b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30dfe7ad2c2b1d1f0c584b2c936408328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ebfd86fef61ce9d6809b974cdcb0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28693d8cda081ecb102e6f3f3e47c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9ce437fd99a5dcb57619517c9afcf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889a8f0f5a8e88a6d6205c89ed5dd6d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04294ea52407e2a55c38d27b4459f8d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792777379c2a0b66b13caba19ab552d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732333b166857aa14c49e168925af65335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce38610e133455efb9136883760781336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de48813500b95ad892bf589b16cd10a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8eda3776464dbee59dd7e96506d05338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cd6eb07288b62a14c8677da1b64de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa9b50d5b2963ad959ffb1492d9c20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69243b4f75b8f29b18799c6501bfd9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc6e9e4256276cc3d153e15f21cd5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330a0cffb91227a5b8ca8e723b66940343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f9126db91cb78cef4765f4ad453ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5dd0f7e85e37fcbef122d0c6544cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701188563cd21ed4c7e9bf9013a3facc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8f906e6d2f19249f9eacfb20adf36347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c541b3461d14143b09bae52849e57348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e0ec6530cf0f0043c480695992ed7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b092455299b4e57f5310fb049c6b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9223305299ca0d81b68af4c09a8721351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f79c6c8e46077b55b45e635e79ee1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3470a5b0aa256df8731abd38321ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20b7848bbc9a04061eac1bd753e5b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b8a1b3a4391faf22988e066dedefe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959890e23ae7c34201ac95962e9710a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39415da64b53238d39a8a2fc8ec32d6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ec47a1343c797a803a39c915a3861358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfef022ab45359277f486ff6f57f656359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48d35686c5f2d85f12d61c29e07d24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa86836e6f99505c7bdbc10c822ea1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6f66f3cb553f08cad340ff6138779362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab454fc2efa2875a9f1695e6d0f9908363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197df48dd2e9a71ca51eb92fc3dc46b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e4b6b1a3655224ed3c314665658d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2eb775c6814b5b4ac840cac5df9353366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d392e54f8b6f2e0c26d56ee35ad4147367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfa657f9ecf1c35de6716afe552cae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbe7443663a2079651f66aa91bcdb2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c885174142269111f65b501feda7b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1231e6fceac0d187c5cb002336ce45d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae580a0b56307e5affcb3136b9483304372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91367242d0f4a474ab4a4fde2a7424373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faef6d6a86a8e7e472175ef1c0e58aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366d3d2a35a038a60c586e35e14544c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be99a013f40460bf861c61f5bc6290376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4a24b73e6edafaf79377378fb78e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590af31d1af3ca6fc93efa7d23ddb91e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c865c2b971b05ffe2c0638a994173a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280b3d67945f8a9de3c541d501bcbae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b4c768f72d3648e4d2d5a6dc60ba6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a67eb52016ead09f26ec244daf203382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78998a107b3ef52228d53e388c0dc2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383de0e08aa520b94004a4e62700935384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53f34ce273eccfa1ac513f3e7e6503385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9a4554e00e4b8a5d76f4236ee4d33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c932cbc5abcd7ad131bceb3ac67a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23635eb83d9a13393e847ea3d685501c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c0d1256df9882e8ede0bac698b32a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1ffdb3139ef7dcee6fefeeab10e37390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623cf74b5171165eaf956814800bd8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dcc54de00f93430fd13f625208881392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6b3fd664caef6872f5c55a5c3d584393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb947d89b939911813fc96b32a73658a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cade99c41eb6c87d63ff331a3cf41a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274a13431b6de8108c78ec1555e3fa8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786314a5fc17c02706c95950699f63a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48a2ce6552854c58a5c194be56d866398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50243c23114151e247ab3f8783163c7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c8a48ea67ac552c8f01f2a32cd3a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6879a1c2416fc4fdc99ed9e59d33925401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871d35f2dba2ac380d677bb0eb2112a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5868e85b10c36202eac056d4454af8b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92210127a90c4fae01988c4c65868bc6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7465707ff929c372733c6229c7cafa1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672ad2c481407ab8a67317da001a7ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fd47195d0c26a5a20c7df1d7f0824407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9c6d675bd895f83bbf586d0ed59e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96b7596f48403da3c84cef240d3904409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fd720747336110cb4be576e0d2da8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b92493795a6294039f52e569af963a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb022064dd7ca53522b41364244a7e69412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9721f15c190b5befd56efefd588c241413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fc57c3bf94e699acf5e69bb228547414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2ae7e1e53a26f21a53d41c69f32ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36420fc4e93e88e3949992c5639744fc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758930b46c0736761ab4f7598c008250417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee08ab0a173403239ce8e03b3bcb45418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a0eaf92304d77228f3c633396a8a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f36b454cc9b8afb19044ee7d763c26420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f536cdaddf1e0f7facc4a416c99990f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d88f8fc46a03c616b32d9f22a545b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bf5bcc3d5555b64b5090fb1f46dca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf1c9f8185693af294ff00b2ddeb78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096146cbb665b25ec01f1d7ad023669425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327e19ad1768969b2a765a61d37c0fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627e4eda083ee565a8053f3e49a9a78427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da9839e2b073cf98c2a89a32de9bf1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db29367fc635c8adf8e71d5de97ba1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3513085dd8235037a7c1a1ba157ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebe71924fe0f140bf9a4dccf0dcba8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b972422e05ec7d0c57058458b8a81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea98672af6994f55c2e02f99f304f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e50c41c3856991294acba2ea49e81434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2a8bc23ca30957d45a616023484bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1d2e30f1c020b079c248b4b16e888436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d501b0f86cd28aaac44e810ac592d4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daab4fb07f9cf04205c8e224689d0e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87b45fd39a040ce05f704a3419282a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c53d0d51e5f8ccba620dfb13c7b255440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f98f370512c9db77416d3dde95cd6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2394630d091c7ca633739919dbb82e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c67631f0ee8e28080dd167a2d53f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca12c99840e776d99724f5807975ae7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050096b08567c57ec4e9bee757c347db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a342d88a551b4e63f68e7d006a1a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1948fa85c47e5c672c8ab0dd7b415f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b076cf7fc4dc29e6f408dc85a16ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb39f7495e6e9110649feb254f59c9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408448e60158590bca0239bc1b61d0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d57e913fd75e5a577c9deb71166b30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297decc328d1a27a3a25133e2449e6a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99d9fe4719b8334b0b01f293a5b5ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a7eb108ca5a758053067af2a4a65c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0391e60837dd7e3667986e387336b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452b2027deaf70d7852b87043444270456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ed4b8868392bb7b431b7f2a12e35e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59536c5a7a2fe083d254ddf39a97e05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dd3e10c198d998617a1d55729e66e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbb84090a24efe411e748eda603c2e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18a908dfc6dd90ec14b869bc0e48d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823b1c7480d747ce0c184757319d92b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5869e6de9f2b5a7b7efb57bb9eb064c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad034edef11e2ac2f7248b9eaee81aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a05844969a751853feeaa2769535f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda725b3e8968f03522e6e9fee1e7905466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64590ed05251972a45bc7b269d37d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb5216afbef0cfcdeec675f3dce31b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83f2b3d6ba8cdfd838f2adb0fa78a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cbf349ae1e19971c131bd6a8d9055470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d473ac5fd1b47f3740bb1ae2aaabd0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513670c50c23a8ac61691e740c6a5ab0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530df06314ae75f2765b57419b72ba5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902024e3eedf7c7c50c16842023289f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a7a838350da72e2d592419bd30ea0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc20afb2138a5de0b3f7f811fe0eec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a7a395cb694bc1ca919fa8bcc0a00477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e60f6a1875374d853f21b9b590f686478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d35094f3534cc39345e561f7a7498479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75c264ab2d144be964abe679fbbea0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf496b334fb56c1ca7121dce479676481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e83fe6a217abfeedbe4ab93c4a0f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa225691023f08b9c03fbc76dd42f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821958015f617898689b3ae79178d788484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca12736f37b4684a35300916f054937485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c189642e6e769370f94345c018ecc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328bc90c26dd484d3f83f0a298a2800487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d3638aa318cf74311e714b6b91db5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edea833d919a91528b883e9c7bfb8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6752e078ae1ce9137b1b100f4ed86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48d20634a32400d3ab5a6784ac46d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8f5f0ea0c06b39d9ff6cb2e7994fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1908789b36616a6cc76f8ff82b09eef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d45c6eeafc106d661c29efbaa34f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904191502910e1c5183bd966bea03843495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5280b521caea9a32bf4cc377824d93496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099be188f338df6340177d8e49792c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509187c07dbf35aeacfd59d4608d944498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390bad15a9a98e7388b87856c095a7e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d82d65b9bf4701334fbb42f276772f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781bfd1754db99976cc88ba8add958c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a69396afb6c58ef02f568e4838daa2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aee27f76e423f187ac1e761e9c9dfb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8a28a97f58e23ab33a08d6246c7c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad4daf11ed50dc51678d6b5a27452b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7b9c44fe1f42983cec5af59872053506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7d5e29f8fe2e12e5d73a2af44ff84507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64a8e9ec9d280ca33ab82d31c9a284508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c31942dbb42d49f8b134797ea20c4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1407f63031ae62d1d380f2aa212efc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6cce9c34db91d68c8ae22df418ba3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c05eb153bc0854f1a70e61146ac0e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f06bbfcaa1d324f10c7d6a71c3bc10513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424e2ff6684c515b02856f11e4e5bb3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cc40a0c9c1869157722441576e54f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfe81fdf2b0b0965d78a05371b6897516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51f67701af70ad3dda26e5bda21e11517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df548b7fb614084e631bab0ac95ca8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c6e4adefccf6ac7190d3e6100782c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f02bad1a9e087e7a8e9b22224f5e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ed29db09112458c92f6456819e7a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b786cee32e1b11c217186a6dec4af6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda5ddae9efff5279d2a2ef2bc4c24b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca3c21b7c0141b6d51ebfb6fe4fdc4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7253ac8bbeffddb57e09a52a275e018525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1ba99c1a7ea2cd94c6d06987edccd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cd47b065aedf02f938f0fbe6c5c38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491708d54bbf260c67aa4e663aef6ee3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549692554ec571d804de742726d4d0bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efa8899d4e3ec4ae6905bea50f76f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef09ae3fdb19e0600e55a4b92df3e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12c74220b8fc365b21cc5b1fd9cfba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c07bbc14d97ad36666c9db080d3c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa500c79fcdf64c633193cc9ee0d471a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc9bd646669aac1d4f11b02180bc88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870bfc66f9b440867a0540e812eb9bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad46543eaf6875feb045f1f36b631ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0fcd1849f0bb33b51e28fa8fb2c2b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e978973d2bf703a17393af644ab639539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b901ec12b92dc6d9d8b83811929ab39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3fd03b78c225fb330224970e8c539541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb803d62d2fe2f458b145f69f77c30c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f81e98a293522848815dd063235ab9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbbee489871ad669c1ffb816e4efba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f005f8969402e658d59616824fcdcf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c72511e98db3b224055262cd2e68e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae540c825b01b45c7215fbe259c6d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d03b929884ef378b15ba40157daaa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8de9fb918e6ea81a8f3ca4fd7c70b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a75ddd2227ec1e88106e272627ec9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65b12cdb2df3f085df27d799d4b972551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f30d5986312b1441ca5b00c60ef9d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf206f8a4fc8760cc046ef97032265553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc841b891bdde3acb71bc87311fe5a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0060f9c8910d09ff674485a7943943555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77574fffd9967b8cb418bf42f4cd8181556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717da0a02b700f78bfcc3603d6df5fc0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c876723d6ec7b70b1a4bfad55e1fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900fa6c1de5281b53a09f9dcf13a462559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9afd5c001b348466b4e2901e7da867560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc2640c66aee5bc15f9e86419e31b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cffd7c00f4bcb99a86c2271f5db6e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577323f0afdb5df95bd305771e960b58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa65be00cdeedce62869b6a59158ba3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed4c84819184714c9938fad4a0ff83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52afef66d296f5a044d6343ff94b54a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760db37299fcb852826e71a0f8bd5b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f089d3bc95eda407682241b953277568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0bab6a3b88a9329db70b5579db673569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e91cc1b80bca898ebdb47145eb9b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9347179f85322170671b7108c20325571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a60eef53871eb72b97c8403ada4ec8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ddb149992b4c90bb428507daca529573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a688e2d4f038c919db8f1aa1b180aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29016953214743f2f4222c9f3499b93d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4e3a9aebf171aadb9f54cae143f34576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71672cc179ef86203fa563360a13344577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406791ec73814d4f698911e882b2d03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb6393c0a09e0d2429da6bde2c32e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e761eaf3d3a958a2dfff876eff4fea0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f82a0f75a3ba51737815c31eb3d6fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04f630d3a0afb7093a655422b521ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fab48b6fbe68e241392b63cdff30d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0cb8abfcc41c8e86357d9711a4100584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9fe5491fb932f264e7337dbdf91e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da105cd5c887d40d1f04b81178c7bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc13eea0cbc000757b0a011809905d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf37ff68a4ad5e972430ed24835a3a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e8605c0f681f4c94bbc7218d24687589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb62cff10294601566c40f496497e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c6c8f3cfab87a8966678b0cc6a1ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbc6cf9dd4e04c905ded4bf1cba622592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182f2dfdcd53be853e1684d8af5034d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e262ad9d54e653d45e45f84043a522594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c791695aacb19e705334783f87d5c4e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5f29514413152debae69ae3c8dc6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0338f0b8f276e90bb4b8e19e0a73581597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38332e0540d3dd05aa05e75a867a273f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae3da6804bb2d2556e1c67967f42ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866db274d661de6f3dc569293d8e7117600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec3aae4f49ece50107c702ac5a9cad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9c348316dbfc29ead622e72a4e1b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7158afd881d8b7e1fe53602cfc5cdc7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6e4d3e9327da44c9d4cd2694c7d0f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d6d09f00f024f7a3183ee5f94c1f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1602db8b33b400c0b1b9a51c80a16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d446fc3d49f4a5b16436d398b4eb63607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dc0f303e0d242cf1dc3f5ae48bcf5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ba0b76b833e8080f8cc4e056b05ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c45478452b0ad00d8b4f7afade6285610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9208a7405a3e93d2b676a25679924611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68cd9ae16b61d5d26cb954cb78c192612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b399a6a2154cea01d0d1b10ffd443613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530eaaa497b3acde6b1aed20a79ec8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584f22724044410680399a88b77e2cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3434e1352efb4460ee71be68ca783a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ce9a7477b717cf9b7d51d3b0a0dec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac966a65d0d0dd87e107f85b23f6441618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1c45cd7951e66d8bc87a66722d939619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776ee2b574b462f2386f0cd96acda85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87863e85a6cb9cee8a611954269914621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb652c269aebe185f14fd23a3e1adc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db142dd34fc107608ef7d7510cdf5a9c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febddaf2a343ded640235d9596af7367624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddb4c5cea7b143dcb6d7d9825c4983625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c0e6053833ba96b76020c106cc77d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c69b02f5755e633cbe34d2d073e5a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600daf0ef54fb68f888dc71b580a6800628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f72d34f1b42915fcba48fbbe90f7e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46fe178ee7b1b72b2d637fda19b112630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca88852320f8392c4983ec1ba17d834631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa879f2298bb2b334224371b0b3d72632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954210aa990b14755cd0b35eb2f53481633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6ba6183dd332b1646a8d628f46844634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57698dd6575f88d55758d64fe67aaf2f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6f688129277f8f2e303be8081a01b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109fa83415162b2ef4f3a4db8a94755637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de2bbe7783cbb6c4e0b843b9d6ec19638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6ce7c757854f64101be33f4141d0e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce211d6168a5061f8bd422d9c157949640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651b0596633f9ce041e6e04a3c9ba70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38219a0397625c26a67ac9ce543320d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24d08490d031be5088ecf7602c44b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e361bee3f90717e4cd0d572b47ba63a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b36af7ec53df6bc8425b7b67783362645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205bf06c417b74d722131d7be2d1ad8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14783a1218178eb0a037d969423c7399647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ee125cea82eb5855eb6ef8875c908648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fdc33390ec667f03c6b5a42e7de8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec148ba1d0fcc3993fc1017f184ac023650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf3f42e0923904bf766c291ee32988651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cda9f314b767375fcbb9b9b3ac39d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73cb346167fb07ac3072e853a5c8a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a56a285f52642ecc21ba34d4a6712654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ab55bf06c87966934dd7af1813e00655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcd0e1c76e63b4dae4f4dfe88fed02656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6e0ff1303afd40b9818da5266d12c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f1f687ac5881d26344d7f6c2e9acc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803b1133c38beec58f295818659eee6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c0b6ea64802ead9695298047481b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01555bb0754cfc9d03a61a5d3b1723e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94b4f5dd5103de9f2e3ca516730303662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba381579a2dd296b476bbcb7141add663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2190509f9dab27f67e1e9d4aa1b9d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df869e5d921e3b11bc6bf0828be5f53665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80201015f1b9929ac84325f0a0464870666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ff1075b51480b00dd72683080ed37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e60e23224afb11ef28052b38db625668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb757fb78dc1a12f7040db77fa8015669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c3862534c90bbb8e3a26292f53dd8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8e365922e63971ac829dbcf5e6ce0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2751b15da79f390e094c8c95256c56672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bebe5d30d77b6ffaaf1828f3300d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e771caae49b46a6b8aa1c7dc6d5809f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715d20c7607ea2643fdf903e734454f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f9c9515547db6151436f5513e73e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41608fedd05ce56a3fd13889a9531a4b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd3455f125478bfabe87540f3ef964678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4b061df03a439837dec64dfe84105679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93e759f248d0a79086bc1104696a99680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cdd035c837d6bc0a04d894103e985681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d32b2ad1ecbee20964fef8f1d5642682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4309858eed09d199d0b6116c9a305e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088931b6e7366229fcb4170de1baf5a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a31fdfc62c4b416f3c65810570a73685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c34d7973789f97521a2aceb549b298686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ea6e08ca2e0acd39097c31fecca24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84f0dd3873709eea0cf13b69fb7f04688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449822c3496ceb742ffe1d0da3e88b84689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d55560b4dddead607b916d780cb1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6f256ece813f88ba401fc85951589691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c117af4d7113f7397cfb7bf212e80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb070d8a18b7dbee2521068e829c116693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49546a32ee640bfa735670bfbde325f2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125dde44507e3eaa6bd44c72cb9ccd9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d355377152230389386cfa8f12eb0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7a3e49830241ad5c8a6b2505e1598697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074443c74b0a92b56e5e59e3bb9bb51698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473f4454aed240abed3b0299ba11002699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6636796438827c00187da8b4a858eec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb0b295bc3a086f1956971bced92e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468f8eb61d728b7ad61d9d2af838e9a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da142d38b476b36d5b14267226485df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544e2c1dce5b5fbb20898d0e1e0e0e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcf1eca2745aedc7c42fbe18c967ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838b093042b18346569b5f143fc6645706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c96bbc1b0d109a73e3daef738a2993707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae5a40945a31d99a0c2d3c298a2ff1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d34dcdba00e1d165d23428bb2902c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000d4ed3f915da4e6701cbf189fc680710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f099bd65cb2790a0e4f112e028480711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a08603b0fc060c253d1984ce91d622712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19541baf604c0ce86a26650c25a3073b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3545a1ee48ff9370b3dc4a3a3570fff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08db28158a7d68a9fdf8ecb1c57d408715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4e2d5289dc05e03106936ac7d09b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a34f16bab4ad3546672671fefa5e93717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca72df709f063746c87b6d309dfa93718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de5839fb55b32891a6e5b31874ce6e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9fd116f6b2f1f2d739a70dd0b21da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859ad6399da558c9a4213c256801d9d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e835f5beee50f8c8d0cf9ed466afda0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71243bd4785f364d5c9970d62490caff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698c59d9f08e8b198d155f0f994b5ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207b1e818eff2ac57fd2f2fb6a69e50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4535b35075998208987afd0fcdd7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6c02d7221a1ab19608918ef7d7538727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258238a3eedb2074bf89be6d703c487728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39a311b20cb3e81b6ff55347ae94c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e5f71b162d5df789946b012e7f68d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df79cde8d0c47acf59907fceb903833731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8ca32cb15effc33ca5350c45debb8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f628fab2593de9d85efe7148a1227733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99844019062c886c18838d7bf817601734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb6e189e180baeb8b49c7ab9aa27eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03188d43d569b3dfd41d154184633859736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43859ceeb5a8b5f014d14a4af568da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae00f6377c74a52f341ba855cfb9a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f64f047d707f58ca17003c2fce0c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b44138a24354edb83ebc82f93ad82740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57cce2241ed18db2acd692e98d34a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32541424c8edb7d000669f30ac1aea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9175e8143590ea4258a2b03caf6751a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1bf12b297ee05c92f8c657d624703744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d05e8f198a9818273403432178949745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6e52b15aae0942fe49db1b2493a83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df298e5276afe1ce835c885a27afaa89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c83c8441b0c6daf75025021ae4495748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802757f321a79c220973ab7ec2274025749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcb3d98adcc88945b4c44de3db2d41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bec19cc0c86cd06e25037d708effc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3639ec9c2aa304073c79f0c5afdc017752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10779b7047ce772092e8a6eecdd4cb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07ba97a821b0d4ccbd24a2fd7a6007754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163e7493dfa9fd451afe935616b92f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c927a50ba17ace96b0250128233db2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31541abc3789216d195619daa9d5d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e5517246b80df7a281f44566b1506758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8c000e9969e0d68398b46e25ab50b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>