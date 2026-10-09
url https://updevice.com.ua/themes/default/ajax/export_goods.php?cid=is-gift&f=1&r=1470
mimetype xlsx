--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125811f5097750349e449314975c1d2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924601e9541ae34dadc74782eb33a3602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67ed7ee84d862895fa2dd38018575a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e13df9521a2a06ec96ed04d4352ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e523fe1323e746954b2da4e69a0f0695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035f9174aa518ee6a301571f46030536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b287c7adfbabbc82a79bf9f1898f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a48c9843f6677ef8f8639f39db0148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6526e33f47605b120c3c9737872029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8a26637a5f7f4c8be20dee8c88dde10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6eba64f01d874ca2e8ad2aafcaa3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488475d36012d9b019ef056098abeec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3351de1c7cf174e13aa3079695c3ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db00d175066299d5d74d005b97233f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fdf776dd6cab984d220801e068fd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49abcde22608b18f711a112439570e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe48f6b4fe3c0ac1a7d00cd43a0b66317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765b527626323b8ae43211d964686a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cce734ca1ca34e8d5b1020c38b6db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02705b0a421c9fe7ffabfc2e20c4d3c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852313764d256e4f4ac0944f0871f49e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82525a47efdd8097683a44c69f3b28422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ece53ebf2c1c664909302c0fbd2c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c2597fcbddd18725f97bed152ac0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaeb5ce8f0bc6aada09d047afb7006c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfada550b32a1ccdfb83f5805d2595826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38562d7bfd158a187f63cdab9f4a293127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba37859f63556cad5493762d12524528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cda65124b887f2f384611d43382e5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd93a2c8d97c94fb0ab886c4336ccc030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d5b3b4256d9d8e1391e7879e8806031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40edc5a34e0a606bd1568a4885e12132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7917f5b78519cb6048d3b4bd9ec61733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa65397ce7fd5845db0ea607c5cbc6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455a195af7154225063bda137db21ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cfb12586572f50a18c464c1fa26a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eff544db096db14b1486742632a5be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41115842fa52e6a083bc76ee2eee758b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa994433a914e796d435121f39951a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d0454773f60ff0dd3168f98ed44c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287728bef45921bfdc00710f5d2efd441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6c1c443c875d56b71366a6186183042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89c80a45e006b26e2977ff4984aa6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd652ae927e645716aec84e6d998ab744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f000d4e679f98ba38c1290abbd3714645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335a7abf3f4f25b338679161e5e5ecb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aff6b8a7472249575ebb173a3054df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e8a24663295c2547ac2c6f7e40d7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea96377eb5f46c90a5c1f7473dbc7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845d4551dfbefd909093d53312e55ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8966981b156bf6820901f9f8a4338851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043aff12c3ff4bc432945e8c890617bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd0b2b2b50cb51799218761330b92e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9269f57a23aa81c06d0e2c52e71435b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da387e468338ac2eaf037e9fce22543555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832315d645a0851a5524afc5ec66194d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8d83833b83c962af3ba85f1743c6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202df93bcbbe48dac70cf1141542898858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9cfc773bae677a4629dfd79cc051559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62cc20d77777aa90fa7ac2fcd0079f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850f20fd6f83021ac9e47b3db408fef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f770f9bb38f92e3d554dd0b94f25d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d569f535376d464cf4378a86019dd5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9669b40e6b3892142aa4c6a2b237664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949053ea8c04e1c0933fc305001cb5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e4c0796b9743487fced1c91670e3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a706d09d2829ff7aeebbe51e99065d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9a8c4dd4cace83f80b8c49c80d6c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a265f2847a39b61640523b92a69140e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a04d129c8e0400b8cf67ab8e08c1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0019ba9123760a30d871d284c8317371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da09b6d86982827bd4672c3bf0b90772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570d1174dc1bfee401b2804e5ecd79d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a32e11a95c6c957450576c74f6d8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b360130496dec82378b6116801613e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109128e9a75e86779e41adc3f477413176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacbb7960d6850a9f6cf2b80678f1c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe08c1919ed267f949fb8c65529ee078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629c14f31c50ea55fa2749d36e1d27779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165dcaf885b5fe5c94875071fd2c17180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f6d7d660026884f25f3ba60e1fa8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4970a130d05a0d5b0bce26b888495382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981cf77b14a401ba66084269662165a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0b09b975261039095bc9d820b32ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad7604e975ffa018e4bce178a37ae985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4082d2cf02eb67e849f51deba9cf586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f7a3a300e95d88616ac9f2c2e909487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e35c020d5c044e57a1b2a780220fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440432c812a2aeb134409a624d91ddc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6823090442522abdb59e522e7d786b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619094ec87e387ef569c50fb797fcddd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97391203a853971880012ed363ccac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73132fad9a17f906b74675fe242575193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97756f9d57e3ac56b54a0e40459225a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f389fa922412302318ce1315b24566495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12036ae0d458b4e19ef289baa7473d2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96f35c7c6298616cacd0688558d5eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00075e520de48f880fa173c9aff80e3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2134c14e6458114c59ca698167ff16299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e05d07be32fed836ad7882a8dd5c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8b4eac1b83b57722fe170ac2ff8f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487615ea188eb0256e7a127bdc221bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91a3c554a8869e4c0b2a52bd03a2dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c3ca39e4af8a740d4b51546965b02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02784544f1ee34ef7a5243bb1ee570fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bbe7002504f15481b588f91ab1317106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba16e5be4c30826f86aca9c5d42c7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13716bed7577dca7f14ed8395234de5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9f91691bf49039d25f38ad1304d7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81a590a7f3b5762ad767182633c394110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc8109b707a1d431367f010ef44e2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcebea888a2e70648435d802322113112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97285baa808e227d0b07a3ba8c00a31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bec41e445141c1424506f3a5bceca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4883025d3e823f89596f3d40bf15b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00387336e680613cf110416880bb6f83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95577ec854bcff2de1d114b8a0c57d2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafa7b947981c1da5ce9c36e5b8d794118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89671df4f4043d3ab8c26ed3d4e8301119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c911bcf0e589c34e21a17597d29897120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91778bdfe344e831f8cbaa7fa3b27c2c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cade86bdf72e96b043d54013e18ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c07f37e7ae15069be0f27fbdbad041123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16c545ccb60b451ce644956ef652ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daf58dcaecd67dc22e6006dafb18d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe83d1f4a519de3fd101f298150a8f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5ffd3c6162504dfef6f35d7134bf6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3806b1579b88db714d5121dc7af4e95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69562beb6f629af255cf60eadd27823f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94a7d03a6b808a569237f81aa76e53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856f1a42d89f93fbf3b4e79ff2cdd1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bc32ea11f268600eb19402bcd33bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652acefd35c63e526f40cc342eac4c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e153f9116835a238baea4ca8dcc69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb436e055370bd8aad2b05f4149f2da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e42af358c64df17115c69d3bcca11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf676b6a729715c4273f5cfb87c24c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84059667a4993e53a4694fd5d146e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faaa9168992fc7761514d1796ee836139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e857233e5d66b94e8f5ed223415eb68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93568d0981fbf39404ffbec342aca3b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff0dd3e0965cac3052a4f2d9b5d6cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cfdb3153e1ec83463bf9be41f38c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921694d87f45fff3a448e5c307fba5b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a21e8eea2eefae9d446178b1ec752145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8b6010e4e3889dc98a2cbba92049e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bad57189993a577706cf3531e24cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573b1d8ebd30241c6f17dccee7a5a06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefbfb68299dba4ec0efc1d52f505b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f962b2abc53c644279281a09a84bdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6129a4319a7ebdf8028c142ec933e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578ab262a993458875ef502a0acf12e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae4967b02e03febd3b39758a40c482153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9ce778538c57b190c24896b8c68bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6553743a4056d024d06f6e223fe6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394dfcfe3770c804b2fb3bc14674260156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22f91e1f63e3b741104c4bfd25d25c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf7f034aafffbac077c4b957858ac7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff84ddf282ea8881db0cff90ca9540b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5446d782d3838a048c7a16dda1a351d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65183bdcb9ea61c6eb0e7cfae43cc7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03224cc238bcedcf662daf60befad240162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c3f965fa24dcbd489ea57ec97e915163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a9a299542c6631329afe8a2169d00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d497a20ecfc564a62b226a89eab0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecc737925f3c6663b5ad5f2e84e40a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6937c510f1a8da6e65dfadae4e815167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bc14996a8d85c1daaf5ba54656518168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21ca00bf949836ee4c9e1496aa5b6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2379b778edcf81979a972f9fd2d06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba0b5cf14e11559ea5316ad861a110171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8caa402ef4962afcfde4fe9576f4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250172ac988a40c8dd8f9824687b23c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169fb40aef08eb7214732c0adbcfad8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12db22493f40e5fb072e779c0483b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609de4ca581e8292289e517212308050176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a508a848f19646f3cef9120386b71f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79559d24d4c4514c7ac44f25d90a8a6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcf0779a31840a46228715f91b33f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ede2ce39b6de3f93e10ce7ccbf2360180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e844ebd67d9f9c1c5c6d090c0918f56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67a7d3ff8efc3a1c45b3ddcd2c26cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d2f16330a03750bcdf0828f3187cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec232c4aafb49a7359a5322b854c0bd7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecf2281f9ea9c6a9689ec6227d2596185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483867620be630f259cf41f0cb52f75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e41345339d693e178a398b026690a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7d8f68126fb75c6ddd79c851a2a1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a40dedd4cc978c556244ff3266fc2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34e79e6401a7d0471a3d9eeabcee25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4030191c9c9141040baa4a137982f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808620f179fd9fa72b3a97cde2fe579192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc96188ad51e1c5e0b6590a7c2b129193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84f45cc8677ebae469f5ea762a55ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617ac7038d9d0f32527bf456ec119f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56141e8eacb89396c105c19a241658196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dfd02745473542fa621ed19eefcb0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce7c0159d629e601765b44a72a74f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1355b8f3aa2ce9c3ce1814a809f15e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb671f7388b63970c0fbb58b77126658200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1e853ad0b869192a269b4f85b5794201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92266eba3d60b5c20b39151ad1ba738202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3accdb0f205c94f6905a792b7e7137203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5ab60d76976602e0d78cf470e8600204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6c4f1fae7b2fda73dc01b00b0ddad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8cb20080d6328c294dd201ed9f0d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631afc9b1011e8f0b0167438863e4300207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701758245c629cf5cc5cab52dfbf5dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647e2196ee81f1f33d1458c7662da15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa496d471a2b626ddeb4c42ebd0f38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b08095918fb6d4e7d52020e275152211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f8cc0185a96600ceefa42fe494f1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95928e1c551ab75764b0d089f6b511213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3c5ec94cc7c2c750f0673f408bcf1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b85dade1aa94b8ce402de60f2d0867215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58564004de07430b26bbe9e27bcbeb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84199d396854bd07dfd0eacb5e4c0fd9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848bcc419c773fdc137dab50e5c2696218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4174c4350b266cc8b280619290c7e06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc40c38e21fe1b6767b34d56fa58e7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925196407a1304b755c576c35fd27e8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e25a409b62a29ad0b223fa8da6f04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2c7db8c97555e99813866cc8c59d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770536c9a4afeacc739168d8aa394a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f65617a4d4cd513d67a013c91f613e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f67da28ad201fa0063542764acc837226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa92588bbbe84452111c4b11e6806b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b40785ace628a420aade126300483c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4cead4004c6265c00029c8ab712f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677214d737512a457c1e9eca103fbfb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197490a94c1008b5b3bfd10db802c71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7a56850026a465ad03031f4d2100e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332178fab623201ea3807547a4691c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376dbaa43542b04ab5bb4db8d1fe7dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6c109d14328c464cd1970b8a06cf8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd4a71eae6816ab7cfa565aa476385236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d46c79aa35ab85098835b82f2eb650237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120c67439baeda56015192479d2149e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a39c990c6e22184c7323bd427fd17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de439a8ebad39db616f2ba9b379528240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381dfb3871941f38dbb1581891b5343241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7270feafabcf60f6c98a7be97014d4c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14852cf3d9caff88c9484ea45308b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecae912d03306ad2d4bea4e6806c94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963346773ce3ef2861ef97e6f74909e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb518941b4c40dca5cbbccd3e6d5a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8422be745f59cc50b031da459d4e92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713923b3f63e3ef713bd4ad072b29ffc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7806f02c581ad656a9f29b82239b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a420a601250f061731b1e1d824cc35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bede0cd303095aec1a515657571ba3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326cfe03954fd691da0bd5c132218bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7b66cd65635156865fa69b1c996fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776ff9818386244273cbf9b45c359b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42867eb379ff74fcfdaab5138eeea694255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c359f584404b327022eedf50dfebf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92692aca93a12b65bb0412225a5ffcd9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc496c0b4027001f3ffa7ae06cfcd6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3be399603d35e336c50b761ab8a57259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d6acbc02e460e0b6273973aeabe08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c01edf1d6a4aa90066113f7cd9df45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9413d2238b9aa3818015d38a8e27e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3f089ca72e153ba5e4cbe2e0fab3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ebd9916bdcb98d3bfc4ddd4b48e67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61ee1b77335701864c675f777e153b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eaa6f7546a4954a3612676315845a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b317b4eb4e206f3e2a37baedde92851267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6587ba672b96b32381d209f8f85daf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362199102ff11ae635d62ac238a6a8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c133744f190cce9ec9e7b6e9275e56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc123036e3433bfa6677c79c483bb49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f0211f17bfeecbe07dc8a70fed47d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52167d76daff4b36d6373ee98c0041c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5219822ce7c29a1f20b38c83104eba9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b17a970fd71fb26bedd11b9263680275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2dc0a8c67ccf2955bd7e57e25476e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d325a5e3d4b1ab05eb32c3aaab665277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3938d482d0ff825d837b76f13a1134b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b738f9dd27d17f40ffeb43b957500279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca35bfe1ff948db2e1c829070096a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33798eca6d6429ca71e37891edd0b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e39ec016913f9fe96ab4a6cf4d356282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67723149c5495a30ca9eac0d60286336283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cbfb06284f470e25b0b5c094b05b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945deda1a5a507f29c02386f0c37f78e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f43753cbbc4d94e62ac9ccc67a677286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c64a50bc3b2b4991e517986cdae28c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37a55cec3f5eb6962ea742974e98c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30147bea93b436d20de74eeaa5b1b093289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f867ec744161c9ca4b51a2551ce9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0f209f8b311e42fc5bbd1f8dab8f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccdcce76ab226817f3d20c959ad020292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26fd90feaa3eaf0cb496392a2958d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169807f4a692e5d831ac3b566cf5e3ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47af07c4802fc114db5460f21d0eae3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7214a569e3c936db75f1bdd733c65e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22288a884bc7106e261d9b92a4e4b61f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb487525700ab2d307592295108a6b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea76873bcbebd14e228248824ea570299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4aacc0f378677537338e72554ca4fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0f21a9b02f21e24a1bed621355c86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a49a8a14e2e55815e72732cc83abea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb049162ecc68836fe3ee580fa2d52e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bb743425b400157090cabd0b81562304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2046f82ab5d28f82daeb0d210a7267305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccc1a12620da9aa808609482ae919c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb2594a261f2c160baede1507b292a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda670f617bfac891da3735f23ffc28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdf7f9c1f4416ed864582656034570309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7bcdab2d50c5276ace06fc1fd580e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd7c40d47ebf20edbb18363ca72037311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab7f39b6c73bb3d1f1129e661a0293312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92ee8c405a713fe9b1e786b9c777f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6e619e5b14fd5286b1e9eec31f20d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83908d6cfe875ab6ad360f2a31e1fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b78d7a4b5257bc3f240d6637188d59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e317c3923f4a6d30286fa3a15a212ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87250fa19b0dbb174b4ba5ddc306386318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383897d6f87bc9d7433039f5852c910319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e68df753a613bef28a4d04b281213d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac802974d1a012d95eb61fbb78d26162321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a0f4a1ab0223abe8ed153b386f52d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f261397bd0646507fad5dd95875633323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c33a8179647876f92b35ca6ddb3df7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d2816ac7357526e1a927adbb5ae31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9e9db8217dc02407104e1270c1437326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493f20b871ab747ffdaecd445e261c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b0a45cc8e90e6da9208ddd32056c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3e4a6110967347e9a923ff6a9bbf9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a98fb3975ad83afef883821b9408dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653cf1892199db98df9ce8b9bb3ce90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e11d36b0013ee83438ebf52bbc691332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd3e2bd6409f139de6325f191c9a6a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac7b2cede660caf63097564f374a4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f83143b7a5134a924b5b590a613d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34832c3db9ec5772745dbdb12e969302336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce241dab54d99eb7b2898f11bb32c0aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1f5eea0477401a3f0700438b8368c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf528682a8d5a220a58428f59029eba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f45f16056d42cad7f000a97ffc90e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bbe74a082489998c7ce7ba1c9d9c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce192da0ff33472e4c303cc1e7d49143342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afbb0fc95347b452c99801d2255fc8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ba10e40665ee8278b1ddb9927e5d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de65fea0543f997285c2f1373c3b059345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26990a6104e67822fb30d0b6373a2c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d49cd1e550dc517e4b6c97e27fa6ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756c6b36c9a199d1178bd9927987218348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137015869ad736393ff82cc6247f325349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ecbfb70c522606e2841c5e13b3354350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c53e555fe4f6559e1c8c4d82d4d1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a1605c0d3b5f7282af71d1ddedbea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e433d4e8c2d7d08c947974d5a08f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c55a91be39ed07ede7bb41215817f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9914e5b6b65b919191356992f5ee3be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c756ad156a49fa9946d0d10b36cb769356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4549fcb7ebb5c8ef307262e076e3977357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd749c9b52c7608c71368a00c44503358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87fb2917355719e484458cb1989814359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663937d06e14bbb96ec01c640247f5c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914eaf29511308fd6cd768b6b7eb877361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaa9b75e1e66254d7a2e65fde0c231362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f8a8e323e7ba326ab5d02bfc2a583363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285def9e5521ca8b62f16e7f00d6eff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab6c046b51834f574c211cb3cfde41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c752a7499d4c63de4c46f51f9b319a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5b844e02a86fe82cc3e495157d2b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f24a9b6a0a4e32136f60a69f4df1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f14f98394489aa7377b328690eebe5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15ac66ca1dc4be7c02980942877d9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f70bee6f4e907dbccd3e66c10119c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146a7cfcc929a58485da17847d9e622372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8f06806bba89c1cfea67607767eff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf95ba6f2dd537ccba058099a48f64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdf57659b8c8b9f881cb4b9040676f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d3613ad18c82889a2e2d7d7851766376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a8bcbfdd9f7a4a1ff5a58576e2257377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcd4d174e97dd80bd3f7495a0ef02c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717ff093f6392049947b3c7b01ad3e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c91352e3d0ca9ba9122e12818ef5fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ab1902639826e8d40e7b6a6dcc8ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5e95e0d78b9d2e210f2969bf353ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24e157121409415479b7ecb9b7adea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708af65fc58ae4d6e8fd8f09107b991384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614820b27c76b7e8dc3a179c0fd689c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d0cc92e85f6fe838ce10f0a8cd6cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4acf50e84db06f35867554507d0a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf36aef3dd772b1904b59d4b7ff5f64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9721bd83d9d01eefa0a11120ca21219389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca023ed501d305519fed2cb21533ca9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1296c0c3d752c427b5853b2244065391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9b682ea9ebda60e947655df843f96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4739dab3dd4a9b1e104be057213bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad7d02dafafb2fcdf9ff8d3ee8d6c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cccf9359cf36247a74a577d02ff23395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423145b0a90b010a53f62ffa6a2b320396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03569249fae11425a6db2f5b55f2994397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29052ece30c5d70eedbab50e0bea10cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992a8461e57bdef4b67b287805ac80d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9c0367a4e4b2c619e0595858adce6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a3ac9cc4a34c5d11b837f721229fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b49e9153bb4cb08a9556d608142a54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7bdabfa5b155327e5be2979a098ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f3022816dcce653abd14919cc5a78404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d462aaadbb5fe1e2d8731917c83c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acfc0325189005d6d0312104ae39b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d21e7e6420e8466ae2f3d95e26b5c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a9f30e05bd33dff8374bf48bac9ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd15b321680ee7f096c3e3a7a27d45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263de79a836c52311a15dfafbb4a90be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e1862993fffa2386e1f30005b2a34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28f841805b7d5898ff06e8b0268383412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1e7c7d316478116794e853d92ecd4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe111631acecc83e928840d691253679414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c2367849abc398b0871306106265f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44237365a2025f0c26fc8b95c3454f2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bed48c772c6019f777ae17de701a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d14cafddc7081202de9b676e0ecf14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471892be8f4149935972443c8d89013419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f865d07c0dedccef21905ee0a685e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d92152f0f28a92fa3b89eaec5cea95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0c2744071c1f2838e66f50fef11e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e29fe06f4dc770e4ee2647548b37a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ee06a131b26240a6f68886cdd2b55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48119d8124d935a9ed2d083aad072cde425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8863b9148cc2fa50d889aaef47b66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56825ebfe66c501bb8e58b99081de279427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945b8fce3e7f1af473e5fe65d80f865428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ea7913ac6f75e56c464f3150cbe24429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cd408c5fa0aea5431c90a52626e61430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40ca496af579993f367dfb751518c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8ddb95a2756ebfd0e1b3fa8df3ec3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66ea073bb3fe7ab9114d3c82b5af41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185189ecdd1a7722dc9897966bdf585434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e06f78064f6942b71ba0b2186a87e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd1d9461525a9ffc891f3003cbf102436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cc8b8af3ab81b4d51a4c0413bcc5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2926939a11ed0119e69f2307ddbc0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f0815c43285aaa253d19e80b59d24439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a5848ee964b0cf30c4ac82fea4f91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37130d0b605a5a12d1962793912b523441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfffbbcf640835135099fe2bb326630442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46642aae9f4222b115df9c518d8bcdf5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f818b846d310104cd01bdfd4ecc82444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9458cdbf4c78d143ae0108b2360b04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7529a86e5ecaa651a18a4d0911fe9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b92476e3e57d529dd359da3f3f646447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a40b331d34a417d2278202e45c82e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086bce0b3f6235639eccc8cce8d51d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1f759ebafd4626c5fc9cb0b84f1f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2917962013a01bf3390d7aa7cee451c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5662d36ac9ee4b6a640f47b092ecf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4e831bccb3992652fcd4b7681a261453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd05cdd710583e7e90f0eaee9387a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5763e23604812539681a22b34182ac2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9244a0c927faae86134fdd80281860456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197014aa9b19fb3deda552ddf79df223457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5044f02d07ec526703abf9c95ca0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d3bf54243139294c4c6b0d1f4b0d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117e1bae9d0158336c74b0af2aed218460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef91c53088ea80a92ccb02dd8f06746461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09874757795841a8f14206bbfaba61f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad89143545d7c9f77b06f0d7d541b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76867118507529e5f59e83e231b5dc3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed526764686b0c436290053fa2091497465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2127c888cecc07ffd80f382651f9be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6974b45804d57b695c5f98950b9c538467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcff2bb2575764e4a050db920b47f4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685d8957348d2bfb3715211a0c647e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2c7e09b1578575cd9c099b289447b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfab38b5742f100084f94a5bb3348e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d25236f0d611f0363aeb49ac77be0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f967954f541bd2f5261130efe5062473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292630cd045474f772c26be8a49723c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643d0e476fc570dc6028e50c20c915d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484180a24cea172a3a0814bf38d9d738476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae921241bc66717621fbe2d117039fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad039ba1a2364b49eb29898b8042e4b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb4042a8ce7f8f4f2b468a742542a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f3bf4b717e7bf9808a3463e7db373480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca5deac56251e7aac0eb9307046651481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b324be290e69ba6a698046ca48e751482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a392f5485165100c043786b4eec0b53483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aaa6adada81019a4a098bf5c8eac5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae18684d78d88e571229371d020c7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726ab11e5e0aaa8829dc07671f70423486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a6c4027619061211eb09f53e7d9af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde7318f6a3709dc250df2249877c5d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e011fe1fadfa62b9563b15c5796e69b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55f6567a46307b68a8a6c9e1a98b08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeff2a91e27f87ca113cc6dd219fd67491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bf6c8399edb8d3d49384ee23fd9b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf196ed76890567fabd3f229de95f2b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246a6575e362a42fc123628550ab73f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab5417186007c0631878ea3f3d2dde495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfef9bb19ac7004ee4c388efaa50aad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428122915ae42df46528badc0ba8cffe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3d61de14b207e6a09627f6e9ece08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d726f89f57269f589037f44a5c4db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918a59fd6f1933b4afba01cc181b1c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66fbc3ca24d12e9e1a9a18501979e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e697707a2c4b9a24efbdf7069e9f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5fafb39cca2096fc43229482ec018503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abdfebcb8535eeaf2f0092bdf6a661504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d07d34b382bc35475a72477b91aa3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa9215cb257cd33c5c9f3b52be509c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf83fac8904e1c90710174633687792507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83638312e35ed338f74affc59bb67d94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c0c36c579d5ba907bf283fda71738509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb6d5e8e5820dbfa691607a4d2c2b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2752484189b311aa5d14af24ed353e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91354aec810e644c5e7f3b38157a7a38512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908db29a20adbb0eba55b97f529180d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc87d4bf5911bcdf9df86a04f3b8401514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196329a44ccdd5fee18ccd88d956fbcc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432c044b482efdf3a35ca83c51f06ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f23e794e26927ca7f3a8376ff4e4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dae6845d10955a936ad2eff8808643518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539f41c9d7da354a9f4330f1d3de614519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cca74f4fc1beefbee0c639c9366998520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b8b48eb6e856a8b05a2115896a6f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ef996332fb76760fa8556ff5744e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1222022808b4d3c7be7bb13fa9c2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0333b9ea02602086b1583fb4d733bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31839ca2cf63e7617b1dedc9d0eefba7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5550d7b41f03f57741de8c703d4f5b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55fa8f42efe4efac0d822d22017ef1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b588113218142d67c65a56583761c99528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db57167efea29fbf380ca0886d3a43529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ca060df8bf07b0edaa76d5888d8dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bac85ff822dacf2c9a86c167e6153531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d832b81caf7aad478f1889a5daa99e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3dbda3e6614a485c9dd212c108de7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2da9a916febd533c24e1c69e6bc9fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f66c8507c5527789e35742d27535b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c6d597a65a6fdc23bb9e1a3d154c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79deb912719adde9fa5f19b9641f1d82537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39fd389b51eb6cbae97d31f3cd0899538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b8eede0baeb379b1007b4bcbea13c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c7179aa9a980ea20db5112e378b5a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b6800b7e40a4ef9ffcd518630835d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576994a0bfa234017f6d0827aa69741542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1542d3d45ea72d38e7fedb762ec298a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5b979539dd88957889b779e396f6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e753baacb730d7318ba13941a114b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e76c6ef8e9d5aee0fcb9e3362e2412546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c419207d051eafdfadfb67821c3b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8956c34b7d61dccf4bd52d7d3c7be13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e089c6bb59d48c13f3936433c5b31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce57af528e81dc3cc02594c7ca3c0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed399fc5479d16d0b9821d1c519b8a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d8ba2b5fdfbf0da2ac62e6a97a7d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53961a03fbcea6c63829f339a4e94a15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6075c19424291237396eb0392b8ac9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf5dc6e99c6476cc5c93536e5971d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c366dfef6d68434009df8dbca93b58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd71faa5bf4b90996dfb5454d8f2f21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4108556a3f69aef4aac3421fa96f2ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1283808a3b4abbb8653568a21002a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319184c719fa1ccbaae78b81b11d2714560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381beee37ea180b48597c6996ab4cd97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90486b376ddfc5881ddc2b2af48c9c6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481908ec389f763eda7a3cb408560cdd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72600497431f19480f2bb9705e6694b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b4bac5ce0a2a44c685a47705aeee1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb17fba8db50efdccb62b88165dda6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6772a76c4df387054efc3e983707dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a21f895a82649d6cf34498331aa685568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b5f1798c6e208cb8c4250a5f0b7f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681cfed6575fd782bd65b45064d0008570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f5fe391b4c3ccb7b97d60c7647c4d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e727674012415313bb3f69591361d68572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c4a24a7ce6a2039793dea43b587f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28eb4434be5810e2f0fcb5ba4328f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3fa24ab0ca0d93d13376c9d0830c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dbdc74aa41c0783bda5d8f21bafa1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bea6bca2dbd8518ec6800dfaea21c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd91e2fd2e21ef80198a5a07b0eaa6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1b32d79932739e8ab450420f3f46d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b857590cb7c1611673cdb0aa6d3b3d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff813c25df3023066fae153a1bc0078d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351600b147ce6f491cecf5c0c27915f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e61c18bcfc0401c5b926a0b94dff2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abd7b505e856dff962381f8ccf52c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902bb52493497f6d0ccc2149540424a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9fab93a1d3db6c056dd9262e1d618586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3150a31bcae4b8cad436d24fd133d4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d1c18ab26ed4979357328a12df8bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a335c89c596df45e77211bd3c581f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15c729f212cb1649131023fd37c04c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64383f5a5054d229236de5f829412d34591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac09c659b9e423a48af8568a7213b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf5d2f30655d631a086dd776a427e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764ef992d0850644503d27b7444aa81594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf284e2f4aee7233e2e9e11af202b18a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911f05bc58467cb1df5ac67afa2efbc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb1ed029f1cd779fb162855ffc2e43597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720695db58f1cc70f3b11185772ada7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8b74bc2656135ee2d0fbb7b5a724a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfff202ec4c39445107edacee8435a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8a396e601cb888f2e33ae6c27853e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7546a28943f53158c50753edad0307602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50479a1070756dd262c1e0e6b664adbf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a14baee4285142e980a27d1b2fbabf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe84aaa3f207e35d1748ff15100fe52605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc986eac1095219489083650f8dfef7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441d29ef5279db19bf2e00330fb83dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eaf7d02d4d934fa52702b1b699fdc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b184f67b8dbdb901ca66a0f105cc2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18bfd12b57b3d6f7278725ffdd1c55610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806f4ad6771dc1ac057480914a06f63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da815c878349bd879c304e756c21e92612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16dee43ff6afe6954a5d8d5038d2e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ec2e05b0e2ece950598527f3cfecc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ad9d2fd89a9bbe27b32572e0fb201615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b69abac9fab6cc1d30c67a86054d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c06a005642045f0e21b16b52ecd5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e972282698b8f6dc04b4991cb07dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a124cd82d9994d31ece52b166c6dea6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763013bce675d9a66a7366c0dd8fadd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6afc5fdf05708259685e5f5b8d5ddf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55944050122969cb2a745a58e91b69622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0fdda2f80246cb4254e4dbd704442623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc52067528b774ddb21228e8e0fabde624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad9b40339152307f625fb84a0da8a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef16c9cd3f87ee233d529459d25dbed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0cc513459fa0cc305cbf83d73b305627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044aec15c40e626c67176bdd5e75f3a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331554811cdaf4a6f4204034d708211629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e3448dcffbcefb7625834ba3d0ed2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b900391f8f61461088a6bb8cc2c1ea7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5398f26c50941e2b9db20bcc2b56e0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e007ecad12033e4a2a43c6a00b5d52633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeff079b147dcac63ab00c613b6640634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e950705d225f75b80007f01891dc62635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4591ee01ec8e83bfe9113cfe98f99636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64168f196fc7f3f3079f40da4c50402d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd272096e0259f83cc2a06da9ee58ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173da497e2bed8dc9211175435bf75f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125936dca6f81525554ef21afcf9240640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda76386504ce068ddea6f98ce0373a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865777d913670c419ca57dfa139ea57642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368134739d707e2c6aa26a3d4937f823643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0cee6b080036b6215cbc4e2479824644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5ce84bf0466ddac5bc81daa09bb68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d35e41df63ea8558842e5349d6cd8e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85177d879f9e7eee22d0f4283c8976647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e244f0d5bb9ce8ab382c3d6d5fa240648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74918ac05e463bca1652ef44adf964d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dd7fbed92254c1ffeb09c7c97e7b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b697099efb58064352d6cd3ec6bf35651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc6fd5d926610c303ac84919b42353652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d877bbdf57d63b3c7d2c60497be8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a7f481847f6c52e8870b001e9d7a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30810742e34d85743ce2a92fb27427655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558e8b178e86cff1dbdaf5510ea4432656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514fd17a11f0f428b64b9488b9597a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474ebb876063a25a886bd15793a76f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff66469dde6bfa0d9f3e137c0782cc2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162339b0189699b268b4490a412b6ff5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a2c5b47411762ac788df0a85a60b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ebd7984f7fdf302687440ff320ce1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922baa7215488a3ab31fec6bde9988c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569be855003957d117aec57e126cfb82664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dd83fdef61c1a075c047e46aa306b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17433cf4490d744b96944da835b362d6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b3db5b53ae3c97bfd3e968d46bd6c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96659e8ab083950b8ef613b1e02b39668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b655b7b18b06c0a1d2c3e173106cf0b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0285f976fbe8039decda01958a9e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433b09a4073aa629bf0e5d942a6d15a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4baf2428daf359ef36918f8a94709672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa4911b769a5ce21ba9090371b36c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3e53a33ae18866f0c66a218a1326a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3617a5f9c6e9f7ff305ed43d576bdd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c561ed9faa5f901bcac94118e22d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3522528919d8989315fd6e2412fd4c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516c953a50f205602de1a41e3f3b440678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e80aecd9a9ecbaf28f89a71a74f0f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb155d48a675b8be3ffd218c7b6a60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548fbf94cb4fe0fe7ec9bd8982b5147681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db704334668df853fa70a860a89cde6e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b028911ea32a066c53ade51ad45aaa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9abfdc9037038d6031e8fc890b00e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fd71295aeab90b0c688e45fe84b1f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966e6b22048376c98307450848665d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9921fee934472b18cf6b4d48fe335687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d0e08a6ed13ee41fc2237b9fa3636688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5e3ab954f9d9ae47cd20edb050b1e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e858f9163f56201539c0096722e2feb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25accaa7dd55a99b423a719e7056dfda691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7136b1ab06ba06b87d2ddc335e177692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518df7c4cda497f21b39396520c8e07b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753ac64987544e2997fa20197181ac2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc0911c7ce5c0eb6b39e694f5bc92a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6198e31a286bc0640c178ed785f47e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923bc8a37484c2fff3d879fba464a86697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bc23f17ff7ea7f8b37fdd6cf8a809698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bf54f50de1aab8f169e0353f6a74a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac3a4754b52ca68dbe1b38456ffe6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edff32034e89db0fd8cbc59c9b8b44f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b419549c45e695c4ecf73d7e5543666702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5d236cc93946df8b020a639e86525703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5195f99d33c3177ad093871883976a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcceb43dce4e482d14e8c5a364b681c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d342e156b5cddb07047a575f0b1c3e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305f05515ee1bda0ecda8a365d01919707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39692b7b879843104c554e8172f5c071708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820042f2394f45846424af4c59f94e99709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2708cdedce7bf12fe61b70d633523710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec851b638864d75404d927f66030b8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685f8398b74f0656d262fa43f75b7f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beb13e4d46b22a20324eedb3033ffb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9fa13593eb4db90bebaf58ce2963a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c087d7e88cb8ba1a2c55a5e31495e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f15bbea0f4f382f4d92a7c9c261024716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ca5ae3ce4314ae15699a77e729154717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b944231125770458462475ac9e5ab7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10b9c809729a9c579d10017c45ff3d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a8f9a9b81b7b4f56f37d9a662e0d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b281266a5cc5d7885c73575600d8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfb568dbbb8c599fa34a0e3599265a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6665df3a612265ec7284913bf16dd50723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386865281f6824d7b4e6908a4a00fbf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc5b6c5b0bce7cda52ef33c821840a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faaad891bfc344d18cff35351c3e1e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28079e931cc4ce8639186ad00377de91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f18499ff3548b4d7db810cf711e31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804db711dbe34ce653b034757fb77e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed7c4a583c027f862a6b26133e86b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb58b2cee4c8f0c0a4bd523bd3915e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b597a41003a8f47f3ce91aa77242dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f89957d72d47bf9fc7e505f051903733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe53dc583df8da751802689fb51bcdf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea200ca7a679af4f93f4fb165d9c1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb73fd04bf01d9c309dc5ce351cf264736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a11dcff8a76d5cc811555138646861737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c370cdda2166c361a4ce7766c4d346738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dbd33c4bd76a94f6853dc1d5032de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23792dfc892b87ca2020563a11435896740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075cc828003387d19a8ce0c5d3c35e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf28a15ab214d85e67059e67f3134c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01299f681d984a1e36c7ab1c72ab1652743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41272d2a39c266b1af0d1c852b21af1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ff3ef9d66667ae38c4e62d3e5361f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa4837168bcbc014cb3b7b53953275746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25abfbd0de060c37ebf9c40956620f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2181ea3c89a5f4b1c399509bd8745748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea684fd7a18a433fbe21374c552290749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118f3e0731ef1f31d3361529bb45df6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5492024be9385f7d9a616bee8f17ea3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc30713e12fa620a1e4aeb6a57a8bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8d9d3f967b2c7a1aa7e6555717f9a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9e5b515c3fed69e02d0c0c71cb4d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7439cf2e6c81e875dfbb274c47aef22755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898958b95d4214adc86dc3a4b107a15756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5eb08294cc06a0f9b53783fcce8c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be75ab591d0e7ae8ceab5e720b2a14758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866118d7e451fb61d7c6c4881dc0cfa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307259390f8c6e12f44e5de241262621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb0f457907294e6cdd53245d62e9242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3979f257540ea37a7546036059de73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3c7478e54d89a0754b0ce5f8e83ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf62f4bb8b79c19f464cadafaa9b5335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1070e3ac9df20589e4fe8b3eab36b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fcc371ee8ca63e67bf76c18e503fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ff40783adcab88d5250ed2316d9328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f48c3f08b1311b84a0e419d27c3189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5009a8aece4b6db1f1ef974f2a6d3b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b443bdfaff55e2de8d0aa9f4faea711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc397965d123ff4eb6cd3eb68a21d3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c04a45163bfae28e52240861b2ae613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8493967e685ebd74537c60564f084b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af0cf78c1ccfe2b8b08c0b1f23d69115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdbb802a9d7afa67a41d078ea3cbc016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a362ccea052b384cbaea4c3c47b4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985831f7dfae516405d34f0711e0e1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64336b14e45a6c87549c20f187c97cd319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479939e511b5ab5f1784d032392bdf3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46fa9ecc6e6dde3a806fbc99026e0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efafa87387aa8b5c1ab13609da5f3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998a3edfd743b8e70099b70a036fc7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169103988afc3e787254cb84405c4a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a9a4341171db44edfe9d2573a9ec925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e0f0ea6f109bbb708f388eab4f1fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a2b9956eee1196167e5960166b63927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ae0724667b61a76379eba2a50a85128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab2119f0d4cf50591eefe64a6dd78b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b6598a70a353b48e65a0c58fb541c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94c97359a8cdc42935aa3b606d261431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406ef4c9b3cbcd0b04072c0de5b407f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252df4be4cb35e63c7748f8d1d63ef6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776cb6075663402f5267a73905268a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28d3cba259f3a01f000b503f963db535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f42c1d2df6d4e3108fd774fa7e25aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8475568c3ee95d48a9fb8325e73e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a3c1d96a74620a5e9005b79562df738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d116872da9f3b5a8b731c4b45c8ed539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c111ab80417b4ae035821644a3842940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9448063a76b7016f64af1380dae42341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18c58d11471abbcb671d988c33106e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d317af80d0be734b43b444304079ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd45594a4b2f0b85976a101c2f0ae1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52480cdb6e1dfe52afcdc348e26e4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b98ec6eb07f9dafcf77e4da38ef8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcad200dd8415b08303bbae4dad5fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd6008cdd2188c729dd79addae259a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebe3849d2dbf0839fa06010fdf204a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b00d2d2d9f459c4558e74f5b954e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e31eacac456bfadea9301a5757b6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87687f134e67909aaa1ec5def46ab852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd790ee14d5d18819b971ad6899c5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425011aab0e9579d394d517c11ca05554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed7b313b5f0dcfbbae59ec3800dafa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6edffa3e8abac9f3f221a67d775f9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cae4956b15b348d8976434a3b9a1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77ba39d7680951bb2a46b7fd567af858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7b9684b014022f20099b81f984c5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a189009f0773de8b6ac2e229cefae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a387bb206fc45a9b24c5c5cac122561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f31dfee003d04a5798e7220e95c5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88377f95367369a13b884ae827a23d5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8eabf644dbd6fabed5efa94003a7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fef00a005b48046cf39694449e8c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79148a8cfd0cf29bfba72e611db4272866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3194ca06b08ddf1ddd7e01f67522a2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded960086d51f517de7357a44a4d655a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b667b01ff8e0ae904ef5509d1897d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8939567fef06acfa5cd70e71379c48f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee285bf4e8285d06b386a7c8c9709f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff4416fdd68c16dc46a1338c777f4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8108ae900f5885130b6b46e3270d4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6429d01f49f7701b9924e6731257b6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58517bb3966b61f231f35a5d826ac13075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f93ad3b899acac241cf6a13e1cda7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345110062abb707d0c988479b929f2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e98e86c7bb5612f61a33666e7b590b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb3bc4a8a2c98f3977d77dbe6202fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f3b26cc9cf26cb751decc0afd54a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e230d235770ef3426950288943b77bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0662c487c4ec0a70430552553682982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c04d374790438f1337e54ee51e836383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed673614448c63f2588177a9a53f8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d52bf8a39d9e7c0f660c863a9c574085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2645e39918b0fc4eba7b21f25a95f1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c608e9b7ae10eb22862a641ee4d0f0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab481f4e65e8f91a83b80880f0559ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d579a7d46266d6d12ccb98dbee9335d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77bda6804690a6e26f3f91e6f4ed0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87b9910bc9d15fb98486c63892f0c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465311e9e9c3a445f3ba01affb5064392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1314ed26932b787599f6aa3e919d82d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb76fec2b10983c7c547fae8f05eba294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb68c507b91c94f3c9be5f357730a7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6cc1b03a29676c4b28fae47aab39496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfc304fdfc8887dc8d2643b689de0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952173eeb8a5ec8f7e63f34856420ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f5db7459ce5a45f17bc5998037eb499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd01c3c039c1f2a5ab15b51a5fe1687100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057648368b78ad72aca5d04bb102a37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0026adc5609a93abb40724c856cbbb5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169e99a427f20612af3148f296948ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5b96e3648abfb9ca40e9002837789104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec60f8a5256e5dd95aa870ac90c695105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078220acefa4e99c39ef6d6907d9b1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5708e76e55b19d89f0245c547a823107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bae41e018ff06975144b1c7f9d58c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457faadd6b3fad95e857443df3e19dd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf50cf04b62acb422e70320d0f8c63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d862e96caea950435f732b329b18d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5804f41d2c23613c5419ce47a977e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45f852e2003186c60bdbba59cb0d9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f8b15fee3015930f53953ac6e9cf3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dc69f4315bdd64e93bc417f08f118115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be377c7b781f0e403f04b346ea2d1b07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efe9863e987a7b3efc913cb18f1425117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b847a03ca89a14860e06f22161eff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b2e940e467f99d63791e12d8d781d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bec62d7c2b5786700fdecd3d1ded7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da9cd08758af836aa885e0f3c8a7e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76d8d76648f6154e055166b4d99b05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4802753ece24969ede078f3dadb7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fe632836158cc6893fa9a34256173124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dd5a672c056b08879e6c84ecb871c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21876f481b273eb3de4019b62157acb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264c15249c55c3c5b29da7998e3f21e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e22768e02f656755d7c2c8720d905128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526c52f0dc5be4fc8837e96affc6f43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd0a90b7c9ee76589b927e464af429130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45eeb061120a34e4f5b5454f58a09e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0e86f1ee793847c5f02c7ca4c6460132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be44e5c875c04073c5fd661cb5f11d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4031977d6f26fc3a24e699fd7eec5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b918f63abcd05d9a443556c7c0573135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b225bc8aa020bee50d81639a26e98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649310056ccba86c08c9499d34c6cb79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bc25d20de200476679874365d1048138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e68587f4097aec61bd048766be761b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bda3ebb21d3e4d3c3204537fd6407140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0af4eb9583ec80b3667448ee273235141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dccb3d4cb7b738644cf3c2d76ad84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e970fc96c584b27de157865a305abe2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1a000a1195bc33aaccf911699a82e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a350d4217c605ced07bd91133a694b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250fde72d496e619655f75b7273d1d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e6294f4ba244b72dd713cd93d3bda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcab102dead8a7aeda20da0e5ea084148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17253f9390dbd8033c48ca06e5f5772149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ceb67ab764cdf095cbfc5fc13935e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12eaff7c601bbfd82c1d0327021a556151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20274121d5e896106a7105d518bdf547152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f9cfec2fac694a92a62b68102feae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3478e738ad1e9aa5bc5c35b4cbdf729154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72146fc9e3c7069abc505330c99dcd3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cc245f429fc15f74c633eb95e6e47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7129d66beacb1d7a958b02b20352311157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5d0c50af875ede544b82d43612978158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea9887db860bfdb626f0c76f48c178159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9ff9d88cc5871a9a0cc06788111be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46848ebd24cd9d1d1748e4575ddee5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d99f2bf073e0fa8340f68d850d591162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07554b01d089a0988464692e82d27691163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4c6e21b4f141b01e2909ef91e1256164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948039077a2b1f09b6c0cc106635d368165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57d77624ef7e41159da8b984eae417166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04312dfdd280854b7a51ba5b02197358167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02399164b998b68f4403cf9d5af4a74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92f3592c4ef3951164cb1c5ec204a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09901cf254a8f6796332a720687fc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29bbd67e81b3cbced94bf7d26ccf14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e3bf36f5886f9bba30c24a90421ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac19eb47ca1fed64fdf94753a933513173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8245604746e3d176328b7309e6adfe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e5d37b7b81d67baf0ea292cf23f47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c1fdfcf0d544c47e0d11c56de803a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc480adfb738f805d41450f250f28c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4557bb1d2c5a63f5d2c73d8bd0d45af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56830e34ac0c3355d9a15832d78ef5f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b839a162ce0170f8767279a4bc2ef6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bbfd8cb1ab4271ff5f9b8eb1f12b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ed80287b57fc90a046ed462629fe0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0c0a1754a0b2802a594565e781ece183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6641e6167b766053d0049ed540ad9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fddc591c9662ccdfd71d389766324185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c95c130eeeb99f0ecdb73736ce552d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacfaae60b5308e68e95a8935987fcd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e93a00742d256999ad346da9e9e69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e263525c7d3437d37b7dc22725865b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec18f01283cea935c4d2e1bd0871d74190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d7d7296fd5c61643f9f2c849612f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b731196de2126d54e219e39ff4f9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7520cb98d9aeb020774b62de8f65ede193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14d7f35d3da64270d14daabead3e0d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bad9ed83b31a90852995e6e747b9dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9229553c7da5dcf109fe98bcb43a0ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a0185ac5f3b2ecf7592899d85192e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a38629fe8820c3b5ce6530de0b8c73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa45d9a033cb560d25b8be66cc34a21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb22d4d408ea08d85e7b216dd3b8c63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a4a42b110cff0065f2260a5ba3bd9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1487994856b422a4999f0060b4e142202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c495b8f7ba4a063db20becf51ac1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fca7bc44b24474e86866425493880204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183e102079bd6517309309ae62ed456205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dc19f508eb34ac19c6b71c1c7445b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5df34f059381b909426602202798c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac435f3d655c88960251169de97658208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873558c5ed970cba1e985359f33de0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379a20576732efead39b62892dff9ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5183896d259a2373182a1e6b18224211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f78c118dabd726df32deb579c5d09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb07ddec3a8efe410a250bf675e6c9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46720ead7faf89ff3fae6c09ed0d3cad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ecb888254f0136b9c55726a3b48ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356573f4728bc9aa3d60e957daa8ca3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcc326db152f14eaba494206030b07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615249346ba91f808d2d0dee3bd1d2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f950dd490be14e9b2cd7a186253ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867f6fabc1d4c0d7fa58a7e30337b3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b717c57d4ac6e9a46f988039b19ab66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66defb18972d52f9528309faa1a5d23c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df295a72add0776c6b08016784ceaab1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21dda2aeac5f38499b8d765c3de451224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893940c97ea3677fe086c574f0698593225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efe135f090a8df0bb8376365cf178d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca2a0f4e46ab69a482cf8f29525527227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b5169be036ae1d4988f607985e9ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1e8368750d6075cd8f2d2872861dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27b2f97f678fe0c5d49ae5494289e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2eec84b53ad732aee35e00458f756231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4ecf249d0c387b1cb6eff6bfbd371232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a9e6880ef44fa5c532245ae92370c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcefee67c60c4e4e91bd933d99ef2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd1d68c4d60e77427905c25168ca36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68f1927f9d8fdaab757efcda680bcd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931696ef6cdd9026bb3922095c139d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7457a148765303745d3dfaa3f7148238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1a9d079b120845e366bfe3977ad66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011996544161e752f8d72f5c4730880240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6568d7ce62b951e88abfaf4dae903241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa21907e696fc1184fd3d9b6d0a043242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075840e93c4a7d9f4eda62019ecceb93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afd1ed87f7bcf4bbc94e0be56edaf7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88860dea7b9da0f0818c17714d3426bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795739116768188f01e74f01e8a24eb6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26842dd76598722d091be2aa0ad54849247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ef8f80f0ee24954d7e67b589f218d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b867d47cca544cae538cb2511f915249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56401c3b5307f4ebd5c25ef844b4ea44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34aa8084338d5dc4175ed020b9261f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128739d50cebf62487d0edb9bd847ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef42a5083b61d28db4cc7ef49fe4729253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e815c3145fb8cfa6aea8e8705818b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be744b7f35f6b2168a16a137d8e735b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419abf2cc39265d4e284e053e8f7309256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdcffd83c0579c884956613d02cf23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c8e8aa8bdbfc7dd1b5207de1f3620258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4904d06adb8e8fee139b63f1c4da063259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab945548051720e5a723161b087788260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716a83abc22a951d182a0b602c52839261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d84d668b71a37aeae6286455caf961262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a066ceddbb4fb47e1ae0333ba1f1d08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a55fee9ad15de3a16834486c724fc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae26c57a14ce372d3f69bf3b61242d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b182a8a0a232572cb8c593d9782dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8493c70487391c3b1d5967de08c6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf8968b7b91fc590feea14a8f9ab74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b39f01d928649893889df76e47716269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fa5dcf84a12a8ee0881ae7296eb98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de041cf3fadf940c975e23f089417488271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80744488830e0b83cc5b875642f021b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b44918eec1c99557fe21b9e435c1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a10ea61739b31d726921fd304b5187274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d6f1998d4900a3e5b883d0e814afe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad3f4021fdfb1a90f5e7c2fdb11fb7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93c6ed97da9b0b0742fc3b744e8010277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ce4d30f1937a2425063ead7c59a56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294631a38d2cdac2ab9b5931d4ca36d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c95ff093685a840baa0aeed7ad47f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02d3b1c31e849e691d3d427de6a436281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a102cdbcb2e0a03f94a9c865d74bded282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d67eacc7be3c8420533c791c199c91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3f8870fb25fecda3115e8cfb9066d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0362ee0d6d5209b3292ae2f58e6f9bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b96b2b6743a35ec66f9f877b6e07f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e3966de876d845b45ab9687790cde287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e1bdb9d0f33a3617c5d7939ad47c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650ed105950dff5215c4abd595c4ffb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cb62c64df818cfd1c3ae3bbabd9a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6d26708aedb4f27cdd9a27cbe3e64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991eb4de84f350834f1231b4e517ed22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5439cf7f36a021f2ceb0e007af41d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7851e3838fac7e9a0a36ffec603c2d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b557d65d4b18389dc735cdc391695ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838b6809188322c8d7f683cd39d8d90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae0f7add28ecac3b57f0f279269d3c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c7522fad97aa26522f5223902de5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c1e1883739e936a6744c9360efe7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466e19918886c280ca1a65d394f00ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc5c2095ab4d3f78e25db03e5d6d6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91800b1470e42c43d832321bbc6cdf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1b10c8d97fe83c8dbd49506bc87ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49e3f8cd3108d31d47b64e05ba3bbf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7eb09ba85b02267a0ed055389e956305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde634b5fe126c34d60231bc11eeac9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8467d381554c30b9d5d0e6d3ae182c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1355a7da9353f8b17b53c64170c772a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1a5902ddf333868381370667162b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e913436966d0d147633a0418e4902310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c413c44671832ef93d632f64f4d7136311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bad1d03937ff88fe230a4c0a38514312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f9e9a4b709b0cebdf16d1b78c4aae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527e08926a69d54caa094496f61f25b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf789df5476fb7e97fce89719650cb3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcab3cc505ee89ce2d975a9f5350b38316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b65930490dd54ba665c91d0c2552d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e52d9f4333198a09f8c09402a49c5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b202b520e5eb56857ed3a3a46c991f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da1cb8904ed47fefb18db44fb1cdb7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5c3897ce29328c0a594890d81509c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b71fb0103a7d622dd4914bca5693f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7afc555857b8779346de8c46b075c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c994fe5a0419211ac14b73424f0ca16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a905fa53002f4703d9d87d6f6d355325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5d671ec096865fcf6e0ef9fce9249326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa40b6a3d89d2e624ff5954a10bd3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162314632a6740afde083026dd3a4b09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3705f8c0fa159d94c12c2f23eb3b69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47e33a1bc67a054539dac64ac34668330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1785d2e94c905d43a6d65657d251d11331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799bb02442b27d1cfeaae82d6c86419332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6363a065f71ef8cd8704b86182496333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d30fa405933d56e6aff0d0c84dd18f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe24ae81053085a69b91a07e8ed2f8b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e4484f5e0812e76d7b0b6427069fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7f02d60af80391249061c4dea08a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bf64de9074c313631e00d6bd4eed8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99831c41813777faa695d8f5e726bebd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7eca5c21f6acddad1c1518a8a2d6df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7082c2f159f85501afd9c5d7c0e06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5f363fdf61ac307f271f498ff9a7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ce2f6844142cf425d7ef444f6ec8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0cfa27344fc9bd4dfd0c7aaae5523344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8a9a606877f0e5f01576a098f5a08345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b3686402142199fdc4777cb04c39a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdf32bd1ac4ec3ab0f70620e195e63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a56f61f3da1bcb4995cd498e5a1fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839527595b923d772ab5253b77482a2d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6988c4d03cba61fdd02449a6ba2733350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39336e802f17dd5e77f401bddbe1a81e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9128feff8c1663b0056f78b8613aaa2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a7371fa23c4412bc4355e89ce024c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abf0fd4fff18015dbdeae40401250a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d336570e1b0549d9bd85d42861095355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9c600eb2873b50d620cb695d5a1ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44191ecaa5a766a18716e05b6044f82d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7f08127b9a1bcbbb87b61d2294238358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea135fd7438e6bda6d19e887d68053359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d38e338b1d682c087b0a44792ed1f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89420863a8130b57d3308dac7fcd49b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a228af5648d2a061729a6131f733b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d962425489c64df6173f54f399f9bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085f8ad9f9cecd65561fc8dce140bcb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783221b712ebe1134f97c3e5e9d573d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63901c41bdaa0ebdef297f6d72f20ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb1819d2a239437a797948e6a55cc9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abd4d82cc82b5e29ab62fc151e87c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef81e0c875d5bc498f26161ee333de0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c4890466e31653271a0f0462aca89370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e499d3fec5a4f3564fca5d958b9d38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e6ff8596dd8f5a6b081b7a6724adb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d00ae487e01f0af302d9630f06118373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2cac773e5115e845f4d3c31df80fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492c0478f527b015b7d52171787519a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d373b3dca690024a3ba88c2bac712376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1738eef811fd902d5af339a7c52fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0278ca2f38764d8fc01d4c5992be10b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bc814ead13d0e049de07798d6aa85379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52df2734d280652b14aba3cb794c82e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc056260a43c915ee709d42e435d63c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d38a96f19933f9209aefac834df6e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417b1b49e35c051fcd56fdb0ad2acbd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e401660d657b540156506e87a9312d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1ed98f78fee56555674d9e1d08071385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0f683bb9ab71332822bcc7d94f2d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757222f184090d98cbc66aca9f64e97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69d67053836d695a29b657b8192e36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e806bc2bc80f182dfb69d40c2f0bc16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b446ea89b78c64b9181f7fa6127e2b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90b8ec394ed7b4958210c7786d379e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422fc80bb43479f2afe566032b2d9c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323c59bd8c279407b419b2a34c95742393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6cc469ae03b51a8f10e41c6c5b1cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b626901d68d85f95c68a49f8d2c518e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3bbbc7fda785f03332915605a3de0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69aa937c569bc55986c24c4bd3db5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4263d12d74e08af0853ee852b97c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220a31a844b4715aa2e34caf8143271399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7593bf749be8cb9142eb9d0e811fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e4197b8a92f113696f35787bf09b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9938105373949d53c2bc340db2a7be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5881d6581aa714ed6686333c048c81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119347b33e0b3310f76a818e782011bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571c060d57cbb6d0c33334abd697b84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064cd8dc10e79d4cfa9d894c85941dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf00c4bea52f26a72e190ea4491b748407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe851c2b5f4ccec116fddfed59d0938408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f637c8cf81c09cd1258b3030000b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76900e40e3250b240bd2d286a5bad10410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b3fe31be0431e66dc48e262e27a29411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a7e1a3d277f4069607418919001f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768a05e687a03e7ea02867f4ad103e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fc7aa9c2ca9c7cd11f7f52716af01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1160ae5270bee7f43dae70869529571415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ca5902284d33d1db4447f45271a94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d3a20223aa751065ef6aadd5582ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72815d13a15aa46286920b5a12d5a58f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b4764e258b1c2a49f9e3491634373419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4355535492175687cfa3eddaa00d25a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918cc59244014c37426679f8b9a32d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134b049039b5304ebffb1d36a40f27c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b121a58e1e65dab0430c3b037df61d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd3234aaa3cc42d3034bb71699a4f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082851802073d2a2f78a30b184364b2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092044ce7505f67ea90b61ab1fe1b23a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4386cab78ad2f1bba94838aa20e96a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d084a3843e46db6a71683229b948eb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1c9872369180e06897f93c788a820429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588316ac871eacd230122623b76ec255430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b23693c39b138cc9dab54403b8e0c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108e0e87a12551205fa1e36e800d64c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4f2bd7246f04309b7d18fc83a9928433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa657fbb72acb91a99446950a6151a85434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7571da8224256146608ba72902540435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9f0c3444e0831e4a5570473b19212436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665f2bbfd0766b75295648adb80502437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee52b1b51c4eeff94b4dba6a00b5fd1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb4366c0fcb83ae4b39810bac98d01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010d6dacf0fb08f220cdae3b8ea2101440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef865e46b9da53fd79907ad4af05aaa8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106a2336dd552153e40af573e0c61d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024a1369e1143adce1caae619cbcc95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f7ecf3e22c7e6f08c222557c4ed52444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0fe5aac993de4290ed5a6ee62750f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e8e6989998ea8dfa6b84bc0087a3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2712c6cd4c35df56116a4281cb53b75447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102eefbc5f7452623990ed1dc89b3256448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf8006d130a9dd4bc1b12409b65560449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3759f387f9fbf48bce8022218d1eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922982c3e20a53873a215497dc4876e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bff09ccf489cee7497462ba7c28d1d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0695b8a6e1ce9e837c6a656376efc2d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dea8a4b536619b7957d06d2cb79d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9045e14cede8d0ee8c67c788a15e64c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f985662501344aa01fd8e9ec136f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a63d2f56abee4ef7430265c5c717f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb687c9568197fa688d9bbc271dd58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac09e6cb813111f4f999c297c36ea32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79e32b9522dd180d23e64c4d51efd6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a6d0e4ee1b47e97c0c21a4b4c9192461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4959129f691927f5fa6ee538a9d5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917ac353692d7d447d204b1a5eeb835463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d038bce2a5dff5cab14c48b24731f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c12c16f5a01f57c34d14edf04c443465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ec985583ca9abc7b2bd73309888cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892080812cb2da17f3f102f3fc87643f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc936a825f3108e59b81e5f2647cd7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342c13a4e138c72861dfa011a2d3f2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a74cec65ec6a58eed5b0175b2f2b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc37b6569c9ed9d9e0b363dc753ac5b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a8eb358e54d2705d12cddae5f727a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8849e81130f3a5da51e9fa6e763ec33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407d4135140053a7c3d619985676493474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea2692c6ff11be9a0635f49f2c6383475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca6e9ef47148d1128570ea66f3a361476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d2e7af666198debc1c12dfb2dde70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe803de8c950a6cac8f63ea4d6fc2644478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714c71cd64005ba31a353dedab28e05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f710e22968b5bfbbbf103e9c36615d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893e575934a335f714322204c432b51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7255fe5acc3c91d74ddf068f7fe6377482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71b8ffd49a2edc28a60bb685a9859b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03ca7384a026639517cff81b083646484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14370afbe2eb83ce5e34a95015c111485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba293fdf106c7c6932a91b324c27c1ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1106403e83c4bebf081082231a08ab5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed4d28e8f0363d98be90c66ceb8091488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b996e963a1793544feaf3fa03e421489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07811a1870f10ad687a7b976d462fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffacd4fef95a742cd3f6189732f5940491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2116f004a2a5c65b7fd4b1bfbd0c7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716254efbe48fc487d74b235e798ed2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb3bf9a625b71817f38ba6eb9d46c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b522553a86c37ac1c98e1a18fa65342495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60decc6e1744250c10a0c83e64fb09ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0c2a6896df35beac47d7946c7a62d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de597fc702cf6c0a4c025330e462e0b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349a1c5d1fdb237211677238827c8ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8847699f0076927d33014fe81e267f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf33ae6cf6adf01afd9e4fb312a899b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4e6cd469d46922585b84d1ddf8b1c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e202c468ac7be2097205f199781320503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020965c98e0945e9c42f7c3c39589029504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ada6418cece81f12ed736a9ff89ad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabffac4f6e734e2ec8fc03e31015839506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db613d1e811470d8bfc05fbca6332adf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e88fd0ebe61af10105558c0ccc72e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36847f1ea44904a1e58582f7956da3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd14ea29ef5fecd9f0fc668a74a402510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17024c76054b7e632d47de71e2248b4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e9abc2e0463e5727cbc0de3b7f4ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ef7ba77231e035ec60549bf4d54e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd695b9c087fe2cb969e3398b77ec85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a101b9e24adb6038b0405ab22129c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c30cc890a0baabf6f5ee72722e2687516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b436576d3dcc94161dda0b2db807e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161565a888fb3c6467bcc85414131e11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751642ed52142d1bff27059be34c1f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1edc472a9a1c8ef636316229bffbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f554d1fbad0945297bc2cf9cd1f707f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592f3cfa87367720d1b413744f931a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d00c31d9d21b6344d74f69f86e044523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b9c5b4f20e8e176ecb90e5d803e60524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f582ffdff367e56e82d72c0bb3d99c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7227ed77ea6fde08dd7935c3cfec11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bd565f34e98f835da7017d103984d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95af01478477a2250b05d84ccfdaef2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4de813c02d49b31b5bdadf910290f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35695c13ed13c26be117310c8833c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda902bc417ca2288157854a7869b73531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c3b346bdfc50a85dcd24815d78050532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd4cde5b3b85b934f1239d04c94030533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1b437ac3dc9044d8704299cb20294534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27dc7e2e844ed5a60477b917cd965c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e52de8e05d7438f21969eaddacab6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9be010c9f52078399cf2939f00477d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a3a83b613d65159eeaa77911093de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a5ad4982fc0e67bd3727005d30e55539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989723abdf84e7446ccc092a27e4fa9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59febe50839ffc384075392989bd5b68541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d9af9e1391912bf401f1efeb05401542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45bd9d9226b7e1490a610533bebb8a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8a142b650d34aaff349f5f864bd55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d44cfd9224b396ec1a3776c3e701bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f47ebb96982f09c1e7cd5dcac53a2d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b91be981180b51055a72bb60f55e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05ed334e0e31fc98343a0bbb86cc70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1194dfe72fcf7d24d538dde31b196549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d99a919297a87ddcc1512b75300d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55604ae905a3e8bb9af06bffab830f7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0b743261b84a12ad39cb57f603713552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79deeba8ea56e56f2e5968d857607959553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f01c6f637bdd1d814f0ec32b029dc7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb822b39a5c3f2efa307711875672b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f602abe23163bbc04eab2bceb974f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1774c87ebc9c5dde60f998d9ef7f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6ed6d7bad391e592890c193976d19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c45a24b1a20dd8227ad226f82eb33559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bbe79366f05ca905ac5bee7bc9797560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed19ddbc03c2d061e8a02196cc3ee15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc089f10092f1d238bc002b7aa86aeb1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0930ef165bb9b457c203c6dcc82115563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148584de3a10ae801eac89a999ee6293564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554460b25316f56b0cc6f16f23c498c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b6d1e99fe5ec12536265364b27d57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9204e834d7701f38f10e01b8891454a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348037197d25d0d41b43d160edc1edae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e832b4c8785deb66d56d5f55524bcf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621235ca30a935afd09f53f8d0e0e797570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4a25756b95afbe769c22e9390a4c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ff4e18210fd17e7fea52fba533717572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4cebbccbf07d65323b0a65eca293c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e18545c3d843b3603b3f21aa386741574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801d157f170e28d445b0f331fdc0f6a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e9dde2ff3a6fa63a43bd487882acf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c963955a280c4e30fe7ace4f536639577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1313b75689bef8b7604d3821bdd96578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd081d4784c60fbd0146174c7bd02c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c69cfdf02163d23c9238e9a139b477580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36504c3dd34695cc837faae6c9ffe1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d71cb29f030b4f9a03ec411cc5bcc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dc02ecc21fdaec4887f1fa3191c43583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707fe7d880bff1082fa85475cb1bab0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921da289bde0a51df082d084cc059ea3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243f62ae0c66689624e8668b868f842586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cded1e5ec80a157e521ec2a7c0dbd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe9c0d3cb725a0f24e5771669c9efb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5a7d90e1b56e85314e0a78079793a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61fa2be5828f25a2a4ed9e68e8d197590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510efa9bd26e1d4ada7b9029f3c61e93591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c5fc59ba8a4aecbf402f5d6e53e5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c9e9b3ef90cf2fdd270616550207c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e36908c4c10855b1d3e55016d5648594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7d62d021c75e253bab813f224b888595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0722385b83f29cceccf8cf7b48a55d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ce9a45e493a37c3fe5c719de337dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375560434e49e6917743b73aaefc6b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5994da76a2c7496581afafc9702b78599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627f64aa00dbeb827a71204c7c2ec40600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3d5867ce00ca95a6415b5fea528d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debe02697f39bee5e5c0f88be1d8ffc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576a94d076b1cdf1b43048c24c90fa4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fb1c771a9ab5f4b75ca83cec8b4ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfc189249dc5e86f299e5a549f9ec4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dff74ab82304d995db14c296848092606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19f1b3b7e6598a6c532991727978db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc562be876331a58dd168bcf385fa2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa85c834792ec4bf28d1efa2814404609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5417ba3bd568ae4d6cc0edb7dc1151610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c51da30e501f2ffda08d757cb481b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc1ac3ce37a484dbacfb3c837d0443612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4628860863378e189b9c903511aea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35c3204fc8775663459b7058137730614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c61f988798bcc4639e819e4d2c9ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dcab8c182bcd2430462ff9f3d6352616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22565a1b5c1bdc8cb737067897f0dec3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7277cf56188861267c73bb5bae3411618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd631f36500da4070054115b069dd6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98824af390e4a5619b2125c492cefe6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e78c1439b0b1290ee3ae913f54a92621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ba9f4210af98144668fd51580d67a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfb383950e0331506e9ae8dd391518623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2fffa1c5e333f96ff67670bbd1f76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dae2799ceb5d0ba646af4b7a94d706625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bc73e06fd3d6f33b82cffed0ca3ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f33ae0c8b289adf45d09e722dbd8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce351f81e19c0488f006ec784ebdf184628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9467d139b5e38ff5e28cc299f9703629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d17689d432c0e32f5b511f271b1c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58261fb88a35612c4c230b1103b03951631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87db1488dcbadbf50f67e420c1958e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64633437086c4c31d1c3648afc140dea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb2da93c2a898c51fbf5596de5faa2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb6e18e51aac53ca8ea0984c315935635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d01668169594bfca2937d0f950136636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fd8e584d9f18cfc644e521545221f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a5c29ca517ee7a77ce24b3209a432638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17294e7efc58554fc77f7ede6250f7b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de146f5d2baa86565e6fd0cda02c96640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bd12c76702d9571ca3685d454da67641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc44145611bedb1a2ee3df700f50011642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf109198bd5391fc1e862c334a0a10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3fa1756280e3cf1ab84bf7c916e81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6cc9527b4faf9e475a8bf24b1b640645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbc6fc89e3887d7799b92a62f3bf42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9436238c26e6300d14d2eee2368a0f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863e656bb03d9514e4841416f83b1fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf06cedfe97936bca6f5e1f4dc4873e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8946c563e9bc0b57786abe953465c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf3f2a16a1a2fe3fdf340b8e133149651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9970176b8906941edef76d5185ebe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780699c8cfcf73576c315a376f4bd1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7f3b8ad7572b86b1e7d9d1f00d039654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75caf4393311902f7d5fa3739d4d31655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354da170ffa395a46371ec41b666163656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf975dd8db85dc6e80e5544cdf5a2b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81f278ab53e7bec45948fb72aec8c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89241c3b529edd06f5cc3b8a7735aa33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bea41c6d9ed754fa8e206a6337716660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583b100e0982332b4cdfcdb55ee8426661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d166e506788aeb3e4aebef400a15a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5314d37bf83b97614bd836f9c1f2a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af233e592721f5d104aeb4167fc8506b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d632076efbdc9020781c033525d9b57665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e748740eeaea3e31a3f2cbd75356cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544eb74c165604dbfbb612513e6ddf8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faba268594cf47bd9fbae16f15b2488668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3ecf21aa1beefe1dc119c70c4bb6b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b26244d3e7fb9727af65c319ddb707670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d979467bf90bf49b34fdb7723066fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9504f04a2caed4b323181c8e433b7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bd30e89026febbcb8326579e4da82673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7527a7db59c75e126cbc322b524c4d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1615c34991b51e465ecfcd852698d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1c08d6d65eb326bfe332ed58679fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4d24aceceb25d9a685e8f5c64f4b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b199d538e620ee03dbee62c88f3362c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455965b0e56e8428981c587e337c8c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f938a7d8294b8d561ab3e9c5a4978680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6295cad0fdf03cb8981b335bcc611e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a013a9bb0f0df4f522d4929e5defa5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99a90eb088cd0a34d2e575ac324981683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f9e6fbda99f6e62a77588a92a3525684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d48bee78aea5e1a4bbd1f535e6e91b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208ccf9b5a9ff0418a9470efecbe303686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf41f23afdf416f1f5f7caf3a8da78687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a8b4b638d04b770e42251fa1127a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832599d134caa8a23754b7a93e976330689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac93383d821f7107b4466702147f854690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecc5f45bfddd9acaac1ca2ed1d6570691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ca78f352e785c3d313b1af0984db1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede6f340ae9fcbb1de121b3b23049cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a9b9a2a4d899c271d880b5b825792694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c76156b524bdef50017fe11c53da1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da0c918ade442230a83677bed83309696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b06755d0a28c8797eb6a131c389004697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b39d3a0faac6f78d1cf35e724ef057698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12ab4c65bdd639f5213c7e59c2c376699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61593da0e07dd554e863ab501f3f7b49700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd390e0294597000ea0b71313208dbf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7f283be31d9eb6f827083db307f2e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81381b67971fecbff43c297d28b3fc6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6f256d54d6a4a4540ed94225272f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca71c57190abfadb00090a411a5947705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d0d7dc2b7651dd67b1fb7a1870cc6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c11782c27aa43873aa895b286fafc3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f75f752f6492f4ee8d63eb4b612f6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c048d104cb5d902199b510af9b6d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415771f9409d3d11511c57d032b206d4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cac040dc9122667c23a00081decf65711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eea7a8b4e1672813237fa9227dbd5f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0a55b1c6f4845a95fc0629d330165713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f072fc4b4205068be2643717949be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330d0e25ef41bb5d27228711bd65273715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41621422ac0f0551fad564737fd1befc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54532090b3f4ed987529e7159c30018c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df15f5674f3a86b40f8376bd4fff016718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23f102b670ac259351fd4e8083f3f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6aca3d9f53b703caca37eeb043a76720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25385389ee3b638a6b74f13978245747721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed51460dad64d3a687b6ff2e484a723722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2048d2eef28ae85c06b2a9836ad4e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ffc805620f1bfc65b1273e37ce26d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddd68a4df479b962803ea997493d18725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a865ee5b64c6c6f6ac480dc17eb366726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe09c57f9c817c73402fd4c74af6ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f6ed796a3e60773a7b967ee8574f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aab562a9aff7315b61996931c0e73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796cb0940415d58f533357f35234f4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477e8726aa3a317b0ea75b833b9e204731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80a8b21198465b0b4fb21cadd165ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c046a178fddbb53c89bba3d9c73836733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821f8bc1299fb39ce6fcc9a6eb37fcc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395990a4ff026091e78303966704a9da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980d40e728b25fc3794bcf9afea7085736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04946ab0d65bf30107c15bf4718233737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc1de93a838b027c51425d5299200c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d81dcb7d26c73e95454c62a8f1d86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e318b8d764676ff5f43b66b2abfc9a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586927500d86262f53bfc0e00db35554741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73016cb10d0a993e598dc657589edb5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1e94885d4d038d895cef2c8870f9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c909416c95e0e0930775af74a8011744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d09ddebe52d3e4ee74db4fa310fe6c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc396e373f5392244c842b97041fe01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7f41c54e2db57097f3a364f8935e0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf10eb1c3f4821f9d1875b78ef16d96748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903fdfbbd1489853a34760e43cbab83749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed38c6d153e2f5223d307d267bc22b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96f4e1a2b45af6a0617527704edef0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8067c7dc05959f9b9aabb09c4c4e37752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97450d5bf43bd8f4930cc4703db52f69753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbc093159b1913476ebc4c78170c9d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc773197433840fb415339ec6b5ba0f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5361901b4fb00168edcb22ba68888756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091b60fbd1aed640e0a411639ac6092757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9e9fd55cd00439f5dd81c3c813bcd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17068f0d41c0c51cf56490e506e66bed759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>