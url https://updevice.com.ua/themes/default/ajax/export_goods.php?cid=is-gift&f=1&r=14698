--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6528cec5575492ffde0ea2c3be8f6171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40cf229fb65d475c3d64f96915af582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca57253a8165d1d3e99807860674083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e387e151d161f78b26f6262509594884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faa9df28d7f958a39ebe509da1348a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a9b044101adf4c9879d2852eb58776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1d7fc627bab817666c1024a93f9397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300d00b81d5fea0f7aa3b17fe45ae7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0a7e65deb080eaa47dd953942b8719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6225c52ad02b4bfcc9758bbbddd1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a331553e97bb5108ec837dd50e6744811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83894ed7ef4c36a5c38d225c57b8a18a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e639d59287ee182422d0254cde0c2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad1cb3173a04e396e52d9424581a2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21de07a6312bbba15d5c9a6bc6585e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed56fc7abd1546aa9a8628573a55c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01783b0ebbbcf1aa278968603de96c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11678da470c50f41764ba6d9bc0a8c2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1e89a1948651d17045b948e5f193619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecf4e8300c25053329e20ac93b5e3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545af5bf1756cbd3152b973ba8664a1321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c985b1666a92fbd537c6e49d88fb0a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e534c6e903d1d684e2a10bc8bba00e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f02387e6a506dfb865a232ad97442124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06356862fa93531ac522738c95b89f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e695b09633f908da3d9f94732d54ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b824459949f5cce62a026637a0b5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde182bf1b07257536cff1c3a5f9623e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35220ddc98129eeec20ff2a6572999a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3274f6c433301f4e0f0b46a4eb47dd830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c715f5ed5b096af2eb7832f067e1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85ebc49ac9b9373c1295d3207169cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae946cdb64c623b8e56ec791b6e0781333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eaeb47c49a96e798330d476b226ffe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d124cd0d67ddc9510cef8c39d3f4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35285061707ad09f9559b6ad383b98336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f4ff86b84b2f265a27d5c676f45e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b4eb6c1e7621dd43c905863c9ce8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba63a1c50903ebad50941be6759c6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3bfd868acb9d3997a553e229059d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8225513bed6747790e02bc5a9b8e0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4a866ceece6b8f522b8a309cd008842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eed90b0279085e77ca14a2416838b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f890a12ca3594538124d39be55a6e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b61fae2af601021985187ec7a6b7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ef08989b78fbcae4a3bdae575f45a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef43ce42fe0ce918b7e3305ba1623fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefe568ba580767a24118c86dabc34248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c84baf737117092c487316a9f1f46349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0fbf29bd6795d6b5c2547c3d920c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176b131d9685f3eb47a3927256170cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba5cb969699cc482bc0e094dd13a5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42023c1c55b7b0048e86f7bfac3048b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea567c40d12e2f8e47a23d4fab0509654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a17417d61f5483000bbe277d7513b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6168d9a9116bc1cfe9a9482a53d54f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e750363461dc67f135f0e74d435a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c225b21a2b4bbb25b32498e727fcd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b79e02c10609a80cfe8ac7c975c6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ab4cc4a48c63cea24f95baf14929f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94fe6c4d86b23fbbfc0759ff118d3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92c9ab3ff10b29876f635d5cbf2ffc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3584fc31764dd2340f6fa70502621663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b814c5ff3b7fb63ce9e6d8e9c0a7f2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168b3c152428358d9f438f8fc25af3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a308f86140f91eb46d8590f02986ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f1253515b501c8dc17e2ef6bfbca267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29168a6942d88dac20d3ffddc2a2267e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268a411b233f74ec13dcd92758393f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2c642a29d7fb7c39c4ae03aacf80970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e71b9f91dce135c2c858ba9ab43db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4860c8c5f26c2194e9004879df2fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0270d5a7141539e0f1df4c03cbf384b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dd35b2cea3d5f07bf18c8aaebaaa174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836fe930aec97bdf9502a802213dec975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf71970857d1fb33c647aed8d48b6f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d9262bee5588bcef2522f7f2e491777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae00acd9b451de0e4ac4c82c518e7bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4096fb51d674971e6d5cf39826ce779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057d1968ab7a51294f9a1aa92d2e72b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dc7400fd695ed6bb0c6fa40ee362a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae136b2d6899772ebf1e5b3eb0dab282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ee30d1c5b577b65500dae651a097683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e830c7f4009b504e049aacd6e136384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65191cd583a6ba0284ea7e88ab6911cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab99578431fa4545dc8f1af379bfabd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1751fb49201ff71b583dd47a787f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32da1d17b58bf79a732b8fc5f47ffd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3a3e1ecfa2f1fd71d782db618872d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54d8705a0be64471592813b7ebcb7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cfa27a42229823fc7683dfbfb08cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336ed2108d917a6fd232c080251717192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15af6d33c05ffcf95528de306ba23493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f516ad039ba0e247d314916b744fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d439c126977dfb4d706316e0a74ec595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516dbffce8487662476cbd836bcbf3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d51a62a03b695d247b9e597530a5bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff741b4cfb088264ba3e34b2efd3b75198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854872c32f44f8852c4f5c692fec8bcc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3839102a4b19662cd8035b1c66b0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beece4df3df88ef071f06580240677e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba83c91f3ff1dc16fc8eac65f52b59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd717b702f7d1118bff97713866c15a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68b0fb4da3a3dd5f4a106c0786cee3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bd9b7baf24b625f994c763fafe0a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012ab0b8efc27522be17c6a61ef2f4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11a9a60b63f7574cb1fdbd94713d12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6220abefb724ee98ad3c80ac2f8905e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ab363034c2322606876d366bfdecd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e2e16431ce1f20af57dbb693045c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6230a52618d3f88145cc726602781111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85efad489a6d4ea49d71b53bcde573112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3275c03e78a8614e28b2f56333cd60b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f28b2f2737d0b8d1964e0c0f354e60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89bdaf36ad258ab11d39f1c4420535115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e6abcd68a0445d958a1b600ae93fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287e8c88b5621099a6a39ce7661c5d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb507f6a36781fa5cf9d60dc6c97290118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf00c6ed80760b1814ff7eaa9bfaf9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2463ab5cd5fb3072921aa1b5693bf9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c04ff90c5b5ce837d1bef5053e2ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a629683b64b38305c8ce5222f190f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea3d501464e448cdc7efc20d6638a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5ff578d4f517aa5c1ef1949dc4623124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b41feda642f055075b6523a6866f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f004e564afb16a11feffae585782f3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159df346e4e72fe1466b55771a85219127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bccb940f9ce7dd51e86fa7aaa7f43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd5cc8f3a9d309b9f9b5eca7ccf52f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca09f55690e93adc983eb1810c9e1c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb925c96e28183a826c11cc8184a3113131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9a4a30b8623fd9c49c95ac76f346e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109dc079b39f67d573b5c6bc2908460133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fa45d1e4ceded74655c2ade4d7de3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d1eb5570ce64c6c96bd1051dbc2f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71036b4014cb39eefc70c3e7b8037101136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16ff3558aab0a1a31cc84bd5426585137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33841715f54628d67b153dbd6f26e0a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24a7bd19a42a1970bcfa3a8a821e25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3aaf0af16564b09a45627ed2bc9edd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70cddf833c04270bfb87d89afbafdf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cf352ecd1e933a64ce18687bfe4b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63594c8f4469f1b520fdcc02d70a5215143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dd63641ce2e4d718dc576ca6f16ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885bc8c47e0532713f6ebfba33a8603145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866264252c3f1fe5386ae142e12e9f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da89de3eea74ef749fe32fe8dd5932d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf115d8fd262f202fa6e43e4193bf8ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80dc8f96c259141361e6154bcc2555149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d48ff52507559dd0ab88ff0e1d1de5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea1fc2315c0d8fa5da6f302ce9e90b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605a98a307675b3969a60d6c770959c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3186bea674d6b2ac58d6a4c23278f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79528239ec9c8b54a45e919cb3df0669154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12383f252203e405f62b0ee51dcb58fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817405765812ccb89fd86101afc0048156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d3d6503c782cf1c1e6316ae6e512e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e2a3709bbb33bc2b40abfeb1c8dbf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e5bfe03c0b1f8145fc21c6e2045b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578549c9c58ba78ee62f116a17865bc2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da778fc992fa212dfbd6c8b9693a1c91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3c67d2710c4a780f6cab99eb02c45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe723c7528883512369f56237e69622163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b4676bc67f646b550570ebd0c6807164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f85a42387c359efc1d24b288ed8763165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1ec033b740ed762c41bf2d9b59d09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cf210806812d9ed6d8642902f0575167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec38872d8f6dd6829e750a77f368f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaeb26830f444d0f4ba807072933c69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7673a04a47cb5b7b1c049ac869478a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd598d13a617de875737f314c93592171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f2c0ed6e0d281f5cfd11302926be8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e894c5a356e4442e892075896abf1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c282b52c5773fe180641a7a8cc0d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcbc74f55beedd006b32267524ab6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d815761b1a218511952a2c9e5b5a35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674be3f85f66120db93247ea5f974c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8834ffefb76cf0f5c664b43fb8fa20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5c18b5659cf6f50b1d775d95f660c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473023ed13a34f9037d32f2197d63416180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf799d5aa8672ab8b187b01f1622237181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a81cc047fb2b8c1de0357b13e31d9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24494f7a3a5d5a7867f237149cc1fc5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ef3912b70aeba40e741fbe7bc392d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d2751a30e7ba74013449333f8583a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298b0137d7e7b62336a11dd32751d44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c659972d815c4e21a8d9d93f65c8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4b53fc6a45928e4967182a516648c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde0cda596af41579806236bddda0c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f2b2b68e17403a5a98b01f896304a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6a3b4b38e83c2e7141e581ef22a15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920d603a7a5371f46e778bee98089fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd840d95844908d9c6bb6e26f0a5e529193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f1a0fe1c56c87028333a0ab84c193194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e865802a7777256fbbcaf2533941712195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f65cbea90bf98664debc46670595f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7e6fe5f70a07c2c329b569ccd9f2f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5f9712acf13a6cb998cdca8f2bf3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520e900d2fa9ffcb4a0a2e443576cd7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d663c7d87ec7d217f8e571ca47bdc98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebe162110899b8ec6558ae0ab13c01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24e7ae5569665d7dd051381333ee44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456f41e0257b6f6f0bc5efbc9b6f5c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0bd39f76de72ec6d49148dffd589e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4f5ff4703a7031d414d5edae42558205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0b2d47b22a8a35e82cfa9e76a6f6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c73654cc00ea7ac6ce8b905098c86a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f07f021ab29271d9b2a777c4a9a8f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab2b139b955d477c8bf52918d20df0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27859cd9f97be00182b74e8530050b01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e799c03cf8012266824ac99289634211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba90709cec8613c4f98ca0d76ed5a74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f8888a128397195b54f30f89808db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caace3c528e85bdbeee22229432fe0b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f94f50470a4b3345aec82db32f163e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d279776d95c23821921d873bbda9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01908c2e0e660faeb828c5ed773cb00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf1a7ab14b2096b859ad4dd4b73bd7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25a1027359488175787e8d0e219a50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6b9dd7699b9c905e2cd73625e6c20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343f75c90b74e7ec3f044c33179aab2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c7326c2002f0e4e4f63d107203ce9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6723b47bee6fa7dd51e516ed64a65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caab1a33a9069a0bd63514540ab22ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574d0f037ff8d95f79e7c1933e21547225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d6202107891c82c408b1fed33c0cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b84aac4a8cb86ba89483acd0be5e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920ca3cf2dc69c79c7bce5a0c0019a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69324b11a5a95e739cd1791de92cec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7199faf08f3132aa8c27677aa64ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080678cfc01101edf9095866f15eb99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bf3cf4b6be1beef67acfcefa7fff0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7916223ac2c759eebfcfeb77ecc7dd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690513539871766a8c3709bd48a4545234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107c058feefcc14b8ce2c47cf7fa5c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11828e024fde2d07c0ab05ada7fa22b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6dade3861cfac536c8d486837156e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a69e72dca6e75e0919314f4fe3c5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747a08397f4608ded75e3095bb91159239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9969b7b4ffb9eac20ed2112126ae5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ae43dde99aab3d8e59f01803003d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8909c3e4c6fbaf08e07f831056af7d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fb487c824fc27612e50c6ebf96e62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1e8e01176cf849e8f8dc41f95cf97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78159b5ecc1527ca8a458186afbead0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011934f33e20d9647d3d431939e49c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18491665bc08f3911a808b79e7a75b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6843e5cd2fb02b389eaf5d23d878d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf58de34d33c616d1de3b065d610e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97b6810a8339b1d18b0affa7bfafbb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668998ef2f345e56b74642c810bba33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f7eea87a87e7b3fee3f8b6c230a08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129b9ba6b8a7f550b9c32b443ad8506253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e93bf565146ce07f298d4a6c1cdc47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf79e66215fbe16918e12601687e47d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b6af71bb11a342debefbb64d29662256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6f65afc13152efb58017a2d5ec2dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3c3e8aacbfd2d1d4b0e1e4e4d1d0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a4787b6c817ab72ff50196cfbcbbf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0775974eefa2ab4bab00f17102388260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d83635e27276d506be0adcc436b3cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c106f782045ece5ea789dc64ad3c834262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28423a7d4c9308e26dc9dd2478433976263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3db03a275e1fb9790c9ca1ce53895264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c038a8c0f906a773e3fa89cf81959265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77361f287b4af5f574f56b769b555eb3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff911fde8d3524ba676f45f98319c4c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552e610e1fd8dc6cddcc50a829590b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c2dbf5970405d54b991629b132668269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788062603f68f9e89360c561fe10a612270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970233d6cdb5bf19656f878be81907b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303a9d747aa908a2948c96f19cfdd25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29b0185893aefa2a49c356f4de1829273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5b83744983b136047726a401c3198274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cd28586de2c1a12ef802a8130930a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b355db67f54f2d952ae68402f5567bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911468c9c240c106da61ab1cf8ae6c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925437ef6604cf978aa1dc70bce115e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac245965a2ef3e09d6c23b200029f2dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33652b552e6bc253f3a8221fb6af1ed3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b37204f42b74b9fbba06d1379038f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae0d920c70d63651675eb80a202041282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a71daf1fdc2d63f5c9ff93871b9ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350078738895d0307916ad7dd43e3c4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462ce246fcf3bd277dc17040e4de8d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64693d18b1c14cbe7fe0784c18baf2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a844140270b0f0528dd545b961c2c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6f684b43e0e4fcd5141470ac1c919288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca482e2291d6ff3bfd5c0375aadc4a8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a95d8da0afee51454e7d0160bf7433290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424ff01d4901ab09a4815d869752f3c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26625ce9b3642f5a7216a66f6a1e8ad7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd095cc67bcca20f6eea5fd9565252a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5e5a067651da3d6f441972c4d6b10294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e7ad80613a2454dd942d7311b825b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717dfeb3bbf866ebcc4f16aa2d6d891296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ab0f185f381d021781a16cadd3dd8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c7ecbdce827ceeaa808a4cad4dfc6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf94858e5ecbf4775af08624ba9632299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6611d832735bb6db3c6cf99115d25dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ddc1984678ee2b7e56c28c1580580301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30c7b4ec02aef5cdf2ea6c86670e7b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be01881fc769258a16e38f9d9241ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2e6ac96a0e53b8554f33d4bc38067304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff5a4fe1abed61c2b702aa2b19ddd9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ef8ee7285d111b2f51a6a4041f5fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151df6cc9967ca0efcd2d09ef4627461307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a1dd1cf48cd98d300649dd18a999c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293aba7aa7f527ab1746c587f1df58d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd072be6e8b4942775e09eb9dc8474b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee50cc63a399e78c1aa4e8eb071928311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a80c9362c5698db3c53a40af9f508a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0e4bcf5291076e2c6c9fcc7e64f64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8f57a1ec5d0729b734b3ea114c332314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e901d123e302228d009d23d54ca9ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add3cf37b5cffd0c57769d4bd397878316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2acb2dba39f70affe5b2d41506682317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb492accb05088117b139e094fdb280318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267aa7f3526d950c6b95980bfbc258b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c3465a4335e6ebd7ce2e6d8672ef4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74575ab93c578b4e200c5384c9b11919321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3936c10783d857690414d6306a1b85d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe0a4876103157b4a3f0db65df42cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2030c6df8f9d78d58725525ac0c8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a102971193d7778e3d757965d0d093325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860525069f3a22b7a4c0276dfa134f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6e0d4654ef9df41d9d0ae77933ecc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15ebb3052e654adde7c106a31c4541328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eba5ee5642fefbb1b2744d4873a40f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb752342db49e2ad3212a61b6d4cc49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990f57733f49ffc7aae10717839839d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb3de08da00b552dcac0822680e0fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374a3eb9bfa640c053dba7c523fb868333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022e55027014604d4e3064a6388b71c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a53f0a47bd4ee809dbe6c5601a618335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dd2da3bedfc30d03f81310d869b6a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220d109f7ffe39a06783516c16aa91b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130797ab1688cbdf69f8b3a627d8ef1c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a8c2cd36e799cf5a6649a84101fff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ad105c7ba750822097079ac21a3f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151781242056c26fbc00fd382b52edf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e04ce38b31b13ddba1f28dc7044e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02903fbd3c953a495f67b4de448da6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227fdfcf419aa3c20bbbb97a877bb69344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316bd2fe0eb898a4d90f10d59b49816345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ea76c0b9025f30872bf8e04e71f81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ffb2487fd5f1fc741cfc370107bb1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64636b2a77112c029f1c4cab04e149f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78aa6eba046bc36b258a3051f220e51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd985acc4e5cb97d0e472d20eb0d521a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5877a01fc887ab4e1e072d235c5f45351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb93085ea9cf074d3c78411e97be3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2586a44194204b701d3b78fb833ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be9d5bd0cbe8b1fb801128d198ab5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e74d90fbd6adceb57ecd1c0c19508355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2de0a43b8dae2990dcb306a57ea9f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8f69942606b05c6f8c803f1c30094357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc84169c927cbc55ca91c2be2ce154358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb14e842e7856c9698f88dcca0673a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c01bb8134f9b012c57fecc97511921360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee7c11aa80d06cb85bc247acf4e3b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016b1012bb142f9e4e28c937f61dab7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc5cb9d45b956e4f8f7da5e91e89d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb093678964a69a0154b15db5debf34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c88dbad3d7ade9368449692b1ad6d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56ac8ff467659b2b9449267d726e75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ec770e1a5fd1349d6a838fa2bcb5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00994a5d9f33e5e8da32dc7805f5085368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c342fe09ef17aa76814551ee39fa67369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda87393e903c2e62defc7546aa4cbb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32180715396e782ab9bcb9f972996dd1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d5b012724de8761cc1f18b5ec5ad0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf23f97a9e9dd25bd54edea32c14b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470e4d31222c1fbea5d93f103aa9489374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e671840648f10ded832f2b9593565375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8080352c72d28ef5172363aeeee19e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947d42c330fe0839805ca6c3fc3607f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6e3f7837363ee192d6d083e3d7d02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e5a20c5986bd1689121487f7b380c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b94b02ac5c10258e5f0540262fca8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df53a39af8befbfcced056182c9fd6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc02302bfb17b627052313e6b17a631382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d49c58862ba984c2bd149c759b28e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d1fd22fa411f65fc6459504109316384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762ef82b5374dc5e212bd86fe6d4c84385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adac40dae2081771d624ba3e4a0df5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60d82abfc28deb22520f89f116d3ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c7518c497ba4b4428b4d93f49fa77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85cfe439247a24d59d164515507b61389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890683b56e167d7b1d7ef645e3d89166390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4206b4fe6c49d2efa30926c43e6997391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454117bb503a30b20dfb2bb4d4ec89a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50126f95b5db9439f6b9970a8de7ba8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571c24346a521aaf35350abe1fc414d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c3a9f6c41f385b8cb288357f69da8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014d4d2298541eaa6e016954f7e7e98396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711b3f0f957a12e8afb27ed143d4962397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7d9b1c3bac589b70ed9fa7c20d82e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60207f253a946ec4dd568e96763c91399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b5a53556b5a7d2d19ccd7d34175ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd29aecb2ae1cf42d25bc4f32ece1b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc322bd2f771cf0e7e19d8770f55102402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430ad0bee4c9f7502459bf6297fef6a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59442fa30454aaf06a06a914d93afc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ef6394cc8222330497f8a18032276405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf38a259ab1a8fc6ca7f04a9e5648e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991ecbb6dcddc47fed8d0a7bd39c5fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f6202b7266831022208a0e4d795c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d12738d4f42b4aeba73fe82a3ee19a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7096fa084bf4adf1366b619430c97b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46019f5d7b3e937954176066ca25c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74694201f9a6417f3a4cef6d3f5173e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e203b16a0b07406c6e3aab0fc7010413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662511167d0cf5e7b3145cea2e5dcfa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d2c8da57d254a91a3a6c812a7a64b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235c57ce213a4886eede68b63b8f863416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29973699cfb2e4931c3eab5e1444138d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb3d887cb156a210ca3fdfef44a126418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc610d2a3f928a348d46ac622a2b30af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34d42fdbc6d338b0697a626961f408420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33021e4f412f1134e452608661ded7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60249a4cfe2e0f63856fad603d422a5f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6d6a5af95cab950ad616a33588e02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43436b3c6fd010f8f410d55dffd6364424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63350b720921d0758b63baa1c295188425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24d350c76f68a55d03d6d8449d5f79426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998e070fe00a75620af19c686ffa3b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4e87eccb88b1609bdc7faa11a97c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495847b8a5f9a2e379a720bcf5bad22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e2e6e94dcdd20b163f7fefc18c5d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf2ad3a82ed41102c9d15152751091431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dfd3bc9cc2d8c16fce45e2b8c9123432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900271626314f0a98b1f7f0b13f85581433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c4a84b83b1d45210b1d02d8aa3f6f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe513c353e784d2bb41be6286a2c43435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a8bab785129444c05e3dfe8e345b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fefa20771c4ea1861ce2704e05801437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fc0be4017f840cf16029876f63c7d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b6939c6e4a10f9e2cc9780f5c5e1a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc3f531ec43f3bc7edaef7460b396c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af52ae15ccf490343e63a88778ccef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59bc8903924ec60c30968279fd2212442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b7d30b540142577a9ee37f5264e4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9fc169e9624435818ac225c8934e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ac6996c9f3117c0146c2c2a29e502445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3205a8d833479a7247821138d1310446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf14402a5b8a3129512291f0fa51d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90ac6b963855a4eeba4a0c77d7816d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaeab64e1581b982a368026460c208449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638325be0d04a59e5dfc0d78d4117f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c604aaa6bf7c8635720334718b48f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6c8f405a42842a4ba1cae1aa56dc2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e3cfb4bf308e0204e2c8f12b86d9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be84e7b470e846897e0a9a652b9271454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026848d037a0912392a7c982a69e5897455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5580d151244357c7d8fb5ff3855f3ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f5bc5d60eea34104ef3191873bff1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d601f509fa1609827bfc98cbd3e46458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1d0af8cb39b650820fda523b27319459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31a4e3bf9a37240f029685401bc925460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca007fe18982732f947e7b650d1fc60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15bc61f972002d3ebba2533573815e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fd0573ba20cc0344b3ff9ffc27793463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03f9a6ba9bd8c0a38b90388995e07a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37956b00fa18c7c24f130d0902a32fa8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c2197316937607c14a57187918d7d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6625229f56a167a3f7f749d127807e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291618097218416233511ef3ec4f6f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f789ebbc3a4fe8e77684062592d1daa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5974d18ea3fb8dfe079f4f1c58952470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e79d94c86b693f8616667d33a82a02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e288c1b5e21096b686092c4660ef0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b62cb9ab6ade41b73a7d0d6eec9b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9740593246cf6a5d2839903a117466474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a8ed51bbb93d9ba32cc4e2c3f7c89475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4d1f0101c10fcf72ddcba463a8e97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfc2dc937dae434189033863252597477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f94bbd9fdcf60db04799c38e2a2ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08537d399962958949422a7dd96f8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f8eec1494c299bd7e2b6fe08135d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3a9e4ed1d4c8d2d8f739419761367481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de95884f588e78472abdc64c1c51a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c982570a5d521930867b679a513f1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70c764e1b9864455721c220a083ff0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e3606432317f004c17b5d78061f5c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b5b59f81ab83cae0ee194e349feda486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd477de659a348f6e72e889419a5ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b753a144ee0da22bc6f3e403fa4ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9962513e9d3dd55c70bf91aba3af4f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f08fe9a28129631a762772aa72d4c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795941c14ff5165bed324ebd3c9c7d4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558782d4903a2bf496f1c5c7b2e387a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f947fb3b7868a9b32da6ab66fab27c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1c87ede83fc58de37252b38df26c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd03a4d02e78ab0d7dcf83c7b5b833495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822e0f031a87e028d013ee21b91005e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849d512a9d09add6f48e9b4ef53cac0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30057d7f63a79f836c7b877c27111b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf73b2d0c12ad0b2bfe280f02e6e97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a8d4f75a818f5839b894fdaf722eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55774baf1d2814ec6c6769fb30f2a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdcf0390c861d701b4ebc0ff2e0e80502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165792fecd81f1b7bc48dc858005f6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13faf93dcfac621070e9b967d7e0522504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6b00de9e37a2b29494e551d7284bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625066ca4c784992f7ec20bf9da02674506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0e3b56911aea27bee7eee9180f7d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b00da56069f82450d541c90ac72da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b82d1b0858656716c2f2c7b2e7b4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0e441cbc5c1aea3ae820f91263f58510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1160e772d8a7acbed5ff96ad189f316511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67108d4abe25ce13fd3396004ad00c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7606db8af13fc6128b2251c5aa22e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1efa49e3795d8e8e8c93314b3e546514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ecfd0eccffaebd417519ed620c2d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d04ab1b4d69ee3aa575dc5b37176a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a4523eb57fa3430f3050aaa58c238517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de64c808a55e60c1a3350e3dbaf738e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811375368b41aa7d7634603a56ec4d51519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ad4613787cb3743cb05836c55755f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62522893e7e27c596869285212e00dcf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5984aee2306b01d3c1a4efa6fa434f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53313a2b5b01094b7590dc1c617a5c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94567e3ca217784f6e510da5f25d1d15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31d1b057d2394bf527d958beb676c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82de900341121bfe3e153b63bcbb96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa3754c36d02a621cc2bd8d6659c23527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b34f377d77dcabbf6f3fd5563a0ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15d6b5ebc3d266b32fe9503ab033d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83d90fc6ae206fcb1295771b09df5e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257277315b3a119dc6996f37803bbb1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbff19debfd425b1b69574a6c99637532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a31aca821da3fa8ddf1257de8786e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a6b8b9b1685a77998cac0553194d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e64e000379422c943d1a767669b490535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b26b4732952bf9c3f88a4a5ae6def1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da689c922aa396242e01b7e84b000d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a2145fda3695717ed4b8c18c2e4de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faa55a7c17f947bb86c35c81e134bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c9d8271290cd639ed9bcec319672c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570bbef84c520d22695632b3ef06394541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375e4cb3843bf809ea0790d42cb5bd0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d94f8ece7513aeb98338048efcb169543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e1caa803e7e799645945145e346d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8b88e41384c2a237f4bed724384ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a08382fd9ca2b6219cd8ed6e2bd8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee8226b63f68a4d321e06efb1bd72e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89295986b3382b648d826a1f12c11302548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775d41671fddeea30f48de3b5e491a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b7a1bd96fe61bffac1d11e16c4cf6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec05793da24feacf566ea63f283edfd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf19974b8519274d35ac5c6c56ef1e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c41a422bfb392c122a870ede955ce2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b10883b813cfd6a28b3962a5996ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e2ef563cd9cb8edf3b5f0bfa1586e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc74f9714138bae0586cabba0796e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e1fa3b9d7a502ee42dcf3207004ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d35e5f2a002e25d0eb582e406c8d88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fec6b42028c8235c4039558271322d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ff3979dc190a4c80462a17acc54ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988145b4916d537bc9486f0222a1e665561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4428b47e16fb521ff4fdd7e1971bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a23aeacc83327215a72b128421f9f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b707ba12e5c67c8585825291900b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce941ffe337f9d8d49c3deff188199565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e738e162af2a5dbac7ce15cca20e49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b35f254c5f65c02cae267a141983f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d857a44b40863b6b90c60b2412d23568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6974d3735db658b0dc1f9ee4b74393569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d4b05e0730773cf4bc1aacf58edc3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1da5df8c659237ce31f9f68d17b12571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724a349d06adc89ca0a9172a566a11f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba85541f8265b58fe67ffd292f04c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306be72b65b44d38db0e11515787c322574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e972fb82deb7cc9132314738a31271575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58d0dd644e3c49b5f3d098c797e068576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da7c7e8ac39360bd29412142b8b097577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23792c8f15db76fb07bebe1fae16f59578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6a4d23757632419b641f75cf716c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a2c7924323061d706c4152e6eefc6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a08d4514091690117e5b8c838fb4c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03532eb2025681d17a64ae87a2ef1eb2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2a4ae38aaaea96c34ca0fcaaf237a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f923ec8c309868ffe6716314b09a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac0cb9ec357bb8afe0f06297765e5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef43063c6b6654018931514e61c9e83586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ad2d38b8187d6522e7a2df6d1ebfb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23c74e858f7806cc7e2b51b036b6d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41157a04c42e0d04591b573389883b83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106956faad9b46fa65a066a43c9ca248590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af632bacaa138a96d6136f0cb928d47c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067d395eb71eadc422522996d0267ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143f8918c39bd214c2cbe90dd89138c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ded2f545a18171eead9922acf67251594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13ffa997cbd474425250aded35b161595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81786a71d33c2a30a8b7a535632b4b04596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17abf3b1a0689af507f98b9daaf44c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bbf7cc0b078828852d99fda2251ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90ad388fd5a056d41249c074f93912599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948bc6ae47b05c5f8a4b79c051627d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203c5c3b0ab57d9f7e2dfc42876d240601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4569f7fc0da93b375367623804f0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d1c9194fb76c5d6669263b7c9632e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48517aa51413a074e28e848a88a739ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303ff4921f7fde593c2f9c2df2da2dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8831d4bcad85fc3d731ec723bf14dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e91ae57e32de67f39d945baf16c52607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a22c0512f7015da3c39951de062ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010cca8804bfb08893e063945780e1f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561295724720752eea4fbd25e7cee17e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b99c3a854cafbfdb21738cf5057c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b5fcfbeef9b21464a715521394e24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38225dfa43de80fcb081f6bb2d1908613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0fc0561910bf75fecea610f63af36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae1aaee2c9bbb2ca1227d498b1cce4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054d18d1ef7a0bd00e819cbdaeca5cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ba82caaaffd327e1a48704ace6a08617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b8b9a719569987cd0e5e344397d99618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d243a3c07ea91f6a9683a1a40c0e46b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bb6d50b3c779fcb81b527879e3de4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619468daaf853cb9efecaa54a6e3697621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15427a2aca0e16a138dd97410034bd0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5e01849b7e4fc85919d02557ccb7d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a3132b65923f1675b947c313481ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d5d815b8a955044fc77e452fcd7aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bcc6822c56399148d3e46d24e5081626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60678d961ca1ea6c6ab9fbb4db43d2b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284d72016729724318c62b4d1bb472d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12a3844d6bdd32aa9916dffc9574a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a950474530e8e709a9d918589e015630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280a9cdd67afebfb7b6cf4f0c56cda7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca09c61221b32aeada594f2e5474c11632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372a2cf1742c863cc31d561272226e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df029bab7358e56042bb552e090924bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da1af975b79b10b337786506edfab9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c01827d51fdd57f64ec7eacab0e5c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4236b145032bd7692ea9e4db99af1a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bba70b4946b6672858da205baa9bb9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8244edc81a933f8537a2e99821e0c0f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4f823b9b333dc97d6d6e1cd0e82db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc4c9dc8db8436774d0b4b8d01643f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb045a69b4f7b99a5d68c7c4bc8c72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d0ec340869d5e82b4451f076ae578643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50d86c92114de75155b9daef9d86fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02bbe9c05da2a2bac05922b723a2a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601acbfe722688d32493756008343e89646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e27818e72d998550a4ec5643b3e31647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839102fdc3433e5786d5725a776b083e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8171433a4a8742eb9b23374d95aa12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268133354aeb52f88fbcfb27389bd7b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093eae0bb21fbe66ff3353685a0c86c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf3b009f6df6c0b661f8578d373a13652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e856d805eaf2858bb0cf74173390b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3571c8671f25b2aabf15db6adeabf2e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b2fdc1d24b8d7b406f6274d7f795a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6391c0acfe711b0fdae95c2b6ff57d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde47d9539b28986b004cceab9a60b62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78717222a4d3a1fb96804ddc87cc95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803d607abb722c9b318c95027bc1a04659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b54b5b45bee4a81ed78052022bd79b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9daa93d27348f06c30abba62db9336661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2588159635354cc07ecf2d4600ba4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931ca70fd2a910c48a0376b0d20d2b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb4cd713b6bbd61e6266dde664e0ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23aeecf61ab7732767982cea58219b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adaac674ea5633ed1340594313ea43666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6019160670c28b3e902ed0d09b8013667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0613b92ca1fd4c0f225f3a9ef95b0eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b68b792727f1af55e0a79f7516033f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216556061f323b234be4ec5f344ee5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1180cf36e57c866dd8b04adca6c74671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8deb826c2f95d86c1cd007f00a60a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923e17410b087ba70c81ce56771f4bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77ec47a958efb77bb6debfc7c45241674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04406ebf42eb6e2b86834a647cccaa5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e2447d3727df187e6aec681ea9e3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee4d0f81a9a830e9a764d2b4787972677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04028d456f2cbbac4b83cc819637ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e25f58fe1dd394ae22152497f90050679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceaff85dac95ef3ecbf5a14aa82ba35680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a402e20e3515e7dda26059043eafb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e72774b60b9a9fb69f3b1037b1619682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44ca60d27974b0c9ad646ae04ed363683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37243bd4b4513c9d3b6e0432ebde5699684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc29aae8f5f268857756e72869b4ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43412b0efd68f843e81f6690baef833f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6ed282e0179bf8a4224180b7dca06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa5ceb3f0579341bea1b52e550f7aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21f7f6441b31667da609bfb0e3e760689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885485674d59d69b9dd6eb593dd19b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb61c52d0d81a1aa56ddd6403a6081691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f77f82a1c394e61b10a5b20af1adb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeed7ef5d5ab5d3783ff89138c1148d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1ab68b9929c61589e4cf4cb751ca7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcede497683ea8af9e5d537ba6075b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad1af69c9a067cbe2f270c1e96316f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65e3e1b39d5f0d4c9764955233e0d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfe0fc4827adfea296770cea40fb37698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7f027d91de44e171f48a9c1ec3f8b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be09765a1e46de1ef74360e12f5c547700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64399d08243ed80b44a21653f8576b66701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc729ddd689bcee2258e8df591a0377f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed75e48c27691020d9c7b1b5d57843e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd984ee7b597cbc57fc5ae577704847704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d78b650faa30b75a5e74cc0f82154b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941a59661588ae5ce37bcd316a4c9e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac105f85dd642af06a8ba0c1f62123dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb60b850f07aaf82b1b991e311ea9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177227bfef6868aeb93ad45d33ce7a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949f09d1de7c04fa77e1f17c085a0f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fa09b98107f321b84b60ca370c98c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3edc3cef5e8ed0e448fc8dfa1f2da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e930ff4ccd2111557c6728eb79b1a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c8f30452b60cb5ca2d928001bc1c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5a0a63b16d2bcb9e50c3e64873641715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1ba7b9d07d72fe535b9cbca6a83b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64371f2d41ce0cad20cb0318b6e3cdee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dbefa554d546b7f6b1f774ba0108c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434bcb829145494e7401c22af84429e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5ee424cf608a2e4e5a76e197941aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fde3a4c1f3aaca33bb659a70b7775721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dd35b2d37ef438ab78eb16e07980e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452c8b95d7968552fd710ddba289847723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5899fee1152ff73afbe6688beb8b85724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895358902ee018145ebb231c427a455725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d33fcb72ef86cd4b1b014032e6d81b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61df922632e1c43cb6383b354dcbef0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488cc0c677a43718216fbab132aac01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cdd52bad01365e981d8e15f7a8627729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dd6d36379c84a05dbfbf0d5017719730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68ead7993d60629016e5594c02ca56731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fd8603dc75fc8c1cad940b2fda1fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a7d5b8207c3b419fa5556e9778505733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c08796f90c009a5cccaf3b33099727734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13615ca993fa0d26108c7b9492a01753735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cf05668b039cdae97718e1fdb1387736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcc161c86f69b483d3e9fe0bf79993737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f79d1bb75fda1160b5ef74d58d6cb7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335191cc9e4e5fe3155ea8ed59f98a72739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4174dfbb060908f5d0ce4593cd04b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaaa2072778ff3b6b707ede1bcee9c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c1d1183c0db18e78e27431bf24557742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4e8c6cf66ba243c4787616cffaa29743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9e7dc767794174a3a81832175b57d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105878d4c17773d00efa7ac6c7372b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fac3ec066e5ff983fb40def991a3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab3f05fb0bc57f7ea27f87c0fa44ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4560787e116256d8fcbcdfa225926f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfded7d993ddb4ca3856ce543c1d4a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3ccc0ee9d4fc2252d32c970fba177750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c165d4a2b43d8c384519e65d650a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6c54ffde42228fc17de434c6d10b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a15cc180cbeb7fc3b1e495c1bd8913753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc6a6a8e56366b8fb51f1f29330c041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded6dabe5f254b8b4eb1303844863712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244b0eae01edca7f5410db3f228335f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0768c2138cc67a4f7b662ac650b274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904deb49cc101a04b8fa215a0c5ff65a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71179069c4601be7431ec00e461c6bb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77af860fb28c766ffb65ae932fa5087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ca6106e958bfcfff5151c374d76348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943621c50eb832bb8e410afa6de476db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f6246ecf12f2e467075fc8b44542410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36357602f4d5dfb2c32b20b2678734d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb62f96818fd4dd0694ec0734aa621812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ffcf923efdca004c2a607a3841b8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564cdae67b2f914a0b28a055f87ed4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57aa30a83b2e55fde69e72c2777822515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9f022c9838cfc2d212a90de841e4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4974d60117a0e794110abbb74199917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600caad0d1200128a91045adb8f1fa2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd585b3448abdbafe41d1c74a92fd11819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae95564a28c8b6fbcaba40b32f83e9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720be4b6874cf1402c211380e13141521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d17fd9a7e97507edb4e0b0d751479822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebce3c125688818204897c55d14745023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b6a638e304fd369c7156ee05a103f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13a419896c0e1e134b822970f1dd4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9f1ebc74ab187a96882524e23597c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c60eb4467a35c8465dd7f2a399bc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6c45b7e93c22c2b94cc6366966a6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a01abfdce4fa3af985eeb4df733df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b200406e8dcd231be6841ee2a6e92030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb084d93d19639fb89e9dcf2b529aedc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946711a144cdb1f0b470c98483b55e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1b096bd2ff4679d693f7c5a833c9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e4e3197b8c305bf4ebbb421ae84a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721f5a20100afa9c204bbf11f7af33d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e15a9b7a1a65c32bc45f5cf932b72336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950713fbb0718668bcb53c83a47235b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fa64399fa8db3907eef0bdaab89bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acce7e42a03c3da69424e21d969be339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3c2efa52f3c00e9dea58f9a4e373340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f01f4df7e09913f87f4309ffa033c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab58ecf19999be50a5640c8766d38af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb592e3cb6a041eb7de840d35f4f5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ef85dade7f6cc1b00591b2e1a2a8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e63b7c593d2558151972e488226b0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b8d731bbb8f3c0b8648c6a573783246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda39cf2064db48672271f66c9dbbbb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7fdd83ccf625379557a0de55e0c3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d07d27a99bc8e842a77de64298c6e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2062cf829f3988d975902760dbd6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed69029ba956dae9787fc0a16ee899151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecb772fc15b7f24b1f320a2b43672c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d3cc59c3629bca9fe2d4eca6b650e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7d640cbf035c285d91be85c92067354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8237636f643719f7906e00ae859c0b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44ba06b9db2cef4639fcf19a5f1f7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591aae424a607ad1fc02771a5ed70f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07b2eeab7808586512801a46edbf4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861d6ef43ccf697f00591a4f4c34e9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051edb8b217516f78db4830861a95ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f4468952c6dec856f9163b0fa92b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22326395322153197fdfed6c7a874a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6214b458d10e1ddb613bf729b595b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c99a1865059613f061cdaacc15215064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cfd30b80a6996be38c60bb0ba788c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e3150184f42129f56e826d85b553766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1518d9d9e49791ca7de0da55f331b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6062b4f4dffffb11d4ff55b218071268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781933dd25b2950279b2d65e3b0fe1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e1b11e4d9b5f09965d47550a456b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013d7f1d1279bbb6d0277738f62466b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1c7d63b31466a7cb4873ed11c5a2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2839341d3a8aa2fc2ca256136da34a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff2de4c600044a030a132d3334e21474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af899a23f4dc51f6e38f197d20fe1e3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b89d205d7cfce7729bd3f10b6e897276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710cf360d1018a5f596a46d9c4fa0ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc6eea32fd6d5d2231f3cc6709442778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bae869fdc46b20afa277bf3187d2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844256aaf3a1fa0ce9901d590707ad580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddd1683a5416e443a560ee1e26f9d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc999381c67f0d247dbc0868b29d65982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fe47e1eed4cb17767c8dfc559dfbe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213e0a607ad195ccb80550ce47694bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a3240919fdacbdd11131143a903d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa2f2716adca3000e7b87e7fda1ccf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560c365e16fd3685a9e1c95a0eb793e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b7a81c8f4928461ed708502e7f54088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe5ef034d2a31b9af828a853dac22e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031641b84e8080c62020799873dbf86390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0432b20dde4d5ef976460168a9fabcc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb0ca8339c8e12980ca8ec47e0785492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca060af4417e9b70b21f963e3c5ced93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a9d28763d1cc38b2d16923bc1edcc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e421f155abc58ce1c52ec1096695af595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60dda001f28701b3c439972f84167e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc60e4255f4b7fe1a48b08291e1f6bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bc083c8abc4bc909688a670bcb6a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94bd8c4a82e7912b77dc08ec1e22ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ca482ecb3bd9f4e7ee2dc34682dc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a363ba9a904c61b16a9b64500cd62a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822029bc9dea00d833c29ca3318b4e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0e9e6727d60a27ade49194d1f79f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd59ce4138fb4ddf9dbab78363a9213104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72561a868920dd7d09a90828faa02e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf96547d34ffce67b8888ee3abae77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe54b1b31a4a9935a36d9860a285d27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4358416c9a74bd8c27665fc34328fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23fcf73ae56e8713ca632fa091e1c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7710281e9a72cc8890b1720f08785bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee99708c69c97501370c493fd094a8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75010e6e5f471156e643f9375d9d2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7715481eb6888fbbc67ce01e7dff968113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d317c4e1d9779ef6e0f2fcddd50820b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1169a972444893b45bf16317db5e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288fa0131347ab1c5baf1df36f6278a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05505747c5b6e115a43fc3310dd399e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e28106db5970c6de20780dacae477a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08824b2a9177518445a421d3ab1e309e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45a87edfa1dc74465f764ea3f3d4a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711934773cbc8d7177d265be606ce6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88b99260e8f73275f7afafd8ac6fa3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9964585df49302ebf03720551e663f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5733fcbb7505a959534e008402f38cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681071615447d3f0753bb2c60ca91b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88a1186ff54ba30a7349ab6c4036cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa654325ddbe8e31abcf7fa2806272fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacd3912834166076f8ff853bd96a4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a8e52b7ecc33eeb9e644aaacb1fc7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a9fa4065f1bb44401bc65844f1127130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545085711402c401e73ccd6e69f65b5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377f73d149828a7c235fb400af7f415132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32394ae6682c3bad9a8af155dd8692f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b56dafa650fb0e433033687010361134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599634d3d33a86f0283dbd69ac2acc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2c3565b70cd3e801679b132266305136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b0c220f11f2ab13e23f220bedaca4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11b5e047c198041d057a42bf047fe1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8086be6d8155d0e714d04c494de51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb348c6296abae5547ea11f608354be3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738d43789db150b2025c177e2488ecb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6a04d6cc8902dd53fed205d0a6fb1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f942b4677f627b5a38f79d4a310859e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062fd83b45896c920a05f260917e952144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f929e29cde2fe9d08c4846a21b6d522145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301d6e0b3e9525d85a8eabcfa6c66cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b8c47d9a9e4d7decad56eff492d25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394ef99817aea4c8bcb7c22dc3b3335148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36062da9d8b259ecd65488c89487c872149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cb33180c4dd5c6e0f16076793629b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515714ebf625aa950298eed04f4bc05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70214800771d7e82dd3f61925680b43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcf4e1cc93942e7f6d6bcd08a35c76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66636556da9ae7df7969d4cef94d1b74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90a290cd065d4f1918b5a91809042e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17af65d8a0219b397750046307f6dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066f5218f67e9b72144944a26ed8824157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8a2406657f7707287b9de8d4767b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc618f5c37d74abc8a3c1612ce8da950159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806ae3ded3812de8db10e5ea91c1be3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f0113d3abcc1708cde8a72200f7b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fb5826b6e5041d14694371ca26dd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06dd1387e1a032d0f8cdc9f1911139163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a90645b3adc1bf2dcd551b1e5042c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23177f21330de4001090f31e737d523f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb099b245cec684c1e8acefb61e0ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e50ae2232a2939d6fb988b1be6f02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6545635babef67bdb4d8f6256470638168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1113d5dbe3c7635f18077ddc084c377169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121d18593f99adbd21bcec2f106ca0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea60416316505ebff03fe484c076301171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73645335c6e55b117711ef65b794a4e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc54c017cc1588b0a79b5b42e7a069173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652ca0fb148935fcdc8eacbfe41a3fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44a85e9492b5803491ea9ad6581935175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fbc54a5881bae9e58eeea7385edc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c3472de1951a4091545be9b7de660177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea24df0b47ae02a6d90da931ed4cd9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697773b7f8ef169606d685940b9ac73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f1468a04f596f772cc8dc28a67125180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2304c7466b8d46422ed90bb8a685d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140df1886346b765d3a9ba7f1d354f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184519ccfbabafaf9ff244503db3aba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cea948391103a9fdadcef79e2376d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e25d72fdbde0528f69c7fb37ce6e3b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572c8c7f30c74efd2075d72e5244829186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f9c9088e2bdf9c300b9772b6ae0b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca341db5137afc9274c20371220645188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245cf2f218371365233cf8ef76f3a52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdc3cd5566f1aa7cb6d7888f6307fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f430d1cd18cd10656634254e58a85b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7eed775d3c445ef08ead009b5a4de9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5afd96cefe21d43434edcbd818f44e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45e7279a2ba061094d211196d9685e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1418d9fcf07131bbdc2dbd49725842195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c76f72a41ff77290feb0cad285fcc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba53c23a8b97e5ebf4c516b394cd0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba94ba862edc97754b4dc889dc7ef11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78877c1006e2eb2f7f3149c03acb9b4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d1914eb6bf8eb39c272fdc04451fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6850d1fa5e4ee683dcece19f34574f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81d52b12715c9c08e0ea9cadecd6eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b963930b947ee213d2030d0c132bcaf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83fd7b70a34dbf1c80577fb0efb598204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af4665745408b381d289218912d620205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbab99a5bfa33c1cb6e19d9db040af0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea458fde6f121c3109871dfa89f638207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05a81e3e4b6737be51cb52fcf238bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685a5008292ee9221b0c505c91ec236209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7939a54e85075f32479117d6ca0e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5016bb9171f07ba482bd9087fddac36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfb7a3046f8f0be092e776d5835ec4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38563746c16e8e98be343e7e4f510c9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443ec6b22a6704fdf5b6942ff9abeec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d858a721444072c457312696f2cb9f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ff92018a5521187ad1a5606bf94b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa41d7e38d58b2963d2a088ff0ace31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955daacea34e34dd9913c0be1f7ab83b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a3777735d53cdd55bfdd746ac0e24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b7741464ca451381d72f9273c82e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca0b12d6617b9e07c582e92b23ffbc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a9f1f311748c1d6938be15de5299b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff752ef706a7cfc891152e571c82277223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f782e2756abc18de02cd0557738ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ca20313c4b49c3b021a1f471b091d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fcf63e0e594cc4d5ba89ddae3887c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9971f9f1739eb991ed27bb5ee6fa6e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff61bfb0165223704cbfaa1a5dbc4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751d7e38bb68956a913c1b0e4715f9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e4fb02abb6324072c379410968ecd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcad2afe63efa2dbdb83f576566696231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72ad51933877431988fcb97de2150f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c4fdfeff8f603fe41ffc7bad1eaae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876439e0668112ec93a2fefe382e6975234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3da1694024c684d634f12b54e72aec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721f5af9f9a6878d2d351663893ce70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdad3ef4827c848ffa7d7a1db3aa92237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f0bdf9b0644f4835c4fdcb5a28f32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb3cf8a6ad6a85a7808dfd04d129db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39f4eae0f6e14142e0df7b18577178240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f56ad5d2bb1d98e225a68726e9464241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6aada11acd9241d54e6a02b98b336b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af2e100195a45969b145a01165355a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb1a9ca1ee4198a881c44b2e67bfb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed38eb011a0eff227063feadbf130d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0164de423957082944cd61a6a4899246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd429791a9f90d1366e24d33ab7684247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2928b6bec7e68c63b765aba77ca3ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401de57fc14bea341a781ac0eb813291249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f98cdee25827d168f69b60cdea6523250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab8e74ba92cc6bdf943d6b4b57a3e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb351f999a0381c2035f725bbeb64ab8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaacee409ed2ff067e57a6abf0bbde3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3580024c1e08839ab8a17ce95ebd1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e66b302d20d14664b9029f760b1c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c062b5b09353813900ed7adb3980661256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3c737af0926341497c68f0743dad9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1506815cd836896ea82f80032f051258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e433834810042ee01fc1f09d154a24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac75f09b9e644cf24676862a0f56e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad914676a2f6fa46e26a2506d7e72ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded6e158ec7db5b31c2ae56c69176db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4594251b2a6aac7b68eb10bae8571f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35558d17da808eea4df9657877e99e0d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c843bd2fa4281aed77ff291157a6738265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813665678d0aaf5da17556ee55bab69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d6d0cb4afb2aa869b373f9e89bdd0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659906ce1c77bcdba4886b74f1cb4b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe815912c273b69e9eae0e89fe037a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466f09b31f9837ab7ec406c7a283b68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7537782fbae9c8047ad1db7967d0a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0b607ffc714f80a0a8f74698e49ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188e3efced39c2e8e864b6d8d69a5b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe57a03d8fe65719d8b2e8c964d128a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef58a065d5a019467e446914f173b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e27b4e3198a3fd5aade88532695d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cead5c1ff870543c5056164af11c613277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3b97480fa0967740c0e1aeaff728b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf15c76849dfcca5665b49e64573abe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac106a2f815f5179a60812398e3112280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac794dae5a6c67254cec6ac807eed9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e298acb243abd0cd04be49f7e95a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb59bd7d4ef5f12075215a60961aa2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc6e1794891f112a688296d58d9033284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487e3849a20eeae599d0845362a6be4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1429b57588d0cfb4e9132a42a2ce31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d779bb9736365d88929ac887e63eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21109206c32c1ffe0a786bf216016259288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6a07679722f09a6ec02894e0a5645289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69868a54d68c083b22180602ba101ae9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bf7b19f3ba737cb429527e75b1557291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c55c628796accf28e31b466a94ccde292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91ce31afc3453c23dcd4bb814fd2cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cee4915484d7989ec386f61b024d3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bd0ffa37e65898ec164443f52d839295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb968d1e7cae3e0b643da3630637a6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd619dc0341a226f0d223d835a421855297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560277409f66625d71b31597e6deb1ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ed68ee68ac7ec8cd201c644e4c950299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b778fb92a692b232e3831b76d4314300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2607e28e987446dc2580f7df836499301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fb6e0bbfc54af901cd76f00175f8d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea532addec36c7172b7e92cd5b0db9ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25817214e67486339a90ff404c7f5abf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4b46ed08666096e5f7dea0b7d6f03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08908f38ab8e91cad46823121f0acbc2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46359d472be8ea3e667f91087b785e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2889bb21ee6bee2ee46b56c020abe0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb131cdfc852cf27d0f7b43398cae8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4954707544e1267c45ee6cc697e21b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38abbdf8a8db7f2f8e98ad644759ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3368558a87eb5968bd3f9d127260c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a93094b3b369a98716c1f11a76d27313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ec33a480feaf42a96abf2f412af6c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644914cdd4bd3898833ee48517186969315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c6f47f1469fee731d18b59257573f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77929859c62b3a327c27bdf93cbfd36c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caba8489e509d13655662816f13606318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed75694c3c2acfe63300e1d82105785319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36466d09e1ca33747d41b4f365077981320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f4e641f05a10424aac6e144211fa6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ae3994efe36c8b2b4944a945bab2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3df463fe866e8ad6cf966801ffd454323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d949907aaffb592076fcc9ed7fd5f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0f93732e2200f763c08c0985d6313325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8d5f596dfcc443d8956964564d042326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e032bf06608914e6732093c019483327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4ee919f3bd0766220de1969304375328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace9df2f606c4e3040002aedaa69614329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a228b673c46cb66675722285072a53b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eef16ef84f34b2a71866ff07c7bbd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf78df5e738ae29f71e2d7fa9fb4231332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f59ca42cb6887a39cebce670df1f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f41bbc9a110bf916e30fe3c5766b65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf055375aed13aa33519aee97f4a3eff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323aa96db42c9ae7f5b598ddeb32aa33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1122878c95af5e0638c9769ccddf6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf44c2972614f86e2bdb9c8be97a2eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c19bdf13e9c5ee993d5292f2bd4213339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461877ac720802de7c2e6c342855be9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6dced6aba123409f7d3c913d4cd3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a93b4d72be53220dd08672ae7dba2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9eb9ab31834fb04d02e22f355ae9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27328b03aaed8a07119513eee82cbc3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cfc3d71113554d80327735a920875345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbd6079a46fd3b8c0022bb74ba0db4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a1fbd5b97b16ba93e9a885bd6446f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d07e9fe876670c9d1577cb92866b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c8913a949394ab4d49e2b8316528a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f67b423801ab2e5bf063273b82acd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32109801f06a778b3a60c52d09d6ed2d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c382262d6caf35462b66d445ee9770352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddad02de56b961625f388ff0c7dbf52353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e88369bd84967be1a6afbb4407171354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83460f5571f210a473e76035a499b5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91722c95f2a4cd64f10b904a4c125aac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b17aa4cf2d39e26409b8a217ea5f63357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabad3b8ddbbe7fbaaa46ab95daad693358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2e06a481b71b8160a8776a3a2dcd1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6657052d59c91a31873b3e2bd3831d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab46b4e9021722ca069bb9e35aef40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709f6bae70645d2b369a19879c33f13362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750db84a06048ef9e9f1476f85af996363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc40bd285f2a35f63ceabb8d38822a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9e60c91314088f57e13835dff1fe1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea6c27486f9da65f3dbfc7d4574528366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94acd40dbd3cca6582d9eb59b50c3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5acbd2d0d5541ce84a4347cbd0055c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebd9bd517974f71c17bceaaea382d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c88c78a883873cc0262ba98cda1b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f596ca0122b48401178d421a198abda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39c4c6c3781c4a9a8435ad94a0cbb1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f727955c527a180bd1ed2835a97b6e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5e078ca3304a42c48369099c2bfb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0a47f4346b796dc7804806ba30c8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811a11ea881cae259f5b7dc93d3fb42376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408017c29f2b2d0062f5f64b3537499377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff89c04198c0b0f099945bb33392ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2f1cf12a172fae96c6325466916f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b937a7b97accc8d2b6169e7b6d4db3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d6bf65474e6fa305fe9ebede4cbee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae03011911136885fa38b5d1308faf2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aecc1e08646490dac7dd1e49eb739c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251e6f73404fbd8e537c7e631d8f813384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edafdf106e6089ddd693dd95b2de8a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6bf1273069fdad79d30853cebe794386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c224eef883cee59afc7c9656744681387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd95c095f2243455959c4041238c4e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2af4a424124368a19cfd6bebc04213389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea750eae30752d315f9844ed5c1f83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363311378a99a4e28813afccc4563918391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66367fdc17ef44c6ca6d42cb2207cadd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c3e4b0b97146efd4d093874e4128a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd111fa0d2c4f57fd2d03f53d5b4911f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a0e68cd2066b787e6fd2aac635392395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff01f1d361bd618bc52de4c45e2771396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91fb9ac99d013174eb589ae3f851d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340838753f3430f312bce1651d3773c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbede375c79ceac18a9a4943859927399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fc3b7820580bb8ca8f10b50857462400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c243508f7aec6d677bf6f6f5a664e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039915cd9b331e1aa8fae211cecb9570402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335d16ec258495a8b5ec8723b8ade59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d7b6d61bfa6720d0394d12d258706404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa94b5fa9945241143d5746f9e8a74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd913d0de566f47a7e9f0fc8af1bc38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd438be6d3172ae2c10c9f6b207fa0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226be9e0ce521e3c901f8e2b0ed18ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569990ff4b03c229c643ad840bc32bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f99eb29eb8da203844fbdc742da8c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a39be1f16b3d549548a2fc2d7252a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e7779666aeeedd6b2e3e92de72bcc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a828413cb2de5ad6684f19fac3a4f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2da57d1d84cd6594527bb2b78b31d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec2bdba889f82a6f8751c27ee841d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240fd526e204d79270ba840605c1bba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37399aa1bbfd5fe81ee58518c33a7833417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28b94ec80357aad048fabb139f4003418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063c143b44b1e60b30f8de068195c3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b98a51c0e780bac225b2a0ba4e075d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d214dba1feaa3ca417b242459d3081b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086aa3d6a54f0009fdee6150143b1304422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee929e5345ea2a5182a8934255f15fcb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb55c0735c63e0d88d1474ecfe5325424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149e9acda471536196e52982bcf6728425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec3fd92c2ae522edcbe50e4fdcba83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6942ebf49de403d301e63a065009b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62516071d8343092a3dbaeb236e306d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb26c7e08198ac411cb0b06590ae02d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a135e36f0d52fd1924eefaf45dfc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8a55ae96c4878d978aae88219a908431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a51dd68b72019afff3d1d2f12dc01e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5007b76bce39054f485140573b19b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684aac56110d395df13a4b3058dc0c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec987da6cc094876fedd92e23e261d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dba6f24e6c9a618eda7dc72496f02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f3f6d8c96f34551fbe5c7bd41b840437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579919b9004a02b808e09460041772de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42829f06931082df9e84002a7891900a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f9ac44133f0b6f6b316675b202e14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655a52fd850ec67da8c6904d4498265441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7ca07d620e8a02f4966a0236de833442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c675d3423cf1d6cedb73d0b4094873443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99488972730ef9ece45b3b6fb90b59f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34b419794c9a64b67a0aa7b09877a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4648162ded4b6748dc864168fe494446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684723f50780ac884548fa8fd4d3c7af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e86a9aeccfe2bc0c430c307ffdb2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5809279d6d773e9f55410c3e72ba333449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14b69d0a03e37af570ac46e35d8b9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1a8880618a30257fab72ef337fc8f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa93a72ed615fe0f7f5f76249102d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d97fbaa8ff6349f1ac7febd09e8ba5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5c418a88b88c2ba2289177559c693454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cdfc8ac6cae61ebff09ad3056be7c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f5bf637a21e5760882c4c34293c3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a0f6ee47beafeea87087c1fcc3002457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cad6107c888e8b97abafd2f0cc6940458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de064461afa64cd9a3c7da27db276e92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea769eed06709c1ce0a4ddc592947063460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae47aef9ec0a965cf92f0398513431461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b6c346c0e994c7bea3e66cf45918e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc880cc872e864109c41f56b916974ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490d33abc77d976da121d8c7971f501464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209756bfc79848b5bae5e3cca341f6d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dc69e98a89a0bbfca3cf9e2903f1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add6cd5b4fc5754f81c71d55a0751e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e584c38b928d04c7e3e9b59af7ea894468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4d5ba5104b5c4587202aa6759e5c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02678a5aecee1834c28c8d3705ceeb4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53488ed553f93e09ac0b0b5d82e6aeae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec552400599f4c0607d4a251cedaa4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecca55e60b3c84a37fa9f3934e6815473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371e6dcf190cd38b71b704dcf41db09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80098a5c41c21f96c34c3d78418dac88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06f6fdfe65cb7077bd4ef0ae263ff3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f8e2cf924b4058daf2fce72b27579477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7d2da973334e169ea535eb78ad69c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484fb2e53a845a6a342fe890c68e2b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2484d470da3add3b1d5cd7b24047f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f395feb45afbf99563223246f3d089481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe04f2a5beefaed462e56288d8490b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72058d2388620691d14d9bdcd70814ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcaddab8d67e5285473f5cec07b33f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a3210c0c20c9ddca319ac4b08bd92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221250390f31333921c9adee7c9a9ab9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f7d3bae4f4ce0c82c4c1e692664fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cb2620d0a9b6a9696876206e98234488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390585674222371eaa03e31109bc65fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07824794a8e11c77371fde8f9cffd4bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3e1156937157c88f2206b996144e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec217f75d9713ed3e4b2613658d15d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9774cbd23cc91fdaf711a3ad1d7a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3166820b340abc2bfa96459e96ee9cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69b7265713c52763a9edd4044f6d7b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdf804515ef60486f18844573e12d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10603301e9c3680bf42e851996639145497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bf09b2528e1c33f749691f3058823498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ccfce6709e3a923fd5cd93376933f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f12a68934394802674385f5b5281e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add9c09f5abb4d701d6752615f6b153501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3b3819029ee19330c2d5bd45919a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bdddf8f22ba4947833b211691db0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e182693b4c7fbce40d1e8aaee43387504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778755029a9723ec0e474a2481303bc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ddebee88dc02bd17fb98e776370df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a3732e302a855d2a0377d10490d5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ca491734ca7b8c97dca547a1bb9cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4abf87b8f6daa3d7da51c435d94914509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654aaa19c4a76eb90c51adfb0036c63510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b965100d7c580f8a926344ac330c7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b646c5c46b07e5457a288a237ac7d05512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11868993d8802f7866f5ce6bd0e0655513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7d8fa131daad5b37d9c2713e5cb61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981635e1b0c065458b4a458f3fc50fd0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b27e22a2105830f68d6ac3d7bde25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dac90f0220edc45bca93a3d0435af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6900b0b57747115578eca57ab2c95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3698df97fb1766aa063ccc73ffb5d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a61f3b7fa8e1a552fc677805b047c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e21dc4c5758e9fa34e9b33d47b920b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779498d9b7b48f00cbcd77752f94011522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff84d28e340293321b23ae964d42d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc7084e9e21a283677ddc67b7caed8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738068d2db9e608e1a663417ab46242525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcb64226d38e3d50daff662bcf08dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15c05f63118ed649c22464855fe267527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b68a267fc0e46c4b9957b2f315b7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7a7ff45f77c6b9b5c6c9c8829dadb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d2f68b6d764800612e6b65ce57a34530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97138d8fef51fb60e65232d5744dc350531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c7532cda84640a242bc746dad603e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db58148d93efbbd21e4552d9661b7b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e49065057800e5518e1ad7629b3099534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668db82f24e610b29ba76e796744635a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec92cfdcc750356d26daab0002447f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278548f71ba83075cf75304272e3faf1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10549ef041f3383a07a3dc30d9daa923538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59c24f8d6cb84f5e99495f1c5fac80539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79058e96f7bab7acf6bca3cc7b9741f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691bb921a9514fe26fffbf68c9abdc6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847b688f270feb1ed02d6a720453290542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce6ada44e238d6062594c3921ba412543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7a8de2f1ab68f6bcd3ffab52f437f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd4be57194348d10bb0348ac4ec2f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ff10c60810a2de16fafab2d2b899a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b76486c9ea9ec2a69f1b5c42737d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c04fd76edfaf1bd6504ed656604b1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fa78ef356cd30581f56240c6c5396549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d06e73b0ab374ebace929ae165eff7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbdb098596957d8b38ac32d32a41bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ec930240c621317d6bbb337da608e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a5ce4e1a25d4dd9b01e1d6d060e40553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b403441523914877d67291b713a5ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1594ded7e08566fdf1f5052e8758d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e986a6bec271942b7318411bb69782556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916acd748e879eac81b5d24e5dd32e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578c05b81cb185bc4fb1daa6b4774f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e8632da6237dd0db6c57f26b8d4cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8105a85a01bfac377e22ef36276e65560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537a86efdc3c3024921fa2609b27992561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1469e7acd107d6bdcc1ffc8dcec4c28562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094527d11cb65606bd5cc7fa6e9d5410563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d350908e9c76a494626acdcba3307e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b83872af19a9d2de7b550b1e32af4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678863fde4efbe5bc01f76c39b2afd60566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b8420fee3c70620869dd5f6cf492e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43817447b0316272ed37f9fda5b4c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaf66695a8f601cb0a00f24070f779569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d990dc710f9dfd1cbbef89f7c1019b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c968c810a287ed05b60db8560423b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c305e55465f7ca48a3d7e3a2324cfc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffc296df300fe4d516adf08b876234573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053922645eb793e858beb0fc5cbbd731574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05322ff92285ad96d5fd9b8ba0483335575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447cafcbb6b931d75df1e3040c7c99e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df68e8c035952e178a61bc8680f5cf3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337dca39a83206af1e1fedd0e0ecdce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505d19126976556c6d396ec678394fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20251d2713e89540a6374d6effe66fa1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7886f0e17eda1f48fe7832174970a84581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28638d3df6f514faec5f20a664e676e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28270fcaffba72b676a5d118cbc216ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc045b17d8a503335dae0200f7998d9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad41a904c2f654dbd81e56cf996105585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fe3935d85136de3a5554d0814bf4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8046eb16170229c306ed22af43155a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b34e49dd80cbf67470b375d1283046588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be0a4437cd25070535435ea5eb057d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10c01fcad6b326fec6aaed3e8e52c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0eb53ea6e5dfdf9da34b285095e165591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ecbebf47eecff39f7e5c3474901f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7242513aedd4bcd8ebaa7ef26bea9cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293d7c7a323be4c170c3e654084e527594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05ad553c82c6a44a28a55701608d49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d6cb231f307a99a0c795318cab4ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c5a30a682dd781cac027fd5252b9c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d80fb20ebc24e2f5cc3d59e032e0dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa2a67833b6578d36edd9e41d30182599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bb67ed0f723481a8f3366c1c5f817600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8ee36a2a4a8edcdd704a57d432eb0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef48ec2e59d23f4e3eaea7080523de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb50b0c783526cd11afd6601bf6bf1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8098c7d48962b13957f14efdbf20b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c9fad9e6adcd9dc0d1c84412ac504605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d01286c041aa54c8a8c8cb309236e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bf3a7a190e02dbb4825b3e77312a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b9238f8ada2ea7b421ace69cbb5b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbd62c4748fd324fbd7ef8887d691a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2ce2344a51ba342a1c016046f8cc5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c82bf73df908352cc75bbada2116d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb63e270c70e0f29521ced1f57d0cf7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e5a32b7038c535b005437106af427613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cf08c04e49c33ab2e77d8eb81c418614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1956baa11671c2c5a5122728cdc8328615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479b18a8dbb70b5603cf2b827a77ca6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b60ecd5c13dfbe83b531c7893d948a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1c2cebf46d20603c76612a3cf07f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e28350bfcfa8ee80c5ce72742bd0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c98928791f8be4f3f2c112d598ff33620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11c840067b04826f1076c1c26f5e13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5b734f4dac3ce7f44c70983dd3618622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277b7e37362ea36fc7a3df31e1296f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe501208ca0b1da97b9d939facd88f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839461e835c5d6101fc11f2635b6724625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756bd16c6f5abbfe1c7e9671e034e48626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4a6ca54a394b4087a0bc146709606627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4715e884904832957fb2c4b1a3681ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33ed01dcbad704eb748c224f32b128629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783244eb18f05d92c465e054ccc32ac3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf9daf7c72e389be6bee8aa9049727631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a10b22916a6af089e9aad4ea92a75632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8a01b70e648de9e3f0d2bd9bd7d51633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5a4216e56ffee49da246ea353e304634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e29eb4e4b61798b75131c596afa65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4726fa7aba61a4a835ef9e81cd035f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d2567f046ab9fb7f9bc5be5470abf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512fcf86c9c58adb7c5f3773b0486e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f211c9b6f923d1a96b577d8b80491639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9450a3e7cf39bded9bb4210681240640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdf3e782e47e040aef618cb2dad9f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb96701d1f7bfcaf2333339341b608642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d6e34ac1b724a0d40d22e3f46f800643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04126e315430feffadad89e07c1dd15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6092ef356669e4272fce230bb95bd65645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b99137a39cc493aaf48750865c547646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d763bf6c6d68adf34f74661129c729647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31270505a907729d585e38c800e15be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31769e3e8ff93d4cfcdcf8a09b205986649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96711ea51f20fab0fa6ee4e450e0f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bf93ba57c151e640e33bed139982a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc12705ad74d09d4bb58b92108d9f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b150ede2810e291d74624f452965d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4138e8b3fddf8cad7db85d93797b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1debec1c4f6689129dbf2af6370d95655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce1435bbd92876809fc55ebe64d284656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4ae2c528c95202d70eb23562236ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edaac7890ecd37436ef977e56eaf14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b21cd095e14b73de2001b105c5165e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2ce6510a49b174eb2f4060fd1de02660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8266243b1e6024b6f4a75c8c9b3d516661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bc063d8ec50164e7fabd4b5d7f467662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b1b9b9aba0dfbd5af828f39004c36663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabd936e38e99b481a35f3b3b4c8384664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b93ba4f94d39becd3480399297907a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e370cb18cca167d57733bfdaf631c53666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba6c32b036499ddcf51119702e0188667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c939173e6cd48df95fe74899e92288668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0e382891d47b08e646f87a6dd44c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6d1acb716a55bece7dd295f96fe13670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a0f9e17a5f3a13181a3ae31b75b53671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a77ac462a0be47720db058cb7aaf6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d71f93454219bb6ac090758098d70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ed21e6dae8c6c52c5a9d95db48769674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a412f0172e3dbc8c8c1e5f5e5c0e77a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4b47eb64b9f843bf9f36ad0c374b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88d44f0c79c031d8ec8787495346a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe856794f9544e1d916f5ead8a9aee1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862403216445ee117a685c1802845429679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3b2e598b4b30907272350b8b3efc3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ad061144eeabb77b7faace9925c47681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35654d0186c646e871a0daef056a8471682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b4533a06d9efde7d5cfd413a11bb6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b488641209a2d66629833432706ffb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a8688697f0a9e59217c0f92eb0f9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cadf68e4163bdf6ffd99b691a0024686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64a94aeffeec79a96b08568877d4ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343987d0a32f5a4ff57823369d31ea5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf11813d30cb100e4c3772ca9425fb7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1324c164cd666a243f66f06d1a5b30c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efaa4e09e8da000bf4b9008bb7ae19691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6194289a8cc59132149cab92130ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761378a56f8883d610530a660e2d62e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7171014a744479535896455f2f4ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7a0da3385294c1fd41ef1cffbc44c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3c1988bf621280b02972e26d87fc6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25cf6834c9d0c86ece7856b12b9f26697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911c7ddc8e17e5fded4f27c822bfda2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5461d0133fa7f38679cccaa1d2d1e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8280078369f0b6f8a8280e4d5a1a47b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5bc5ed13202dd28ec9ddd77c9a38b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a42ce4a13977e5becb62286a90780702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6884065666d9d17190d3f51af6212703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c45f99af40849c5c87763eae25ad7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a889ff855d40ac59c7608596ed1c47c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82c7479bb4076b768bcda0f2cedea7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86ae0b06317fa157994e5cbf459a9d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf778ff486f575b19f063ae8b85eed30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070c9356a3f9b8ffadc3d6b654a5548709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aed1e6f7d566a29f8be45fa682395e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ca9ca860b708b4a72ba63c4b35d72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c46b9066732bf8e3a77300b892fb2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fdb990bbe1656d2efdd3926e126da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3686bfb3df99398aea00ce6f4b729c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f7c228767807eece12e4656c86e55715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b83eb3ebd2fedfe4f57e65a1370e81716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c062a1601f75c46371f399cdb86d370717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13013ca0a85009208efaa4b06a99eb00718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd32f31d5980d5976c735a1d0974e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7bfd8856268569fd2cae21f01a5d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4ad9c8597c7d5a76056936e62454f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb184ec523219f8217546831f647b94722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865a635632056f3420a80d859f484fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff778c2b02c1fe2075ee0c8f79fa37fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f72b6db015ecc4b29fef389b1b1b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcf71f823b0079e21c16b80de30ed5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9515cd50265dca8c897fdb9bfd7425d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe7dc24c0ec90c25f3aeba15e477bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c953d984b5f6a5bc70d6ec14611a5a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686966c8301ae6d71feae316c416a5d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f62780985173e0453eccb305d0e131731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1840d327dec82f038294261c9d651e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eddb2982e718563e8fbb6cc1614c1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e654ff5d3b3fe9465d0740e46e23967734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe33fd52e16b2629389511f044ea7a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf007c056a6e4078b33821b4ba8749736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2a144cd8bd89b755ccf15ad881385737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7bd96cc5fa1a7ae89b41600ff13c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e4dc5cf8b2cced5dd8c156820da9a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297b4bcbeccfebd0a54536ecb822e20740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e5dc3c863003cbacf910364eaa41e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea668bccb9cb2157dda0ce9482f8254f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebc2429c4d1b9d4fb85bbb39d139ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771eec7a4ace815816d067a4b946ad4a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a45f8b8a2c7e92a64d0681774eb4c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355017e01ee8fc7e0886c106dc7eb4f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cca5057fe56520f566c74a8a55e91747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42fa357b6921e053f450e1a8625d32748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b362d4b9af1e3611e9dcad93dd6f525749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d8d0bb11d556836890a55f54a9ce2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f35894bf173d01bfbaf06db12f39db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c375bffdc29d3613f0c4bd351bb042752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cb14554534d5bd9068f6cd973e49c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abc9045bfc12de91138f4b2971cd9d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa9fe8278e4b3152dcfac07d5707d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c12d0f0ca4d49791fa34cf898d3df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a16c4ae62ee2b8e46ec2193dc06a7757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>