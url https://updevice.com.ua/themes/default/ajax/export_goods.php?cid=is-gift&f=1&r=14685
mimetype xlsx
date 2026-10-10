--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad9469405246dac5b6dfaf3397fe201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1f9cfe324af3d2f405442191556a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5fba566ddcf3b740fa0e16e7695fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c17f3ca6789435e0bd7940bae107a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c998dfb100e0b54688f3e628c3e115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd451928ffc62b5597cbc9383bef2cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c096597e2c9dbc158add29a3b269ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90aacd9aeac78f49aef8277b488d4078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b470fe3ca407c301a247f377c37451e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16047fe63ad0b1af16f30993d8861a0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e386dea4f07139e461c14fd3924fa5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b644215189888a70439960c8b45fac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56281df3671bc57f2e6313a8749322c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d0530ed21084675d4fe5d0638fabd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8408287722b4e9a96736c2f61115e4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bf074830ce5525ea74fd1260da02c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c521505c18ca332720de3e976e95ba517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23061ebbec635898599eb530d0fd79e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525f292c44f5f1bc3ee84cfd9d1f4ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a21f0a50ebac483a67c02eb94ae3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a83bd7daa7bfc99ee53461bdf8bf6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff0dd1eb33f2b3cf5de03b31f21a8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f5467a316c1370dbdf6b8441b48ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa3b600f88367c147f51c2e665d64624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3484b27abdf979a4ca5492af8831e9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3820997b6ee0def99969be5f7bc71a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ced4b33091e912a254bdde1516795927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700f9e8e00806f6bc4fb39ce636ada128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b228ded6143fd4362cd80c7129ea629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d79252f441588ae9846f597d77ef6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a87608c81bcecbc26dccbe7b7626031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f251010fc05d7598e59b1f7f9d11ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba89668ea878887984f0aebda1a66bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27917313c96207b3a9132e414b15e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacef90f089d706f75480b1daa5001835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962f6a0038d5b72fb0e45b84ca9806a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92a1082ef6bb948bdad13d3765f70f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4f08ef0dd78efcf5d49ddb9e2f9f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56989a25703a9beeefac2c020aea0fca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14eb18a46fe44b82b8374da4cf400a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cafb6cb167b11d0de02cc18ab1f1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad707a11a7ff5b79585e3b7ad9a739642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599aacc5d3d447f592aa777ed33e87143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93229949dab03f7a7d3916627dae9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395db816ac964ac3fabd0d8f28a945b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac5aca02bc8049acd4046bf50b91ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a463c020d3755028a315bc02278dc647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45262cb791f3f58a4609d70155229648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13e9eae04d8aa2a7e0b547d273fa8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974606c8635f68d81681489d22b3a29550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8d689b1b5edf5a50934029498954c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0280cb5ece20d7e489d7a0df09f5ed652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ec2f4296a93c955b3f0bbe37ce1a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b9494587a63359832e1992daf35d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437b1d153e311c13f830277da21b27555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaca233ea87b9fc55a9614c7afe44b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685af45aca35f386d448ea5c2ed5ab557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0bd75b013e6ef6196732ab0c9261458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1330772f2c4a50f2f20a33d5e2b48859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18b7345cab45f257c0bcb89e2a5cfa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dada9c277e70dad9cf8fe8be4042d3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb3a11f90aad1d220d78389c84ca0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5f5ab7d70e6d4e43cf4b65f143f0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60273da96045a1fc24219f6bd38c9e5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2c9a4ee2f28d710821b3eaea1a61d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b5e0fe20b73ab0b2a9873d8cd490066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1718bebdb09b6884f6b3c11a4445e8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50c36b2ef310ae2f260615685af24068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049ef2d039f93e111c7ec7bd538407569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6e2187d8f2b5711a3d4f823767f4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6de8bb21fa88aedd75ab86728a366b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172399b3dc056be3d69bae85eb876ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c510265081d7f2135f5e84de84ff81a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7116d1026553a77d79adcc298a850474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626a82424102c748b361cd38618b36175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e48f871d0d2f0f6110329154a51c2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bf8190706ac67969bbc836f83bd7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2bf53f2382a2084635db1a8b1a66578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61091d321dc1048ce1cbe186aef77eca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fdeab12893de053d03e77cd57f64f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cbc1883f112008ac7528cd143fba181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527be3b38042f1a17cc844b58e99f4bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae058709338951cc26596c1bba049a3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17408875a210554d7ef2f52dcebb4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad3e918253367203ac488fd7bd1bc485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fd5daa58d3ea349283a3217af214886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b875ec5406ee4cab7f7e185a8ebc90687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f214c0a630852233f59b13fbb152fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802dbee6144d0c3396e73a070689e9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d7a89054e6fc41f115ada421d161290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cc673fb325f2b358113c52c65ef3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947a1189285fdfba05fcbef180352d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058e2bef2cdf72f5b126399bc42c1e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127514c810603d8cc64e8453bc3b6aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5002fdde1cba10e99cb04dde8294e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc7d36c79673f77e7ec7b19bcc185196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250dbe8f1fa67b9946acef66cdb428797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71fbace42b84b5994f58901f0577b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc500efc4d7e07619d66fd0f70dc3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c4b223574e7534d13ea0c2352330c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c91a7bb91da7c927343604b8c23d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de84ca7d6d5f2c130f770de6caa9539102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a1969b322f36d5c6360cfeb37a47f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13159c9cadfd240f5c494eb0c66bf7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959530371fa90a8e986b5f01c5c2ea06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c1c95d5b565d677eb3d0c78e2452e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54848f6b922fa0662a9f0e4afcd9cb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8ba0e245412f607e374e6dd2aa377108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dbea46dea84c4f2bd05730e31cc1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c23c262ff31adb6fc01a0ceb380519110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6a5b5c24ccd4cd786d47c38a39973111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55d39633bd60a7009c7b1f96bb12c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615c59b759c2a253643675510f97fc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e783764d2634d6bef21f7455967b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87fb9595b6b9d9fab477109aff5631115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa7d245257fcb07f039a84df65c77a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e372b3c47802ec0bc1d8a0a62e22712117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fac194489b452282fe72a77f5c164118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d78bc51fc6530b47077ad6e1c8ed3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2b366d5961ac69d047b9070420e3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69a5d7d25dbf1f4793566aafac393f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15616b39c599ba1c1e095c3c622522e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9944ace39078ba3fe7e3343a0c8771123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f85f589e8eb8433ca950705555779e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73476d073fb6fc0c0c89a43dbe2cb061125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44016a71c267a2898be078cfcd55788e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b376066041a82228ceec6e8620943127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e6acd18ee0a4338eb0c0ffddf5308128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73db7258ac000a2f3725808da461fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6371080fc227b0b51c7a080043e90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2c21ef054fa08e0646ebadb035da8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92166c77a82a5f2e0f43bc4c89bec416132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546bb798566adb6b7366dedb14a2dc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d95b2a6615477570d78bda35935e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9d7f39266388c63dfe0c19edcf2ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16975e0f7d0e7938a19205798c4f7531136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b49653e824644cd5f3da39cc8a588137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1feab2f22a73a1a43713569d433e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08f782cba9d80caf97b6f7bbd5609a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a574829b6392af1150e5336fb12ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdb4183bc2524f4bcb30ec00fa97ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96b8009e1ae863d7e621680d631f17142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81775789f4015f189d7a34cec6948068143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f32146b5a0b5c6e6964708c33c1e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031137d0ec8ad68580e91fffcb783067145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fada0dc2bc50e9300744a70ea3517e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6455ce75d9ebac162c68f7178a9477e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab227f726c45dc967ce2af5daf8d720148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf8935e6b74afcef298cd8d33acc7d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a269a54b20f6b1ae67168c8e00fad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6a5b7d67e21ca5d95a8abd3d75733151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788339508c9192e35513b7dde7ce0b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d202d9b467344ba21fe639c601cdd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b057f9c5d55f5b499773a952553e209154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32383912f46403ebcf58f78b3e40a8a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf684c2b59f1d3ee5f0796e9f5d9ebc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6091c4efc82e520905309ba979d2e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03659576ded61c5cc9910236e41705158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b013018dc09e54de4f13755de0e8357159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e04515263d44b2dbd69522fbfc473a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feee445fdb441488db5c2544c7f14dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7183f013b685c866aecc6f103c8e51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206bc263801be87341c9d0c10eff063163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fc8a4a744b9f878196f1ec384becf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e0fcb9055b3e3f7a254a5f8e9c9c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6069d108e580d35d09040057788eb1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84336d0c0952d587a3331367b51c2b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f15bb1bfac08dcc921b6bea183f06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc957de8595701fe966b928b49b3ce9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa515e03075bb2e3f9d5e32df72501170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7f9874ec9ca8fdebdbaa2f52b68a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b970936f96423a767bcc6c74ac784172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3d090e6dc96c4a189b7ca77c3ac5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d762168556c8ebbc65868fea89e08174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b935b564ef38b4003353c66112eba6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d062a0476b30e176ef8600b9df092c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47654c3337c11170597b88303aa14a40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b70c7fd85a0e2182114ce8b16eb80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90ddd530d56177c3a48b195f27103a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368732a4b96d5d912bea0554f9a6d9d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683590fbae11a5dc9578b96e224ccb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99a6c0afd960d75720f2efb3f54bc0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7926438b640faeb5b3d59e22329e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b9d37606e86cf2ef786e6c6bcc118184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1999ce43a3570d841bf4f84f2b8f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648118b3c5c1b998a9b92aa32d78311a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f364274e86f1e2afd819f1e3a6e75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f40f6389642825f7507aa5890f691b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35091b1906891e11d87082de58e03ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de41de99fe8a54428008908136209f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d4e72e9cf8523423630f7be68dd30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b79ca973f10aa5a8d49a152c08153192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704179e6cce39d59ecf3a4df8180a60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44509b459919f4f09c63ee69baf1e644194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e17a03c393040d43f17af6674b3d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bd323d0e4bec7b10e6f068ebfd62b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdcd2d5cc8eada479720f99f36861a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecef8d8f835f1f43a42722b2016219a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dc26b506670e61f0ec7fbcc0c77b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f76baf6c43084adb29cffb535cc93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80809aee0773f097f8265daa17f5b576201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e23b5ad6387a9aa3b3230771e7aa6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31eed50186392b7949d1af6b5df844203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fe663f6c929b51b997f7cd5341132204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697df2a1ce3ac107b0c894e21d79fe34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee926a8f081040f18b627a0475560465206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9774afe01c6ba2598d848ab76d5cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9b3bbe08e17669985bde95aeac3c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76383c48e78f81b2fa727fbdf4c9ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5102fd1971dcc5437d039a95956c8f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6495a1dc86e91a4f0e77a68531271211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd79736fbdf04e398800e9afd00f45b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f14b24b76aa543e662ec54877145e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945275bb2725161157622f44a4f85f2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4c62e3473e76ae9218aed80fe22e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40578eb9aa4d17c045c6e5f1dd3b17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89c170f6610596b9205daf6d3710be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49767621f8ca84d0658dc5d681faa26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d658de2e24aa58397eaffad8ca1c03219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861f53bb50ed8a110969a45fd0cb9ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b69935f3ab21fc212d1640e2a9411a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa971c31ba940a1c9eeab7bc32b46ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369479a68c6422fbb24054ff00b40adf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4877f3b6ce6683c35464d697c9188b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0292af038b7b17e34094e0d09b4a54225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8166ddea87319d6110aea54bd66ff2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957004ec31a98824d382da31cadcd00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad61f980653961ede4521b06f09e28f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ed062bd8ebaed339721c3cb46d324229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bc6d7fb32357ba8c6b17a39a5f08d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fea3c067cabff87de05730d0055ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecca44208456c17bc8368a6bd52bfc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e51735d76a76f9254a9937983f141233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052b004388dd20809542585392b3f8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f564374ec30a4ea6c344fa8d41a59235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba19765da56cffdee3ad7fdb1b5a95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85690ca24862067e17303dd01239566237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4cc999f1dd4202d5de94ec358b9ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a53dd3b593545abc81bd5ae10737b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b2e8ec965e0583d92364d1bfa47f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4e601c2060f935fe7a89084636ef4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd31eb6f71142eabf9ffbb85507599242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa24dc4fa9fb2590de0f0c66c0bd8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd690bf145e6507896b87529cdc655a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ce4ff8037cf842ad92ddef1cd668d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f527340be066ed03fa88027ff9f2f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ea6b8aec253e6b2f6c0789f734a2b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2104e0b66edecd25e1bc47eb6cf6af4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa39e049126477d7c7ff17462cc6782249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871f3181c620fd4a9c60f87b9f0dcae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ac604b00fc1d7c51e4e5c8b6d6cde251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6085c8f897f2b902fce0395307cc477252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7096ee0968615d452671cb8a82f3e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c750284cfaa35a7214526027ef08c30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fad6e86316c5b02531195484e578a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee088f2e6c570a629c0fb77b949e221256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16907ecc52d4dcd706945d20960a9fd9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4fb05184cfa181aab8974b6788ab7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227a568e0d09b3fc149d4bfc2ad73bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f428cb07c31a2c16ac4f0d0723096260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d775d78e8dd11ba0ed553423755191261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edd1da615883ce6a5a29fe35461e2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43f048ac84552fc80161a9e9a60ce9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe870b5342735724c5e3ebc49dd814d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ead4c1af762098019ce17343c3df9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1224bcb2c82da92301a8e43f3b8ba5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd662131c2426e4332c72af1f7f9f52e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bfe47a39bc7611487f271c7e462c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb096a879186f18985cb17e1ed3908269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e019e783cf98e768b2a5acbbe7716ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa91f7c6ad8a961e5030aea85face5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff09753b2435157c896660275267996272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191034934328e0eb8d868fe77b44d40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1380438e311d0c41972d8a5a4bcb20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db903e10404622c129b3ea0bb18b8440275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655605f2e41fb39a907667a1cd4d54f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a29bab0d7dd7a3bbb1103afa34047277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41e0d613d3e880d2311b6f2112771a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc0ec8c32631b86a2c8c2ee7ec5310279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720489bf14af14082499e2aee07c136280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960d082058936d34625c11ee42d752f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9eca8cb3902aaa73717822827b9b21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956dac8a22a8c92e0b47bde3bc83ae3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47877f67657a77a9a366b3df47001c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ef1173970addd432dacfbeeb6c559285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b775d284685d05a3e6e313b7fbd062286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399cf374d3cf586fdd8b0fe22a6ef72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55dbf95cc7e0e174352c92f81573a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c5f52382a6cd842d48572ca8e8e03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c73037a1085b654883c484afc4a9ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6b682785ce35e737aba08d7c94490291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579573859d972180a6bd54af4f4a0ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6b0bfeafd5cef37588e9ccf4593de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fe04a0b3b4ca1f9ba2af6174aad95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eeee53a87e67a316ce96d7122536e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92bbe48dac9189154308cbde3162fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f83499f0f8d8fd4875426ce6d8f2df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cfd9529c1041b39bf99bc1d218f5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db44d96872c7bb7473f4fc95e8f77f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34440e6350b20f0e83dc77031c3f2d5f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913dba26ce6f9a34c90b7f01f29f5ce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ede91a9851c422a876e2f560ae62c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5235315a79f2fafae517270ba785a73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacae17d08ede5512e8a98dc20509339304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93d1334c9de6a28cfb1276e2cf5465305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad987d5e4c8cf976f3abd96b466350b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d470145ef2f01c56220b813ee2c006307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9ab22991ba3484033b076596abb0a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2ab67596c146e2abb72c06940781d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2ebbbff4c1b74766f93bf8c092d7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183bf661c7bf0836dfc8ba02c3d4e7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69456a0eb8a9f79d06bc4435e438ccb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cc21343133f11d790fe4cbfacded1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fa4f54321270123f27dc7d2e72bd8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f947f5a99a2536410cc01552529b177315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3417b8654cb6b7f0bfc8f521351bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd761cfe915fa0f2e3ebaefb746652317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac10093237acba795ac4a7c8d2c4b85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d0c8b088b74fd7b97b81997463258319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551ea7465ce520c8246b56ae4298570320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672cd9978ad50caa8d38b81a393c298321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7295147c506982f39aa23ea95e31a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011a6854d5a41dc8a9b5ba8b61a1970323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c283af9dbe80e596d81df2e7163aca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cf0cee395127e86cf8a1f80299e53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688ac477ea368343ba33a1d0fe5c408326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088855e54e296b40dd42cbfc9089caba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ad896b5ee9eaff50dc6d797b27a25328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8ae08054591cec818ae9c4b56b7d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fff16c5961a30f4f09b89c8ae6fcbc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab22fc6fb40d68ff32f82880eee435331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59a3aacd7eb8bb1a23c93ff929386a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03033dba934e3ddca362a0757b468a4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f95cea8e44db36f305d03e355aaae9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919a4d1ba5e787c8c116294cf62bb9d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48ea10fb73334b4e8e2fb894b355d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c555935b4a11b463ac8af94dfeb3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde0b42634336ae9b980490c6aa9161338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dff6234e2e2df2c8d61a6b0ecdb25b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b8ff510e041cb129d2a246048973a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0a62e4d8efe5de2f4c790f1c3c51f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de056846180271c264482e694741d0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fd61aae8e52d38d2f7ec5359bda6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc0b55ea97beb49d3d020766487cfd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab634eb87793644b4643072e0d7958345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34294fc3498026f2707ba05456bea0e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba7fb99e9dd0695960c963f2c9a79a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd21635806b1a2d206b318e6c2e915348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c5e7f05f782ace653cf4be509da7d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c9c8f36a493bea4928a7d0b545cb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f469c51f138d3eb0126b9b726c6a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57bbdc9b44d986d4e21fab65f40b74352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877975cc881c2297a2fa6aa341f7bcf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a974120951d8b213b65186347852e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe771b7984b08b9d8d0fbea96d2bc524355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959083692f20b7ee017c0bebc8a2de45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cacecf005fdb605944bc247447e8c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11176a69343e5380aaac1e8a2c8e5a2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480ae8c3e905d5617af7dac97c5d24d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4497c26eee60c89d7001e089822ffe0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7e0a52386c0249550f58d3b7d71d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5e453d1968040e9fcf0c3e85d5904362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42577f5053cd9ab0447b6395a1f83432363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfada57466337f111a20af0b1362fc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a114b9c2bf3be388821f2bb0179ec1f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f6be74e340d66f0e56e0c3f939fb8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338ea01357ce3dc696e98e077d257e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5117eef65d99fef9e0b8371f21054368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506c1e9c8c391ae10c6c89643798b80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3e8b450820606053392ca4fb33171370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5083d7136e89a4ce4040707ecbb96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1f0ff145377914b53e48a92f778b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56318e81cdec128e4dad8aafcb0170d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e487cd778ab25a330c72a95398f54374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553fd9e49483631abc18415650f1ba1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47acc7724ae2b49dffe962b225c5ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b5f011c0d35c002ff94a144d97ac5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0080311ec1450c636be905364a2dbbc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e72358442faf30563d3cf63a9f513379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da191b7a0daf2cd7b99044dee36566380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2452a777376c6d34390d880bd04c10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee8b7758e3516f3b4a87c0167f272b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296702ebf836acf79acc7767eb7c25da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622c34080e92a9cbd07a7ce783ed467384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e0f6c98c7e016c2c9ed8b2a777594385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76168a180e3b7abcb77708b5a7c3461a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5bb2bc99f4755278fd997d4bb908d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb81f5a00c07d0452d7859139c810f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56676041b339d21779a3bf9a51b31e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec2747302b5cbeb9526eb6ab51a9f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2786e5306244100b3861ed7c9e674391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebbea4975d1372b00ce915a59772b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4b644a20bb158ce9021d3716f6460393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465633bcfd0443527e4ba48e8476c189394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64379152121899942b5b4adf54dfcabd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e258257d2a998f360f4a2621c2a36e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c082f198e8021a15571eae1b3ca94ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db45b2af7bbd58543581eb1ee6da087398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6413981eb35f316f8d13f2b2e7a62b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0c266fccf890b5ed2b946d1c349b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84eaeb94248b19814ae545d95fa43c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c93f3c6ff63beeb01e46e8adaa99c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff749d02e2cdf104ffce9da2d2d891d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6e6c72b4d913aa1f97fba4e4eb84d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a11423ce8c6b5ebb1d5e862a8f7f2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d265672a0b2feac0aa3947f55a2f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb5162deb16ab034b12b76fc571ca1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3295bd04db2035e4b24a2b9d73a530408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f69b236a1c3efead24cc6988f46dcf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a32982d020a930451be171eff850bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b51bfd420c7617a5dac0c668fb2629411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01109b0ddb248c9d389b7702687f80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a2a8149e5a890aaff23e4c18ed18b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468dee885efcfdbf9db682b623e7b61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efb59e42c06e16b139d07784c1d0e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a96737aa578216a371c55ce224f5e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8900b219a29dcff9e6b6352dc579c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83a88c0233b86d284b8107f0350c31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc59cf0b8602d483b0c88a765a33ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2adc6af419e22e3053eb5886b9e32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee700b536aea4f68a8df3831433debc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97213ff093403b8ec0343fba7862f8dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8adb8a045cab1b71be1ddec466947423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57fa448944d5f348b01f18c8543b5f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e944ecad323ca9ebdffabcf6a7fbd1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642264720012cb228d92ee0a331c221426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4677102298e43860bd9af53e26213e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72257b10efb6c28ffbe0d7d90dc2e492428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804dbd041004affccbe397dce08affc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993eb06750f4969d2be33d9155954a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79cfeb35eb26dcf0105fdd15e2647a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e714386b467d05b21652e25da36856432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dbb18c8cc007f028126beb83e277b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a413fb92eab26b1bff1d7fae315df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da80f48080a5d572218b3de481eeb2f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efa5d38b562d5fa409c93daa748eb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bf67568795d58fe772313c163adf4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e44dacb6f5056390470f5934658b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f266519500b64eba03e37a804659924439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a149a030e1d36966ede73ae074d275440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7b8d55c0711c4864e4cac6d4beb81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc9e9df3ea30387128c2698950062c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd48c341242fbd18532b8ba1b5de53a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5424454919c9af8de1b4641ba482ff5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299395ec8b9cb87459bfb58960b8611445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f024d330bf84b762ec455a7bda4f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e03717f67d6705d4da0ade9a81c255447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bdc69b19f06553c0fd086dde1e410448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21e3426fbbf2c5a447b4c43fb65620449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273b8b8f0b290214891e3c40e10fcf4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b73088f2c34949ccb6debd88705ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6909b95283c776f6c56a391d5e9f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae05744af3a883f0bdcec2e695d903453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca66736be60b5c449c2b04a37640737454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a9134726f7d1746e7e0624fc4f1d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456c9dd4c112c86a0571b888025fdc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2c8ea19777f784a2d41b3bcadddd5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b544818bcb90b8ad31e3cb592e07c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f764fbc48f7609045db6057a7b08bbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effae3333bb76cad5c96333b454ea7fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b5058c2e34d11a89d99b2a40aff1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851755e339eaa71d6395747b407437c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76a45c50606ca70f130097dfa31196463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348776a20fb6baace6e926526f14055464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d17e01f7121102ac1dbe1fb57950b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3276c1c26148f8f001b9d1489af638a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23dcab23abf2e307d4bd16bb6d4889467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ac6d8372db2eea300bb6b8e0a51cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14c770ab5bbd51f34db5dd44135c03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca0b4717c8dc6d238092f02f5ba4d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432823d9b33b196415775b7ed4ab23e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acfc8ca66c0503c67ebd30ef855015472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c192892cc789385b9df9488d26704473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368a3ce4af913c6ad9a7012c8725c6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb19f5c84800aba381df5f52342bcc6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc3949f218fe5808ea4508d87cc28c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae8e815a09975eb8419d40ffe9f5ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e65850ada20cfcac653d65cbbbb1ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84206186f0e710391cfe1d3dbaf3f976479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd43857aa75ead689048673e6352780480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594958e1ce191fa4c48e7613a664999481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80658c503496daab98e52fd09adb455b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187977090b6bcb5dfdf28ca3f63073c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134028995289ae5c70ae6cb0eca5077484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8ed103a7066987439fbae5a57e739485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a615cda79858990b2116a5cb4972529486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63c517378050495bfc06134177c714487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce66d6bee7cdd4ad1d7e0b43d8d4ebb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb809adc7d3b68436e814c9907d59a2a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d695aeda9669fa876ff747eef1c10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb7209bec5c7d28c7545234538fb3f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d35f91d4edc669a51334f484996f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0eccc155f8fff245b13eaf8d01edc7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9479f842d08c214433eb016066b3bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0c25e6fd74cc9f5027f02d665eddd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05660c1fb6050bce0431f7558b782fbd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7496327b22c910a88f523f2c3d4cd2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cb072b1dd98f28fb2b2084658b0ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396e7923df2f0eb8b251b3739dd4e88499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944031b08093a1da087fd51aca46f664500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19540e168e3a46493d421869e49b3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316372353f8ff9684e50bef1bc5f699502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a44a1c86823c74b248a0660009648a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984aece98f43b4350a2e9fc37f5b62f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fd2ebe7c8be0c77be0de53b45a7ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001b9d4d10e0909fae7c5701405b1b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cceb3d7e1a33f9a26b9f68fea27327507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e60855f0c6682c8c928a8e43f2be23508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e9970e3c9c400b68bebd80233a4c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40588086028dd43949cebdf71e417d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674b943967a402f218443e8372d6f0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8edccd1e7d01184c66b7cd9f654f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d1e2a0df781a0cbfaf03f0dee7b4f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bc02119ef3df86e7659f3e11a29b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533b46361e4291aec5eeaa56c353e15515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586ce23fe67de12b9115895df257516516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d68f719ed591ea870c21fc47dac0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972ab18353bff170312a73b6208b59c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb29959285fb63dc2d8679126f9b80c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c119e2765e85cdba11f4fb882d33d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7404afe79216c0b8dafb22677a18c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9430b7ae031adc4f48875adcc2d25c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1148ccf4d8077f0f35de9daa72bd2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9aee3f21f6db5304c2874cac36260c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a7b2e5df3e9343d8f72aa46b48da1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676508b795c771bc51277d785b9566aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cef2d8f28470d78339222ec7eb31ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001086c248cf5626ccfdf0388fb1139528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7414e260ef9430b6613e69ff58a45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df91133b2b15933363febafc8d07907530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55991f5e42ccf847e91ff2d8849649c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb351edb60a9372973700044480df3c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d68ec0d8e02a0658354c94ed6175f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d70befa822d1488b4ae1463b10380534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7864f41c9779434bc15a9a86ce871c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd425fb5062354d6f99d16ef40fe2bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ba1bef36d1c31e4252645391538d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e614fe8e591936ffa3915a60c968f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca462b94c88c0e9a84ba64524c36494539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d23a4c6c357788a5da96e737193539540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034745bfc1d16fd026aaa4d3db989684541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ae9f1ccfc94bcf25160d176305382542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31da3567243b6f0bc2298c5a1a2b1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e735229273581d617917b95178c0658544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59ce26d0e8d9b6f64c8c6b481a8662545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297e447c68f72bc7ecda5ab130a8969546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b64707d4179e7e631ff1d1aa6a6856547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c40474b1da0ffb9d360a4ed97d949548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e119c1b6aba2446ad1270e8c1b53b0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0f01ed52001ffa92e8883d86aca76550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e939b06c58284b75af3c7d9c70d69551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39f2e4c9e38038bee976d3fc9f5724552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccacadee082b4459454b1baef365fc0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9492530e14761342d22b721d5e93e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0ec10dd6fc14b9f887acd7dba06f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e206993c678d90ee0a9ef0449e28f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08f7e0bab5cbc3aae25a31eee00a6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099364ac42b9817598d5f2796f951451558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15dccc8e0f2a9a9a76b6352d432d8e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157376cda320e0913e8d7ed00ae40c4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95033d803389f32ca3555f679893be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08c9ea8c75bbfbf9ed9c2091dd374e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b66782d0c739559e5f82f6b2730c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796fece3521ed572ae32b55b5cd4d69564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db573fd6311ee236e68612ca9b3b06d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabcb06f5d23ec397fc014a3f292596566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1fec38e8d9f4ebc02bb05280e3261567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d5bd440708575b7f6b6446dc853cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7af25e55223ee1fa2d451063326251569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9aee26091c9a74d39fbed0aeba5605570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabd789f83486c82f99d2519c32298a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaa186ef8745bf1c9f1ca058c6ab02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39f549745e5b52779251ab2444aa61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bf2f5dd9b9ca4227fa8ce6baddee7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef443e7b3719271c00c9f87c8275a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56938f50e3914e14411f71fdb53ded576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c02fe7f82ce26f49b21662b0fc1271577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c619a0fa9ffb9d69fa4b224cfc3ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557ac278a8a50443a11e0944eef5c10579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b28e613372a7741c82cd1a852b6b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609456bbc5d9f7154f504c0e89c32cfa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771ed4756846b4aa6c3472de26fdcb2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ead50db57ec9e555164555fbec4209583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791368a5bdee54dffecdebaa4996ddb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b34d0f14c1aa28e0ba42b27e37054d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ec708ee837ae9caebf47c4b421393586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02686ded89c6df77a303b2d4b697504587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96686df47c222b140192ee085243fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a4f676bc4663c3dcc68f38ad01e84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3a58aec922e853411225e3b174b7e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a1c8a294dfee3bf9b7f267b2cecd8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe32b2a4aee9e4a1043ad3c5a066b50592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b9b75123255c8e84bde746e66e61c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c964ff5a2963e8f8540a21e7daa8c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7018c69cc04561864c668e3b6f3fc68595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fbd196f324a9cd26b13c5e2b96b29596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd69ba3f909b773a82d98571c433c92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9aac742062823a554fad8754c7806598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fff8a1aba5b7959f7bc600ee12a18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaeef291b2b7f3e2eee638de3115d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da529d110004310cb1cb1321d5ba82601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d0d9a4cf9b940ac3d84f9f62f3591602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c54d4e3a972c5543c915b759fe5af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ec354faa837795d45248a2c1e71ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e709fd4dfb76dc865c0ea3daea418605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51412455f9e988632d56d454a5d8bb4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7cc5f41025f5a8a19e6bc26c5a317607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ce9dc2c36c58cb5e951c303a2d306608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc188c7ff687ae136c6c9923f756253609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc61ff95f6d6a3844d444ef32727949610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9799f49809ac81740f83fadca032d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cc7ec89167df77c0a639e135dcc8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c1da56751b0aa2799daf9e9244db4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3af93ebef240ffb76882771675e3d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736776c98c2dc076986f60f8696db4e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c2b0d3dd8cd23ecdc3f2c9a48252f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9752a0e404fb7e1f38a680105135965617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab91b3b6875b0a280f938a57e1e0149618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6180ea094471594995cba428dd213619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e22a66ec4b3596587dd4472156f702620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1330876e732d540b77aa2b350a0c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0db76fd997715416e14960178f960b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faf6d323c18f3103f1e08cbe338e66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d22c8f90e602a44a435e866240081c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4603e778a934c9eda686d6c74b38c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79856f6947ae1280bf45ce36746256f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb91d31ebdcf8f29a6056199cf522c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ecba75d042bd998d10563000e4033628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06fe7fa467f325adbcb2c0b552ff46629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892783a5d015dda703bf1b714ae060fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae0f874aa7fde4ebb4a19ab5f9579c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eada84f2e2fcde55f7a89205826dfb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a16e90dc4a4347f55541ca701f933633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1aeb8200d9cfc2a87ec9eb36cbe99634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b36f0950fb09f176c563360c2edf20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a55d716146ef0538b6fc1dcac9faf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3506999d305914006fd7bad9b28b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5794a4c263a2e3c7fb62cdc4866a2b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b0ea33acfe95c7c96b29b71019774639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777e1a86821913babe47f6bbb6407de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734874a28ef36b8e872a37b2edd6796641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48447422512d649ee18fdf725a7c17b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c85b3d210fab592dee1189f67e07cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b36d90d05885c32b2c14a2c646ec5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc948164070e27e1031c11ca661794645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2a9b840fd129d569ad68a5175a0ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12b9aec99214bb6d37de10557e57bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f73fbc5886424cb72f88f356f7f457648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de704185b4ef6fd0a710054a9cf3a95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c352ef1a287ccf1656cf1875adab480650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872637009e999ac4b9bd222e098528e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2d6208bfd19b62ea2acc4437dfcc0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ab2f90aa98ea27342181fc9d4f6b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb4b548070d449a5f6169f9607ac48654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f3bb7f52f40883b00cebb2ded416b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e5b90fbe704f16a34c8695b573e2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f93b55c40282f005a04094a5332a2d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36139593df860e6f8843ecc5c98e30ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88c8235c903c2c458f01758ba02d76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f964965f532757e6aa2ee736940216660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64419bbcbeb8aa8c2201aa46470fdc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50516dcb718bec48fcb452551cf712d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef335aa13f615dda57814b6ae27fce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d9444f87ee4088ac692e16115a38d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23bb06bbd314a5d71c4e1825139561665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7989212cd22b0b0a330a545167081666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7525d0ddf05e6fba47bb050f8a1d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed08a2f7f10796cd9c0468bfa9a44bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7292b708d56a68a1c2b06d59528b087669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3497182386c36b6b1a62adf93fd7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb5875ee227b769a83bea1bc6e6297671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8dffe7bf67fa9d51a0930712ce825672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8bff571f6dc0bf9523cb44744f678673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d351b17d023de8b9a473b1d5c69914f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ed5d30d3b8d54d0f890f589207cd6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465c93a1c514af8b357f3ccf3c38b9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976dda6821607dec16062b8e51e0502677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c567f1655c2ecb892a3d6009dab83f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ebcecfdfde2e9accf875a8bfae2c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d2b15024f3592921873bb05fc09d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bc9784a985cbd4ca10e3a065e396a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bba055a97aa1f0503f88f25f15711682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8aa3541cc1649bd1d8b440258e4455683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b238ce567edb9d72e3fc356ad01c67684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999007528a518dc6c8f6abf441f648ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288c7c63a3f159ea197824c72dc21f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaeb6c82a94e5389d04cac74e7c6412687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f41a5c2991698eb2463805ab39223d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62320024e1a0a7591afa7fb8fde6ff53689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476faf6ede40d5ffb13e4b32d677301690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a00bc5622006b577deb6a2a2cce8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8da71e30bc21b6685a9e2650f1802692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879994fa3515f970fdfe302e2cd51492693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c2a4200f03a9dfb8b354a2ccff708694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a06fe7ef4b45683b51b8d799eddb27695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74551a5080a3f9474683ac948d4eec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bac441ed44b2e87d04db57f660f74a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62edd2ea03f0f1ec4b24fadfab9e96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2756e9d8869f8c67a12a4ca8be97c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a2cdfadd64683cbcf5970b1834fa5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f1999f4e2ca056dbb3465630f8bc6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76c26955841cc440b2c0ae049c91a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdc91c025f52f30452c8961e419095703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5bbc3bb6cbcb22a69477e29bf2e14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f0374f4a4e6c15ef53fabaec0de66705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faf489328bd550b1a4b0f44f394989706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce308c857e3388ee87a0d25d9e090215707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cfa39dcf882471a41a100bcd408d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aa318416a7d8538c2d94e437fc507709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00eb0a693a152b3b5683f7ba7d4ede710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3807b93fa8db780e8a06b26cffd01f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0025a4645516d33187b0e388c00b7b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0e06888214e94659b2697b46884c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d4e74139c1be76357d9f7e9e449b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89da5c4615d4e18aa7ef45778127ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf430e512a191883fb2dbb8286c1605716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d5840955525a9f39aeb3582fe8e21717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad5e3c6c80e70d5745e9ff7ec94edd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec60d512edf2620e98aae0b43223f70719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a0f2b510cb17d7b0069b411c13b9f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926f60d92bc80efed62739a3fd04c1d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f87ce8226b6cd9ae6bbf4073ffdc82722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1721b9105571736026b86a764e19c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e5ed01052a703adcd3096db619403724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a96e5b2e370892c00d961d909cb73725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae02a56cdb1d6677d7f7d25af8bc89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c632e6d3bf6b4c06727e70b190389727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf952fa5a339468f0d6e4b89291e8f9b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71253c578f5a6fe4a031a7616a252153729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aa06316e0b62adbeb5fbbd7b90695730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b734616a671538d97fd2084f24fcd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173961ad41b0604b02a0960a6d7d325732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe94b9cd6ac588ccbdd1d9a95819274733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2b0e7b9fd9b241ba368d695a62321734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f5fc72901bbfff5bfb8746592e641735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c002f2e71188449cbd10de589e1ee75736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c63e3143bc19d42b98421aa8e97c9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e96897069cc16273ab53d2aab23e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6072b005088eab97c8513027853775739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef62cab34e981ba3654150ced2a1457740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936371469664a5fb2430a65d2b21966741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c17fdcb312ad39aefe236e4569e4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b9bdb578a4c507be0840f69d14146743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431d3eb48c7f941b9e9f2d47a5aa1e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf3d6cb41dcdde7d283d5a67859210745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2b3d84a6504fbf5f48457f004c0b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfb5c7dd5190de63ece0883dbe1153747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509172c4f4e03ca78865f83d6954e2d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35739574b6f24e4fd572f8d5eb0507749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a3dd750fb5b8a9e336b861759e20e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7428632d35442a80e6f3cbbe42d7ab8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cc75e22ddc9f10b71ee4b327545ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cccab547a268ab7c464c06c43d2b1c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb712628bbebae38ca3d396aced1e469754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a1671ce89b543b845492208b8cb93755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db926477c16ad76c767711c85e782512756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbdc7289c91ceabe17fd90c41da153757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123b3e34eb033f7f31730c931f9f41d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2799c0755fa5c6477bcb34c8b0fae759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bf72ce3f01a8cd662d07ac4b2bbcd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d13bf42c00de7051eabaebe29779b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3ccd06218c4e32910f04664b0691b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401ca1650e463a0bbc20124222aad324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aafeabb218ecc1f1736fef993037f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec949fbe389bd0a7bb88334a9e556696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fdae2cfd52fd57e1c28aac0da9e0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5c7ee86f195cd48a802d87107213c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00bc721806746f87b0875f70c111e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4653fd40499cf2290a280089e2d0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0667bea6916bf3916c098f7da79bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc1e76cfa9a5f4e977f94ed3c40c2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf44f145f84d316bc6ad31dda39daff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa0cb31a1cce0dc1defbf9c3d1606d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bdeab7241e4f91c6b85fa66004d2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c98775d045ee9c62b0f821afd621116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7f4f1d57fbfb029297ec2214f7f0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5300f66ae5d6ec9247795cb17922218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055d5b7465117da00d15d0389bd5fd319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767ed431588bbf142d2d255799b7ca620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0f05dbf7b6f81becb51451c7a8bb321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a4ab56b6700fcdb2a2e6ce856456522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ad1c5139aec4dfe392e56e1502fff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3f61c6f3a86d52ca1f09ba6dbd88224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f18dea715819bfef15b13370a3892025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23480c07c4227bfc41344f2cb71f6c5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191ff25a995a51c4b94f07bd979596327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfe11b6e2586368ff369c14ed31d8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347aac2294f06e5123999175016af0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7eb5c4c522be51cdbf9967c53a4c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4b91a1937489d870b8e49620e4a8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2845f68fc2a9dda1722abb84694a6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9dabd797ccc388feecb90cf4acf6a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff47af44c729c0d449579e57f4a11e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea56000bf4b8d04e95522aa4ea0ab6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31df0db97a22f3a704049c25fbd966336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db946caa80ad8cb1ea9e3c41515320037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2236c78932684c1906fa7903646586438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bb2a116df49865428d09a0ae1c72b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1b1c433118786f1809046efeabfea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1dc8c60c5b790dee073d0eedc407741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec905732135b9857b0dbb636bf36f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74802e2ab6d1734576573b04aa2394c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f086b3acc7d007243a3163078bbec244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d637d17b103f4a7a402ef71e877a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9c78ad338dfac91241d74ab1b801c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6da6bc9d96d419a42d572bcc7d52f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162636051a3d01d1e2cc40fd2f2016c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa1783ba10b95d14081f908dc0b44749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a2fa201f0cd36d44a4bdc0ef40eca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b769f2936a6a4436930201aacc63a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d992ecf85d3b1854d6a06b1b6dcf9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358debca67b276b14dc2eb1db0c120b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b702240ef5cab72372d891cffde18a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce597130105a1826e29d7d2afb3c92ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f226c45779ef369cfeb3f7b54995a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b15c4a738199337d43ab23b5e9f9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6911bdefb5df52d68682ece3260d0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f69c947a88e69870d96aa1b771f5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708694a83843092b00799be75927220560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95828aa43c80e66fbdd2f58bd3fb1cc161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb3d2cc2fc84122a23e58184b866a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd4292878200d8e08bda95d592faad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d66fd61fa7295f19982f6983935fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c977800324481d7cacfa22e2acb08e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516f5ae17a6c19355443a35f9cdc52066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a29e50e6698a03bab9a395e03c9c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050ea4d91cf3eafffdb8b4198fb4bc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7655d821cc7c39002080ac33d694369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962eeaa31b9ba065b127d43742c2fa470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f81bc6dd4bc54d9bd66cd34bcd5fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287501ffd9934c7c2222e2cf6c73bed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473240374cbb76982ba4e215f9134d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f9295c66565dce076dcdd5f8ca31374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6cfe712bbd6e4529bef2baa479ee975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50669a74b885b002ba2e66760c2033c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f9e2062dfc3e526023f12353b569177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf4413f85d098af17fdbbce0cfc42278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512b8d02e9358995b90799ab4d2dfaa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94f22253892d1907828c9971bde26580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c73422f9dbf480ddff9edb8967b5b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98120eefab8ea93f191203d776ea38282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34b74d27467dd616549324c8bc80f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf1467bf0abf83a7143069295ad1b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa9f0d0b42845384eda455a061f25485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c6d7b6ef53bfd76d44201d474c8b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e9eda05637b07729790dbe5545e8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded790513906b654198722dd5609b23d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e989f61d33681a3ae2587cdeb26c5e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b24c4ad2efee20d42da4bb66e00d9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03130d7698b8c9566248252252a48091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412fd3242596b6c2172ae8ee51a986b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8d972eeb4f7eec340780ce2ab6ad093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fe07ea93713ad08db96778cfc645094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b59b112773c998382e0e6e2408d55395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f4e3e7c5de86cb15ec53b83ae480e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567eb3d42d7e721ee4eaa046847796997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233d6df817d8abc4df18c378b9e8a8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a6ed6e8a0bf41a05f1504df8608d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308214aa095b09095ed1192f81c18b11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d2e81c532e646791b5eddc7efb8c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d05580ba6e7e5e008221e201057887102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1debdb57e6987462cf4ae820faab6d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34afaf9f9cb8b89dce57d6e638709c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425908b21dfe524692cf708031acc895105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f208863f78108b7da6e3ead971c433b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8ed0937641952bda7bfe71959e634107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6df77da91edfa31d7b4056e5acfbef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcc6772f1abf9ef451f6c01f9bf1da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79799da31f5072801b1503cb73a058e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8fe888e854676c0e40dd3c4bbe4f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e61c8e24fb470b5016684e533acd7f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c22b6c9097383d2c2c33dd6b230847113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f01aa472844ac6c130d94cb375694f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d4efee6c25abd434aec06b3f06860115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7f8f5b5b1f1d2a5a212bb18a56af5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2066fa189c8e6eefb5bf7639ac737117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78e6094fea1ea0c1cf276e3f3074c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e8f61d90c7a458b23ae85eff0134c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fe34162b513d47cf0a72187a1d814120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dde125174c4d8746d9121e7aaf1f5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25323941e6b5ed72f316ec984b8af6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6880cfad8eb2aaa4e19259290396f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49c14caf19b6dd8eaedc2d9d89c88f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349ca9b63b5a88ca2b33d1e554717a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218b00d7fccee458d47bb361e71e08d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1064ad4ede13c9a1cba47183825f51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58318e5cc78cfd131672fc58edaca6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75583ef52836d7ef4130412cb2963c90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58c451488e83454d6c65dd3ab7f09e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56685a937653bf47992058fe794e4b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804d94d6072a5d9a4dd9b5a91cea621132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b9770a3292ee90eba5b64c54c3f48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3334327fffaf998a2fd0b846f7b0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49b860a40f042206642ea0a8569b68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460b21bb7ef20ed744915337af6ef52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37251ad2aeffbb735f04b913a5a58e87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddee1f7470461126e5383385f1630ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d86606d3611b64b0bfc75db5f5917a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606479bd99ba8d49947b5f058b211962140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836407fcc8d81855679b2c28bd0a64e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5878b64cc37fab3098ef20f60fd97c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2db370c719e1dd0487ea9eca4acda5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330acee286c35868a9ff031dfedd6e90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9594b61fa82ca5feb4c3cf63f730fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3c114b12ccc10f3fb0b3d4734a5d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75825e2bc4a0c3b01737639e251735147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b25ec24f7ca27835f8608a7fd6862148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e6e5193617d27481a82579dd9eacd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f768f305c582411db451669993d2ec2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc518d1d9d02086b84055a81dda1d136151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04059565281acc149bd4e4bdede7b25e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79f94cc1c3b9758b87ca55ad07c223153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b023ddc0b84f80b072689fe519653db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f538d7a6cd70c649370bc780d88fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0fdcc12b992a241da0d7928631f2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd2453c2f65d6dcc1a3e7f0b2a4955157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef8ebdc1c3d8d406cae5820ca71603158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d736ba802ba0023da5330f70198b38d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60064dafb3a38a59ba6e5a60e7cf58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725755c1cafaa6f7dd3714a895a0c97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca005df983889fbb4abb1b1ee95da9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c140bd7a646ee2fbd728477788dd88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054fbac5618ac46d37970c322efd499164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25341ebad9b52c90f39b2c6ceffe1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee3462fe9e2f5e85ad7d33fcb8d564166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadf00518bdbf7b8404fd3319519c80167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf562a5aba42022e1ebed0d386fd043168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde2acf93b2f70b6cfcc5d88ba598fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c3a7f37c07c915148fc77dc36d9aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b5b60a91b468bd5221be70d227658171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f8d43a35c20f195a7c7d5d09dac74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e8a230b1a6b8ccc6519beb6a71e66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e537b0aa66f3ac73a89b2a8c117b05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6275f8ca5dc5a74c8c8064ba26eeb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fb68446cee0079f39fa93253c3488176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6b57489fb80f5e55c2f266fd9231e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e32334995f335d11707f265f8f000178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429ecc5034df8116253fc0f851df0b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5260a8bb01ab3de43a9ddb271f598180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146e849b5c3c2f30a5b5ce11951d5ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b0bc431023b338d935f0ec1e8dd54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156b509bea7e819372e743f172ddf1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac32d945ba32625b9ce0ead5159093184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411d076c1c0e255f21b4335d602dfc5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84807dd06fc82058b621793c0c3120bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347998a05689584e8b44c247c534114a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0ed2479ccfb97794ed5d05954ca04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb98328a2bba05a1b1a530913fdf148189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765ef3742d9345cafc62df5767df3ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e0edbd19bb7474f70c9caccac10a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51404ed712cf684012439a8561f40d91192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144ebd8444d3fc7089f03e2aa8b235d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327c1e2d44464f43ec6b885c45028bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3fa06a36181347f098fb2bc12b9be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c4fbce90f5b2cd4613648b8170105196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b224802e415cde17742a886f09e3ec8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfb897cd99319f5b81b1c65f400364198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b80d96c96d5bb0c1685ed61ba4df1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce3804dc489ae53477727ffd4a125f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed294440399ead2e1f15e037846db4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12fcbacc71e1fb360deef6aeea66b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015ecebd4f1c541d437f565e30b6f94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20667f8a368b22fa7e3943a4ae4cfb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7075308e5e8f453c13547635c182e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185b43cc324365fcf45229c1a236795206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744c69e807790d826b9d5cc9ebdad92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11b8b88646731218e1966aa8d4aa84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c7af6e27e665d620afbec12f41865209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e5cdc6814615643857ca4be6d38fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa9dc95df12f7a44d4d7315cc7db71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c810cf15ac4f2db38cc8f10cc11a58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ea28e30bb745bf915ef122cf6727c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610a4ba0823d5cab1f5317573d85cca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765825f4d8b66821c8efab6311e472b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d483c6e74becefc7409149f563c6bd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e68d347026e6fc8cde171262dce03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cada77d2bd90501caee6e6f00f305a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ab2b0652fdb854b94e056745148c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ef06523aa27b82de712dd49ebe851220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb07d0f7bd9f5c712979c5efb098ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678947bbfce797ce2ac2a6ed7eca32e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0816d79724590230ca10aa362a32f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d76b299bc220ffbc50ab6b18f3b92224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e7e6c32b6f7978aa3086a3d066fd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7c88cca05b98c4d477de936e8db3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d11192d3ea5ed7d9cb9c258ad9345227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b694a5f704d6137bdfb87612fa900cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a909f4a47ca3ab80a57a1332ede95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09867741c82fed6262d4d27b4815cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f3569588d77cedf480a786ac1ac5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f4162d488684529d9c46da8f360d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c28c5a27c704fb9beb8eca335f9ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b7c393cbf606551f35af23ccc6236234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e12d9302352583138d0f9b8ec3bad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed68cf40df826cbfbc28426ceb09608236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363261cf879a32252eacfb00482d403b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e03796e628c8194ec984b22c34663d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77021f9b419d3f9619137a06fc1d16e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b51660bd207e422b2297b0d8cad72b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adb058fc3775bfb6bb93923d97caae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb98ead1abade7b5965c7f9fc36fe5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc8d75b73be719879278217a52c95c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d613ff9ea710af87784f0f47a4bc58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d8cd80155781e21273c9315ae58d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fecd9ac7ecbbc253518fe01ff0fe5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ffe38f5797e228479da894adff363247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d335ef49889ddeeccafbe751cf8378c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac5beb00248363e3f1c081c85e7885249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272a77ae4337c3cd3a00a5da731de61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57367621788a49955426bafb8832558a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b4169ca65f39d1e4c273155185b2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392989cf39cf9ef85e407f5218d4fd9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a9d25e39578cb3ba34c646239ffb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fbcfe89fd3a445d1fb0734e989608255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8419e3f74b4ebfeb86bb042bdd447256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d9f9e9cef939757c71e3abca5e41c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd9443804aa616e8d5aa717338316c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54163419faf7b7aae1de9c0f05af82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa9ed74f4b15d0bbc5bb1a3eda4742260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b66a86fba5ad4345bbdbd21841abd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e18e1f7b5bc50b2a48e06aea11929262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8db24487d0061cb1799ee34349bba7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f86bdbe41eaa1e9c354c3b22dc4266264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbee2792814a995d3e824bc57beee77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27d1f44eb310cf1096928fda53d8f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26d08deb18b43f5b9ac750fa3732e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53f6792540f033c06975cbb8e29680268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5810959535b0e0da08bbf123aa1f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ee23d95f01e804c733aa44160019e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77087a138e6bfc6924e995d9d3d1e6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aad2409dbbfc4acacf97b1128458af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58485f8f5732555ef4e880ca08d1a54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623c01426b9de7297f20d6a3e1569a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb20e05f7183eabd903a78288d76d27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17357c5378dcda94c4565534dfe935276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff2a40b559c7b35c4f1aad0ee23a9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1c9fb1ccb2769db0084218518e11c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9615e5cddbf537c0875bb5f9e17223279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdf3c3ad5379e5830cf71a982fa6ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceceb13e19cee51e5d41e44253b345281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d39421af30c7e61e0dd9284b575603282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3014f51ca109d4cab1af4f163447f1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7da4d65a52bf95abc54a8244f06d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f41d3658f13856bc3f159a2190a31d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e1e9ac951089dc8b4f25a81de32a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39155b2e879be0a2b00663182ddfdd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb7eda3dc1bf74edf382630f16d340288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd8be484a179bd8fb92f501d414b89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28219f198d8728be0055665dc625f3b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fad04c2810cd585fd3a606a351a8f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216b9049451f8a93282c6e9b8db6ddd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8e799a15b2bf806af3bb17f149025293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f35dc24e8a1f7a06d92b506ae9f97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1839c06db8ad36e10a5a2d38c4c9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56c51348e5d562d009410f183f78cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269d997b19f8000d68d696a55436fed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecddb91b27579c6d4cd967f28660dc4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd81532d60eba40eb366e035a490ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a05f5ce2dcef4d8189031e1176fa1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc38441c4ca2cff6f133c5f362c6fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d50d4f7dc7ee68875e85668c3fc90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9067383072f1f816027c529722c21f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6317e62ca5e41781dd94fb8890eea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaa4036a2fface4e0b7ba3a3c0089a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb93075a020a01c36f9e50e74dd2df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabe84b27959edec5019ca93f5a6292307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b63757346c9233ae424858081e2f14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e325c232342ede9b92aa4d8749f55309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f10e16f17d0bcb87fdebc0ca4d9d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7736f642d7db5fbbe11dad662434b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e267f840a6916b40f9abec8b3a1ba1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebc54f910b9658eb1e75e2a093e69f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b46c675b7f23513a755ddd5f254e8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbbffe6b0bfe98ed00e7b94cb39e4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5146eb1991a46888a25f21d401a5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69e5acd767c49355c6976b70f7adc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0177048a02913fef6b0552219b8ef32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99287f0544cf64f9c497792820ab72d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4614f8f91290ba8b754a0d9a27e15a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac35604725b8cb26dea048b705d5b17321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e44cba4fa7fa7fb7e3324bb5baf07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32baaf91c15d029e313c21c854068c54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dae4fbbac713b83c29e35d2a701ed5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5e47913c7f972f345829deab17c7c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cde502945918859727ef15ca76f225326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a4b31555fec33c0c5cb143dfe3377327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78d42f89437a02595a4e20df34868b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776d76e5a3d64ceff69757afc079ce0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26c4bb5b0100a29aa210746ac3cc49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569abf8f9de19d73e43a76f0aa467e16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67e4ddf1e9c20ba3af63d7b6785377332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65080dd9c743b1c1f8e24892bfa1a6f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d095ee24c5e9a2a3bca9ec72e957c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60cf281971aaad899b35c825a10253335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf9b5cb1f7371821a5ff0a5563f087336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e9a482b669a3c2ec2622530f9f49b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d70c506a2f38156b9807a1863b972338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adee281900eca49f54bb5ebb969b425339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da481871b28842ffbef1b07ad9f67fa7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f9582888aec88759ff9a2579392f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9fe7c29e6c1527925c430e01dec1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7a31f7765e3beee556d15025c8c1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b136be0f44b7b3d5d1d151cb8edc68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74193fa178c626bb7d4c67d69f39f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849797d732a126953f0e20affd742b1a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531e43f786c7f106652c835dc85efca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1eae473999e22ec894757c29714b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb0ed42e0278a4986c41ab0ef21883349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427a3b52d3fd9df8bd55ecc18e92756350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedcc8d9130a536b4933078ff870473351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb99c7a01e3b405149bccee1d379bd0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0440036a5766c38dcbfdcc2f58d9ce4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f394bbf6eab2b8cc5cc51d9a13971354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef402aad2a7ac1ac41e93455ff3dc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91301ca1230f586bb98f899c70d507356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff2b65a56d79fb98599e10c04a0791357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815a53162163fa81a9ad0302ef4f804358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9c056630abe24c00d720713d587ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae96a0f754ee57e06160bff030ed35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b32d90dec3a7166d21f88cf84a38ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf4ccd31b647e77348b7e48d08b38c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe4977d05d8ab5f95624df56e9925e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eec65fed2042283e07f4940c6e102364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30450a67885287c419ee16786c10e786365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129daf1d2441990369e915c0e257d6af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ee0a2522e197c92c57d0e6a122c2b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b605cc7a48c7e5fa5186b9ebe22a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb2a5dffd720f92e59976209bb1996369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa433adfb50d22dcc599b7180c3b0410370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92571250ccfe2e64fed88a46746ee7b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b59714d8271a000b186ddee9d2a93f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3224545e992d2bb9885eda540859a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429c92cd841841541403fc3dfc27289374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed811a2eab64b616ea8ff24a6c5597375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa2425450ff773b550e09a4fa3b359376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955cb632f9aca3dca88c03c63625342377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9bf256c21b82464364acf66eb61de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f925853513722bee7fd3d8d372f099379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002750bf9119eb1a98d29c7607310ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546ca843d99c6c0481ef4c22505456b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6eec34f7a5ab15d552af6d86605e6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2f1854f5239b87509c2cf0c83f877383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb1451a840ff9256121f2ddbde6a29384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c557631462b8340e321351ac51af8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b85e4f7bc506f50172737adcd62c7d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893c31ca1bcc4b44850e9a23445f3fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30241970bae3233e460ff6d56091549388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f6efa6ba8107a6461069bffa79d86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbd5fa79fc1263883b28c78bf504a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1e6b2d7e0bcb6a81d7896d3a47425391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af8e928fc8f21e774f5768fe996557392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26058e2e346e2ba66785f9ce1b3492393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e1be0166af54c505d95630c44253c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913114251ac97579e58d42049fb9356395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bfc7fa72ac67f1d8f94ed192ebf38396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b793de9624c584d7a852b9a3c635421397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb864bf04b7633bac7a883b4d995d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5643e02f99ff2b011a6651af8a1b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b644d0af50d31fe16e7c411d140d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763ab199b12934e9ec9aa2ea88e0c1d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353d335502374d67e83352b47e8f97c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d7ba47a90cf68eaf86e6253d69d17403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a09678701b4f7769645851dc6cb1c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47a3064f72c7508649364887581f99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6ba0449352c43dbfb209f94738ca9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56e256e4d1a4c85912ba3b78be25b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c8a5da32d0de98362fb2bc741f87f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6c2180b94a5d18d79ddadaced7964409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbdfccad1530548b248381832bb5d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590baccc8931787cd032101c9493ab4d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d05e183970f8b427d56e65397555e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b3e879c55cb648bacee347a5aca7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d65bd5dd42516514de02860bc44eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd69a426058eccbc1f00562fd56b04e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42df21b77a686b2c000fd037364f2e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ffe5cafed3a6ceb2ecb869ea7f925417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096e9568eacf9878a23f52f3d5832a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432b4f4bf25cca34b8926ec3edb1ca4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb44c20d90ed6b09e85331161845d1f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eb310b2e0da41af9a71f3e6f5d79f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b5c45f817e4b1a12d26bbbda0dc92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f55fac40797d73bfe9af87acc8a42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063b1880d50b6d15b3359f68a02b7fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f243920139d3569723e0175ead4d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a501d2c4b5f6d29e997cbbeaf87ffc3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b5438fbbf6d2ee04e502240b54365427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0bd5e77b9e8e389834bbf4b23537d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514720b40ba556f51e40abde8f1118c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f72e005beb8f1e748550b22f2cc1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e663060058dc9e82bbea19fde8c04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0244c8c71ec0fd04a5978d953f6548432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8122e45ff876dcf96c9fac8fba7c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506155040e5f16cf91e980816ffe82d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca5275fe9e420d4a4530e1c3eb24b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f89bbf84e858539492a2e59fa6d592436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fc1f9377ec47b99f74a28432174d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca120b7eecfee46795c3db8ef5b2b8be438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1bd749e938899123fcf68c9774333439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f803e644db9da6ab8211f2d02d369440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb9f503c7aca2b5c935cd0a475b6be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0f62d55122971a48c2fd198b774cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22f0cfee8175878e839edcbaddaaed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01575c6c1dd43d54c40add3b76831bc1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596800eab882572cbbdd888feb07a9df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fa9303cccbce11a5d7ac4e44c52cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a76acf22c0b1622341cd260dbe37a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0c9a02159ea7b9ca1c076012802b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a2864d93a9b3c17f6f56a8f06acd0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1f641d150f881a72a3f30fee6a637450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4e668f1e1280481cf0cd353eb232f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81afd20894fc6ff66492dae7183eff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b5995887c740bcfdc2c5d3a4e1f1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8d95fe15a40da23e7eb94ae07879d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461fc32978b15dac815fcf2c030b026455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2d31f5c604897104bdd5ef390322f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6afc956237991479de4a8999229859457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05b9b4001ea7c9641d86f2cf6840eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483aa068daa4ae7b311a739ed4f41b80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3338a673572f0ae494383021448dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55999e682efa086ab0995bf7ee2a258461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde32cc6cb478919a7df2d14f028ca44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62487cd73d5382f30b3f699e645d803463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e2b611d65743bad271786d45b741b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb68c0ac6a5bed724909e7b2c727a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b41b262c2619d8fc1adc83d9d969c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd01c12bd6f904133a96e1cff6f3dfe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c1cd6d3e44302b8775a622e8a18d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23713e037d5151b42fd9b83a13e31c3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e38be94354b8c5a4aa5fabde73861470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2083884622df20eaf26e92118423ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834e602d58f224663db288bb04e8e3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4761678fc4dd108423e10c91d42f4c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c7ebb4123fc35b78996510a00c3e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc50ace95d6132f46907bd5f6800774475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426779d4040d249f2b757b96f4a707a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565b62c4044e53b426b7be7e6bcff64477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692d9917c37a6b8551d621137f135e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d4ea2dbe27e9313b748f17a4e98ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d65e1c0e178acc778934fd884fa53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa55ab79e6b50fa500e4295951d3524481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36959527afd9a2a81b05e40a398e365d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6d0127bba60be46e5d91ab8f3a6de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd693093686d017c8b1e2fa65a7b32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9824241ca966429ff04aeaac58db728485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaa950a16e9693f50de728b4f0e085486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa1e9d76ce3b096b3b9efbfebb7595487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90ea1ff38a95ba047704b0271d7e62488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13736a57ab01472936374a821864d9e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d1d3af8c91f025dcd903c3dbc1cba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298082cb47b350652a1bacc7a70884cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715e2f85fa172e9bca2b192c6a851c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a09721230cd0c93422e91f3e5470ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116c9397eabbf4e7acb1c1315b3c15a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baaa48dce2786e39769f18a93c4e6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231b09146a7dba0ae25c98b8d0a7383496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44122e0b8115d343af1d2fc458f28d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd93bde4bf464e2afb9c2fa569f689b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e9e59bd8a2b459bf2871d1e5d1883499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506566a8d7ea1e0edc2aad00fd06997500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a51956850106c57ecaa415decf440501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782d3919c5eca29ad731cf8f7b85c84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a304c5d698a70e940d344cf8dc885bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1021689438dd35cf3443cd96b06f2eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cd4c74575cdb2a2738a2b308fec3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e3e4cbaaa1231df5f7b1e3f441083506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2884ce1d5ff18e818124e2f05a97b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea3d07627478047578449912350ba1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d3d1206aedb330e019eea807b1a9c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678f9424af608378ab12463866c0193510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70247c671d879a800020e4eb26c227511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2d96c99dfa57cd1ad287c41092a5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e474ff521e05ac4b596a2a0febd9a1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d590ed710b131162ca5c6629768e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880f28bf15c8805379cdfb2cc38fedf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcc5873912db835c70ad1071beb51b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7010ae9426c6fb22d1f3d5716ee72517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27232dea8ac5b8c9d940d90a5d776cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ebb65f845ebfccf945b730de60095519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08516b1a90b63ec79d569f00944c6d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daf2b3094be517b8031a6cae5854fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c9ead123cc7ce6e514758a40323aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72911c9b5b304268bb7c5aac7ee02af7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b67e8ab01ff21719e98e163a53253524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a810abd43c0e02679c38fafe396d02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d67dbdcd25241467c36b11e758e6e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2f4a06094ac9be0af2bd603718d74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27655ba8cf0930a3a34e1c467e4a0df9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd8ee97308302056ac84a1ad7301ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f00a49f9a2ffffda95e0247c1348f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff24b153a58a3fa6cab1b32cbff9f4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac3cdbb166eacec25b1cac644f2dbd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b707bd85a2b2cae154a056477e789f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889b1494e71faf9e857f8c7be77bec6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd946c0a0c62d0ee242ba66ae9047493535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93463711f90992aeda148d2ca7870fc1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160ca8d8c73e69f6d70122f60063d70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541d992aaffb14e39c3d9568cda5dc0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190d73d3115e7783ccd5945784db3b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838da75aaaf05aba7e78db94d42c264540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13669a39a8fd2abfd25604e2a3e24fd7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d79d46bdeb52a8006f8f2b89344d45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155185b4a5a8968a757fe4effc50b4e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661404bca5620a6144100fde505e3930544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc165f7e31b1cc8a70a2db94958c4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9563139f788b723783f1078d95823546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283df5fa040a286324f63dfd1f1e26d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c2f098f8bf8f81600d60b5b447c65548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f980f4affce5e2036a115b57d9f8065549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34a6056a6651425b5b7bf6613e6b48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485141c90394b3fc829ea9310da06db2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af60869fae2fd1ba0496251412ca718552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f86f8c1a1805d1caa7d25e3a677243553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458ba17ee5150072c2c720e7afd379a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901f500cf248cec187daf8e7d6290ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dada8c67b705b6e5b6e9597598e62bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b47d110a315c8bdb373b18ebe370ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53358e91b4e36538902059c09830e270558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46f0317f723ce64b74d9c5d99c50c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe524e74dcdda3c136920024c45e28c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ca8e607964922c77fa94cf3879210561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0b87b7f661251bf81ccf6fc28f976562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efd5b15ff50792f8cd98c183bb85f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8570e3f53e1aa4d7043edfe0af5f7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a56b46adcbc099b2679f5f9accbb30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9a905ad771f231a66708cc7ccaa61566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e604a4aa97279092fdf238d993a5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245a4a935facc0a1b25e5ff35db6872568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077694a32fc40c18b7546c111f4d4c62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93e417a79ce95e72e4e21329c6ae30570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49c1dbecd808e37d82b1001c348475571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66368d1cafa172046d9fe91dddcbd2ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65247dfa7351ed1daec36c2cb1b1d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac7c13aba0737a3a7b65ceac59ca59574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d0fc2d86275fb756f670af2ee55dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5f8b261410c515e509b6a2c7c3edf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e4ae9d4dfeab61f046dd6175e23ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f51cdfb9ae551ed76fca0019257073578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd29abab6b150fab0f5e61ce0a34a8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc74eb04396b1f6a3069a53aca728de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514469eff5561346c75facd8e123edf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae54f2a528965bb6791e579bcf573d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b87f8bd994fa35baa8671e50d2b2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8baebc30612f3c5ed8a1dc7fe54188c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768f927faf83809d617ca934f909abb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c94fd218b2a6561db3a95c9a0cfa7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5923298c3ce7b21c927508f42710eee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37f94d2849567446bfa426ad96518a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543e790fea88ff7df5c2bd164cd2056589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133e29039c8890192b84079043df479590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e4e6b835db422506dc1716b862cda591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849750ac2083734464d6233bd99d334592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0510082abab732beff44db85f2655593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9c24c9c245c2bcdfef54116b71de7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198489edae8a6d2a3ac236e8a9346d68595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d3f1cb1fe82b4deea6177340ba0b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c800a9edb64022b4ed00f1c98183be3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cb1c0a410283a55a471ef25c22b40598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43d79a538a19a085da274c520ce266599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f0179d9f30c0d949d1529966df65a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff24466e767b04d580d80959ba16aaa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab110806153c228f4f7fddc2cadd4713602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdcf2dce93cc37364340da04813780603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2c961ef9549cfcddc3f5e56d6b4e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f92377196d05e687bcc90c8b59dca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd62b1bd861352473898c2403ad43c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a29ae9f26e9d5497ed56c506fee528607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebb61c47319c2924671c1842e1a2fa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6ef3f57c85a3751e9d6e2e2d628b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2c9e31f7629703ba9ba307f9d9180610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f37085a196834995eb04cbf518d83611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7f8fc742c8a7d7f45887944d60968612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2d56a68d7c8628b5b8e717f8abeb0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1712beac7b1b0d7acf1dbbe875a3dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea67562455dee0373e0f4d5ad4c5e09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865df35c9ff388ab0b3a65bceee2636f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101860517de52f0adbc72f7ef0f1e24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057517d1a8dac0e7ce9f3e7bab538fc7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a15186ad6196bd74af3b92e5daaaa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a702766f23f6f5031922a2dffd960620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604e3873114cb0f90d29d67064b41be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a376c581793657acc5448d7266f8b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e6538508586d709c26742b32d80d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2e20336b3a9290b177e71ba2a9ca9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376442fbf77d89f0567af78f192d0257625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271eb29fa64ca397d684745ef9bd4c1b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538c567401e2479cf6abae63017cba5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8eb71782ad1ba98c95bb858ea5a38628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32db624a9a70e487574e54abd4c13b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec0a641387e5a9574a8bcc921a1d1d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bff3bae1d386eabd8dec820aad8444631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81183938935534ddf503994c85a79458632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e76fc2517ace31c32ec849bdb86e68633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97182d92704c93af9b70ac55dda6da11634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33010e5c63b75b58d3cbb4c0f8199a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9e28b7cf1fe622207adc56fb6885b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b043f2d0d329fe8e62fc2717d5844c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529600811c100f58c044cc8d22bda4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6462bdc55e7dadaf8a12cb89e443e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168cb5df255f1b3ebe54e5ace0e076b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0acfabf741e4546990930ffc48cdd7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4b0b6d7564d53b574404019682658642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f97f6059505c3fa705653a1328b0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4484b55708c487aa1602c347bb3c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5cdd59f8c467489799059b1cac821645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e8a918f8392602a46a29470bc12d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aa03c336c03de582fcab49e56dd02647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9dd1cff568616fe7bb97879830827648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f127bee6fea3d25d92e05273267aac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303e7000867867ed78ce0e4531a7c02650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f9a69d30235371bef2ea52eec0386651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd46ee5b3bd25192e027364dc264c45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa645df988491de3dd68d11882bb5cec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923ec7ae1284577cc01e5b5663f7792654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549c1d995832b5f21f664c8530d2ca2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da0c26f9a5b571e8fc85515e21ab51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62815eb975257d362b7600c7628ba287657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad60c0ff573009ae22d04339c1baa7a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100ba30694f5aa9c14f817fd2c3906d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51151d4b51e3ab4a1ac752430df032660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955f581d3ed8cf5987929cc11861312661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccabb36d0e17bb1c6632b6d3f0bcfd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49036f989042798b1ff6c9118135a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3754874feb451759e22ac5b95a9f070664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf61ba390e6497bd1d8015daa3499f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e71435e7d56a239edc86dded2be2e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe652ae5ea8be85c2fb6859a0c378694667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a82bdf00c68e46df0788d65a9b921668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009444414907d289b133a341e7b34d72669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d83081637e8da956f090f8830277d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23196c483ad34b8984879553b7c47f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70c1c71f2dc284c7b64fcd75138c18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8505ebede62156d0c6c2d349bd1fbf1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed8c07f74c90644a85c6fc7f215a5c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bea9054b17f30c7a5856f3c50a916675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62648269f352e7b04daeec6d55545c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dbbb5587b4ab62083374f9183452e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbd22b9b220ac6c1cbaf1e9cabb8ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340c8996de20733ae34bbdb2925afd0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8c6bd917d73ac09e4eaaa7e06f473680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10859be7b4f3b8fc47b32fd3499a4111681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23934578e92f2e03a4b527806c99b08c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80504fc9c8f431c95b2ba56a421ebb48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e75b792d40c6ca4d78a699f50fc2e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f113ed3fd11f668457d73ab8350eb7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50e04ae01e376c74040b52f8fa93ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736b19fff4d3654dd425ebb94c29f78687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8236b15d0ba03fc065d60095edf4999688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcab61fe023d5dcaee992fdc9e1fe52689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39463c04ee3401e2d64a58d3cfc99f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034a7eab59bf21835b8ceac9c0ea798691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b9aebc9b57136a6544efc817caf1d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a67e2373c0c88c591e993a85c523d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c9656df725366a1f6bd3caddf9883694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39060b2b284a14df47311efe81488f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ae0f54b7b9627fd2eb4972262ca9f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13051ffccc829a610f737e075f17ac65697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636fc7fad74b379f0ba8b5c8a24d649698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5d83b7b8cb6d8f4c98e8c27574cd1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ba9e46db78b869459e698aadad20a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dca9d16e28b35b9547e326b6b0d31701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad233ba8c3428a227b8fb5598023b43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae9032e9913ee945b70de277596499703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f82ce04d4a7cdee836b6b63e19a0a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f91371e6d09da9ebcace2b80c9b26705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889aa9684aa069eb665930a6bdbbef0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b23efcf796356d26242f0b7c5d5b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1778504b7457136f465e7dfd64753f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc3be09ba7bbfbea4ce1a0af1730d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75629637d23b4884f7ea9c27640db1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d073c93e67b9c0abd1feff430182e57711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454dabc8b70e3843c6aec3d72460c50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b7a031eabf35b86bc2b639f70fa5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad8671236cd01254bd886faf2202f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8d53e36acd3bf9439e012605897cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29efae54fb6be2feb8a68e932929e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f95ccf47cf4fac4d57e10d9d8a08fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f28ae07a9c3066bb7b5c108d487cfb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31450d3cb9b96e229e2b659e5d2aa51719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f912cb4fb93dd6b7db1a9c293abffe5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80986f43facfb6c98ade770b149a51721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67daa3c77013d6f0e25e23d0dc1cc75722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd490df8675a7c6655a5f5761e36c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905560a5bc34b1169b773d556fcece61724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f69a155298c2b3f25e6134555d0401725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f57d8a362c37fdea38c6bea79a568726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8749c8c72422b8bcc4781e449864f59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e126276ed2921e3b11f2e3ffda7bc0e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab88efdc16def9c416b4ed7417d989729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c616291162238b7530040fe2786d1d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bcc7aaa625efb4909b431f40fd54e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf85075e5a291ae8fba724b800bd735732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dae60097a130e9afa1ad023a7b4d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd19dbae0b2a2a9a98c1aa91478f63734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d333fa07e7ae403cc0db8e661c317735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318ef9b63ad67e48f26cb6984eadf34736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fc0ad9d94e818b8e3680cfb714ef9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d8635723875d245dde1c3dc9cfa25738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c5f27abef5cf07ef94dabda62d22e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6947aa0a9321abe77c48fb64ffad365740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb25246145f58e3161d3dc4f803a495741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8043a6ecfb091c2274d4bb1b9ae50742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4599ff34b9fd0082f1e4b4b2ef6cbfc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6d0eebed13cc836771d384c4320ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784de6bfbfd58660a3fe060877c36d23745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463076dc9cbdb019c3e11f32b429e1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4056f68d359c583dafaa601cd8604747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047be6971d1f2739f00112c1b73b220a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2b2aad7b0e84da41044dd375fd568749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc7e8c6bdc6323be591242a9ae99c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd29f8e3395b4ac66d3746dfd149d07751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153610aa06597f61d35305d3925b0e66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490be8ecc8e78c3ab726f3581698af6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc16fa2cbf7927cb55e84177447be79754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1db37518455765fd505f2e84080849755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401c76deba416c8355a0e99042f89c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c38103af899bed7179863a4e45b68757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd06192a3c998a7dadf07f82a53ead758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd871c00285b91871c3b41245932fc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>