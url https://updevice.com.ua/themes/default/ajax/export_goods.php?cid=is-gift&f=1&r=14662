--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ed27b6e3955875140cbb5b7a830e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584546abbd04699f83bc05ff797d52da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc742d7b931ff395d439923ee3480ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5574dc866e25d26aa08fc332c54c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b3458bcdf22c6acb2bb906b6fc9725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa5bee39c50603b63b9d857598de796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a024fb687734c56f4cfb71bb879610b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89417cdcb29794216ffb5d5c9c2c6b9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43b7ff9ec560e3ddf02889b04a07419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56259bf03c1c9fad23638c9e7d16dbc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cbf3e93ec643d64e7525727d1447811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e93b579c274c10560a809890cc19c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e32ccd0b1496e2456cf055d3921fec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569c79ee8e1f13b5014d5dcd19abded14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44749befcc2393a578d4d51d76d1810715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebb5f425b352bc6187c802d7eeba2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f61a6a1dc4db11b4394e5012ee7f6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f9fdf32d975444cd86970df88dc0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf5145db5bec21cdee9b4f575e1f1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ffee2afd6511daf28c7214732857a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29155161a5a8f9887c433539369347f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdffec31f2d471a49c5f6c7cdf463a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43d200e7848aa0c5cf09c73b396f6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914eeb01f8bcc18e93acad501abf2bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2e002d274c9d3d0eeaedc64356d9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfecfff8dca9ee94505d9fdf1c443526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b578269e448c93be2f813c30440c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec27f73d5fe9261cae107a581fa04428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18dc0df9b4972c3f5eeb233002a34329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642219ff6148e4900db2349dbcfa8a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b52fb448e3b4cf7af6c4cd76e062f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b24c17e8079a23494ddcb214f2718832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6f47da58b329598cab53de6d5287a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df53fdbe1914ed25559dd4ebb71182934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87fa126fe8870087e60cb072fb2a8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d7370936cec912ba868d91319243336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bb58958573d135e303e13d96d509f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1c2d25a596b56640bedcb94645a8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8121eb3d30be2732cc9d14bc041f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb98be1214949060f758c2615d547740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40defc840afb2b186b3f834d886a2b9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc7284b02b3b364b06f77ce0c999b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138408e335bafe0b48b2a7f745342b9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d8eab6886cb67f7f8b85657da223344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11911ec0650e94c3e8b600a387bd1ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b718c226ed30906fd7c4f4beaa8699a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99a0840b9e27b6ba8d50fbb69be06147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd480e59abf76150fb4f5034c4d07f3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cd209960b501a9f270415a71f1ea949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d0c60bc8d3eb319a6d9e395a81e5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287a885e4b45a5abe47a87ddec05c5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b74ac5a0f9ff2e044972f9501375bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beeaa99dcd07d44bdb380cce864c9f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19127c7181913993aabfce3ce3170954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3bbc6a3a9b2dbb95797c3ab1159d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf928c9b30997b0b6415ef6716bfa556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6569f6ccfaf048f5b7830b01ea914857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51b9edca3b9be2b1ee4ca5046967b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc62e99df0c256ee70dd5756c96ffa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdab7ad79c182d60f06feb0f0ee8d8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afd0308917e9a28addb495fb079d5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5c92654702112eda7ffc26626359e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799d74276fd77b2f43e35fe42d31d9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c966a975c19f3882b0fea4c7956f8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436c5b05c13469295b6f91077eb31fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab2014bbe5832763a17802166c818166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a7b427bbfc75559dac273f69db9cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e03c7f43ec280ce779f49c06c5678f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436f7e67e3fc71ae4d578fa1bbd3f7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721be90e127b8e4a9c66e4cf258ac76c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfd06cecac2ed92e8d4103746d95d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7d2a0a6b411e42e0e756251e8667f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af998f1fbbbc5c15a526b8980a4824d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9dbc4bc7892b115d2b23c5546c14174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f484ef1a38d6eff5c2e352b6ce3bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf0c3255f42a51b5c93da02cbfffaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc79106b8d214c26893594bc008b7df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59786e90fe377e1f5fec5b7151dd878578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7d1dd4f5cafd5015e5fffdd14cfa879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda412eb1e903ce442ef45b5ddc232ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516afd8b1672f65467e88f7995437ada81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f81c343eca956881f208d7e761f1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed424c58a5be425a67f76bf1b26f8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4499ea4af525f8ea2bc8c96102ab8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fc588262adc9f108036e2cd09f90e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da9f1f666be71a51ecb9457bc8b01b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b472e5f04e98f70a4e993a2c62d13987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ce68b7ad4bcbd87d6fe31b732a25b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b763bcd39f1e3fee89933c170ddfb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6daccd8b112c07aea21c5d1d9bfad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e33126c7b5591bde724d796b598a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa5448591a296706932e39a58ffffb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1c5f5c4abe71a2dfd25449854e44193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23644d80e77c7aa9dc0f97b3868ec694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6fd797f231cedb7f8726881fc6fdb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee146a476e7eb88d8793d5d1767289b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b2a66994c529c2337bb0472c6928697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2a4ac9f8f736fff8d7205b0e58a7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0c0aaabeeaa518b086a8028eb744999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c269ad92a9ce472e2b08701b3b044e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979305e3277f0c1c4db15a071f6c3d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a3da0bb5b3c2e7e2d7cebe88cf8ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb57b6992f044cc2c43fe6d2039ed0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411a7f34b2b60250386ae0b5461f64a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de746587a5be000b8abf11ab8c52f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412c9c5c69e0b116a3e114442e1c0af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f7c386abc42b6b03e59bc8a987e9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c37e045abc61187716081f777f221e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaa8b56b531ace3f98f2944ffc31b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabac0b19ddf95a49f488e8288b0f697110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94353f73b3168e5c30d4c326e956849111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a982d9d6bd83284878359f74371a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573636320081b8673a995bd12bf484f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f007c0bfb4d74b77a0b20d62b4ed5c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726464bbdb3b1586c361bc26b8567647115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29999e389dcacadd9c77f95f0fd0953b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802f62f7a663de3677642f3c765695c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42178ea77854923892f994bf3671ac2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4c512d94623ac9906957e8766f90a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649a0c98a6411d42e982d2d1c33ad3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8f3dc4658e1f879de5fabed584dbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04231d980a2caaec2f2f2742ab4ecf9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47564472501586034e52282171a397c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67e254687e27b478469b358a9e8122124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f392889f3532291ef9dce18d4689fb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c62ba95008a18c8282ba7ce4dc69bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a28667459d7845e98450fe82a3d3ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e7cd8727a47964e04c405b9dd2005128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5de47fc9f7e4c30cb79c5f1eb9fdf7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46d38f21d9b1db95ead48d3da2acdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a1d65d2a5d2693f49953369d203fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93038f155295776203cd42e5e42fde0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a19e5ff3990d85b89f533e1008b9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a454eb28f047833ec7f18255012b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f643b1ad4736e04de58d408542791d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cef36b2814a07a94aa3d11ddaa239136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb558c22041d4244a71db7fbc099d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075f873ccececd07032a1e7c66ed972138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7590bae2eb0789d620309500b415f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649db29293c5e0772702ec73041beab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582553294ce6eba44b229a1128c7ee5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fa20c10909714c31396ce18143fba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df16f5af777aac9d5d3bb94c75f88f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a99b6f8ddfc5af661ae915340e0f2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c58b21a1a27175cde1b414236676fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abbd8dbd9a9c5e2d7d14ccdef7a3cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79860bb01bbcd314a4272eb7b8f3bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde45efd3dd888e5a8083dcd2678a56d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170974e57ee4541fa7974cc4bd9289e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dd576824f72687fabab3346d6f8b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b5bbc6bd7911eeed6140904d81501151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4751a50491aeb116ba2c4e972d9809152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e4f411b02e03d45cdb522bfd57979153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e3cf57b180909f1ef4536e118bb2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324923d26073d882a4a519645cc4576155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee39b10be379c5536934d0e2c63719156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcaf3ab49e9b790d622c1c8b86f084157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3beb1a409ab70254d347b250e9edd5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa19253e022d5522aa8eb0d28f4ac8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c473256eb07bde6133468b62325ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74ce1c71524903c962469542c5efff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcc636d59e3055979226b07a3b15bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4768ab3cda48c57c3651831721874163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d8e8da7042de7a05a51c5f44e1e6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b09de9abfeb0d7a561db046181051165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14380a63cd07f6dfe74e58a1cbe9aa85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425e5eacad97acecb5c64cb17c87489167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605aa49cdc2e65a44e406f5852f47b3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb70d5fd4548fa480c058f60b4daff4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605e8dfe91af9f47a925aa0497e128e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39498ea1d2f8388639d39863f9377ffe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2f93aa6613519b20dfcece32faec1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ea7e314e7431769faad31b3b9ce92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cc60cf978d9199b691d19605451f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100197c7f291c608c4c5fea8ad6da067175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb3816e4ac591b752f4825edf1c162176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9f265fbf0630df357cb4c69ca1f0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5802694a00259208f32b4ebd46e04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfce687f20b309f7847249d0f6d1308179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cca7927f271713565f01347b96b08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0910d0183fab5fe0371fd7f463a0ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7532064c6612aa687d2eacf4d4f55f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88eeec4f36da258dbad45f548dca2eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376e02ff04ab3f674f0bb0bb7e10363184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560666755fcfa25a57b838449dacc69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474ed3fc58d81cd2b7f2b522b03e33c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c65488eb3e5ce4b1255bf897c5ab0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477001c4b95145ec3e0d8a5c6d629a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86787b0a4368fff9c94ea9816198f5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf7cb7dbcc95111317a1a69b39dc67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c560f2edd82c0ad1cfda1fd3458cccb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b573b25e56f3c12eda4f8ceb09533e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473b9dc4b62d237b351cb2a10443526193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324d7af62f6d1fa2185b995543da0a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d877ea7e16ffda4f13849a9d156b07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bfa7632c1a6690694d045511752a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc205f2b6cc6bfeaa592133cd1ca13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e74791d34b34c3a18e11b49b565ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ca65cd5fa573ba94c1d8f5cb11158199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c2967e023216efcfed5fd6e843d68200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adb961d0f6ec7f1500bb897d7051ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cd8d980dccf3dc5a17a533b1f0778202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5a3425ef5c73bb9569e9650607095203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ae1201a7083d9479260f3eeebb0d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231d8b3ba0f6aa337738226ebbebf64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b86dd1f7f68086b7aa1ec9a28fac95206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe48d6aba8edf186250bae75b806f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3150c7224e3b8557553e4a7ec48a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce0de6aed2578480d59bd53c838cca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c22cde07496adf9d8132f6d39151d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f2a03463e33afcec41ad1835220c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c661e5f795d9ec9c688f9e397cc27d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123dfcea348f30a990aeadf04444664213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34920487dbc4c388e98e5c2426fb5977214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83855ec1c3cdaf7d040ff0590fe756ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd00bd03b667dcefd93037f95318ce3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b84a4f69164a597a703972134e845f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152eead9e6b2043e059c725757156223218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b691a25f852e2ad91f455b643a5d02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78e5ad81a38899b426d139245ca28e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc91997965498797a89d434aa7895a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8bed8f6bc68be988ff5b7b47e84ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e6c955ee7c96b17cb24f03de8c194223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3abd1d7b62371dcafbf08613114c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cc638a30c0c361a93f8788af17480225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058729fd7579e3f6a5eb70597e9ae11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c02b0cc2b397d9228de5601429c1cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5171f084acba70861563c15ed0f544228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f8b5f97f4e1fb3a19feb76934c3d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a3c06035bf889c9e0d91e9ae2a606230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfae0269542dc363bcb23f77d10d1d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190bb77255d2c3d0eade72dca059d65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f865e6eaee2d15958aac75919d4e07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbf1d29bbf775f8b6693c7fd61943d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ffb44888b5e24987ff7a4d215f0cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d48e34d3d1a795b3324d6e5923e1c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d000a332f64410abf52f0172238bdeb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17728bd72ad3fc3e9d165ecf69f2e76a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6584da45c110b6984bbcb3a1bc53d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee5bf67522ae6fb91ed7379013a579240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3429d1112e5dae07698a48029a4f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c36aa139297f1dc9c13ea84d557fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8546cd88799db13f3863016a7f5f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0364f2736d8bda9ca7ceb0c84e313244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b741a0d24efd1b915fbd6ce1629a9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab633d415edbefbd1292bfddae7a77a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab7f1c81ae69a809c1adc4513276eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076db712cab3feeb3a5bfbfa4f82b1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e742b30adbd4d07dc1245c053fa29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201bb8e96028f1b66c33b1ec919b01f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb8e7f9a1b059ff8d1f9447db94bf7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f30f9bc9421375718ff259b695d33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52731b634d4f992147086fcac65415253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d564376260380ee3be4743b405d4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e41941e1471a33bab29f5d405cee2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d569d04bbd3950b99e511a1e86546256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae86d1beb36fa635c5d44ecd04c7bdd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971202fb21ab6d695e703ba38c6bac35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f77cb440efc8e1af8cef4e19c720c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8316bebc05bd1b1bd2181f97b41ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750337844b0c693a29232cd21f6dbece261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc40d8db79f98cf993b466a18c8c2ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8194a631d8c5b44905d6001f77ceeee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94753d04ca905d16b1e42c95e0b3fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376baa42a122ff42926acf216759e0aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af450b16db3815f0a99d2201f0eda1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b572537d0be8529622fa7d36b35db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1d89aa944cdfedb01b3f019184fe8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8e57f33df66107ed324aac6fa18bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b654fbd574d8a0da2527720d3e339d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6607d9aa21ff0f03e935fed15ba7e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca8410df7f0c0455377b297fa07cf4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f2239f980e0bb2fab19fdf16f3e96273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad883ec16444217da228808d2d26ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8988b8ffcb57f1a6187c7bf3236a51a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9884ecd9c58a312d1c71c040057de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590267516c29e2451bd1807f4fc82b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b4e718056872eec8a92aad7f54a2b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec62ab09274133797db6f272a35ca2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf76c7a4feadd9feb92531464486c4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4dc0837f2a3680aad5adabc4539f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c8d950fb6f82d2f7feb3b3a975cc2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fae7c6bf75b658175fc7c6e89833b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a439fb41152307cd7c36575990982284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c94325547394c42d65ccf0991b1243285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12603097e82ccc9e8ecc88c8bd5e065c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbb5321365c3b1f03f2a9a726d780a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41f45d71684000d063214b12e3b67f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b5361a6d5a3f027df65987c92a2df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ffbd4567ee705a8b11d21e06c6cba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e35b4607f9bdcc7e372089b412cfdb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d79d0944d9ed8b9c5e298e6865aaf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3241a378ad2f9fe3dfed51bcfd49c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0f088fd9d211a70eb1f15d7057d17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e85f4b7eabee857e2382b440ec3db2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697712fcdcffd8535a68ab1ccafb5b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1cd0393d54da2822e49164b19c58b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bd52508a1eb9de8ababd1b0b2b9ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a7304c127416a08c16f73f10650a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d76e4ebe81aa128ca88edf1c0afcd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78e064380dc510caf46126079a17aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bfa0d9358c1ceb97280610588c52c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4615b65fae87de8dd3faf9b95d3d01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09deda1777682a1c102198858233ba5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b9bb654f3e1aff2592759f64a076e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94976d1e1cb230befdd2d33f50bd143306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0002edf4689ae10a3afbcf1617d5ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec1391004034487620ee9a3fe7d763308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f6c6a52a85d9faf56242e5c0d913c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c69cc62457510c3eb517da4c9fbbf8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca8d47c3a3effe9fdefc717630a70d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1b2ab3df0433dcaf1541784781d9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17cb7894c33e25c70846ea0b4db478313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11897ad45009a2f19cf8f60f89dd3916314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7eb640f2f7982385a23fa4ec5801d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7efa13100b219dfa9dc492834d958316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d51d0032d2535f0c620bcf80382b0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf37bef525dda3453f41f1cb57c46f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5b570b85c16219461ee74dc1e9a45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53378bb1d2b5ba907939c923be447d53320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4656736f2b4238fc52fc3508884f69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4a61d2709f5a35a4bdd9a04d626b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19821f26b80961090b21a4638ef3ff1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a7e395f0aaf4ade74c8c6c09af642324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95697911e5783f9c381556131bc73562325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151159e3635ac33d5549877d2af868e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c34dc990a82e0f5aa32c577933b414327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945554e0691f2849368cff8c0721993f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030f10f054c208de191af1714143292329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d556d14425ca08ad63481f66cbeb888330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad72f077f0951c448c40716f635978331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb647cb31ea60afd546e529a26bf790c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f84ba6210e6ff10a56f746118cdef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1e728ca76decbd3b2f4d70347a855334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b64eb77daec149098d1d29e4b66363335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80f5b2bfde4c93d24f0ef1621f0a28336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede3db3ad61ec6f34a99ccaeb09f33b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a53d5b1b3c844b4b540c6909b8970338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ad92ef3419d1016cf664db246b238339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf21c5bbde4ae041ff8efc62ab2950340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36139e7aa5709ada7f54110653dd4e9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ff1247cfb7bf06eded9ae93bec606342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80cecf767897f5ce7226cbbbc46c00343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3e955825d4d766f1e70314474138f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26ec06fc64320540590ae1611b054d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ba30f21d002022759a435124c03a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b55714d5701181aec674e83fbbf347347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730c11c429aa150ed8155a123433905348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf0d39ebdc894a49129b2d6108b066349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaba6bb05be3c458d2ff86e42d1dc82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea43a3501e0d3724180261bdb58d74351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d81d6c484fe055ed883f10b03cd1d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977e1731d7fff6413f9b320c0bdb45c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a58b6601f9e600fa1e7d164ee98e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e2ca6af9e7347fe2dffb43dcd1776355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6984e63b41aa1e02e652db6f0386db6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8764f4451b0ae8f88334fe60c9334357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63db9bc531411c507e79f2d7cd5318f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a139713dc49e38620223fbc0e0947359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29880bc60042c5156a0e41e6c9d9681360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e74119c268bcc1894801aeedba34c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a26159cf7ad829ba467ed65cad7727362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736ccbe0aa9d1422880013c18b21696363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a5f44da9ae1f22c9c716ff3f73165364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d6d6dfad7a3d4caba93d7a0fe8c12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215fc987a01986bc7a12c781bf1814e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd0eb4c4622377abd8b0fa6f3cacd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e6a6969e1fa971f258bac7eefcf2f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b220defe30ffb271f89e766de1d05d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705150727887b5fe9e8f5aadd260b452370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab522facc98e04c7db52f25747eecc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b0b04e52cddc8ca2cb5d55d651ca4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a470ba8225ba4289165762e17342859373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b788d9fd367fa36fd21b65a9f0ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e44ab15fec639c6ec44d948a2c053375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359cf3d71d6d27d0638b112cbf1cb23376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a6185d27f6785897bd6e13a08b941377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955495e988077120b80ccb8f7769f84378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc08c7cb3f373b5440b418b0a3691af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc206ca20daf722ffdd160b4036c8c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db332b4fdc97d1f22e7ea0abd6f63cd7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869eff35e7831660bbab4354951aed5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b428970f58c9969a8356ab7d2a7ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca1c2d7182d6eeb2923b2dc0a14f47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125878295bb985e492b24df1c94c9205385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da59a25362d14d2903fc446d5abb53386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7208c6fffad126bf11e967741cb4a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676e99c81f608c0dd82a5bc5bfca7eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c50117b1d0b9b96073c53b861760cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c149edcce91b9fa186648c39dab36a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96774c56f6a13a20d2d4e23505e728391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b839792f2c87366d2a41daa2b4f134392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18637c616ff8d1442e24ae5ef49f8ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831654813308613f9bcfed9c951b0ee1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c43a9d8dd7ceefd94ceb50b7a8aa90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fe456244d94033e87b24cb85436f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c54feb08dd6e8e998f4ef2ab5c584397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f2f77fc2f5c345c305fcaed0ba1c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72868eeba46825efe9f684b1b1cb899399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec6c23d47dcb4d11e17e25aa2602c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61daf603ffdb31c1f17a203fea2107a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375847ab1cd0ce8dd0a126ea9973b3f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0ab3c09ea0c084881065759e3417d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82583fbdf2154e80e36bb5bc52a789d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f260eb055a3c10559401ebea9851f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737228d909d51004e73d7b033642800406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee699ff5206ce5da9d32edcb7028f92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1564ff9bbf1a7e1a540717ade2a75e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5b93211e70bfc830447594fdebe0b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149e9c10c73e5848f89864de0a2f7be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e28e2cfd3938c06adc2d8bea7fe763411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0152dad566d1c13eb6ecc322bcfd8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa57e1922e81cc81180d3f52d2f883413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eebb9e4d5e5f471f527391cccf5878414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6791a0a042a0418518ea863f21f0b6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78603b852e28e8fd3a3470518c69c80e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edad0abe6419751443026278edc4bfb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87817ebe211320f233c3997450bb9f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3e0eceed7b4349061e4e382ecac32419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44a00d2c6b2bf3e31b7a254566de13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b39fcd5edc5b624034160bddcf674421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e47d4b7502b10b1438299deaebc60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b7a516d6fc03ef3dd2a7309f510ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06022316e36ffda74670f74919a16d26424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28188278cd4afb1722831788a3b72785425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c4f397778d6d6814a40810ac46957426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b8a6e92ff1b2ef7d7d3bcf2e90bff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b360e28e741136bd94cdc7ce0f30a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ed9126b12315cb673a78c59a423ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d2a43976ac83c87ad578ae6025d9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa22d015be06f760248d2cae0c0528431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc37cfd99a654627fffd8f812e5287432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d432857db3f5108276b0a6d28a6e22c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cf84138dd373a48fa15df8af4425f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c594fa6b1857902b4501cd66e7779b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3510f3bc4fa8018910ed878e7e1e41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b517894d6382a71b5d7b41e717926437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff1aa312a27d53c72b422a13945a2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b64c90b417b61c25a4db267eaa473439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cacf0e5de0a34a1fd59486756c105440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4563c4bd24b1db0157c0dac8d2ef81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491007e644bbe5e7996c07eba22b1e16442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121e303a06c846f2f9f64e481fb38a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314620457fc21c18d3c5ae33d30640a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec65f8c816ad988a43afd401c62d86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1e2e1c20798ae7511763be6f1461b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba77f43b7732d5ab1f289f217002af1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047631a3494acf022580ae1cb0938743448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41c41b3c5159f07a90bdd79ab470f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65325fa7af15c14da681e69994f6af2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6619fe2e7ca7aa093f2a75c484764c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedffa079976a653aa858b74821322e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c881b5bc4473c60792b687a9249a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1035a658103878c71645b10b41d89b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967c58ea9a3a3a1fd36608e0a0e3f05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337e69460146133566b74b6f975bc81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b988d48b64fe91257442dfdde5c754b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81541c0d5ceb9a79b9c3bcf848ab77458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3907995b69a7b305d1493639dc7b88a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f53b0fd3f5fdcdbde8f715e424b032460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047e51c35a1e2f75846854596a33308461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfead8c513eb9b9b2c9958879e0a7b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe260f3418ae880b5d8cdea0737171f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c130263b28da07df15f74f40ffaa81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46c7e76967a4a64059166719c9899d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd9b043defffab144784661a9fe8bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca625538a3bf3e043a01ab93038041467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25cbee65c2b4d7dcd69e6ce5dd6aff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf963c9b9fa2444220de0b44ef89f0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fce796a0cdb8ad78cf441cb2a2b33470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6eb8d47ae14cc5b89533f5cbe61e27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0e5e54da7546a00165b143d90f894472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752d95c33c60d9795b199bcd84b0109473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eb0974f73ea871899c116f0593a39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b4cd000c99d4f766a915c068b367d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58c3f91a8251bb949319d8a9afe7a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2705b3ba241b6b34e0943acbb1013477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e81655ac101404b5482ded4c5da796478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d62ea90bcba19adfa2b59d609b3a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafabe7567018eb016dd0835f77b38f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dae585cea60ff02db8324ecc17d775481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b9570a54c26e371267c790922b575482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b649f5922edb489764112853a3530483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425691659459fc385e328ec5d12bd08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bce167c1fca61dff14f9c8373a4a85485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1529170a36ba64a6a46f6ed4e3e6cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240223dc726ea438efb9702feb307db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78be74de8c036e47830bc0052f554ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e862709ab00e6fa1d0e58ef05f02b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de9c63a99ce214533d644f008ef150490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de69a676e95c60ebd005c0506529b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12386b968bcdd043342d2b6461fa2d88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4b87e3ddfaa6a162f98094f065944493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc596c30c8c5688bd114e4c05380a2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d318a1115a8bbcb3e13c11c5315f813495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234ff69a82789350fdfd78ce1cb8f4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2761c54fc578c1ebdc04f9fa391e7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1ba68cb5c5dd07fa0217b35a409c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47222269f602efe4d84f2ad253150b6e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30bbc6e2bcda645baf1584fd0f9233500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9608ec2c08d95d22ba0fed90df2ab82501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47545313ee6d2d117c4ac9974c59f29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fd2ae1c249e086067c52776d09469503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aabcf7d9c6c54a93dffd151dde4a78504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0d7af597ca69d072ea9da4b261ae2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9912aae57cd69f2e7908fed389c1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198e32dd93b97d37ec59335c07dc13c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae6f55a7cb30c6bb414b9f718233ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c551a19a1661ea40b7d61766b85665509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05c1828728e9a62a573c2f3fdfdd6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1aabe30bc8e87db3811bca9d5482e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6f3e1dcecf5c8cbf55cab15ceb1c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82cd7617fcffd7c3f7cc034f6ee3a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952e5b665f0c56beabe425e2b4abc4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7eb9fd64b933ecf860ba5d7134140515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae5c7d8d3c7ab009708d424e1d6d1a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefdb0c731433e1e326b1b561059b7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586bfc071b405a8dd9e5a633b872ab2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b22627f681bda362fb8fe497bb9aa7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe43b5932a9bf12a41716833f8016f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4df1ef522dfff31038e262d9f03bd2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c3b169737e7a98344a739234a4db5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9305414e55a6ff4b0d1368ee98811523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b41c057d77aacd7ae2bcab6082355524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abd14a46beb1f9c1361b3c84d99aa5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7989d722a3ca1392f20b95f9783435526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fec5265b0ec242ef77081b4e48466527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4feaa4e2cd491037e28d5602e599cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07e77d6fa64f9225b84da19110e1e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17b1f1c99386ed6b5c74810464d625530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578911ae9d5835c211cce3c6ddc6387531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da14c3786e37a5f84b60efd8ea7f0e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba867f6014f4c2a98db81539e5623e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b284aba0feec1a5a637146d02913de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7c8282a1aeb2c737eaf3617ae865d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebf82854ced1e2ca4c26e7b3843c86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac939ee8a5730a0ba1ede903a631b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53776ee6f8a7cc1633f87f71a32ff6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9052b00de23611da2683f38e4dae47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03b59d891e7f261d18abb993b99702540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b5e26173bf91cd76acea82f02679b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf616a0173d38432e23071d1bbd7b88542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e440bbd64c2d0b0e29f0d46be63ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d555a816f49727546f36e6e01d2ab0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75ddcd539a6f7cf4394a765be771dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fe9b3280b8b720bef387db31b5292546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592d0ebd4a3db62bf797369bf4eb967547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e440a11eecb75f25a66b4caec7f595548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b6e56bcac98f84de532b6e2ed42dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135bbaca92cd8daafefae364c99b5a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2ed853eb738afbc5f19745442da86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c13997abea5c3c4b02482bb82eed3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a2c612f3004ab1effd45cca9dbdd6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a740263c7a18ea180555637b2fe87e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdec1f5f9ef5c3411f2e685da676b12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64ec35687233e341910ece1f99749c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e76385b24774718213974996f7e684557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9d6e6031427c1d81aed4cb54d373a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5b4957029894486074daf76ba0fa3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de58712e212f320be625a121c40b865560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0b3717436ae88539846dd229bd01c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3c7d125aa6aeb26960ca542ed7ed6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725d4eebe8270fb51b98044a6dd6a5f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebd30e272e1511ee16c09415f287a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862fb022549fdcccdb82e5ea1971baa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721b7ef0ee03be0c233b6d3266e4a30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e9b9b4249af44d5baf909f48f16c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6865a8725445161737cf92278bc4ee9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792bd7cd92fe3e5f206a0f6ebae235c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79279bf49da15c8be164f21fe47874a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073e359cb257769f0f9851009fea137571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97df1e7348a830497f333d022b895b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693b00a5767a55d7d17514aaa65cb06573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe75272916ee13148a6d8bb89933e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e822fd08c6d7d1e326e47ae8ad2694575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194b8b78bc0d560d47f7ffa7d359d14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34028a4b3c13b84ecb24ad3bf2a5d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e38f796b54bc1a1a3e68cbb9862688578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954edf47ed470706ef34f0d3908d4b52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f81e1833dc693e81530ce512415041580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb49a6de3e57da9eab1f05e9a0b027581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb867c6d1bd268eb618eea7317727c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562543a1d70930174f839f642fce871583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d566127e1ffaa6581c32707057bce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69508bcc7375a45ac2fa5f5b7664b433585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863a90044af1b7e167ef59eab0d1cff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f9d06d55707843d5b7df8daaabd91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aeb166a9c6f206f23095197e8a9d9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37439963a86b4dafeaa875757eb4a18589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb1fade825fec4a174d34f378028da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744ca7232e76ffa999c42fa3c068146591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35843bc51430c0c9122aa671e2eede29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e38a29886f826db64e3b7d78a8f22593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cac3ff95c918e1482aad518ff462ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ee8ac180cb8262a65f6029e3a0003595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7621692a2e4f7a0d4f7a766ef1889bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68ecd8af2f1f8f7ec49e4fb9f0d84b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e97e6c4c98383531bde7011703c770598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f98c974ad58fab494f905a588081b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882f720aa603b6974935a8a1e97e641600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae28c2c1c2861903e4ecb5d53e62fcd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afa35c3751f02126d7558a90bf7048602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f98d4843a6b72a24fcf693486e227603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d7fd351299af5bbe8721f99adbdef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a87c71546f40284c80d56adbf7eefa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae8105163fed6f6ceeb580b2128b8e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da19a2ba5589decd7995edb4135eb93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64a9989950f6b37d89d3159394cfbe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550437b5db4b67c27f09b8ba36ceaa0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d980a9f6763c1503f3387f543b9b635610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a87151ebf318b8ca1fe24e9c33ae2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcf833e5a861c58a430b48e62fe1eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e5e46b3b6c4b3eaadf648fc6818e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902db55675b2aaa951dfe0a02d60ebb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5ff886e5c1542e2d9f76ec237d178615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66427d8766a4aa63c358ca7c7adf7881616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eabc47e33b84816d40ffbdd65ca4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94efb306150c2bc7dcfec624163692618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d1b26bcfab6553b85b6b6198e305b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29b06424439e82b440c712c8c6e6e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b729773ccbff77d217fb56ff19e77e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193f4ced491d99a119d48eefa4f9776622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9856cb9470cbf9442639f0e1859bc0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5c54f7a4551abdd9596bb76c80857624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e343d536d10ec846babdf77b325c000625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e3954183a87e45fa73a388d732943626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9da0bbf7d2d80abf368d9eba3d0e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c588836fb380db4d1921c797bff5bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3face2c28e71a10f9334902d7094b955629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d1a5e666660a8718f034c8cd8e9c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a43abdee3f4aa41e50e4997f612b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c728b28ca2635549cdecc78fa29f88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a96ff91cc1907394935aacc71a813633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8127ed2440f84a53c3d48dde410082634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f48fe65975079068007fde9933030635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8434dd0fc6147c4154a0568a86cbbeb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e023ac688a680ec42452a71a42d2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dd9e4e0d7bff9ad589f61f5a2a847638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed73e4dc2dfbce465022c739ca7f790639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38400726c89a7ffb3fe28d79a22d289c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793210e52bc04f3401e448009f49f35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779651e25b5e96b8327d62c8190dee7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebddb9c7c4b41dab44baee48d48a00643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553e4cb6027ecfb23743b4a7f5bb498644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a0b6868ea07a9f146be1a80d15a1c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ddf9a5f69ec3e3ec99f93c15fc9d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f70f7b1f584abba16a2562bcb449a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d45c3776d43af4a45c81b0b8c842fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289d83a5992b452934d32976cde2158649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ea00654f3a5056c8b73561960762d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45e6b7eac5ab9debb45365ee3d8518651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed572f436b7ab931e5e181292b7434652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2afb1b7f938d65856ba1255bb50d5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11830bc1b40ae802298990713757f2e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b08a6033a940ec76049fc99870c047655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed813adef9078fd258c5331953b3f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0121aa8ebdfdb1e03cb2a3db05147a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a02618854e28990072c3cb0e94a39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecda658fb430983cf79f7065eef15b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f832988eddca5bfe33fd40876ebba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02c54959750c1f834a11ff3573b073661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f96928144440f848e1556bab2413ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388efb851064cb434d10715e9d78114663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27dad4faee0450e4856c11734bd068664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b7343c670d329bb3b22bdbf0ea3db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4d5576963cf73667f866ea1da6bac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb61f2520e764dc99942072f1707f2c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdc54addca035159a19f52a7907074668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0a458a6e4e71076ce3e9b8d75c38b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f4737000c6776e702b003f2449723670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e641dc5cf81f0effe39f43ace3183671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08742203401759fd3cb805fd0483e6b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491b721d426aec7b8cc0256577c6ea9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d17eafc4aaea0fae5ba95a1dc1647b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc70898a94424e977ef84ebe8575e25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f77d904c367fb73c8df9726f08b64676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ce969213c3fee49b132b039e99334677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f016b7d6dc7106b8b2ca159a205af3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3839c54da28453b2c5032b2e0cff21679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502df70e4a8591aea6c2c5a910059cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8be2f3e3a27594134880c1981c3771681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c042789eab0845d8cdeb74e8d8815b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098fbf7c87427f67c34c11ccd86d40a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2a64818d04cd1268df5250871a052684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b53fcda900e76eb007e4a55f95964f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7cf2e282745619f4ad048e325d499686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3320b7336eea2b8daeaa54ee9d8a27b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9052faf189463f4d3f87d3d8ae78a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe7bc3c37e732545bf8685309aec35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dd33b2c9929293ae30efc7e78ada0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21450e2457a778888accf08b71a0695d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6998dcf3f9850463f5c431961ccb0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39e6e5f72bed4962842eef2944f67d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845224023650aedc45a9445be49224c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d068c104595eea738c3bfae1b1f48bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea5c6a96ce401fd02c705503dc7713696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b1509214f317c0aff6cb24527e3bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee630bf92c304963cb636f27c1c13a9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93cea955b19341f38d29b651ddef9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a083ea4ec1e310efca2f7595f9886e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a945afe09721f3fe3cba74bb7c200701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c71604f3e29da56c545383eb1eb6cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa9427175a3202678fb18961303ff4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce339102b07f7f01b2d4ee9d71f4d4e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e284c772a2b678a82999c71ac60c279705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd41994e6bac99b183b4c0cbe9d790706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543b506df4e0a0ebdd263e1c711a58b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eead054fc970bf7e817de9c9bb7cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ac95a763d5a0c69aa44da424268c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852a8a8623e57624c622df4d8058b97710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c446dd76a0ea57bb2ca2beb24e7bf22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a1418ed52d6a92cd071a4adbccbdf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e61ddeda6820ffa210e991e9c6279713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b695d592a6d93a4165998a2fba5a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db67fc33f927bc6a3ab4ce86290083715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a52d660b74280894d60158eafd7d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb80e034e6b6699c1c17f08770cbfc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c00d5c28015ccfd4a2df15372bf8c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a19708575a953516528f8023868384719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e83543c4a61046d06b8b4d0efc2e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35a476763b4ec50bd32b7798ec9495721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7629513c7e61a1a9d5415a6bf5578722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195973ecb6d491274cf9eae410586c25723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c044037af7a5a4d0cd28c69fb12a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d18647f5391f27b8845e325a4336e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bd94229c232abe6e70d43ec0d2590726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faf07f50e978ab871d058006a0bd9d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a17902a00de78a4e514ed8c74b52e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80843d42731ea759b6888b93846ab4a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944cd17339b85563b16b33af266e764730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c54c8f5e2d016e0506f18e91aa1e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22843b1a81700a6b59de9d8c7a5d409c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c1ac3c685c08e1eee198208dab3d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada6c4fb01f512068bb55ff7933373e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118943ba98f461a291393f64b962f77735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c633d60b88f7be73d9b62965c484c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40a5d64072e87e7393a60534dfeaaf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40497ce236d76ffba1a7abf6daaa6d30738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d58ecfbfe2f94fcd19513a65edcec9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33d59ad20a326da722761b3fa64825740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b5bd0cf40baa1ebc3c8ee4936c07d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f1fb60549c7e82190116dcf980b4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82082cd19b02f1daafd0bed850545cf5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81713c69fdbbfe3c552998738fbc5db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be456a497854c1b5743eac62fdaa8181745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ae3a76f23855c0fbba468cc509890746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c3d4a90874eb70ecf337d639a340d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24ca764bcfa65c4b0324eac3813efd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd9ab1cbf797de4b54a11fac942cb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bc837caf746a70b19482a0dbafcf8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353a2317df13d2c16ccd38931eac333751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a409e0a5618d43b39acfc1fbdb5dcd0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b6aa6f1f1dc437497a098fa6309db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd8c1c5bb95093c8f842ab8f461eb6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786f902b2ad1e7e20eb0a3155082cee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6431e15b84c42cb786a6aca7555dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cd562e6e9d0b79e87ea638f5135f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc929272f5de043a210188e1445e78758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67127609ac9a7daf19e13b776bc4001759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00d72ce8c2ab039be0a7e5ec8d31ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ba47ba7749d5d7d5a69608db5df962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84133974f1e6e16dc62893ee98ab06a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4d6b39c2f5de32e4d3d582d1bad1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f950561f5ccd0952e35a25766327f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51be0559b1d29818f9d8b71f29e01da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dd7fcc440e588d2c4132229d6a7847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7911d2d6e74310b3be5327c20e88fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190af05a65fe4993b7cc6c0bcb6c9c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfc7f028325d5643094c116890117010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc51d5df212809559b6a34c152fc2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e875d55ba51d8d9d682a185ce9503612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcfe7b6ac3d840a6541e4c1895f08313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dcdd569374d29775f335422890d1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d12f6fbdd36d25cb922b1eaca3a25a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b216bae870dbe5ed79b4b1d7db45116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1120ef59163b0d942925c813709a08717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e04936a221162d12f40d0892901b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9b0c067dae181defa446dd19f149619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18c770318947d9831e291e7bab048520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268075cdefbc00ca6b8b2e7c0649ba6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa07123468ecdf5e082082a659efc922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b830f5a1124c95aa7e81f0c2c2aa323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f56454931bb01da8a9ad84d7d5b30f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3d6662ae1fbcccb0f1821f2fb2b1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006b59f0e3d2df8754984f0321eab3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49c756325123757f6763ca6da25df027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1963840fb52cd7ce668cf9e77f49d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d10b7f51c5ba8d00620e4cc409e1a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2355307d27e2c8865b4c36d768dfaab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d345858795ab6252f10144ec2225c7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9290c9eda504eeb57c778b0018aef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780e1b0b41b57e6fd9a1cf0b1c6b3e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97353e11eb2f96bf4ddae2d35195308e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef36b1dd4f64684c6dcff1b675d32535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5068b6ebbfbdf0dcfb9f006241d2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb16b59a9fd3e4cd5aa1b3f18efaf6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63b39963b44f6d7e3fc33dc9a80d6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3d6579338a6c303438e8a9827b98539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71f76b0a4478fe29d214f662534a1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d97c5ae90eca9ae78aea5916e108441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c2e49dd1902ac2e5fd5c4a6d12d2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8d18eefd3c385183100764d96ee2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9e0361d31f40b04e4ac939458571344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7949b183afc61bf77b195b98bd78e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e2c563eaed7fbf19539c4646686e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1f694cc57eaac568d529aa1faddb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb74ef845b134aebbb96251ab470f4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce3bb678d9770f18f2ca9a82939dd749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0dc3cc089b4e67b28fe6de725008c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ec343f13716d92c8b3da7087a719851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664930af461b5a81f6769f8733e800e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61c86d25db8b1ab902c094922cb69453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8730d0aef2782cd74853bb5c2cab28f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fb6a986b576525d2cb54c5483590155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db23b7db2bc70d45f182a294e8ead8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f76962eea7bc7a6d83a3ff7b2a374457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd719cbc9a198cc159dfe5e4b28fec3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2c4451ec82982261fe6078a60e17a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af091e2ae4b0694fbcad3ffaccaf6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e5f68776c2aefe4b772b6162ab8d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8306a5f02fac6acfb121b9750215d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3faf24c0e79f2e3d27688fb9e24d7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d74a076f1acbafbaf8dd953e4e63864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f87af7a639a2fcd1f9e54385bdcb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570abe994e77c7944f8e075c5d1032c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d89b05689d3cd82aada21be77fcb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb0a015259dc1d09bb337ddbc019c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d54111c9d8a36e01bc0cb1983eed969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6ee37b50c540c68fe31c131942a0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6dbdae8a3a4376fd5901c401a7ad971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef2207249beaf1a7aeaa314420914372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dc87bd77b7de862345cecc202d30973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbca8f32a0d6df9928f12bddbc0cc5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dc35e1b274f744dfab567e84b1ed475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e469df71b9aedb8a5797a2510dbca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ec8c7500f7a1bac7101845e8c15f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcc80fe4ecd6de69a9106296eb341e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c89c2b91491ca3c96b237635ef8ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e75dd4475f41a05d2e1286afd62e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfb7404dcc9b406fa980c45248397381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45615a01e04bdc3c4591777a90002c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894fb190e13a4830c36a8e928a8aa2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daef818f4de950503896d3aca4bc42784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dd86e373cd46039bcc4ac6c59182d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f93e3218734fa92a6b191272a5504a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e1c8c34f941be5f9dc38dd10c870d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a4f00e0e935c26afcfaaaa1c6ea0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e423ceb8385857a2676054163a331e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c00399f1c4b32b786f7b77b6b071090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5a2825ecd83edbb772f49063c7ea591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7edc91ff4343c6a5b0b3f85f6a714192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad44dc6f53824c88409cc7a2261e3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb9a1baa4b7b15cd6f448e012b87f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2ee55b1dce08fde7f311f5d82a33d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aea4d1ce4f56d9623c9be58d41956a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887a78308785f622ab1b922c10745a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355f5025f5c7fdd15cd56fdce84ad7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd986bea0fc26a17c297f45eed06da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e4ef859cb6af954fb4907bbcfa9c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd17ccaf9dacc8637d7ebba43bb211101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0367a45778f5f2277a52216a5fe7b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ed163e0dd01cc67ffc965679fe78d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fe92bb097aab834875101200c7875104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc516ee9df2eb9521cec2bbc37370d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97819a8051d7ff7e68a195b34cdca59b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135681588369e8850abd8319322c7c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f2c10817bb95825a49aac4032e007108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604a9db08232a2a19fb3d89ad828e66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a4280d5a8117d2e79fb0dd89a50d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d890c613d3bb059924391311bbbe1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f70c57b23a2c17f5875670716b2ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4301616c1c2e78f2f68074cda48b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77c814a7d0f52b0a9fc9baefe292cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ebb46fd8e61057dfbdf51280d3112115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ded2dbd9dc0cf402398a0614394536116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2134fe076399929db4c6dacd33c3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041734e13b032b9ff3bd1596ccf224a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272b3178c39a309480163c97444d271119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21c945cf62f7e165e8d6f6eb8d6449120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a163d1919f76b5184fb081e9905301c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b570d1664c861419cff5df3065b20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fe295df083c6497ee74c09b3dfa4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429fb0af2deaa400382ab256ce02ac5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3451afba3da6260401d2351b0e7a99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c7a55dd2cdea09bb2455970cbe295126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f4dcad4e0565781fc85eec0837166127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73da8766b58dd22ec72fe06ff1b9e09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898a39b397b9f236ea850bfe134bc51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16906b25b43d009369bd09d894fc7599130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ca54921f24b3773c34699cfa54479131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79965019d0184ffa3a674f3a65d6ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c1f77a35df161faefd21b11cdc139133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6f3e85ce31f2d3340d59eb66fc4f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955da284be7d262aeb7b8af5963596ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bbb4060ea91e1c79324e314ce75eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f40127dcb7b4cb46086363380475ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc35d44d7330dc54d02473b99db3151138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f9247d0e11395c5bf3d8eaa4475e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f662f5c8f72d1d7d1b9337c4afe2ed5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c72ccbe1bb8ef746f26f18350be0ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538c755a1433ddf9d568223382d3311142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd8acde848555dcc0e7228544793a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc82b39ae021c850df9b04c76d78ba7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec4e3f5b7d315a25dbf7f87f124839145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1b607117d5d0cc6f080e7e5c5b0eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e38c4ed2cb54d8416829774033915a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c7f93d1f9c4ed8b1e99d9c9e1abe6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418a324622b548e638566410f62b08e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cab2d02a21df1d6706593ac642ffd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ff3748d137ef1fa003e6643c01139151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef1d92e9fa6b2165db51672649e4e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079ac313778815ed698b6f191ba1bb8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab5b91b8304bb755893a192755b6be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1e78c6bfe3c25e9e2156958e45678155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8bc92e0ca83511d2afa5b591b1923156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe87421fce94cff1f2e9de995431d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a1b08647ef2425b8356c123a8ccc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220f472fe027a7e44168f45c50340d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4b3c365e482a9e64f711b7b8e9f84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61219efc874cc2ec11f38590eb53e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55998e52f76628fdac77098e506b50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772871bb1cb7e0a8b45ad0fa33bbe208163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506303f71cfe443777e8ecea5f7ba1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8f838373f87eb92c964514e42402c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442500a9f3d3d6d3f8dba66785b9b37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8361f44af34214b68f4fec62281299d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b20c315cd61801fecc5a1b1b5e605168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa0f0dc78ee40c5003d4308dfc1e02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425fe6c698fff999f5f2fd7c853c4bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a70926f0b6efbf1798c76a5b125b8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dec442e8991d6989a6a6406469792172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fe7479be65a9015e8393e62898910173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b01e0ce4342f0d924bfe8e9b87806c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897d5e5fc25aed6b30385994d607a74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3ebaf022c97ab06c6d3fdfb018143176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046f42856e0df4a31db96f998ba4cab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5edf0691e27b88185dc7c441486b6e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42943fb8ab109fb5ca82e6109fbd2520179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded926b29f471163ff7a3146e292737180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87148a31175a13248116fb429e69bc78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39915378b7b15c566ff69392804bb93182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe96e59e85ed24f02dd0ca6ae034a57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4439f527ae02465e051f44d640abea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11091168d9a8ab3a7e4da68feec258bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e31fb12a8f5ff51120cd5030843a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dd3bfdc0ce9f12fa5db05b6d1c225187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a275faa5a6957ccaa2b37bd815b0ec9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37763e62b046ee2dc2b7e32b87661d46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa89ef540bb7ddf86a9890c1414982190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b11dc1dae687cfb21f479fb32e858b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74f77e9e0b677f6b1422b1d4c1a937192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0a5941cd4251464b24265843e62de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f0b7729dd03f30c75d7c258a7e192194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f2477656aad88d8034e77a972536b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbae0984e96a443949d3e3fc5f7da3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b714c8bcba151dac9c4aba9d31c593197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d57aabd5a72efc46978cda433bca97198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72828c97e550403c290fd6a0ab3f96c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0e4622fe97d55a526a8c98db37528200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba93d4120da3f080e38b9af29ce2aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128051c3695c605fe21ff9ce54b73198202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0b8912e424adcdfd1a87159ca0443203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f08a7b2eaf0de846aecec27f96456e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0af34f87ab8dd1ec2f551363aa41eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40d866b72bde41eef48496ce474574206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f0028cf40f60165b8b0365a27c476207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44436985ae967e7967bf43bad213835c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c842a82c50d2259d03eff647061f10a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630afe68df5ad4d376dfefab3db06833210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b38fd8b529088081510a1814d886c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858740171a9bab4431d4d982c7ceeed1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954d38e83f2308db046345f7c81e727213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aa06669d91a38d59299458b192658214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7dc477d17ebfc3cda13030f84d165215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341becc9342a66b6a3cb47e9c167966216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f59af7b62c442119262e459fd6af25217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf22662ccc3e5ae081ad41f9e38b32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97e7e8cef349cf1626920b4dea5668219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4e92f49de2c342e82de945acfc629220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b178e4f72b5c49c08dcb6419d72cf0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8dc20542add76d50b2eb97707817e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1a63b850d517413d0672b368944d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790542a9c024c40be6b0b7cf3fd487ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f52dc1fb88d55dc2d428dce4a8c8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3720103c778790d2750aec54f75131226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913af6d00b3ac4730d4e4fd35da8067227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f862da01d27096091f09284a93a894228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9880575f29d809777772668ba7e95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd4aa3c7bf722892bf973fd62bedfc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4a2833c43d7a9b89773e114ad115e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de309542f188236dd1f4ba2418d4939b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0ad8afcbe8178ff490257192632fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3da0a86390c869e8045098e1c22e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613db676ebf281eabcf71c8341eb33f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd659e8ac8861535f13bba58aa88a59b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603725249dce466f53f2ef753866972237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940ef75b14ce7474f72622e97a55a11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aa7180eb794b90b153cdbb907e046239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8376706370c53c3259fad06c7a2f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24791514114d1ceda64249108c17c886241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf016e130e913c17efb96ae5228a9fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624114342459fef0073599b37a33253f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ee282095e10cf2e419b06946ee15e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c657389767fb7688183f9cc6050ce5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39adb9d7e22b6c7f0a7b194362b8df2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07e5209771538e3db6b42e87677b57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6934c0bf67a72def900d64e45816d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51386bed3e63ddc73d48f703076d715249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f7fbccfe18a6b23b32b6fdf796675250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edfbe2ff7d6e36fc7b9bac27d6cac2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6dd8e558938937f870c8c5b791b34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16118c13f3fcbcab71d95f5e56c48b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ad777aab6c886ae1ea02e6b646f0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850d59f33fb802a954e769fcde6d590255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413083d98777acc5bb96a1e883f8f84256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712006b7528559a674bdea8d533886d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3647ab0ad6c23d5bbd5b2fb0f18add258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d34e9e4a6becb2943b0686ae73d02a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a561d1da45d22e6cea34d813be41505260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4684e689fe42e64fa8f474b9baf1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e3680f8f813f736b9ac3a9bbc74bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3081ea1a954be8184c672b61a30c8e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8889c60b064baf33484c10f0866940264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c938e1581efc652c8bfe441cade6d48265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d0ca24bf441090cf5787065918e4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc62455b10f88c44c75074ba3218f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb322766e4300202dc0d5e2ef74760b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a093d4f0ded135a0d7af0d56e93187269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e16e9482a7717cbb65707ce1697f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61e46048194b9badfe9e65ff42b025271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55248eb7cf710c76977e46b691eb91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155db974ef33fd918076d0f12642c3c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dae35f30da78457da06445298a1de5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784af06bb9ca820a8832206d6122c852275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f4338d47e513d5f62072842755652276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ecca310e6f98cfea3bc2e54cc7320277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6be96a1cb93147e23b9c8acc7cdaa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc276d4687510b72496f2a8a8c26295279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a6b02569697e108616974eb5c4cd0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7282a97ac1ee695b1e2ebe54a9df0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87af9507b6f805a9137d3e62fb18583282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5944555038a19bf980d9c57500f51ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b480235653b23de5f3bad4bb0d76a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dac337bfae33f6ac6cdf163c88036285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635e5b627e9a57fedfff60534ac3b0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86f84eaa1494d8510c63dd1d512a97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fcaf0ba298694cbf01d70f61307ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d281e8261f407558f90a1b28b99fa18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d06e517d550ebaaf65fa463e7bdaf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3b6f57daa242f606f802a58e46dd8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9e2b2631749d82ac6c5380b80703a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2efebff1f8ece0756ad16f52186ca2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd99968c391361c44adb745db51aa7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef865031324e7d69d729e3e420c72a35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984a77b00fcd0ffe1258f8d9f848d45296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbac6a505c09625c6eb491aa422e187297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a0103a86d471cbb35a7f2dbd44a27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18abb03644af3fc377f45985f3a658299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82172417eecd23981ad1f32cc43e87c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253970fa0e7f425746df0e7c5a1fc73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffd1ba2ff1b9c08c45ae5c48667d1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e050d5582fd0b1bf6cf57beb141675303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f8edda0894ead1a0d339b985fd5be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7703efb83a7c7d184ffa474094316305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd65ae2f6ad3c2c465ef827cc628ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb989212c8ebb8a21db9fa1b74dde5de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235ff744751d32bff127ef5935a1e24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b7b04e7dd5d4d4e9c5d985f1eaeca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc08119c79627a39c1fc6f13be09e55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6d12b980caddf04bdd40b8f37b4ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c931dca0c2bc377dc428c7e5e619325312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337010ade4d2d7bce924acd02ab79229313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc425e5300d1767be7e1710ccda510b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba9838f6f884d79f251ef25c0ead74315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d33599a8aab568110845758891391316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e6477cbc3f5b7f1ec7f3165a92c22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fa1c88bae1f1aee696384760c30a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f361df128ba4802d643ab4feac5047319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189db37a9e8c12098017a557d8728047320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7134691e12ba3cf550b78bd6c6fa6a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3098053fc23d5e574f7a83e5d914d5a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60691aa45a592cf39ca8933e0ef42b04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c66f3e12e94f41e5de5e6ce9f5e53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783990829b973f12300766b08b596f17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377b9c65454dc65444bd5e0d7d6090e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313249089132d5acec36aac37f32ed0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05ccf8693d92ea781881a9bb377839328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d3f41364341e41d41251429d6624a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655d9099b2d304f64de63e1a245d566330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015642743954ec29ddfac1d7b379ff43331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ed20f511835cf16332c0edb0ab877332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dd0d709a2a8462179d91d82f15f36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cfd6b625653bfb63e6aced7c59363334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5cd612388daab3eb719471d5ddef7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba00b83e33b70fc38fdf7cc3aca7da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b14f2de6b5422e8db17da0969556c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4e3159f2cf0dba43b92858a5079f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b17e40d41e6594fa9304b3af47724339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33331068d7eb8dc801895dd72c7e4f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91490f9c68f2b8734280cfe0722fed9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2bee2359d360581f134acf9eed986342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db35f2d553b7952691de2f32465547c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ab880572d8a04eb6db7076e13433d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34794b0244ca144263c9fe3da088f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56f63b4547c19e746f7820b96f6776346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deb584f120c66cdc68f747e3836f37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8908723e7895efecd06082f854b8d29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c2e5de4e461e250b76a185d7ad6a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99aeb601e2d6a7eb4343369f9b15e8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac34efcbc42b3dbf1bc3d5edc54724b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd0ee5dc4609932d02a587a019ea77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35f52048437b7281d93843c207660a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7c0640db7fa4da410dec218f57054354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7bc7e3c6979dbd66f2927d392c1c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a4e811f60e35a6ae148ce17723b42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920282977a4b6a085fe490fcb69d02e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e603e7160020f79a373a1e1f5877ad2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185adf26ab90de6074556ba5de50366359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3620f0f877b0eb9e83831cffee424b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c4048000f4c1cec224554844cfe5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f78dbc5136b725ba0144cdfc50353362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641c373926c8b8c27add895a57fa838363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239a10db2a2df0dd532b3956c8ba974364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74007e1b39d665cab681b82fdd9d4ea7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fe506588fd34d6911b55f444794f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be8d856b091c23ea6f8f39fe58d2df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69bd7cc407d8f19825914778c378b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d401728baed9b9d63ac2ba6049b89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10c6d9da4e650e74e53fbe18e21c87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68033670d6e7846cf32df68007ec1aa5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a23e2e4f3b10c888d8b51a60945f98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cddd82d0c2cb163e5873d9645a0f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2126f58748421583ae066fa762c7bcb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac7b551449a6b91b1b5fff6ad8a6bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23371d562893ea588b6679a1d4ade6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf9d1bd468d832ca26fa34c8d19bb8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3e251ab78eb82987271b546b61b83378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919b6235eb41b53e48b65ded9529713379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877581b948e223627f39e3332b7163d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d5d3aa6980b60604700f1347ff001381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe1c7c74e8b321ecfccebf8749d461382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b81998ffcbc47370c60bda038e65d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1729e94afc8bfb2bdc66f3e3de86e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9cc11628bb8344f50f71ea91c8e6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b347ed611117bc755acd93655c9364386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b794ad099fe2800ee38475a6e7a1f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584831a676939b2b4a9e7dd5953b889388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e47076298a2c23b079f5afbf292d42389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eda5e1e2920978bf6b0c26856968c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0365ed80f40a9505b3378aa49003b0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b825fe3996974e47f78c614859299d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad33791226faca8806bd616a6ab3285393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6a97427e251c94282c3a5887d0ba9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025367bfce810b8d4c1939cfa361716c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dd54770913289edbe2bca5a9b4d56396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4eed52951d445510fdbb328bdb041397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33db6d81996d578de4c5a48b26e832b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922d8f036322503bf021f5f906e8f2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f5804414adc06f715920d30c3d9ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679911cf843ba82e26b305b4d893a71e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44426e576df4435c030af2378db674d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d406cb57303e9fe98b201e1677dab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d5ab4376e04c5205ff16e8bc14c18404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a7a6bfcbaace1c3c0d9b9dd9500f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a09a2267c845542025d22e8b38d67406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac930608f20e3cf9d7b6c0dee817d36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f998404ea0c334607a02600fc8f41d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e0a30ea83b5bdcf08164604c8fdcf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf5e5f786d9901715ee5bf041aeab4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ae958e15a580e7984086623e7d40e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a89805d16180045ac765b483a4562412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c31d1e41703d143744526c9e1ded8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2e343aa193b7f4d0e01c2b1868097414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5e2f835aa357fe489c816e542678f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a065119ce2d944dbefe8db26c96554416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169a17a687e4777982c1aa3e3982564417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fce9cf950f4f136b5a168f453a8c67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d3774e6e90130b6628ca21a75c3b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649556536edd5c06d20294162f4d903d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ff35bc216fb47d6639c123af6b76f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318eaa2b2dfa375a98444ca89009fbc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2872f6f912304541955526974aa9be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0095b75b3732c847af82d37641f2dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf88197bec31e0ed832da712b8a4556425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6add05191e9aa8fe43555879ecdcfab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffea6006a6567b5d71106bf02eb217427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bb8763c8f0e3cfd81a2fd2996582a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57292d9c7fea2173283ce2c850b40425429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1b797788bea80d4dd540a1c3108f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378f7005e81ea59671831b90797d4c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c43d23b4ce12db8b73d1a28ea82b2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59ebb813161b42b046a88594fe536f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61ca8e70d55663d0ae285dce1cae69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167f3b7962f31761795c60cccd3aa02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb78f6792acb010eeb26f2d3148c2de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33068ea1dc8f3209ee724fb7aa0d7f0b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5ecb8065d5787a895acb460e28079438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c295a2751e75ce79bd185c8ea66910439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e75d34feb4a864cf963dfa79220263440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252734f26d572605d8e6e80c33aa6d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475c9b93bca05650e451ea7b10e8412442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5556fc1bf00d8e2596536be0e94316e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23633618d950e41d1ff2ebaf6f30e485444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d98a26e1320a91e8727afcb0cd37e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561f639f288cb5ac1b42a0b17099201446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e73d81cdb0db738bc5409128390d46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291e7f9a43e371d48190602de5fd271448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdc1a45e9805f626051fc60c26c7f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36707e7c51490e03f4181be110c608450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e17592e8ac5b0dc5cf3e42433f344451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455fc1390d0ea3bef7fe766cc169b6f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180b46308f94c447a49896e808ac356453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27a26ea4c377722ede62f9adbef9a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fec70cc2a1c45c9eeb2ee720c137c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae22feff7b3fc68a424616da1d7c32c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffd7a9138a20890330e89802e399c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c967f6bababd5f996f67d7ec1362b97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5134d017daf83495519ce4e49c3b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173331619f1fa8305d0d5ecef4370be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f173b9c3b62c8d20d029127955a7185461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e938572d0700009d0c685972c0f81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0758c776233f114ec95918658562a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65abe1d58967dce47094c7aa1426aa9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e18cd90fd8bb1d5d7ac8957c30960b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42046d3981d39b7ac72fd768ff676a9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e1b278696cad1f4afdb3ec7a4a115467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3d1b555f78d09e21122859847cdc1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381aecad7a6110e982eeb3fdbd797a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcabc8fa98cc46b2313aab81664d8ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f84c8183c83c6eb84a2017961b6efa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbabe73cab4c70585f0cf3b2ca09344472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc4c17b35c2e49c94cb1990dabd805473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8c21b2926fc57934fcf5487b8d64e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df418dcfaf274d0e826f113af57e867475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1cc4f860244ff9c35b3bd0e1c4f32476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b249a50f89c4e156eb6b7c14868f4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed7fe22d92e58b6c07fd689d171a75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947df5cb1c74ad50ed9ba6c5bd72fc3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b4f975d4be887078a9594693462ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e76ec6c3955dd888d8aea42f95918481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9888d161bc0374ab7d97997db0d69e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30ecf932139e33c3b9355a4de5f762483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11672130d961977c3cd48f3d2fa1d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7295e972352050fd1895ed50c8762485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418d5c993800a16d9ed6bc649f3a030486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855aa5aae58174a7385740fa1f776f50487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56ddd2b0f57b547ffd90feaaad1683488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc7da55650d330a3798a04cc91fa4f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea2b9fc5fafe7355284bb30ed090f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd687cd09a782c40bd4bc20b48b1f0a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f4c30e8ea7d4b696071e009b8b267492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3457f00573b5b13ea8e11ef864866e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec158d5629c25928afe584b3935d4cdd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8bb7bc0e0910954c6bc201268d418495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ed2365881b6d8aaa2260e404790d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8028fc429046c1064f57c3cb6da832497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f63d85c1b2dec0d960fa05ae670f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3a826d2cc8042e782c724ab94749a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5f319271f1bcba0649e35756a8e55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ec7cb4ef079f550aa339e52ecd5af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0140267e80a88204fc7797177053ea8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182f7b3e67aafea0a38d640fd5ecdf7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5f11530c9f28f62b520e001cf5111504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad968bee539fde1de635acb5ad050fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa67331f4090f2fa5886017d98e41d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe82566bcfe9163ba48f753f47decff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7dec32bbfa3f5579e9eee889cfda0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c15e43cbd09bf80823b24a063c0ffe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef559342e37c68877131047e2a92dfe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815684cb57186cf9ee537b7cb5a71e84511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e820eecb022c13044a2305d1316ae14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96cd7f12ddd6606f4e774a1e8c96b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d599a238cdd54361e615cebcd688ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957ced1ecbf0081553013a3710511e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e971a1e18e2375c158a510d3a4d4c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8ad0461c0b6510506cf77694c61f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a30f1aa57a39ac355256888d6411d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735668244dd5890b07bf072a870c55b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82b6279bf9677975c7423dee468af6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf1e31ae565b3c5e9289bbc7ed8148521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c580050298d94a7afb666e327506954522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3232190b34e609d2836d28504e26ad7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc6fd8a8857d4f711463d8d8f93a86524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e721c6fc3d58b384fad0fca4cbbfaa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0145a8be310e98e69196bb3ae876ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f50743a0e1ef71259e9cf9f245a6a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcb6b052080402df72da8d975d38db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99308b0c1180bb7de7d9f38960b20d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c9ed4f8e35d8df7605eceb561522c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05214c35f213eee89231541f977cf98e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228b1e68c05d08295d141ecba7b6496532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6964d206ec6f0a36fef1ed2ffaaa2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dd0309f522eabe860fc720f12d7dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec72b0497c48e473fc319c95092268535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f52f1c15b0c6bea24f1936c8bd1427536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f75d0ec90e5f175653365be37e639537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a2bce7996979c0072ca80d746743f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403639307c9ce7387c36f8a1c1b5abb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79448227955a26d666de7cdbfd1af980540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7dc19c729efc024729f2b29a10146541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17774d429cba027acc1fc96396fa46d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d86c573a655eb368af5f381bf799b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a790bc29ab0c148a493efc49c7bf6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e249272b67926f2e0d4570ec5a9f08545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d565ce78947daf26611b44cae0b28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161668e2a6fae59712af005907d1dcb6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3ab0a51e28260ca1fbb1ed9f92668548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81b66f5569a0272a5dabb010465a44549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43817bf3349a77ce1756a4f509afb823550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b4434c861a595bec9f356b88380fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16fcd66036af666d87d78cafd7bfd0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f5d5bebc1f18cc1548685c33e5802553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317e302006bacf2228e325267f11c6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d010233acfe7f11ccd3f205410e8672555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea31a34dd0b910e0cee4d66c73e71a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17f563606c33d12eec93368ca470a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6ce19e8c9bee817d933bd83f669ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e01cfe1f434311e28542c8261f0a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359110f628ac4098966335595706495c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16732ca6827c7b6c0cce359adccc0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027adba51a7dd653e5a3b0eec4a6a13a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182989378a900de164db5cf0c0daa153563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dd92b00f5d545abd44fca63d43717564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9546b5d9c600871e72223a7dd801468565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364daa672b89ee40155bb76969c5143566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4d079137290ed843e15288ccc3df9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1c408245884ae3c68764b0ba887f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f8bac2ffe5d095abd5f728f9e1749569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f201c6b5a0fd8c78fa2be7f75e987de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715675d7c6e834a5083218249037aa13571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e0f4626cc59a15052d2b1be2213a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2df0bdd07d7b7854f4da16fbfb85d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb261a445b533496d9d622dd5f45be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d98dfeade5709f32212430aaa6304575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449351702d89dfbf754dfc81383bc524576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e14e347f2b3f8be5687196f420a036577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626e829e62311a912d99059ce0169de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a309230377a4d9722ed19c8ba4c330579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4457f8a93d1d990bf4b43091acb90580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81961e8e8a79c383bb4d39527af3edec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef25120d8895eb2da49d3891a5caa54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbcbb862b1d16262cc9c8281754a9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834360c17f354e9a32472a15a9be9eb3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67005ac93bc01ae7591b2d89bd27d1c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f2dfeff3c755e4770ece537158a98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f575a5d847a06c416a052262dd701587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87f662de91c9e72f0595047c1e8a57588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f734a9841fd3f263474bcc9d22c417589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f56d35d3ce79bb3c999a356531aa4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b856a2255c2c72e713adbe8503bd8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdd40e2cd4096e31f79b960a443c64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ed16f400a57459cddd37b04f916df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cb75161206fba5931a51aee07333b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c294c73172302d495b961b8a13cc944595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5631fb36b1d6bbc0e9ce7d01edce923596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a179921d04adea3700e41edcd7014d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca649f253db1d7fe08419b0bbbbaeb4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71045b0c9b4a9268355987a29e23b956599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2fc549c0e82e6a203452e4ec51fc0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28278bcdd172fc60997f0b1ec69de717601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146a4c999d142bdd7aef4d5b699718a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab37b9a0c939602d611cb2840791031603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52875c23f2ba9e345091703e0353415f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb616b6aacd7ce08e8b10b99ac0e8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b9b0c39a2f46cdd2f85b0a47ab4ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e33e1e6e0c4d18c79fb8d2793d587e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962335c0e76017b19aa1a0166a0335f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de19f07ced58412dbcd3cc00b81c9dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20fb0ec67f476efa9ab44d2b6566dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27822f2fde3e7ca4c1c27d1ccd62e534611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857fe6fd913a123df49d7e0f35aa41b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78747dc02c038fa0858754af4fa14a9e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37933ec3263581f27c649e20bad7b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcecde70758b6d5a34767eb925e7cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ca87798e6a2d2e3f3b020a42484ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c66c9f4365e90d4814693eecf32e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d71cb38de4acb392fa44c8d36023fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb45ca6273d97ab50a52c7cd9c88201619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e8ec9806ae067a83ed2e7f6925f11620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabd7ba79153c786ce63600783d3481621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418b068cda0015b09a286f11e8b08b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74831d842c4b783b405241d6777898623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be76ff410daabde9774f2c8c381f15624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be32cebb036c85e443855fe7c7573c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be6de03e326d9bfa68e61a9dc162ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621553862fb4894d75e6ecaa84eb878f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f076bfaa913ab35c327b05cce9db4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494f7b7d774fe419479811eb4db1f0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ffb131100afbc16c2cedf289bc15e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a02d243aa54475d4f2c076baba61e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc9fbada83b4c890e32912112dad61632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1a11f4eb9294d47df12bd26d39657633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff17abc46ee2e89807cf397930a9cf3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2f9f6ec18a49e3f8e21e3b0b1a446635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c166b4dfdd31bceca6d080db5fe3b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137af9e82708d866ac6b07d1dfa61c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605d9bf7ce586ca7e1bc98e8361bfb2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba602f86a213b3f8064b57a3af5a11639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd9e597c04f21f9ac03d0f2e7e4923640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11b5fb59008973d060da040c7aa151641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dad4f8b230cf5b4af0c637b3642ef1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3420a76a5ed24fcdff807d9e41a47643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13ab0a5b62abb80856fe69589780f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9501427f366ee97eda26b34a1eadcb2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fced706c430e65ded225943baf47f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161866196dbf1ecb7116fbe8a7a7b521647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79a9787769fbab5cda86d8279f7802648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d17092ebe3fbfe39788f244980850649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8458b0fc9f5b3171116b29e1ec26420650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56109cf31bb7ae8b7da279a895e1f6ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58156f2eee7eaf7941ddd563b58ac317652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95684096ef349b709066ca85e03f6e89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab45f9ec6d40caccb66c2adb6474124654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3f33a0d9b13171b69aecc1cfab3c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b8a7e15fe6cfd79a9579fdcf6e05f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4530ffda23f693645aa3d813d24ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1d0ae8e656621e5063fc59ffd781e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b204e366f7abbe40469df4a9f5c9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625d1a960da0860b73fe9c71b5bd8e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315338bb1cc74d5c2b772547ccec762661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc464a38078cdd26d14091ef76347d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08702ff7633909a46005ab2e371590663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c823cb1da3ca421c88c0e81812c538664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9ff2b3193d47f6c61f7b971f5baf1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b56791d909ca05db8655cf189f351666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0d0110c4b777106c6a6cb07b38658667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc402af516350b015ca31a89514e77668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff03c16983e8a9aea5da56c4d2519d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175f25ffa84d0c515512e91dc8904a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d4c9f2d2731ebdfbeb56e9762868e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf49d1e98e2f35cc2108406f9caec9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cbea0acaf62b102e5f86957aef89c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f189b316e207a16112b810cefabc7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c32be87642a51180a70eb19c807a0a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5611cd6beaf760b731f2f909c626df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75503b3fd12a4714c9613699cf218bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf6c5e0da9cc4ec0974a5ba9f6fdcb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f93003dac6b9f34b02d85f9fcbfadf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea4a3aa624acc9accf5d464836a8d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679e98dd7e4fdabd5473fef61b34217681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2860e1cf6b8177aa69b25797cad7ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7b7112f8d696ad383dcb1838bbc12683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960a06f974b3a2768e20041a33e9202684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bd0df8e2ea29da6337700da925375685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c36ef27be6c82147b540c0bd0ce39686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba6418bdc69aaa3bec1b7d23fca92a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd8376f0b2bbbbf740d3cfaa869344688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9241fd8bd4841896b9e8f1ea0e921c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f81b21e0b43b118d3ede200c69faf3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207b2001d8e0f5b8d734b34e38d1b7f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e1a7609301d325c354fdc6716ae66692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59b02bf61157b824d2157aa7570bde693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163ec32e2b646357e756c107c550225694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385488b7783c7e9c5a694bf7e563a14695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d010a34dc20f23dc25c4d2f6f16e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c18034998ff3a1412153b88a8ce169697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d4822f602dfe7d5e5999af19bd481698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2859ad3fea7754dd684ef5161cfbb4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b846b7ba06ae9c1ed0a271f4e5a09700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65242dcf01ecfe75685a34a268f74d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9aa10615881c60d0b32db224e2f2fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee14cb9172d36693c97e4d740c7c714703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12589d1035ea2c72d6bafa151744afcc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28803056a00518bd7390d9f8adff6e2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ca4acd559144e5db9390cf68887be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d78f1dfd3afee374251446430e823a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e577d293150b7ec133fc89e7024564708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d63d2cf8f3dfb31dbaef013e162bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b49f6a7c218cced5286f1e1f39e38710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdb50c6c0323beff4a2abfe60693bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fdf8363877577f2839f37acdbc489712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf48e9113a3d04de430d6e284ee946713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935e9cb1c56830a154b9cd4476865b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4313c997b65358f86e8d47ddda548b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7fe3fda3ee2b4eb5517c3640bb04a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aeeffaf4ebcf0dc35ef13c1c9240b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f391d70ec5c5dc774396aeb4a02488718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed322a115ca9ed1b39a8a4a6d5d72170719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01901dc2d7d71073306f5f1bddc481720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1d124577096835d30746afd55b95a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76b3e4e672754e75ffb9e7c7a03fde722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f782a4db0412a5d4577692e26304e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4cb637ff99eb9173d12058ca0081724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622748512bcfc146027dd3a43c6ef2d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f2f10e7632b6cbaf6555828388a48726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf3a1cb58e4319142ca61f506c1661727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15028f438df0221d3a876a83ea1c53ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ece0c8ba41d5d5118813bab2b5a81729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db39387b159ea80c9cc38da16d23097730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4920d72da756bd52283f10977e37b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165245957f190fbabb8b3cb3767dc256732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded84fc8a722b90edd5659631af5b9ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c19a9648161420593ae9e43e94310734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d03a9bb2caea1723cf6fc905ad935735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d0b7cb976f0f468c94b54e3f14660736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a25dbb0a3404ff4f322a566cc177e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a03559369892b71840fd62bcb2361738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa49de8840139c2ff94ce3b4565225f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b39b186745da6f21a5dfc1e91510b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eab6dbef19865e9ac905f061d3aedd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46775a422cbe0236292179111a91f18b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299a0cc644eb31c65c798f131ed9ec9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb17161e819eee51f3a21b9fca8457744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ceb2e2113977ce8199503554ece17745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57128ffd362d760d63eed39c50555f6b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36f1af7432bc17305122a5f0760927747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e82b842615f719211ea8800f7dc00748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d0d6f36fcba437883a9238cdf188b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a028335cdd97e3d70ceac1756ddc7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b840014235e3ec726e48eae20be55751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b404e35a169f9186d691911583485752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663044a006fd35abd2b21d77f11976c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>