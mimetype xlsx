--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d0340026f8b62552c4b99a0a640181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668557341a96a0e3061328bef4f8d95b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9fa8def07da2ca7516a8fcf59432a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ba98096b345c3f888b4a0071e60c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae16a3cb18fed932c118227df6872a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dcdc84b42f13655ded1d44cb83c936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2d75db1f26881974e25264ab26f2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e9a758aaa1e3ca638bd47526efbbb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7834e28b5f45c0094e0b9d746ea1839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a677f83b485e105fc5a7a4750cc92310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047f26797f4274f3375597fe54dee0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba489da3e10213d6da9abd3b61117812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc2c3e79d898922e189b0e5046925813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481d8d59a7f04c7832cf00259c25b8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89814e2a3094050ed392dacb5a161ed815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd042f1a4e0351317741646ccfc3aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d4301a355977dd7073df8c48991df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479526ccedd0c21a4c7855b83716ca8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d1cec9129a3a2f0d979a9848f53da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d7d336ff1be8a34ba7acbc10af8ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b47f3969602833d13640ee0b3577a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466c77a1c634345ed7771cfa2995e2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c32867a3d45ff002ed6e917c5736923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c74cb875006ed22b490c9ec6d602224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b661698a1d842f0a5875bd273018f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630f5975af580424285607ff477c50326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9535d71240797a2bcb8a97a25690327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245c56429870ad4f7f9353d4985ad3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fea9dbd0d6092099df648ea67d72a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e09b3b2cd023715da6174f03e25b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a8d8158091273499f99ab3267864b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056adb9dc9a968aff4902ddf8491451c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b336335f2f2a546bb37b300f5880b8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a5bf53d7ce4661417fc6d58f4305534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f863bdfaa65e31074e1c0ac2f94b3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660e6a2de0a2403f77ccb58d1c38ed436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ac41b33d0a1ed3dfca515d183bf1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345d6d35668aa5206b9b6caba67699a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ff44306e42c0c94de69df51cf51cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52276da937e7d0e708693edb81ca386640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6c6a9157a6817b89d2ff6374be3c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed49a71eebed2c0e43d8873e7fc09c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5ebe49a6c9df18b38cf87c8869c6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f492dd9ac84268b7cce77a29e75af9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925ae72f8fd02403217b02879c39d2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc490d4545d52342c4ff2787a836d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deeefcbdd3bdb191299f18f13e2ad347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17763fd99ea21832fcdffbe7aa1ae15348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79082c670159db2aefe05adae5f8000f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d279c92423b1fd0159e65d722f4705750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb08cd34eac51f2d1c012708d77e0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b442503154a87dec2e8921a37c4a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b35a5967f526b5e5597cbef66e368853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d79e5bb53cff4c74dd114af5c6446954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5161f47c83d89593283c0c0198a85df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5ddde8581701b8b0b12836bff7bab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189af07e138eab1a2355ed16fea0d54057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58000df785d8dccf38b515df1aa9aac558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a602985ab5061467a33faff749546e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34641d2e585d409d76ed42502936cddf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c260c82bd625ba03a8b090d62b3309061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2533ea03cfdb214b23ff027f3ee30c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab254afd75fefc330ca591edddacea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fb3cf0db9c99be227f5c4fdd3075364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a29a1ac85d5286e3fbc407dcc5fa9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def102d56ad1b99da60ed30e5ddb8c7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57b1f2e1183d156dee2b752fb5996667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371af6bcbeb14500ebb9dc21469b8a1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7e56a4fbea99d567df7b3890c52c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799b54ff6aae15cc9b6109bce7f04d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8f004b5f0734da1cbe2906739cd6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a79d10080004de31dce3e6093705c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdf5eeee0fcc363e8f05d1c2ae188473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9d9549803c4f40f0d292ad160904074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74c38769ad65ab726dd40f668a983175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6c14411b867c21341e9b44eb95b0e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada008786399371a334e5021f4585c5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143f7128df256bcacc90063e16d796b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964924617e0049d221209866133d65d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b885572ceec2b9bfe68b9d28b43eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625343b566612712326060ee97a999781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a02764ac6b9baa4637220aa41f5d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c59b35c1dd2b562f53ad96b3ac05b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd203d76e9bc0d0c26d189348ea0b17f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4888aed2bbba5e3b88b4719af7c04f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959eeab92fa0524c2936d335e13e4ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a57bced33ed380851d2dcb718477eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537cb454cff1cd70d4bdd7fe61d019a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86aa5275baac609348bcce4efccde189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccfaf497a378746bf5ffb2cc7b325590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cdb4cbad90c47745f5f3baafdb90191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc77c3a0554ece3b7fc5c037563c1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd42318e5371df951e160eb258b0b6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432d28b9906f6c95da90b4f3b057cc994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5d06ebe27673b11c46afb471a10dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182995a874eb81280830dc36b1f1185a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c244ca16b5ad4b7d94ba952108235a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5c3915e318ba13b02a406915b49c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db216e5d1819144fe28300babd9e8e1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0c984dbd4bd95f3b3d18cb9cdd511100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2dc87ef4602a04a7cc178bc21964d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951408a67cee3ff89f97e4fba78ce9da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9731a267bf7386921cd214ff179f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81125e1994ac1c4511ae1d525d3c60b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2bb123e5d08ed16ab7bb90525c248105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952f862baee36a907feb96452d7f75c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a281711df014a9d28bfe2d9eb7ad1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a05a283f31caf52302a095422c73d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8f537561909b22cbda2e3148434c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ffc755b7ac928b8fb166c4c55dcd6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de206e533fcc007e3a47fbc8f1d960a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef8442293ff514b15261e2b48d761f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229f92f5eda4f23c0ee59c1a12ac4d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009b2e5baf7a2d0455c4dd445214d0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eec49024e15dafa2e358f045aadad0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc086eb19a85b0531c971a76408e16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468049e8ee28616a631a1fdb929acd9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e80ec0f1b869b22463e8394790520118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd857f4ed30083ac53220c87ddc355119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454f454fb880f7c2484fa21c9871a00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd6eaf6408c436f859b2c6bb0eb6b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a6cc56464fc8e04332973d06418a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff10ca75b8d2a8afdaf5880b674662123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d04ea26264fd1f95a99e6c31b5f73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630dca4153c3a932b6ff0e7fab66119125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba0378610e7b51df262484b505d4a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8793c40e1ae6146288de2953cc4aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac910bbb1dadb4b91114971c6d16e5f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b9ba0f8dcedecd85cbd0c9ff2d79b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820caffa99d1c66ee5335381b47a451130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83541dabb956ed01a895cc8c373de9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5299fd544d8c1d1c4fffbf01d60d1fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2904166558318e6f526e54c0c704f07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5ffc89a61b278aa74094d2e94f4b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d71b31d3b6a159540c208abd4ec744135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835e2e4208252e4367812a56d18af71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5d0ce9bccaa3f88860c950fd981f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da52c5affea2aeb09ac63dc4b1961e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e0884d3bd4ae00968ef01c6d36696139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a5ae153962c6cded871bc4b6894e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f2e5bc319186e7a9bbbeb36f2ec4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3215b1a646999421ab0f175773142142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a00f0fa047e5edde4f555cc61c122143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05861d8d479fa11f3d98337a89893b1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec64ea7500385c60d32fdb1c499cd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceaa0355c55feae3ca3e24e2b80c76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b8ca97964c76acb893c2b76106557147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71f9f21c834a26db52a9e2f5a98ce9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277e01fc94605d4b0ec7817748f6f14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5aa9da04c40cadf84bf80be317c76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eebc7a1ff84772af03d4d26d868cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f855dfd353b53302e9bf4b5865613152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7b593193910d9fa70baca808f8968153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f45121cb3b711565022de6696bdee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457ae96d4c0851a8b8eef129be6af28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90227db977b1b27b38f3ed785b9ed2ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebfba6539e796d845ec5a770f96682157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3ae9244553cb83ffb8adc9e1d3b4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a06fab546c192370bda9149cf1451159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89926de8fa7dfeecb35d3f6a4f92f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e56b8875f5794133ae7ea213a3946c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1b8ef3b942f20c64c167ca4dde0cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb978ff2e84639cccb5fdc7b2c6e691a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a1a25e230946dca4c38724c8089aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca914ee564825c8f68699f96e8fd45a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086a8210e1dc93af69f424626e961c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5df221bab30245621e8b4cf513bc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd7d7608f63af43ee1325ddcfec007168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5920be0245721bf4b09eebdff0f30f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f18f7faca91f48f3f1862c2b61c698170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116211f5756ac11c070822445a49a20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db9061993c71737876b4d0a9602bed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6090ff00a55de0de9710c829795641173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfa246e70c9cbe252d6de22b0ac3f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70427d42c893e9f4a9c4c7fbe52a466d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b17de58e8e5eecc2f295dcbfca59e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb8b1e8143c2be8d26f97e390532d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca54c8f5df09c26e5d2a3a7c9dd288178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb9f2e437c131e5df8ef9ab24fe0ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996df6e3a4379eea5214ab70022c92f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fcd0e6cb2fcde403d1f675c93eff5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88c714f7d6d1079e05c8d55b722280182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967160210e342c6e04371a823321c7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed27acee22d3ecb2b9c3fc236eac216184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1edd7987598269344b9e8edf395aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1113fb0ec35ee913987b9a78bca46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a30108702665ff6c2631ae60d518b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fadc32db7e4ce3acb95789a247d98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fecb99590d4b291ea0f45e78b1d80e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeb5b3d21a6712e126b3c0d9bf7f75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c39aef547bf8319a28705e0b49fa98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedea746b39acdef0724e21c8b38269192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d4d6f0aea13b385fd992ce8915190193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c9127f4f0c9a8763a0e682e604569194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392f9b6c446fe6f8a61b83087b14e2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063726de4b133802d62fc561c19248c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021c11e817646683326c15823b9e774197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23675fbce105eeeb8c99b97a677fb78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744539832796cf6ae7faa4e3ee930a3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285645e6a4186274be0643bbff0afb1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14b8ba31338045abe3f855417718bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd680d8f0521be9efb204a9a29b7145202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c666e9838f02d44e85a751ac88adffd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068da6de7286d506954a37713aaa00b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3614af9f2097a38e352f475d0a6d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e632767fcef6711ae62d2ad59955e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0cd2b119a5893366814835494f59e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6f27ee40433be4d2a9846a005b0a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd094507d75da2bdda278aca03bd3c84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024a40a184fcc9539fd38107e305abd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a65eb476ce6dfc2f4ec76ea0baba81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bad4a516c42dd7e3be3345db595ef7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206a962355f25685fe89a013809fc01213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343b3ac8f7623d2d92bc26410561f7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb747bca665f657209902649552e0b4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a959beda07acdb9807bf884c9fdf2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309bca0f9ea4e1f4ecd886ca8448614217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c437b4bd01a1cec93e1696a23af945f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad68de30f1d371750aae2354c0b654219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d663216174f50fe40bcba53fc60aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746026f5a1cdca2c88c3be5290912639221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cf3df4308ef85632bc72053dd9aaa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71588fc6e81bca98a9bed83e1c6f02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f728854fe5b80b0fa6184251b5678224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98df10742e08307f67e4250207c0e95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f95b4d9f30e33c19ff80559e88922a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d621aaa30b87a40f35372edc5339430227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96947ac40a79cf0ae906f6fae84a465228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c5b0dc97837e878aa5e80a440fb6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac45478a7a743bc492c4775923b95d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a81140a997c676213aa4abe29ac6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73e291d78c0535f7b8578563cd5448232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345118b50cd7aa765ae62119220de9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026b51ea06426c29a51d2a6458eceb2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54af8e68a6609584a36bd033ad9c96a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a08c4c66f1e39a4d496c8dbc52fa0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770027e066c45c8ae385d71650b1056237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2e34491c9d1166825c8669d1510bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf8f058f94263b8a2b2c0b8846df53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c93189b8edc22e6c4518e63b305412240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13877f102605b0c0ebe6e0cb6f6d421241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cbb924a507ce5144e43d845db8498242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143d592a8dcc9891aad21969956672e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e6995e49a91dd1d6b1016c185334f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12c856809f7553c37ffecd3f52c568245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8b8345b0ed4f3e5adc12351f2ee31246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc0cc6dda23fb67a91656b7a99d8e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfa5691cc72c0abd4b01109ce8baa7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f7961a5e5088e7c55696be8ffaa51249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8481e247cd3e098e247c01fd760c9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e6c856cafd0656d1f5243e2f6b30b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fa67f3e65d7a6cdadf87fe3fc9c22252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1978d56ecc34d1af38a626dc63ad35253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321422cf5c987a8f7b6aff421fd5377c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6f3873c553f0102aaa74ae656aadb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b32c33e8d568bf3641d17aa531ea8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32eb3e3d6909f741bdc2f3c6567fa68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfa4f39c9dcae3225cd3964cb6597e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe682ff0a145b29867fba698690503259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85699b317f79c38cd8f1fc7bed1ba3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea04728b54d5ee18c0ee3ec41f3afff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1d9ad93f4dd315461886a5be38ad2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5ef478942a1be7ec9d204b3c18f02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b555ba9160994bd77e44836009ed7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a552acc344826f437ab3e23db4705d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f55116736f6d938b32563ecc89800266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae9ef045091d9f549af62789830917267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f96de4cbcf946b6958990bce50570268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ad6770a7bfebeadbc1d29ff71d9af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e9641a5048c7e61b45930ebbe3874270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf516ccd70eaa046929b1dfbf39981f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbceb883438fdf95235919ec142f5bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41783aa9f2c7202ef0a22883508fdc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6f62efd16178c0f921173fac6c213274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde061b7bbde2d5e625c4f2dde86c486275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a98e71c4586bb4da39162ace5b241276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157f291481e05ece73a835e4194c1ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b96fd19bca733dafa76425ff336c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5b22f2f7ffa03cde456746edac3b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fcf0ffbdcb421bd8caf541923b173280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f18959fba30e152c2875d507c78593281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0f19e92c049ac2be07d0812ff220d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a62fe37262008f81aa53a73d000e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9fc3857b2a45601998d190d6983e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bd0ae993007c5883347e78cb79878285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8392cc78746d039e8f15522913006286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768d7fa63ccdc095fbc899b92a35c2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccdce617606d7f7653c9fa958b3bcd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56488bba1a93fb93eb38f09fd9b41259289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d010745f693b2cf546fe78f2d7f61a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d25cc43d7e1ad63aa439f0e10a1e4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26426dd1e10380a28c401d233bfbaf5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb6ed6db02ebebf1b3056a5f015f29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52832c305704fd3bf400a5195106cf22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a650c4615f5bbbc4b87795d296b68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10b17177f1428b7cc5bf4826da80fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbba671d6736e10faaa770be1f3186297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ff89ca37a73d91096bc4ada54a251298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b745a960b33c710c73346c5aba988b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b638aaf1fc542c5b90a153518c87538300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d38be8c0c027607761a4cffbfda056301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc64922b21b74e9795d525855b6dcf8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21044713eec72d701867481d7e30309f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f2677ce5e4fc12fde02ed694f6586304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720eb87ed7119fc64b9f851ac3b2050305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607a321db4e3719f7fca488477b0564306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e87cdd5939c4adb7a5657528ede28a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633979bc694b3caea3a41e82291c8092308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a439f257e29947c3ab15b667aa3db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2893e5188be18c32f66a341f399ae0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6161a2efbf7263a00427582ba002d70311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce27413d43a2feedac86a662a1868f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4e30d1d724130c3568172467b78d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18407e311a44c0754b2f35b22dc81dd3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a567121be7e4b77eb734c90eecab0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec53a147c8123579fd25f62e85a5fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662b8c88a290212ab805f9d916200c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299e514cad65e483055a5fc89afe37c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031913be8cc83ef8ab842111e9af4157319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f1ae2b66aeaf95d36065b75e40b18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5ec3359a61f676e9f5c280ad21908321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78346caac50d772a0f54725fa2d8cd7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda958f0ced9a6fe61b3fcbefbacb911323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b5ff7c828c8774519967f630891a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d663fcf113d4edbc6e72fd48522350325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7d256ddc1a5cd2b6199e0eb019595326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f501cc2e0aeb80bbce428487d631d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbb129c1afdb4197a5115a25aea4ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5e83e0e50202439775c491803a5d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a7f7631d55a2423fbe1d851dbca7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b50199d08e7d5663a8252f4699f90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d45fbffacd9e4a5c83e0c331207490332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24473d067ea874d0de538d6397e654333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c2d98efe381ab0e8067f142772981334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0501db9ab869574fd1922feab82bb10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e31df28e6b34a05332873a193d9b6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70a5e59617ff1186011b96e3ad3353337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169ffaf6fe67de519da0af79c116f73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb30172b88713971d494fc77f484d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253786ce3e37ff4b0727843ac4e008c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4797c7e2ec202d43cc142d34f5e2e11341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f3beedee234afc61f45797cf3c206342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2785608dd3f358e24c976b1f29485b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdac2ffcfeb54250b4e2e8b9a5e063b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d55e59c660301bf20cabe9466b8964345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d169b2e54929b89e40c711e72c3e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59130b383835bcc34e4e5276f619a9cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaf35ea74d52f7ffac61e859b16591348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635b1ec8ba3a9d34e815c0c35d5f29f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba08b8e2e67c088b8dfc295c01e622e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acb590f1a7e61951a5e42bdb80e541351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca80ab0dbfdaceb3a30d404bd37ffb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1739c5786ec1d5dc41996dd54bd20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f46623e9d3b0e0eb2545d1d919797354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e46131013c28693368f8e742c5591355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4b25e8a6cc9bec016a4b3cc2c5f64356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7f49df2e81f4bb00868196f0abe05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620b7e23f18d26009976603cf9a4cb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931e5d8a3fd4b1baa43ee61f33a0503359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eee8037b1bbb71f574900f1153bead360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58896159914ce722037fb88a6a360fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6600d85855a38852a2e38b34727d3fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20934138d83cb27a384a8dca643b76dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81638834a5d542064fc014519c900d50364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a548f4e4c72fce3c31595f66f2a84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be443179a919e9721b14e3c3f554f791366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9084894db1f06113056f07e78c50b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f28ddeefb4f256abbc61e0e5ff1537368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295dfa39406108804320890a8c95d8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5272652352efb9765e9dba7ef7ae5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0721a75c8b1578d445791826a4c17371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3142b4a245d56b37956a1acdf86a34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16097b77d9a892e018b5f0a9c6257eec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6941c51ec6b503d9288e8ac10a2c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a916f941c1d9555bcb6bde8e97db9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bf717ebb277dfdb4f4ac529b5397a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da11eca655eaa50347331ec96fa8948377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce73b532f9f6907d981ee2a686ef36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6145c6e3b37a5a52880830566a360379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a797e2d9fa505648cfc350e187e6301380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90b15dc80c9cd88ca7435e5b23a03b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db72a57f285defd2ef1c735004022d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f3ed4246beaa1ecbc2b1558a840bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e04435ff4bb6cd51763e28fa8edecb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600b22203618fc0b5f3581d83cd72be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225afee64fce9c26bb18e7e83819393386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7af3227a65b9b527534d640c7e43b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff224e56c28a209bda9a91b52f7323e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567f7b9d3d28d50020ea7ff2ac85e3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755278055bb0d721347809000b7d77ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d16136f9797107586529600fed1d51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fecd64bc8c90ed7fe0cb47af8869a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34615efcb38ccda2928ddcd083cf2bda393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c2cf6da17289935e01f0dab76a1b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c66cc467eb539000f5d948d4239a3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093e228deb283e478091c438e482c3e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547608ec1055608bf017651b5817bd01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2834a8445c7aa8536ce2ac444f40c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c25aa59e30d0829acb4cb6c7a9aa2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d01bef81c2276eeed868802884caeb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527f39d471d9b33738d38823a3c5d97401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297f23693f005edaa9c7a6c60e1b59d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42271111eeeaf2de0b76de8bf3c4da0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a4a0509f2c3615d402081614d8355404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38324d0db57eac42d573bb9fb316ab3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5259c2dc97783cb72469eb116a519406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc17d2fa5e3745d035cbab40e126b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ee43e3076e23f29768bdb03da2a7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3df3b88065bff6af1e587c3f4e868f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619f30f99e49c1d785da11e06a7e440410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9a6aa873ce85cd953cde53e45d9f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766881f5e509925068c82c8114692037412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7c13dc965b615ed66a49d819db805413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df924ae2eb7ed3ea0c50660090a16ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832b4e488c131ba07ea8cfba7e5ce3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d631b08e16651fda6a05890b542db50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8b92c30296f4f701038641f876e37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f7f621db120b5d1d334e42b66a235418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba844122517abf867bd96d7d27f7ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be5271ece4f934fa4c1162d3f3591b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f8c79f382859380b3fd388293f34a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaa47951865fa303c72728db8e208a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5091a6c0f07089f6847f3ae9b5ca01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73978f79b3cfa4740c17c1be995090424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d780cb9f5d321d9cc4b8bf2779f43db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6902dae4e72be990a3ba2528f92d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedcaac5df88d599d61131405c90ea5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cfaed586366318f8e0867f9a27255428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035a24999129799fb7e66387c370354429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb732a929ce46313f50b769b95a0cff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ec77de2808a6812e6c82d88542c0c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d7ee4e3e58efe18a9d0275e3e9a0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575772d5a018e91443e52066130657a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dc0b433a3fd7a74ad92dd18cd258e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8cfafd281125790009a77d8587453435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfdc8f9d551bd1d03febc9fcf884a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab23d8b5449928d3e2f568c6cf682a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76669f5877a446fc04567f2b4a9efed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ec62aa00f09617fef6c75ebe1c930439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96231f62a5ea7eff48b4c50bf81739ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9b7350a898f208020447c3b1bdfc2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f2c28cd3bfac53215b4735321022a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a8e854b7bc977d3e7d86a6e55169e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda68ef778537583e55bd9148eada33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675774a0787b080dc42414dea4cc9d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceefd2e2e2fd07b4956d8e77426c7d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dffca70fa58a5c536bb84d20b9b573447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0369380abe47c8965b47af78128dd6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef7e1829dac2be04ec9c882569d5f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29900f870baf927ea121a63a7b4797450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e5ac75002d40fa90ec6e3762b9d03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a71335bb3f117c2bc0d95818dd10b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01c1aa54e69dc0cd845cadbb5cad3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe096a3b27dbb4a1761b27927365fefd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260f13bb0dec5ec1ac2b537bb677429455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff0dedd898e143f1cdf6aed5955c90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145b5adbddc4a5db3e4736ca82f9226457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442ffce1a9bcea44815d456656f51be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dc30725c5ddbb8e80dd8836848563459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f04891d7674a1b27b884772fc452a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dd1d0dc5a81f8543804539ea21937461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a353270a25ef066c65dc2dbe193e82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faa50be7ff217f91221f2da36fed61463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab35444b91f1ac3317332c427180b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfe203c414dd9bb183412a3445cd4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5981e72fe79983241ae5ec28fdc68b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf070ce110ff66f9fda72b07b83449467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882f654b926dfd8d10f923cfc2cab9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7a47cb691eb95e3d201f7a05c23db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22d2138818e8efb5965b48fd0bb9b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0173eb1bdad329e01d83497cb60473471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e8513fcb224b6104d86eb6d709e3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1b00272391cf5861c8d4465662f64473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70544b08bc9c35a0b1fbdd8655bb8bb2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d497fd6bd46be4c241c2b12d665661475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c21b1f454fbc3b88327c06e8494d4b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773703ef20b2397d21a9deb72f8db320477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a88782fe2e74e02e2deb436e969f94478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c54254e190b4d542c4a2c22e77b1a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a9b8cfa05c0da33e11b79e9bfc1db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbafa2aec74950b51274a4ba03db68481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaf87624a54c867e0ffe67bd622e3b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c864b0dac0b658290ed700ce5a44a1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724a24bcfe9e6af31c52ba09a13c1ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc517644e1578b346dac411ebe89b13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545db150000dd33da5dc99ddb7a967f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a2fc187651f9cde4c65c885043119487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622d26604cd052550f84434940f2e16488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397199c1ef6f2fc540ad86b3a857364489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be75d17f4824ad2290f53dcd0d1eca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fee8f0a0130e416caaeb20abe660f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadeb27cfc0faa6c975618ff36a473d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42f159929f97cfd5bced655d5c3e6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3993782e3266fce44d0dae4c66a11494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658764628bbea3eceacbfba3471ce715495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cd726067d76981394ace0b90be787496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231530035f406b4e288ffd1abc41dfa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490746e61a41bdc4d408b6e9f11ed93498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71cb8aa8a3f2c1eb730df7d130cdbd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0de25ae83aface53f97b3190a89ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73112a8f4be037f5800c9fba35f66886501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a122a59189e74b27924d87f84a463502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f2c5cc243c1feaf15335f2e2fdc16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb71079ac956a9c097929f48e5705c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf6256765df0ff3f8c146f1e201793505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6dc0a9f08ce8320c4f94ce2b00ff1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bdae3bda2a66b5b26ec8066cbab4f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efc8a03aa423dc38da6d0e2203fa86508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f369ff2954d19c90fe3c4e2d1faaf37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2206906575223493adb1aab14d2af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971f94282795a41e30572575644cec4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb307780150b6656f4763586bb9987512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f69867a2fa72c097c1ef7c9e74b08513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30485240f423a138b5ecf62094abb79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939050c5c8182298f4b5615ac06c8ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4eae6693f33bc7f7f3353ece72355516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0687aca76e9bb506cb33c8674d4e719517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976d837b1d6e4d342d4e74fcdee78f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8819d1d963899f80ca95477d23f95b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877ed784e86f40ce87bb50ead56ae2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76feebff87fc5159af864ddc7302d9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfe99dfac4415369267fc83d7a8455522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19364bfd7a2ef8cc388a39a7c7f5911e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0f40c714543b110a536c14a1d7709524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a380d645b548bd16a8655ae58b6d88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e2aa67524f10ac55a7faecb77c5fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60234cbf820c816a6b55379c03b1e19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e946869ff05e94b1596c92d88f67d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f2d3ed76ce094b8c05231308213d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe802e05b8fb6bdac24410814f545c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847415b674c06c775b49e8e30d8a1d0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97762b6a6b12b95fe23e67af9a56ba53532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8444100bbfb54d4b1c812e0f346a9fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c24aa92f26df8e2550c46c671bef7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d0a0544ad37c27410f52b63ead631535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c755a6064bdb6813b86e8873ecef76f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720c0e46e58f4407c9fabd8c0e5b9c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406a991120f19089216cb7aebb10753538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f590e4edc1b46c7e11ef3055c4fb34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a51c8d141924f551f27bc9efa768e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c428251c9857c0783bf840aa3991180541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38f600db468afaf5285873419b8f56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3420676b6fac5ead46e70e007026fdc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c7a1d8f1863b3a27ea6b54d88304a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f3bb61a45fe4a9f8d7d59daf09c6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d0ecabb510e355ab1c7340396b49e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443416ddd2df5d9f31d440ac1c57cf90547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7f7783e9041aee6441c45e5871591548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1cfed35ad5a920b911efe462afe4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cf6444af950ae9318f1252d73e746550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcf0367aa6fcb5574f6c03522884b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a3f97e6410bcdada4f51d38c1aa03552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddf4d9637d13a1c23018a37169c386553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d551c0c65a720d926562b1bb04cd53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ff29283eee38b84675405ad6af17c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c151f8c633931d53af282b9715e92556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027adf45e511260e0164abaa2c4cf3d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb3064088d0accf18946ab15456e1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7df154fc52dd77365a59d86cefb30c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4aa7b505adbbce6bc122326b1b18d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab8e1b14bfe2bd9d77aaf5161c3951561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8fae88d9ac37b7a2d83df327d23a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdec123dac1b4659bf918554e815ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6097fbc8a61891b64b98bc7524fe8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418f832f2807e273e29e6a7b8f3be0c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94518ebf685c65b60abe749b54ea40d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696e529ef2310abfda83a7ca8e71292567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbb8663795591cd6aaca3e5e48065e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d261803746c15ed95db92cc23e2b7d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3602d86aa6478a78bf4f255b813219570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d625153cbc7dc0e44ea23adfc33ce7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255ae3480076ddf4017646abb1519a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ea04ed83bca9440d1208967045408573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789a57731972f70a926d7299248b5bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f507cdf8f1ac52401a16bdc485703e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2417cd7b7804fdf4c46f9639a4e301576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbb8454bdc526277b7f807afadcfa4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650aa5a482c2972aea9206c4ef137101578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f43d478a17beaebd29d279cb784be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56f6fc7f501b7908de2251b2099ec0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f95e891f99d326bcc6e06b417a78b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3be192f5be59d017bea292b9e1fb67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ba5db02b9347f76a7a8a15db297bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a566e5089f9d3e5cac7070b58af47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c177dee7bc9165ede9f8fbea21eaa0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd59b38fa73f47d5679269b75b6c73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d95159297f49e63938b8eb5a292a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceccafbc44043051e1b4d94cd49c332588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa2b3b29c67b0b2937e37816391570589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5661e59d26e7ff41907924329825e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64839e5e810db3520afd58ade25a6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2848e34046552c56bfd05486c3f9911592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f28d6af33a681051763d6c4c20af1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d37fad44f04335b3fead62bf6e4db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd4e68ca8e3bfe3bf6099a89dc8b8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdc33b8d69e74db21f135af8b2245c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c872ef18e25f9429a0c7505fb590c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692f6248b3d7d0e8f76592678c56189598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31452d65690dca3d9dc639e034128be6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cf8c2022071bd51a9f4faaa7a0d2a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea25f2790257b5a5db41faecd1c393601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902a379d21a99f796fd10047a574844602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aae618348900d6872373b3f0f5f55c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c41d29332b841326f3e2ab840228f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43640429ac40a30713434299ca824b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70d1c23388812891f5e057bce00a2c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920a309e15b2ff46e1e26ac5258c80b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3a7cea6873fd0692cffd064718885608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbf517069f9cde117a7da0ae757194609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555c9c13af306f7fcd290d0ab2c34ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cbc8c0eb2efda6af37814f47cdebb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63371917bf2fdf00f4c85a9ba91cdca5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca04067d8203897e578f9d19174d040613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7d46fe5c4e13e3aff20aa95624fc6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891f7e05ceb1e169b7cc6ee3bab1045615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343988f94d5bba08d6a937b5b8db7ea5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c86bb188154a1e7783dd5213baca54617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23650238e1c29fb7dda32d28f1396459618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527decdc7b066747d3638e1364ccb9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22af9dbef48f164a56bb45f99e02bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dc67c46bea0455d21ec8b1ea5f544621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8da9c5cf4fb2bfb476721f83c4415622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91a75072b9dcb9b6461f34b10180c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6281badf20b6d99f80169fc5b09538a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86c09763766b5daebcb5594fc8bf3a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0682587e848a9348d3d6a6678005c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad66a38d12180a91f813768f483df5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155f0e0e169f55b5c4b204484555f8c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f916f197f379c8086906bfee0705e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e35e12e3830119b6e4850bcc619f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75c58a2d6e1779a01f78a771d15970631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1ab26e8ced164bdf853c19d50b74a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212289952609563ce3a8141af72ce665633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c933cc0c62f13623c9c2971174797e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be27a2227aa0774ebc2f073ff39b05635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e60c624e09619042ee022929203e7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed698d63d36155fd4e12a6db899f749637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8c391d61ac533e109ff49f537d2ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611729281bbcfafd3646f4e130759dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55389c643b67054c6af679ba4806c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84973f587aa0659526e621795d4c9369641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd615b398069d012f02a44d4ef04a5db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624404bc01eaccb3ac277a79665eaa98643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc531da1c04bf0e3dee7bcfd019d30a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adab484a8520333af9f0e38dd6c663645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e32b35dfe57eaa4a542ada8028c634646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c21385924b36f7666faf7e43f4db18647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb8b2c485a42088423e1c02180ea39648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f186ceb48f5b07fe5bcfc752e40dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c03ae0d95d1d0ec0fda481bcb7796f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d66250488c118ecf3e902e99b0d90651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42653065c21d0daba9653053ca6179652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a2311d32dc48b7ac2cbe8e7732c68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe4ee751afa515adcb7ac54dc72b1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3640927d40b3d5743fe6ad9bbc0c75655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00450003b66a38848cd56c6ce9af2604656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf75b7c481e3fedb6db9dcba358d7c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765917b65ca57c7733913405adc6fb6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc47e659887d62849836a458fda838659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaf8c511da1142beb446e4be365728660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a82bc55a0f60a63dcb28af0c79385661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33088b88476bb592155b25dbb09f4158662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186c4846e85181deacfa0caf273e9d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c7125d4afc0030134064d6bc3e995664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351aaef10859f35d4689228f602fc09665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b0c23590dbe41e6a035263926840c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9ac2f2502ea49c3676a7fc4c5cea9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796eb120175434303e64baa01ccdf41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d85c7107cca96bac171a4f3b9ef61669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55ba955b9e10a4abe1f1d34191e9d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb05859ec7a4ccba2fad85f0649edd3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481afd495b7b21ab9e1bccac69cfccf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e31f960d75d15da8192074b454ec1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58796fa1672645ae2f6ae0603a9f045f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378238b5607bdd1511ca35df0b7bc020675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8f21e358ccf590bbbee3729c5f8e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd68f889e27ae0575f27edcce7fa6cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f1665b25b4165110784229a3781f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f97e17a4fbda4a7d4abf96a939e372679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90157b3e337af8f3206f5cd6318848c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518aaec8fcf793c49ec4bb54fc33cf5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e67a826b09ca45bf9e216216ffa92682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29873e9981f13c14f25154d9f17bc02c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec4f6970fc14f3605ece43112d950f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d21a4374301d756a3689011cac1ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624bc9b8d40576cc68e03a184a4f2c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9559ea436bd859563365666449caa6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3a7ccbcd307be3da7148d738945f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bc4912497c8fae4d7139cf775dec5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f3458451a55a0bc636268b81341d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e48af5fbcffa963e0ebd96da520e75691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b1d84ddb46f31a855fa18bbca1aa0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d4fd8cd0d53109d9d96cbfe1fd9b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc5038ca6c91329e28ea4120590c95694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b053174c21a30bdf793658ee311e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55fe4ae1ef1c609fc4b53b6af4ef5d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46207a71ee6736d19613dd773b4adc50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9787d3906b17ab8844dc13eca0b50cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6054b9f50b0a34bcf0c1f5c066c40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424974dee01c5fffb98f7f358281fc70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd90391e69df23192c55002270dfd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268953061426999b57b90db56832ee3f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800231b3e49edbbdec818bb36fff1ab7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e4f5c2e54ed6a9633712f630b859f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2972ff7b1f1cd128694a9ec74436a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f07b836b006ddb70e9d9a2d17866ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84bbaae35fcf5d39f42a8f4ef82754707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b29fc9e26e753c867343f878c5e9b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790f16a4574a81abb27869f7e3164ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de9715b554ad082f9d615e8dec1614710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2baddabb338c49e349bd28c470951711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd94d9505a1f7d23c7b52b7d6c6d7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc56afcb72b315da2852b436f4ee313713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4742ec36dac75be8ec1b95e7e23daec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e29c0fdb9e9968264b84fad5216291715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17716d2dbbb24686e741466cbeeb7d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df525263563e97321fbb509d9167ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b352ac1af6b97eb39fc111271e943c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22bba9bcbfda51755236a73dbd85db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c17bf2994fd55612d5ed115bc0305720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ab1c49f6acb574f0d2da3fbff79f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd7e84d6121932e0d8cde2a1e82b3e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cb3062928041c5fd94e7f175af0f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfad719f25220edcc2b595821e64bf9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ec73cd31008134b9d3c1178df02fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388170b143ddc093b3e7ab23c4ab4fa8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de2fcbfd9cceb9a5d03ded4d046337727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37351c7bad3b69450c41c45424858f31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912021051ec604ddfe10a0439368dfbf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4902f67a83ff9ecd69fd190f6025d1b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc7d24dfbcaf8c7ac9d095d78b17f3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5aa1d15ea2d6ae2ca1a133aeb9cf3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16c88cdc22caa12be94fecdfc86ff7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc0b716b2ac8dec60e735ab60353a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9f6239b691104854323dd0c1e4e02735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f2f87c1790b2a016bca6e60edcdff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43b3483d7c594c5cfe782c4763f005737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4794110c11b6c7a8ac2a3748000a528738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f050c311a17ba9b859645d39b569762739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361de35ae248b118f80911019acc206740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec79007e908d4d1f8fb522ef90514e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955973a39a0e9427831195abb6196f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc09f154f224d97f359f1aecbafb2f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41e44d410b13a3a25e868b04658f8e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c44cf749b7141fc16b5c009eafa554745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea383bdd423d501919d8a0d679f352b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32196c5882950f7211aa3a209b0e616a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63529bea619e4c80f9341fca47bb5b03748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e632c855644e18116f47a67c05eb05c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44490065b4dea63cf6d07bd575a5be7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1683be487f5b606cf8edb3fe07859fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bda366cac790c1f18c2b3a732883b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb1a94cdf58bb8a57314a004b894f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cf2a231a870112d6200f2ff302541754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984900e02d36d6f6c903becd6881db9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088d51a2783ceaeda194e67e27d65e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05842d2c5544735dccff3186857a43757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722aa5d21bee7773643a19e090ac1efb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505ce8f50d566c27fe7c5a23726385b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32218f1a49d8ec93513145d132c07bfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfe070e30c303d6a003e00c5b4a8bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ed30fe4b471f35adc5ead2664dd1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fddc648c2fbf7b0754d12d0a12cac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432a301f79cbad6777d2a79099a00c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef2504c312300ea613ba758a60c2696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261921bfb14c95d8a7971a04d3e83f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757894b65b1baf97a400edef174de3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002216d0f1d88ad941ec5a3771df1ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf85cde59b760f4a3836f3652cd973110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b58d62b5a91b89975bb9a5ceb7900011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c968d3a8a98ee650d40d4fabc692212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e1f9acd9d76e829189d6594942acd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f20315defce90dd9de8bb553af92614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5f840061ff2563a2b626fd523410615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fd41c02bf8a47635df7222f8080e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52a888f43d354fba1aba5d7b9cbb8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b8eca147e87257be6ebfe42bd209c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17451ee604310b544e86af65559ba3e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9187dcd5bce9584706b578cc510e75420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ab9aecf86e40399d162e59246b78c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c4941dc1702d4380b62c02fed67ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03900f3818caccf3b5777043af156fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0e2898d5f9af2a2b4e704cfb2ce7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bd30f81bb95a43785106c6680ee8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e594754ddc2835de86aa2e1f955cea626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4e9aff1a6887ce3f3d23c93d06f9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59078bc23e33dd31794472dea730e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ac900c0482d67046a7a1c3b08472429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11224987d89cd42a6752b5d61f3d28130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a717631839fe47823e3bedbd4137e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2086b1da9972abb2b7cf9f61dada49c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb40bca8c0d1cb085d32a8ae7595aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04269fdcbda520c74cf18ab5f5a47db534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228befb97dc7d8117cc1b55581edabe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdfc70502ef84386da5c007984c04836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706df666ee755d277d58f8093aed8a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11299ef959814c508ebb0b9b8e6f7eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f546d83db8bff6166aa785b1ad198039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030990efb44c7dca714c35faf7399da840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993de5e9cca003ff6de2cb269fdd5b3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e4c36efa15f0ee5377fe3e66985b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8adb6bc8d648b4d568106b00ba27843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d421d42b6752a09458babbb1899a8b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019f5f4904785b23322a847feb1fd9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf0a74d48f6fbbc2bc2705699a2d1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f8e1a2e9df4f762e883d7d5fcceb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba56323f741e596ce5413d4c23220c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb85405f1cb0ce0db06dc31d7e807c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1478ffa9191774164ccdd0725da792050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c7df141d245f3c605dd31665bc26b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fad61ef8d85b1177a07388e3e30d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9b742a13e5956edf1e26cbd44370d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e698e271e05af3513f59feb564487e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e1372919d789c6ddb3d49549bf09355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7dd4b107ec90269f1a806015d536e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce833e1c7258a9df2c319ac1adb8524857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fea49c1dc67604b9bd898c2858bd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135ec6f122ff03ac89349fd30d0ffe659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f592918f09b3a922002c6060d91fa060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764410b91452cc2c2ffed6014be7cc761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173929eb11cffae06b13de20c078adc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc4fdf1b18c75128c774a730a15a1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff378d0618eff84e31479d843e131aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c37e9b76c2f2346192f2997d8b55d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548ad2bbd6cba627f65d58a16f69a4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6f4deaabae78e575dc34d9099799367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68636172ee007b6d7c979b10719134368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673c237becc6339e12b38615082b82e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2aa89ac4785b2874bd12d63bb3fcc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bde6419bd933a0346deb6895ad06171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1392a202bb918714ddaf53d00bb2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a928cf6283af31dd3ab1d6a223952b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f241ca577136c8a43674f61401313fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ca86579845ddf4e5ca7d13b1ee34e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d76101016e8c575a649c265cf636d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a023f6cea7662c581e390dbff69010177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174848f38fa03adc68bf17606f17cdb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea93883c19fa96937ce84d19f4fcb9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee86d9d46809d6046e653c2663e8d1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2399fdf5cd65ce058667a8f91cb82be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e66c42c2c605d8ef420deb087a18982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d8e787dee470682b7c59ffd986c1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535e231ab8b094caf70dc8e94261e2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e7267fdb1e8baa3ffba4daf2d96c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44899ef975ea644ef00946234679106286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5a3b126594ccf975568784275d79887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3df2e5579a7bd52e4172618d8a019f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38ec52121c3221832873d1fb7691bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330dab1d21ef2a782fddcb8505c9f4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334a964ea56a904dc2434e5381aa3da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be639017772cd4673e7791c2b72984dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05d8a5df7354d47e9bffd135ef394a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be401c519c0fbf43879201af3c27ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39556b614047e0de319f57460cedda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ade45754e63eb7d9aaed72f42b76c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5323d4802824ce07c66d9ed07b1233097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebd7a63d28b9e93098b648eba874c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6d8bc4c802f6ae45e087f714361e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c849af7b2f48e3bea3f9389b4ae55d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e1cff17ee52fa36be723683f7bd71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a6ed70593963c3c85cffba88ec330102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b3d1c9423ee8ce1958dc77d0d833e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b515ae59d8436391680c92055b3f692104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a48eddcf01732d33780835b76af5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f11bf4653b7373b32bdd6a65cdb411106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3183a4a756dd94cdab39f35bb6cc3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd4344ba5c174ec815c4b354853229108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18a883a11835ce4171e23246580091109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a5b4e0e03d0e4e94af9bac582079d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dac3fcf8c049b277749d870b7401c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986fc61f541f102ded2e6357b27ccf4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782da25ba6ff7d9e5f5b16636ec4c84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c437d6d3d559cf5d751f6008427368114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c350face9fed09871d67118c6af4c1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa2a78a2d3631930244858052d779e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3472c5a37ef3b4ae8236b428915e3e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1eb53b36ae80da0d86cb9703df5b81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df707998f455660b627a3977c376faee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d20c70ce211940193cc531e0c7dc1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe461ba8641fd7f1094b1bfb4b701e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ad4f5ce6db8fbd0f0d5f1fe451b65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830684db0393e50e244db44f9197b83b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2a0ab95de290ee93ca9496777f3bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578bf36e0444c1f7b1a8a8d2d323ad8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f567ac4946854e4b8d628a270bb44d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cdb6fbbc749ecf84d77f3aae4064d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9c471d65f8d5f139b866e78738081128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba4e3972ba4e01031d9a2b63e0f736129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7300333879633fe93e9b35daa7e45c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad4fbc68e54f9a7f0c036a156501bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a106b80cb590e47e4a3e5a3665612132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc724f2b0ce33803825db16d78e3bff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049048544248f3cf47f8b8465dfab4ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f82808e9345d0cec045d4c7d04dc9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d616ba966661ec9b1fe4ea7f41c2a90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37dec6d63bfd1ed9f70220c52b7048137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfc711dcfacd36d8130fb992df6e1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f10da19be2c07b60dd0584b191377139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9865989cfac39c989871c7c08e38b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1682bed4fe01bbb4d53cfb144b794141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f05c7f92341100070818a9f0cb612142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec7ea75c3cd4b2f3473e67994022ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41827fcbdcdadc1f345cc79077388a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d071bbf3350b1bc3dfcfc82235a1a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdfc309c600e58d1ea27f1f7ecf55f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c26df762d52b109d32faf66f291dc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeacd17ebc19cf8b15d59f69141ae2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038115d3accecb4138178afbcf7875f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d770d75c4541c48a7a15e1d0ac7dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31be1b72e065254890ef92d4016849a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e885c06dc02965efb2df5ef8cdb4b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8651f7ad2fbb7d31fe64e06c968a4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f37d1daedc325394a202b10eb57e4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96c1a2a1b4c2df5b3cba94ba76f8f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dac4068c251f0d0ceebdb895e9c7e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d25732d5cf4a5de052012b2c3782e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42979febe07658dd9b41e4af9f3c59b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c3214a97ea3a38fac7cb30861e377159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecccc0e5e79da11fe78825d3750612160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2252652c39993d34d051740902cad0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fbed4be8d3c52c0c25c5f142472a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e33635c3c07e79ba4bbe074618c69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc5542da0c1a78ec2a1f8d3479c29b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9324115b5207a5353875651cfb367c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3d8f671a7a1232823da5e038f78cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439f508c60456bb6dce53c3b0f2ddee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d408d13660608f3a6e73b8b6d57973168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88a4f137b380a4c1299a52e6e075cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b3c276d9e1d595b8b03729fa972a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2661e0b9ef562025017792ce7b2f08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14c2a349855e44cac96ce1f0793fc1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc50d272460af0f2f04d2d1c886283a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1755b0fefcc2be55aa41f6e7c621266174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900ce20c02d749e6d7a5a9fe92246f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0faf2e76dba9628206416788672ab9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a068be08efdd5a943693a222c56dce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ff7638f39462476dbc3e249371374178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f5d98355697fe2586a5e7a9a919ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e7fe2391f6881de729e11842408ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1536b2c274dad22a752a8575815ca74181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bed8fadb8d8c6ea7d71b173e6de914182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ef3af086835e7d71796834465ed50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c7160f22a5fb9febbe5b5555b95ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061e01eee03210fffc241dfba468942185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d28a0a2575e5b6129f5372b529326e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbabfd0603476219e704bc43241d96d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a069499fb6d4fc2aa0d1a5fe5d5e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb88a9913ac8d9b5cb16f27a0d0511189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d89ed322c1429457dbce53e6f90254190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0e5e49b72cf04caccfbc69e010994191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b92181a5b4e562750af1edd9ab84e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ce4caec54314df30edc0b306a1b61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb383dec404a46cb8026b180242ceefa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d3bc1a849e9a57b6e8eb8b4763bf6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef07ead96dfb72059f3afdda76820d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0d49527f509579d6d0e3f5cfb3f78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bdc3962464d4bdaf742216675a1f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833fcb5c566665b6abc8b0c5ce31946199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43929fac9fae25233b068cfa6da09eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887ca16306178951056b984e33442dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd636d80c0c36ad3ae2f999aa0b3369f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcf253d3cd8b71ee5911fc40b1394c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7224630553c7f18cb5c237d0ae7712204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c60e3acdb50fcc5aa3cc3d7294e1ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb40d48a607b910bf864697c8866841206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1c43c29e8ec265e7ad9def7eb24c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aa33cd6318169b7a80b7867be7b2e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04fedd9a79c5cc0726e43ab9c61b97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394f7d09df658b8368a0016ebb8528d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451933350a497d23f7549adec634457f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548b1c1c616e893347589734032fd98212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e39b60365ce338986852247efaf1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ca2a6d24b6104e8d7764657f03d72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d5e0501e08c5eccfc50e85b496022215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b842e84b400788f1ce36a8f3af1831216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22715281f84948810988611ea8d2dca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d47683e0dc5844497f844463b78cac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b632e0df5e050c2a7dba2ce09263fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb0f11b583345d2dd9299760110e4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e374aa245430f3c3be2b19647466c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a29f3873a7def9011e05165b4771f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67734c712631cbf2c764c01a2bd93c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e3a63d009dbc225ca42058cc63385224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8de7eef892102708433de2a54ae81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f869ce5445f43875e225a15caccdd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fdf3e80731559846077353f09d264227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d5ef488f56de25a894975278d8fbb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cfca39cf7dbee061062775207e835229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658a0552130f8a994e0dba51ba60be7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8948f1bba4d543fb269b09c3f489c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee281463809c5b23394e6f2301fdd5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61495e86f036025ee10643a7b34c0cd0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aecd828d57905b9f7182cc3e36727e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ffab25abfad16058371d1e9f7eaaf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373684e8e54ff3e8e78897a1204748f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb5bf3f1d814ef37f227419ce09a3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac50e13cb43fdd3f3e0e04c59ceca33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce425828f5bb0ca010ad45d4efe326239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ac4867d8818379454cd8a527f5ab4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e06e04ef8a10f4776c82dfb29bba1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e35ee74c41f8267ac6f2421e04ea2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270924b3fbdb9187a2452234e19daf44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a82e8cd244ec429309c42774ad57a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cf3fc9a6445ae1b499e3b3d658ae9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d204eb60a1d95c0f1e3099e47e1cfe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506a4c1a9183e063d826bdbbabb5cd2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61c297a1c4f92c916a347404ca2bc5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5bdfe1d8a745b4925b6e4d0505604249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a17abe7bac291f73c774f431a7f5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e19cf86f04aaed7cd3b6f811eec5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990709ecfd3b9cf220191727c30bc21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7946c12d0cf59d9aa9c248731dc34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e439c46b0c60d35fd395e7da91010254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0ceed981d40096adf19545bed6825255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fd689a3ca0e089b682a0457fa91c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c95a84ea8cf52fdae19ee4d348bc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6b418695453bec5f841a3d4801ca1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2c211b279e801b912156659d26544259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422656da3d84723f587ee8ad5b50ad63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219069b55abcdfada1edc6e6de89619261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e8643cb254c2ab59e21329c376a13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630d1f1c0dd59d6c0ee27376079218d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55482d89aa8809b7ae74c931b065b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afabac7c912e19e8eb78d1cb8a9543265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d51f2201c39cbfce403bc8c129b57d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d84a7044a5a8ff17e9ec3f9e92e0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fc84cdfd8a00f034635060a9ec17b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322237da8491062ff5e70e91582f1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365a8bbd548d9408ce5e47f02c7c7fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f104af2bb881c6faee3df81d0c3ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2733bbd0561867a6be4157603b4423e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124785f5ebcbd3155b5ad68fdd3fe0a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed42cd12a42fd037c2f6fd15387ba86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0072f843fa7087e1eef18de811062f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea42b7093fb9a696146e180c6e8632276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa969cd6c3917752171e8f0ecb1b8c44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe495b7cc4420f05625d7bcd024f0230278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272815ef5e4e7adda608ef8f918268da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdea500a9059ed08992eee65a78f2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3357fde531b5c2c3245565947470492281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce42f88b31f57ed35b1f1b53f72428d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37234ca3df2af27022e4c76e6a39fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725350f9cdbeb2ca11863294d2a40a3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10fcdeb27a35443d9a365efd0be54c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9629e137997ec873df72144b8b33a11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdd518756d00c3121e7b6f2ad70473287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e422d07ce987e7723f9b070e225c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facc73f90a471ca34141997a93a7616289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ae95fa30192ef50082a64066d2fcd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a762773c255d88290de48edef8e7033291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fb7837640a21e3bf0487d33737f2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffef18e612f5238feaf5d3645a30d30293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c46854d4588649d95a0ee496ca7a75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ba5901d1fada935e3f76fea71508b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05694271974414b7f3facc6666bd5a4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21230884625f65a07cf276e03b790f4d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb73958cf7d0da247b8c0c3dce57254298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65122b580c93d1ddc2b71d1fb23ab609299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065a965ca618f6f79281abb725313a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf958dc16170689d335118651fde0448301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707dfd92f31abd68864fe45225be931302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe1d87cb45fe61cd9f579645849e65303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70703c9495e5bd62ac99de8c09c9309a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290509570fa6b7640fc9ae359ec8e29e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0075460762dae8211fce968b52a17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d107d9f9f2e5f236f59de58f7152d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93784a1c6f37906192c9f23e26e45a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f3f6ba11b973bb5e56a8a180033d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e0c55144a32e44d4d91994274892f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b952d7f8fa5f516796069f048cdaff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852a11070a80c6af66fd113db5e1bb3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d7f424ee72a387dc734bc1b8b2d97313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a9d06fe361571bcaf6f086a4d5a1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487e8c97830186d44d7f28e8346efea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00353c3558b3c5875cfaf0633311db9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aba393a9c96d34ab73c6344422ab1e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ad49eede6f6911328260568ffed1f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692708b3e9d471430cd50025b8131cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19911b8f9046dd334e24b3214f1b7898320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a5334d6d94e135880bae9e8a60d34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41242c8f039de2e4fc6d46f884a7f548322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c2b5bc32681cda5f2314a1d5d5e29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9609c6ba112b7a598c146f62d4d545324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c86bffd438ebe82135c725f432389325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741924e5dae2c19d8d53ef89814123ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f31bfd50d939c1ae679637aea63683327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa6f9aece42ca8bf12235dbdaaab2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640def24fefa8e768bf8e91056ec469329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e73f9d2f9365d29116b79fd1c73ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd072e4edbffe6c0ef756d922cfe15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875dbd7206e0b98efb88eea33ebfc8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e70ce72a57e4b40fd73eef62d9c998333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4018adc7842a44a6a2f10da106a28ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c2f30050704d218f3ba3167d6e887335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c510ad89d821c2473dbb5b6263c2061336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba837d96aa1a851c3c01c611bcee72a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5026e57e527d24fdda6082314b8486338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91be243e3a4860f84d201fb20333ac1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7d4170efb692871ba4d6ff57e1984340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9954a89873b3a565063c8b8ea2daf6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7425bb444d74f15a6cd002f4164ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdef8b47600aea903e19cfb45443f24343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460291058926377e178030e06490800344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2670bf062c9f5842be9f66087d402c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13608bc030f9f00c8f71b3eb556bb9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be59fb15825a75dc23c9bd5a912c67347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f0037b2688ec8f0a58e065e325e2e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c70b63e9d3ed16f556aaba0a763300349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca85837ce011b966cdd60a38a51366350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea964af85ec4e95f29b6bea6df36d26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79effd5f82bec96d969a4624858474352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bef7d04b25f01053fd71049035d10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d157f10ea196d6f5c632858c783d1c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04404692db3769b33605bc9d198b71fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61cfecc1ca4eda9d0dda90efe6fa3d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99821cfbc30a9eb92e23b6d3cddbe6e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d24c0b395ec3559923fd74f7021ed0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea47569df4523a004d026cc3bec5ad5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1ba1c973d801f718d3e2d1e2c6344360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccec1dd89d1a10f3a1d08af47a57854361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ad3d9b9323525e17078f33a25778a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22f5c4901789ba7f9ff6793da696d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f7cc1982cf2204b080a169b297d63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361879610692f28c12142fcc42969d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5f39c7282062d43b74e4a97285baf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751ba9b8a4327923f37b6a5186d6bb2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d498b73683da3652270ff7dc2e1aa1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254722f4f6e8f6ec110851513b9652c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d769d5a88b961c8cdb4be1268fe26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb79b30827e0a2a4dcc95feefb5bebe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115da499224b58d9620f9e59456da52372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc50e547db24c2fa116ac9d091a929373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001d859ab83249440d1d582c11d16fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72828f5df6c93f69dd68abb5e28a8e3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50803a39968411284467554d8fc7bf3b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fdf263bbe3870241688068065f550377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4ada22d1cf124338039d7eb67a966378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355a25a593327c80c8e358653cc2a9e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f99e3d03a3cf7ea149c71131b81fc6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae97ab36400300d0c94abcb6cf42d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4f02e95399e078462e0c3fbe1e7f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af5f7e2531e8137365919537ab8f89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8814761ff3d99c3dbbe7107c43675384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75704b5199675a3ce45ce3c23de1258385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd49dae3d5b92f09cf71d12566d185c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b9c8f73c1194e83a3f8038fc7eb19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b200afd5b06a64bf83a5363586a98f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833df0dfaea79d1ae45d4fa8fe582af6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf841724a935c53a61a3c059c201fd6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda8702023eedfddf54813b7c211549391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf1e68f3cc2f50bbe97d12b9d9cfbd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a85a950c5a4246d98fd7c80d6d360393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc88ce0cce2f3a0f8d3cc60f0273eb9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d836f5a98ac8818386c26edb0442e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d720d20cbd19647eeff515d0845e24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044b6eee945b3ff9d6e27fcc78b384e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5a8c10be8db896cf33b03f22ac867398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3fba4bf824f1c7997a4fcd4084747399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410d5e4a9cbe9bdb885eb39fc3a1020400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201e4da42747c844b51e18f79acb17c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3947af529435793f6ee031c298383402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84523499279761ea6ed4289e52ee853403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c82a0b7d1839dcb65aef733bbb6f36404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefed007ccb5d25a18041047dc860fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655f6353c5416ddeb05c7450eb95749406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17305fa6bdff84c7556a2f1cf0458ca8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b70a8f6e5c9bf6afe0e1786171d17f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d77fed970b69aa8c053382abada48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3136b7e055765e232d53817338aec63410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2e6f8a6e327058b06402e2e68682f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852ccc5dca0c8d6ff2e2ffa102d5bb3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e5bfc94478888b57a7a2d52386152413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abdb75d7ab244d0a89a5f9670e17c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880594ed38df4a96c78350e2eba513e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047285e1574c328cad3d7d6867cdb87416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b044810a7b277c289ec8cf151a968a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0be106d8a63422a9990141862414db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a3dfa09b8b8b54e7b7ab0440c9c8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adf06997188cce77763ed14893af54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d967983f9cec606257b9b8addd15e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191da8ec10ff31dac2d423521f3987e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb221313d30fd00eafae2ae75fda4fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45d6cc14ca4b968680d8b0f9712c11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de310dc10d634bcb6bc610af0ecb77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64933f8e7502b2bf48ae8a3652b038426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7c7ea3a51219338312e725d92efe6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d4c992ed47d2b42bc983566da3e71428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b72e9deb5c99a5585b17707d0b2a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58207213d42558119a72d66431aa06c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855648fff01c9d546dbd8d04207e074a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933f7d05547e03354a4e9dc6ff68af4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d168a2a1a4560731effec9f506749433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a37d648083c38ccc33e04d35436fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1781b61ce653ba14c5e4301a9a779435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204aab30d3b206acb7feb83b0843a5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d315b27f48c14b29002a33eabd996437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160523ac2f7fe4533a0754dbd6bfd7d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c15ad62dff49ea3d555fc7bf741206439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f4420ea7aae1ac289acef47ffe022440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd802eea7f8b246d78f68e0431dc2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf63ce07c8d57195936b41cc519477442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27266727dc577c8642a4d35a0206c31f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f515efa2e19799df29bb492286453f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4545dbc8897ca257665d810830a4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095914303f7de9f77ff8fe92346d9f65446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a57488e7aff70dde66134eacf555ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc715b05b880cb957173c778d8d8c657448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e1467e6543ea6c4a4d576c7adff27449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcb908a1b6e39263a311eb1c6f1a30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f21f8742ad7cb610101d33967ead4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dd2af80cb7903e0927889645d3806452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62bcdbede39d77f870bebaa2473d93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a44897c52e278b982e275dedc31d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe975248f6a6d8c9111fbe3ea7663af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8420aad379b6908f055ea94de0fecf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe252549e95ef7343df12c8e0a7519457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29e637cc3d6c570bb92aaa09687bd9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4133573ae468ad60093c987d9205b87459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7f7a14629d312b33a4d67759807b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3b5f24e3c4c243bb40649a15e22e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc4084bf479abccf37ca7c54e00c18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1334620256402346e7b6105d060001463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa4f7e1fd11d7095c5c6cdfd137251464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec371de5a88870b8f36b10f2e12fe274465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927f1df6eaac947ef5b3ec0db36ed8b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903e84406afbb1a9f35759b9dcfbc66467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08be4cacaa7302b199454e6ae154b24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241bc3cf4da0a460515df25f907d3b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba9cd0bf8f96d89cdd613676f36243470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e1f741ec93a5eba7c53707aaf33fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbaa4fb9accc4beb317aa0c309eac2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d809bd45d6e9ba5baba14b1f0dc399473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8408fe4310cb9d1f585a91b7defca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de5530295d52d394658010a93decd2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69111c3c3dea59fa0c5869e3130ff8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b0f7c0991781dc8876a8ef4a00a24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36329151fe2310bc0c24229bfa86d00d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2b071ff3e92db44fc793c37a9d60b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2561d1f957ab20d4cda08220a7b0d3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38290c819f59f5f73f0020cdd8378bf5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e16995aeb17b306299bed5ce946c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d074822a46f38ce8ed6130003dbee47483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee2d618c5ea35430b10a644add5645484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488d0a27569030d2a6327e51928cf00485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fc65ec52494d6f3bbd0eacfccc5fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568d8045d631daafb488d70077e693a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c2d9ab8db441dd9501f5a6e5982d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef943135d4ce6d592f2b80b9eacfa8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11759f8ed35a775c96594f77302fd2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9f81579c338b8a7d0759eedc3b1f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e59b031eef9bb6ede473d7b046518492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3daabe187bd75531b993dae6199aa9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4190faf1feb44cc6d64ef029fc2cfe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8cc8646a750b454e580009e485949495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596643bc91e0b2ec7c5b2d56693df9b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62446d803c21eebb6a176992666d93497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acab0d36e19a14c19081e838eb44f7b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b904d3de2caff36be68dfad982a25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f1ad19a4f119f924ed67d26a6cbba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233e52b4d1464538001750fa4164e53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07a637c2075cdfedddc135fc2af5d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2f1c7eaab729bf6a49c493677588a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7ecd40855da55b387504933577bc6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a215d0732aea2a8851fbe8b9017424505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c3d374e121ac5fb1e6de11bdcad21506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08ebb44cdacfef4bb4f1fca022671c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc659b19809d6916b6fa578246bee43508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f64ae9c231080cd00fc824bf44b70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54907e5cc8a59512bb845e0905394e7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b0f45b0fabfb17b299e87adea70dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d345d734fdd272e4a8ebb53864b750512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ce829c1a596e08a6d5402b3601597513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae56fe51ae825865691c5afc67705d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099e8c14159b4ce1ff8bc62eb53dc14515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539614ec9efb9b7f28a6b666d9d7d08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5eef418901c7edccf9498beb7a4db9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c5f0709dcf4b407ab8f08ce8b4492518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793f363b3d84575b8aa31edb362c9dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cba8e3e38eb19ac2ec3a483038808520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9f618b6bb2a8f34eb4f31ac21f847521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001539b068895b33b0cc042075c63d75522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b9110387f63314f8260e979fb97d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201ee7d74780a421c4f9582e67e0532524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801f10d6d755832fddd3d9a258eb656525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96c58f4e06e2ac53fc86f4df4ad896526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316538f758ba69bbe68f40bf075d9f8d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faddd088a9ed4264afabb70a6e68ba9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc213781b8996d9921d8578165e8d73529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3594e3fcd3c0e1123e87a9cfaa484530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e0c9b1587680744d65c8a6654e7fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968321994168c2e0d9058d9e998dfae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1394bb4c9e340cb39ceb1846396a15b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704ca347310da8ef29176a8c5fb1000534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b6128420beba19f415ab782b7249a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5cf0b842cb2dc216c98ec32128994536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438907e6f0b1791dd3589d8a48af5b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953943441694436e660c7c7bb7b7b0c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b321f85d85a1ee44180d8cfb276d3a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69889b0879039b81eb8c2cadbad96a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdbfc4efd6ccf60e43c55e89daca6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885408b6eebecb0a93f61825b60f86a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b96da54d1201c3caff5253de5e7c4d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9060f077277fa085e3b74344089a46544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8270dfab48262c29629d78fd0411eda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd6e7350c5975808481ec6c7d47859546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b624c1481886b5d6b3761a2fd1639547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affc414316f700239953acfc4d3855d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5713665919530ce47bedda0b96260549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d694b99dc2c84494252caf8da0adce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94229365537dc2cfd07b9a7cb92ed144551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c7c7948ac42f7f6a53f422b3d072c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f17e76bad5a45e9443aec2518fbd56553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd27c6994420d2fc04aec3314c35d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b8ed5756734e722b0ebbf87ec6c9b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad15f7964ab85c974771553449bc35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95426cfa8604cabbf83e2684160af1a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b10dc706d26edb955177fa073ad2d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54427d7aae2b709e5a523e59ae645b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df342e61f895e3c20643d727c5dcf201560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb086e977f363079428e1708e89175f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368c7ef1d895ad13369b73a6e7b9576562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401077da80d5ec87707b03c93e8fb09a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fefa39a5d66e14b9076c34ca8366a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f863af12940958323cdb70864a9d955565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e661a6d2dd885552e1caf26169d35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bcfac1cc225291b1af74f1fca64ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be26a52c00d9bd0cd82765b20588d49568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d8212ec5d03d6bbb04980be4d515f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04450bdea7f37a61e1faa23e14a53769570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2f85e9a6d2dfa8d21b29c24c44fe6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7c5b8d9ea58885057a3ed571dc27b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a614ee78fc226f7067b4d9d6545929f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015476799cf9cd0bf01071723538ba7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e3ab613b2fe1e7fd033ce5219758f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fbff861a8a82a29e84315997e8d17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751096284276fdad408c6a01a06d9416577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df581cbd3036aaf830adac73327109578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c745a7dc49011ed1010c7f4269edc6f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cba0570ca154d07940844553867e1c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f710b45a6daf407cd38349fd548ad60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215ad4e15f36acb99b6018d80ef16cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f5cb86f14c30f84f29ebcb1bd9f33583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752301c7b836f68378405779243201ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a3b7b9aba3eaf2a59a5d2f9f5a8d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ff127a95e9888ec91c27623b168fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9af5225951f57c97add422892d47b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cd1f8ba5568e1b86f75fcf444dd94588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195ddbd1dffa769af1b52625e2666ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c742eabac046cda8efe47906bfd0d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639e41949a373ac06582b34ec4828df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a162a8d4ce27d4e618c0be72a5247592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893081693cbfbcd0eb3ec245ab970c41593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc82c5ca31dc66cde31066b0d539979594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20081172571ac26f061173174623e09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a118fc759debf11ebcfb99f84bc09f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db772b8e16c88de0b1f81cc275472280597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd945c96f784bc37faf44c7139f6150598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe303d5f861f66f9b4dcb8d1aa75e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dec718ed2c7c4314acc5aa05821481600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658053b73dde945f8b40a370560c6f08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6572d08e42517dc550f59426f13b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9a68af4eb6e80b8722dad2562fb0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc48f807e16087ed3a94b133a5c7c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c6564c4f989e99a4d8758c684c812605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62794672fc93accd5a4d412d24d19a4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1fba6399ece8da7716a20c14f29fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0abf26c60b60a5c2825242764d529d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7fc75bb554b238dce0211267d4e03609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c488068d4ba01261d18950b0e4a98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecb8a2f8e33f7ad9fdb9d23879b4ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ced0e26129f1c7d545580a9e83e11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8050d5e87c027910d2f5561545603f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59797ef9aad9937a4b65f3ae063a59d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e176b3bbf9a1feb869d95ce128f8ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c50aa4e2604af2a89ec1ddf8d50dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75766cca0124a787347d400b26c0dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a0ee040dde763f75b6d5ccb744f12618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040615d8ae634657265e9049dbcac5e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96668212ca0d1a1e641908a6abe57a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c83e5ba40aea1eed5478de85e90130621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59759b68d223a92a077da8a6017185622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d655be4ad8740cf586293e4489fb34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbaef96ab8666808e697799ab09dff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9970df4d30de88839089f0d12b794625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3ee2768c5d1a30ad7f77552a92a17626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9d26487891da1a079fcbbdbc2c69e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bba7d246eb63861e8441ab68adfade628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7f636427b81cb003cdb63d83a8b41629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ad19b390d0f921726f01b10ceedd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dbff8e0665929da705135d45114b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714b3767a7cde80e012ea8593ef4258632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1528b9b6baaf7ea32297cc104f4c2ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e50ec65aad7317d2f97aece03a6a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275268cd5596664d3674662ae8a6869a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a008c4607a9a33d6fd02e28f9b54d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05885d48a48802cf72661583a48de3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85904d081f5ef91e4514a4c3f753143638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a8ccc32853c865e47aa142c10354b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5e53c451476ade563a37eda4d53ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcff51eb61dd1310635bc870c117a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795e5977b8f5d07da11d2dded45e174642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53f2f0a7faada51eb4832e9e29bf47643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d198b5c7dc2c5db14dc22f9a4c1bf85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b75c023621372415a0a1958d7a5221645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e978b91cc069015a80564d6bc52a1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8338d5c6688a779dd47fec967cf6f55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596b87340620624a7e6246d373511e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e15e308b71bf9754050a6086805446649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d9d72edcdb8e77e8b2e37e40b9262650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed5813348478f8ac810c3ee30cc5ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1c829c33d0b79367edcb56b059472652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbfb867599589c842ca7d7f59ecdb0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4ce0e12f58960c18177135b863287654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0330edd68e95d2fc356c06a3b30a4b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c4fbd2e7c79a01d314006264d7c72656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9080429aa01fc208f74482be78f0cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67886c4604bba05b03b234c3d37976ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2105b5d27de2d9556e5560694fd264659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6d02c50ce10792c8240c524ef1608660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b29bb3b7c9dd7d1ed1247980fc4b8a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e6e929e41999e065fe46c1f4816be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51b94553e07a676c454c2e4ea7361c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5bb0f60a9a09ef2a5a5053019a6f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe02c18eedb71025fdfa2543cb836c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd41e503d024ebdff485e13c75b0ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80ca15ff18d2083b8389735eb74866667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1fbe5ef81de184267c0faa06667db668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bd44dab5b61fd3ff520e33528427b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61e8ace0c0210fd3534931d67062ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38fe296231610b61a0a603e799f8a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35208a3f593f82b9cc8b29372168e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b51ee6ea6017b0b7c43732ac50d98c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094a4c1ae024f58cd92ede9bbfb3745674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c735eb993c0ceade61fe879bd772e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2cc7c7d2157309397a547a492a77d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42515b8e4f132c8624c33fd9eb95e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03904f808d12325038da3fe68e9ba7be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77275589be856753fcd935e0a925463679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1374d9d1fc6380b2a6c87b5f2eced680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0c86dc4514e60545d0e7ec927f772681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f12fd91a2b965a32923b4de2c7df0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfa4dcef5a6f2667b3ee2b651b0855683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96727a36563ee7085a4eb4cdcf01c97e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cd1309899a11402034306fa6191ce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1476011c3def5f7876f9fd825ec6588686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bc8ac6b39b3f30c7b73da5e7a4aaa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185833c92e346925d050f238d50a673f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ec621630d2117affaa1e5fdb3bca7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548009085a9106cb72b59c841409eaef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cc8b682415c625c287b24a3725afb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a7ce87c7f915eec0620e8dfc20868692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad3a1d1c234cc9d3842d86e96cb97e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad66630d0af258ac31bd4cb7d44ae09694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bca2121ec07bd8691e7df45a5f1300695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02dfaec633eab04358689e32b860b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8043bb9209f9b1a3aeba87c8968b790697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e083825c25717ff0fa57909fd384646698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aeb3051a448a36382afc217c026c0c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839bd08bc6a0cea7f807978043ba404700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f5f67d7af2319341310e4fe2c2393701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd59c7c2d09b43dd136e47ec0eaa6d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bfa4aba6788ce1fe89cfd9636b407703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933861c659f62b5279295d5b40318473704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9897ac3099b05a09064b841466a95b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcd421f02b9adbbf29c56c7f61890a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbf24967d5c4775b2f9ee488dfba09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542c628d649b96f3bf2e0a07c60fb00708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0319dbcedd0140acfab6c66b76f1a15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc3b4cd5a2d215aabb2f1edf1fbfe7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c117c3a7f4a98bfb298a9513377e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c0d262ecdd2689d13c55c52a289a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de3e7797e4a0d6a019e2ef96789003713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a18368e8077df5406b17e8943cc313714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fa851ea8239f1a4acf1975bcd9df9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062745a1c6987a544054999762847a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc97595567c6fac04ddfa96d9f8d9e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb2ff4e623a1cc4ea7ea34af48d178718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76c793704f8ddfff5631bed5f0794d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfab223dbc13f0320038043e3e95bb2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9403451ce82a786d765435dfaf2950721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866b6d2a355c5fba902e4291342ee23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e84d311bca0192817653b2e9a788e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61c629fc0671a3c6d825365a321f12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d460aee02672e915398f095a41f18725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934d33d0adae9e67d5be39d625eb328726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1711d27bd10c2048365b560edab0ddd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cee083ec13b8ba39fc07ff2414bab6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2b97e0c6d812db72bceea74b39a7e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb151d0e425c2670fe10155b3c6960a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c1959ff587de05933ec1bd0e4a764731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa730047b29c310e9940fadf8964641b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40528943cd5b62af5af86f71d2707b84733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb00efc99ebbf332c5ee5a0314d529734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4b0b8f22364811fcdd337bab300bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb1a599853f0512b9ff2c12f540183736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f451cd79b319fb81b857b53ea6e687737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3395c80f120bce69d5cc146f26805fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476afd87b36c51c7406c43bc0ac5aca4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840ef81034803840a837e984242b4b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb5aa41a4a7012a531ff69b456b271741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737439c047e179bc8968b24c725d2159742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f3b140539e8aa6e0795a35a971833743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0ce79c2d781d199e1dbc1170b2042744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bb10852f04ac7416c1843a2e53fd5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2f654fef7cc15b3710c2aa6e7ef3f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924643b08425c8c59e857bf020813149747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149dfb96c40796ade3d6098d1ebdc24748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf91527e59bdebc89f10454dd39997749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37d4be13bca94c93f472fbda5ba235750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ed4653fb6afa899a95d165c823e47751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc789dab62d1272fc264e4b3d6d78950752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c56c3e9fafa04809eafcf043c482c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4af293e3a3d48737f7f73d0bb6e46754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbecbf7b3f512295bfb460d71e7458a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e62ba441bde045c9299b8aa0d90157756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf55754acd96c97f2e24dc50ddebc5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e017c44764ee70297598d622c842769758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e649770efe9ff82fe745b6065bec19759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>