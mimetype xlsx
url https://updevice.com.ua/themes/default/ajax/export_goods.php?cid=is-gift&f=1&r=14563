--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfbb956741dc43674d0ed9145ca9da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca064606f468d566fa6bfbbaf70a2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0e55ed2f34eb68968d159d72d06963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5459089529c3d2057578af4bbb2c424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eeecbdbdc83a6483292b129debe1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3ab5d947f53be4b1b6bf316f42fb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161085891d51e0f4fc234df4f36a98a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f0e5704c4aa30e22407498b3fd3208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc91c6ef448ba077152e4059fc7ec179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df945046c180b980895f706448e4f72810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d23a3f2918a266e5439755b0fe89e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5371e00f3a99c0852822719b9148b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5413829a0cb98731147e1260bcaae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317468d80e0a3d8e7089bb078d088eb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d598a7f462e17c2ac7a0bf4c4b4fea615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac805ca8b739840b2dfa6eeade5c1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea49ce256a6a8a02a7d5dd9bef86d0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e8132a00aca27c27f403ffb974ab918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb67ab67c839ec46764181d9e9e8f3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a9282462dc4f0aaed8e707488ec2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91db8ff30419cd91af377fd99ecd5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b55d60772de5cfa43df7fe6851b0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28aefc86e7948cabfef197abca0ae123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ea922dce3b090cee9519c0cde5aed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbff422d6beb1e42dd7cacb090f777025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23989c0e6b1fde419ee74234f5d43d4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0febded049cf154fbaf7aaeebbde3b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f33a551314671cb20a0a8e3cdc82a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8aaf9569168dc3be8178e83139e16829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df08cf5023f698e57157153e850d64530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527484396036006bc554fbf2000c56d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46905dd5d174e4471d374adadd210a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9f388895490545fcdbe25cc4d611233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2125241e959b6d322c802ecd390cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326007bf864b84db0f2bf4a3e2ca137b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9863035bfd23caefcb93979cdecee4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabab7cb233d249a3ec9858e05d01a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104503c3340a68b517c1e3d267bc70738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb2e14398819128cfee0e7f34760fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3afa636478d6866b728127905543b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b2ada4ee345963a564ce89a17474541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77136e497ac5880be3475abe41d33ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92bb8ba1f151207538b8b9af4e887e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3694b3be8e57e77de21d18d13454d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582d67afb071901185afca9ff1007b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d08c77f6f64118f18aa645267975946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7426683f98ae7e9c7f9712b268840147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f326900b05b8f4cef38ea465a3e0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1fdc08bb49170d191969e560258fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed24ee235432a5709b2e17da9dc1a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d5fbeb527cdb119338525dc5c373751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9112bbfe3d8aba6c384405d64756dda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530fa9dae3e72e37fe969b538cb966553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3265caeb83d13da8ecebb77a42e06b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dea76320f42e2cab0b500bb8c3008255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913291ceefdffaedfbe97aa06c48d2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10136e5a638edc97f074942470db64e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70298b137e62f0105ce2e3e5aed6d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42988fffe157cc7101297f1311a993c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84c6ecff392a5b299e88ba3dd960b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466ce9d4e880f0b72da9337b99cbc6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470249bcf83b1e0033e1a6e2ace1f3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a121738aae005db43e5911cc5a62fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65980ab302dc109948b889cf48a5189d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e0a4a363d693e66662177d509295665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dfc93afc73f408b623b948feae4b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf46735abb24306e00fb89c15ae76c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcef4593c7ad8417848ed0fc5de557a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ee654a8db669466255e12376eb87269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee96fa62cc36b21837ed386e058c5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b577a15b5b0c6cc3ce356ffb02729e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c880bfc840832d58004e3880b29b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feeb67f3066c4536d45b9c28163302d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cebd2bc596dfb2a4652d31ec3eff774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23538543013e0da1e48f3b45ad0210f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f8ac0bbb825f3bc9a66cd63a2a28576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf66f4192ddd4ff7d4f753afcb14b4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a68daedfd8e58f6c44e979da2685378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17d69edd0ba6106fd0fa6a61b69cfe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3864f5a9241952fd58e439eae07cfdd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af6e5c7ff4d1f3bf8e43bd9fbecbf781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986418f745021f3a0836f14c2b9b63c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae5f831bac6bf7819643d1685ff4ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664107519d1520cbbff2476d607b5cea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd32dc4abd5fec8114c8833ab31dd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc7d8c316bedd7bde0f013e10e433586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27709dcf82cd923fc898d1108a3ad287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05358bdde7b13305164155ca85518aaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00515f05da9b405084678cd521adff7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e9cfa95302006c31644a0889fecc090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e84348987d4f726a09a0609bfc26091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca260e8820dc8974d1b94adf837c2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786eacc8195c941d295ffb710da8fff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456dd7554423562e85c0e3a9a2ad38394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037d0197d0275b6425e0169a0e706fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9d10ab1fbeb3a0f961c683780c5f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8d4786a72f247ce3f6d3bad0365f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683793e862afc017770c4736b4b69f3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679573c8dec9a0ae0b7bfb6a2695012799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c0956d390520ecbb6874d34ae13ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80367bc8aeabdb184af251da18c09440101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb882adae6f12af08db0dc662467b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186d6a1121397fe2151405e2b4ad699103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b9212cdc6fdc452ff22e9602b4c2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baf5a971f40a8d13ddade13bd7e191105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4cfd8829260a942355884264f7ea6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ed758c7c187e966a9cf60bc7fbb45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e093d3521baf0004f44d76f524dcba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1aeef61daf6fb3e05bc2b086c1ade109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6493a72153308deaa8f924a4cba32a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ab3df2dee0f97422fffdc7dd69062111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b97b6d1bfb07f6c40553160460a402112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db6afea563850e466416009bc2fd43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a23699dea69425855e6a306b29bd9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57351ca1aaaa724fc9511ad810a1853115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a99ddfff513697b5d4eb7cc8ff51b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f70d92da3520fcd2a5a980e1fedae6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29b9b2b1a87ba7270c2c336bb68810118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc815501a72fbf3596570d5b5b6a080119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e8c5601998bd8f06279e367820d23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba43e8cb8e2c75e7ec286417c813bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0d11ff26c008499350ab810018b29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc766ebc5d846b0bba81b60751432e78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934f8cec322035e4a091045a2041c4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b5fc9ca0bcb5858114bfb1e0dca62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a51879bce1f6c6080a6150692e7e49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1f5c64691f2654026769533c67f91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267ce5d631fe60031fd16f404f98efe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a1ddf720feae502b293465ccaa62f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355a4c281e014e00831865e26b69753130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b66c66f974f98900eff5571cd5bbae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd7b2845ced8cbaf21e878463ae321132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dadd2c0e2d1786277fd49e17e3b59e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce75b932c025bb0723905f007e8c113134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30539c67fbbdf8adabb7959d7ba79890135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561b10b5067d9ccaff024b0445de6cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbed8a163cb24a7b90aff7825cf6d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6adeec5d85cf926b0334857aaef67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd398f76fe85c135c899ab014813ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46252a652631f81e613de81b2939036140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc53ea1bcce09a786583943fec9e285141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57312b6e5290b4e2b4d5cd7049c216142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8f785c7eba5106aed63627e3d65c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778eb064ddfb89b5a1120459883e732144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82eee341f76488ba639861bc71575aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b2c9176adf5f83c205b2e52639ce4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae38897d7daa437c5c64660914a400147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076232765e3e651249558fed83008a33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace0b45e18aecd25c3a8bdff47cc2b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a44efa493c4a3bc5661c7cbfd0775150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adf095ed491c8cc7457a184c5c9a24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c76046dc3014877d0613442cc461c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c073a54ab970af3c5f685a49fa39a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8df39b43166e3d6d48c8da18921fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee4d0e6e84656a66c0c340880ededf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568276d50985c84c97c7b787fbd8fc7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c36f27fb348bcff9ed6c124b00166a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164f1044ae20badea79934a5741e0ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a32f77f392ad614974e36e43df1430159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61809ce40b90bed8330d8a8836f5531160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0223028e81b98ecb2a8bb66797d8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8f67a36eec680a2a80cab9a97e0b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f1d81abcf2a96915836323fb47470163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2771bc40ec410969813ac1658fc78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdc2b6ec8c0dff2b8348d017798da6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b100053643da7b853090001b6ccad5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b381d4df44c2a905bec9766361b91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eeaff627356dc09e71682aa1501310168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9217090a8724a25fb9f598a5a0949169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b9c784a442150fe8b17d412a48173170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d057493d7b38f4458b27009093b10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296bf8c17c6911b86bdf7cc00c5b2c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b5b290fd8dafe7ab2ccd7d8ad6c23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880f5e70b87075717e1123dd610b781174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcc22bef6486ca01f12067f1bf019b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a74bd429f5b807f6cf139cf9bc645176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96a03b63854e5fd1f9c2c52588593c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1db976e99c637d913d2a583168e496178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b19cf090c13aac54145915224fa419179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cac1367c108f8beda3d9aec5665d41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56baed30925ab18883e99855ae1f26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89a278e5c62ca2a62074329e1f24a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0e44c93edf8612c648c230336d8de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0869cf0bc3b12a2a75facd6440d4c1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6b4f3355fb1b323cf60b01ff2691d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d22fd70a90977b4f2ef7744ff874a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f5bf4c0bd7539283f89c0be1e5f06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd0ae1e1c6c8bd9ab9f1e2f9b89611188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b0d8934c77728cdff41398649d314189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5185170436c5ba301080e9338993c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3c879c2b9bc47cbc6d20bfe113fa8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e72b31a2a9be24abc0d8d813eddb3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3d6314f055c0ad273e0583830cc09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf73865b587b08d16d33e8816b6f9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d8ddd3adaebf68bf9203e1e0a95a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2c07f50b28eef40b510c36a3f2b75196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e1dc50beceafd1a49ac47c99e169b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1227d3dc4afd80c7688e11d5add46c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09532aae29c9ea8ad1e6b9e8e1b509199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640253c7951d3e2e311182b3b369a8bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132aba0e07819cf5bd213f07cd7fd54f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e07dff17769ae8c8dfc13c573e8bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f31d7ea124598b987b7b9700f1ae7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc382abf9c066d1dabcb857f27be76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930751995a03ba70dccca44baaf50ced205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179db5c0d4c34c4e6b9c82f4a4a54ea4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e3eeb7f1ab64a8b4e028cbd47f9fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fe7d58210c48529706a2110c7bc65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26de6c2bed7c76c41afd28019325062209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdba01e6e2ceecc92e33973dcdd8e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb577301d18a293349cccf76523594d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8238174164b06d068a516df57371b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9e3873097d805ee5abcd7920fd8a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405a44e1c604fb6a4157441f0479d1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e7b76d30d875ed23a80b6edf0dfa2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efbde29943d25cf4f0eddd18fd851b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f33fa7567c1414dcb33270943e180217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed481882489f10e129dc5b751004488f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70963b18bd23e3e2998fdb70eff1ebc1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a6ee82575914b3210848168cfc8ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c85b2a6b892372f85d2f4562613246221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad52eeed2c30b203839f42c22d04b9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf42a78fa05d4fba7f44a98ae2178b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15c91eed126ffc8b6e48c9cfaae512224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cd1d6881e951e40c3f07bb622327c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256191a56df4ef79926aed52bbd9f11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb21ffd970efde7e64c5638f52ea48227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6845883089e58f1085811e779eef9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5b894e140718315caa4774512c7e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4e796fed96366cb214bff64d278ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f730cc166f649870fb76f5333b3caef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cd76e5080255df5733611a779ddc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9309bbfa0bcf24075015f5210c663233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af06655ea622e73983bf6be01e7ef6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f33049891f62e13c06d2854f349137235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47505781c3ca5200d6a2ce378d7afd4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc4e97919685ad02ecd5d115d9814b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e33885dd980bd710915ec23ae6877238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ec419582b0ec356a8134af5dbe65c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e37268e22796c6e89aab310735486240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168450e4bbcfe85de6d725c7979e3291241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea76c5f173bb033979c7dd59a562d83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9aa78a0b18bac58977024bca687f73243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a10cf659d1b76042b22e652ff0fc43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1b6b1b1e9ca4eb143cc77ba44e212245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d594348a7a84f8f6183708b6e4ea6d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270cff4cbb7e7c619b7b24e84a2e225247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404199f956332f80584c8e1c866b3b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9fbc15bfed917eb38276f1f956da5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daf9989a85f2abe211e192b16df20a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322af02f002465f4494e52369dca8877251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6751501927371943d190353518d8418252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffee4b0e60c1e45bb7b99074e59ee6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ab17a1f5cb877d571d087cfc7a125254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31a2f67ce509aa870449b03fc7a9e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42416aa4a38c805bb11cb362ada71d7d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944dd511141f30bdd726751bba1170b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673b0d9dcd691b20f92a1ce4849ccd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e9c0bc3a7e820188eece66445f03a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e324dc8f83e9ec242bd36d12f232b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2a7551edbfb77fb895a1953eb9616261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6a0868d66af446b97829ba8f5e4ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d74fc01b4fb4eecf00bf1d2e4f241263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156d496b1cafeb61150af80a4de3a35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303943fb27fe429d1af6d852b6e1d68265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cf188abb49dae6139e6edd9173188266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec124d1edd1202c5e9ea7be0e1b201bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a3b779eb8e1dcd4cd2729077bd7ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9049231656e085667548500c00887f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab97ecadaa77cbe6264bfd9a1f4cc02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e416b567c4f12a48776ddb455d364271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4829d4eebdee4406036311b14e5fad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c107323b4b76ac8e2548e88fbb70c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447144f3aec93b6a0ace57e5f7362b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c163ff1e91b947949497b465de11abb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fedddf695cafa438f76f62f6d7558276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f818718e33c009e4a0921458205e184277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c293adb2c6db713523a5eda7e5d1ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40171fa3d32869a944d31f1dbb72df6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1bbf5889afd020f3c25ec8e12e444280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c91fab26f46299ebc8756719ca087d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cf1e0c205a729bb27670b8bd1d733282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013370a5c8db840764c369e70022781283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119573d0d5c09ef9c06df011c3125170284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f80a4dac7c0eecdea898cf621fc6ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec46c62ca420222366263ddfddd6cfd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaa9c6023ed9efb2a25c21c06465d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bb7272c04fcb68d73da1607cf67e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce972f06b266d180a0ab53a4fa6387289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d4f24bb06c825d4d90091c8270ba7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64511dd82e8defbf9467e6a49bdf81d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc8befedf19eb46c2a92e838ab0598292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b22607f98c2d712f1ad7d39fcccac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13fb8edcafe7a8efeda325011b7052294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd254ca77545b530a33f107dabca16f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541906cbcda10a2b57301b8afb0917d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903b339fc09a7a55f71587beea0dbdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a90b4a1d3d297357ec788e6eb6731298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0dc2a5b933501195a166bad099a6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9918ea56b04c5cd721d5230064c4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c48c1848a7628613eef4db7804c85e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063491949490e2cb662590a802bca260302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fe12ed88a6adc226bef4d26027bca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfb3679f96eae2ff12df2b073e710b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40220548fed40f109c1eb545bd3d24f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caea640302940ed99cd343082d56ae9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204649ea7826532a637aefdd7dd2b52f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f10005da458b00be9212eaef5db3e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3a00a9d12bdd61093cccc74055f63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce95878932b436f668c7d4673cbd0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564c5ac5f20bd86f9f7cda48b0685cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5116e22f34347d75934aebc04be46b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b137138a0fcd129da53d195737e87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5531f9b41b2e94c73ac1258c79317314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511fb387252ebfca05875f70f726b5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ed548be15f308cb64587ba184692c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5aaa6a041d260357a4ce48db85ac6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5960e3dcb8d7183e721bac471be76318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7be6dfe1a267f71224b47555075ffe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabe9900a41daac5d13ec2e80cbe3fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f859057c78bd8d3e070687f6fdbada321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9ec19d4cd81496deb04907625c57c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3d39b0a410435f47bd73b92faa152323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7f193d2feb6e02554887484cb0147324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006cf0216dbf4bcc9045f6a99ff8f87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca68be3ec2c9f32a1fac61b226cef6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8557e5a975d6c723f85a085ea065fe9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c858b28b2f0fb3a344bdbb4613280b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80944eba138d8a0d90b4c7f2655f85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa36c0944d8ac3d24a293a64ad16b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca75bf4ef30a5a22ce258c4b083658331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23923146897ecc4a22117246d673fe2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c0826526b527411b3f22f80e5a75e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89906e2b98e0eab8e0822f47a611877c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680358d80b98b97655edf53389b463fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecaf499e2917a0ca09227b779de3017336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b76fcb53d57cb8248a6289c7fde5e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6147f7e11ee73f4876ef4eee265e4c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff797d5acc7ab62ad0a6483e8781cd67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704511125da1fcbf41c75d017a05e6c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da61458f9b9d71bddf7a6b2440199d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e9cdb3635cb0c8201e3a37ee24f6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dceb4dce6249adb68558628b5eceec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68313f3d635255f2e236210722fe009f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded39339d4cb5cff1222ef7c6d0abbb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ff62585deb3ab9111f4adf93d8778346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bd9607e712f72f7c0660becef8189347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b9a41b8509fbea19cfc2783cebc20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1521c33b6095135467adf37bbfb1f5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db165457a10add37275a8c35f3109ff7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b67b1ad38c57f4a79c148980e570b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8949de193679e1c36689ea2336026352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc661a449fdc542890e38ddd6015f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4745a0b61ac83a786e719268556ce77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188dcba3221de3b8a771b9037fcfab8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8d6fd6956af45e4f786cc5fe59640356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73da90c9bcf271c418402a11572fd1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dd2715aee0784f07df4727873c1cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57829b427aaaae8bb763472f3a3ada359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8449358f398310c2c60ddee99a40795360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f1cb3d08e6d42464a402d23b17b20361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fda037703d093f7a1cccc541458ef0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a393c5bcbecc8a36ba4e751d3310645363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14328a1f8dc0f5d99df911bb01397f08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243d2d851cb3e938a552c7fa5f4d08f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159e80561c95fc94a8d87b543f91470366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e89c1ffd69a8da222aaafb50e20da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f4a0103cfec1c5506093f025b8f27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7318f637780fdebb155d3a871b2a99369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f3c0fd3c4dde8ad4e59ca1fc470a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202213d8a9abc8f14b04293269a5a2f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93b32de0fa23e658bd1163ab17ce04372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a82d311479593c62d0c601fedbe9bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab1cfa98582bd3ce9b80502d5c2e2a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f81423dcc98988ff82650887194827375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c21d072f1c8ea4edaef86cc94b874376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daa5b4daebeeed37908831486090d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea5fee2a8018f8f61d9a87a7b50ffb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4c37535a3a46189e6fb3f9486130f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626bbeac2fded4da33c29c0c63f6e72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025e24cafc9ca7444daee76359e99c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8ad3645e42978693d60398db06e5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fe125843931464c2a0ecb1dc76176383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b04dd177cc344e26e1aeca2c3bfa8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca30d29df0f0273988084135a80b8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8831d8bd2e28f0c51bf225d61d66d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcafffed692f4d0996b1542430f3003387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867140ac03f9b595c24dda26d847efd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c7cade435d56a59de36cb4ea01869389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7b708552f0257f83c1c59919753c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd850a74cc2a3a143133e32655ef07f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2819410de8dfb5e562edee34e29e78c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb34ceda809ffbc2c9b42c7058f146393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a88878d8a6034d939a1d55c9d7502394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd3862524b15477cee901e6d4f867f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5692238654d817930f656dd05fbbf53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ee2f93fc3dc3e77debeeb3b585653397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c3ef30176b6482bec3fa93d18cdcc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ced58154ff49b065fc1c8c5d718e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cad5ff0d520a41e7ede57562d2180400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c4161fd79b95ea38580dc60f34fc9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587121ddf64cdddb7f5368bd0a6752a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d8856ff5f2645f8940ec130c6569f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a374878d466878a6353143fd0cce8f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d29e6fa8dffe9ba8b7c8e289833a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5413b832a434d66e3ddeeef881f80e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d54520be73ba686788a678889e4e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5cc5526db7e044dc01c38ff12caa3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28473673526fecdcc995920f37360d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f972574b04e552eea7414e117485c0f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c521e4f67bc0aba2e4a285cef7ca9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf2fa0005ab419a2ca2878fbb9e87e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256711ff6bae10a16db5dff9310aa7ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7de0b879bd1486dc60bb3dc07f719414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd0ac32ac92caff9f0d9492a1b9772415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63345c2f7c53a47ced165041631d2980416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e4320e2a96bd251b3fc706e157167417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf0e38c32c7c75cbc6f57c804cf5d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b475a7678585ae851021d44fa13a19a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5b6053abee3eb9600c526849a2917420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5e527b9f3409a0e395f5100187752421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e566cc18fe32c843c37edf082ff705422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed76efc69bc1a7fba20a19347cdc77423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27a673069b910f7ed0f5f62c233fe9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589437dafeaa9faaaa82fb759cbc430425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d612f419ad927c01cbfc473e2e74f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220207849246ab2326ebed84a917796427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05390b575070375263440e5a663da3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985edbc554a0cfa75f2ca20ad9e7da4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8af0fd4619b8d892366a7eff57f36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f66773ad66558fd1a9d293457ed489431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292d375d7063edafa6265472f3af23e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcce07e44f56393927037e9f2a4c24e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d6944980453f5b935d4fbc19d39ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00b6542c85e501ac0cee4e3dcde785435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def01ad614d40c1200c76a7af746139436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fb5c71c413ab3c6666be849c4293f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50ae820ba08d77710625dffa36445a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b1c5e02ab33407476126d1de8ef32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b9515a64ae4e7eb916fd62efad172440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a2df45a98fc24bcac60605ab5692d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a778190ff03c66f1b4ec16a49f99885442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97135d8c22c74cc7039455373721c5c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e762eadd816d0fbd78b925818fea7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156aa482cfc31bb076b0d9984961aa29445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecc56e11520429eebf437d15709c27446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf856f4781e59a15a6383daef69d22447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729d3f61666303c1bc35ba494f77322448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccab7114fcbe92dd105bdb06552a19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2013b275a65d3f3c96bfcb9062d7d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d361ed9d87d8a2b17f6faab2554cca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a7acd1d7413f1a43db79c4a28365d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f42a063ab9a8ecc7ac289baa0cada453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e15827f7e64e22dac479e916c8123454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c172ad1356f2892083dac2c86075d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6fb9e8bc1d8e51d96fd7c404d46bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c02f3a6b4ccf98eaa5e3f3311bc9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6a67c8fe6e30cbe988c3801c2f21c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d633f9a83c2edc0531c4df7a060c48b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4d189ac69d4c5e1772baa207e44cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c3c591e52cff11a0ac19b5944e97e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef2f2edd31401800fd39e305ba3876462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82c942c0f47596b9d54f6f5eaf224b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18822d601b159a9e2908ce21ca2db0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86919c291bd4e3d7a5087fb07f692e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c956d74c7cb411899951a7b2f69ff91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca9429d25be7817c88898e5f5913ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db7510e4ea7f38f94fb959a72e7e66468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284496a93951bf237607cf76d3be4ac9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b1c788e405f9021e716be4f478aa9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e191376c19ad3ef5df3352938e54e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffe4a59311a372ae3416ea5b22e098472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76689c9f0ae87bcaaa97967964ddc5b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48578b8581a802a7a0fb3a924f86b8a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1057460ce7e1b6c04a56de087d8aaf6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3ee829ce880e1f1d5698c206c672f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe426726f47fd8e8d10873c25511ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3de67edfd01bfe3a4c42d23d8f38e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5678f34cdc4628583128d581cf9a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecc6eb06a68f4bbc50df65ed112cd7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961b425bd238d51a9c35f7ed491917b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dbe9e980ea8ba06da138132824092482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ad42971b20219c868d5b1b066b300483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e108645b6b2eea4afb13615ada0c3a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949aabcd07d18e007d6ba15907b9ccf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4aa26096c15ebc6ec0be608fde1442486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b7fc978297f6039feb8eb4b747a79487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6f762046421a280f3009db8891a69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cddebcb0174b79cc8835f9940d6ef2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87002a02e791a3748163ef52e08d7da0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cef6551c3ec075029390316fd82a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccaa8e80b541230dc375ba4fc98807492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b13ac0815009a1cfab80c84c829698493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca213560b420ba63182d3c52b1e2b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826181a7eade2aa534bd8c3c6ea5f5ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cdbed495b016c3255011e59279935496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a8be4678c8f5cb5d2c45dc34e1b6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3623ca12b0113f79daee7e46be0820498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab56d8e63d0996d64b7299b762d33d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f291ad98ae9ab0bbd9d9506c3fb0a67500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddadff06eacad41c5821b9747eaa91f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bf39810453b22ffb9283987f0af9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa7c370b4bb2f06f7228e24ee30821503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721ffa91f2e63bf37b456840cc71205504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858adbe217427507dec1412469a9e905505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7b1cc838bef2b95b447768d9f1f4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38fc80c700f347dc62455f53fd4576507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58930f5fc34d95b168516f663cad3821508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122eb6e9b90cb757e95c9db673bf3e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fce4971c2407bf06f411cb76443bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc40fecfd4565da66532293268fd5a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b049ecdc3c337a7c33b336e35f0b74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869210daffcc2c34a094b73e90f1f53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df1aa2d65590e12eecae0995edbe0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c94ce2cd9160204421ac6de22a463515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2750cd610e8623c0d0980cc12932d5e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147575423017fe68777ecbde456360d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8a7b0dbb41a98f66df1234eaf3e21518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf72da5072c1080b67726b5f8eb012519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac93a12a6f0cb9cc991e2f140716fc7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27221665d19da1a43a1be2c9c727e7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608e6140d56976b5db088d0a7c4848f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb5b8906380a347d7fa505ce7f5b46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f87f6a2f05b377d4c35e7493ae2af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3a63656bab13d84b8323e19c5b6e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c95d2d22ffa684e5f97e0ddb0f76f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6cd7f1a637ba370c01d22cefe78de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da038a6d1d5b7f575f35ff8d737f565528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74fb4361d0bdbb9b690f2784f0c747529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dfc84b4f6427b499ed725ced7e16b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f2831ce1e6f57b5d21337628171ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9505ecdbd92bb60703b58c74d6bcef6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe9dc6428f70f4c5f25ac64a312510533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae30fee9f043c8c5193f39f34484ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f4986e900e742b224433c03225631535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667d31b6020523d5c8f08dcae861ed9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04786d9eb425ef1e3f5edf1f9e164f70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b01e605dd071383d2cc6ca4d6e807538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b0392aa992162f57eb2c9c8cd68c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7cbc8120b7102158eeede5ec5bcea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47f9dc6c2d62895a6f76b89501d7dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f7c2256e36427c25e86b7f7b384e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61e054d6cbfeb9ff6666c1132c460d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368555efa5dcb92cc2338a051b021e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818124676aa4553f0b99732b4ddbe174545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835bba47c6dd71165996ba1e2d8636f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d088c43d32165557381ec692004e11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b15b270c2570fd3fc77a22b3e59f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cfb9a39563781bba7796589e5e284549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46982191979b8ee69f1d5ad77165cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30626e3648c6718fe0c9e4fcbbc80ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b715e72dadfeb7ded32a5a470a2879552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde51bc1413eaacccb83bdad60130fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8ab22d5525bed69ddc19664481a6c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0f4af4f15014ebe978e2b977829f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde8c66340471aefaedf768c6c77d04556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dbcb9c952c7fe7249b2f9a8caa54a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efac681870b3b91bd1d41b953b6e65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca871fbbe2d87b891248f34478636c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adcbdb4416ef96613994d1e998293f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d7885cbd6234605731a1f5019e1ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5fbdce38882ce05c3debccb25ae2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23062f0a745a6ca872fe49f1e642e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddc0fad48636a31e0c6e0e31a5a939564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693965b4bf3337ca230634ffc2fbd899565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70558ea5c23fc35536f0a0ae22bb02e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa9aba5bb7b20787d0ff7417bb4c50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d618cc128b27933722a24a566709ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372308725c6b953b93dcbec2193150f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b333f83a817c10947bd898a354466570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f477a12502d4e18b20a48b959c6398571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed66e4d1f4cd91f539ad48ef3979a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dd9310e8c86010357a0183000f172573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7529c054a9e00cbf29ee9dfda2019574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c8f4903fdc87e46547f9a9d1e12e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf68c5f237d34a674e19d1492850f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408edba75d2375d82c453bedfa42fc63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a0219d8da03407a9d336f19fe1977578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd469b4f656412db6e4516252f1431f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6642f9282590f88a2c95d980f61ffe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702757cfe71e2553733b8d3de217461581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0c8093ff8d434a1b12fce576174c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90831e600aca33edcf33722f0ab178583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b653be5d9454d2278605ffc2dec8bc3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89f94f51165d6a1a6ce2a63d92c1cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398350f84c9620006fc9431d577967a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fe3b01b35e08d99cd33c913683f93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04529b8d714e4892f07b20686b38929c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd10db28cf3b634d3050a6c56ffc23c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97dcc1ebe92e01de9142f55547d6b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6f28c8e4f27d2d5b3332d92007c11591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7e091645966703753032dd61c1b76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8358f05e8569a7effaf5d6499c0521593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a7424f47c4ab7be5bc1575ac3417c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f06104f807426457094b0670de253595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd78396b09d94c9c5e2eb20037a181596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58588fb262b74a34c8e912698701d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9d460f0cc3d33aa71492feef77877598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44814d00f60b5b794877acfb609d72599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486b708bfc30e611f5f9842af3e4c99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87814bd1b1db9e58c7413ee6d4e78c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964769003d9d558a3cdecefb63f8a5a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16628fd62207dcd5395fa5a8f6d728de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab34b76aaffd869ce99ed8593c384a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a78082c7500a75f64e989f7485cb30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc52982936c298f2bd80a1b1ed39b0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a96a4c30cf63613d5285556dd02021607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b63d1cc094c03e7556328573f3caa4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8c32201d3b71cc936fbd469dbebb7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ecc76f9651be6e84a59e2896f9a4a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe464b612cec6c37d37fc64e5f8102611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d54ffbf24afa3854907b410358c2b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976edde57adaf206da23c5e2b4ced87613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410d940dc06e370f436fc6f83be90f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef987d03a4a29af8fc28fd3f1608033615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05586b561525d56b317e1c2f7d1bc7e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a77556713e00dfffae9fb2985c4bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907aa81901bbc744d4699b879b1436e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced400a2b561c5e58589defc788017d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fa3af755787333e074d03eae7f065620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5f7a4643ce7058f6261a29f84274d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078f1773984f0a739c5546f20e634b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567632d178f438361a18a597ac20e55a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36735eb6952b2453965d540df4f554624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d294eaca2f28dbe05546610ad21cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0f8484f16eb4b7e1c1078a8295775626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa8b38143f4861eabab817fa60889e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad483d0281fb2f02afb76cc789dc0c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f080b3abb4a1c1adf71d0a26d00f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928d09abf35d545a446b6493472e158630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23453d2c39ef4ab776b77dc2ec29295631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb68dd82dc4d4916c9b8f812e7b5d46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0f0c806f128d58ef04635916529ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf370eaf6a6298c1f2279dc3a74eb4e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9c591dc42fbf988c690bb3ecffa95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df80ee0962304268774abbd9ee1042636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b944bcea637968b8dda678d73c1c1c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54525fc625df467728bda9634110f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e72a7d703815513dbb3799c1fc0f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf52ece1c9427a48bb614152355eec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fac0073a122a4ef893b4f639b42c3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a1aa697f2a3d5c7615238488d5f31642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4524ad5f87d3452a8de2c266cd3a40643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b1daf2abc7be9053a1e37b961cfb5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e16575b4475ca7cbc13c1ae36cf0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e991b52187be5d4e6dbf64ae7abce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07866ffe5ff2977d50f42def73b7ac75647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000c41b1cf3683eca56ac4caed9d6e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d69181f0780d56c0eda5633db600a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee533a485b50611e26cf0fa33d72eec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ca65240d000ad198a4dee3829c3f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692489ac730bf8f3d63a9bdf62ad973652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c734e3dc91e7a9ee61e3b9082aaea11653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09085231f31cd4c0c38233a057049b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c21493f52c913d8916ff362369c727655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36c56e443849cd2e6feb0a7f5b8c92656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836d86c40e2ad33e4524cd2374d4797657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64f5b29bd3eb65a73b2f402521e197658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01196e8da7f9b112dc2e13ef4cd955a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967db634b38cdc1790e5524f53d62134660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9461c9624a725e511310936b4b05c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42a7d58c4c6cb287e0205e11c89c25662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477a920ab96f8709636451d915b433e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842d6f72b96489c5e9f9ec7d1220b76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926f13f0ea5afe38e38edf08553dccf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aef02c5a748e7135dd2ab7559a0369666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcf8bdd1eba70627addfe4548c7958667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7615639a4cd1e7703b333708a580252668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672ec047dd910f8f8dbcebc4b1aabc0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abbc438ab41512234b440594040b28670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413aa450d700c92c14a9b17d6cf14e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466bb8e9908265c8be7e55537afe379672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f92a55b06d352dd35f83ad77a0a64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5725d44fd8c8d7af9bf154619f699674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f58792aec0cff72598596e8941f37f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915d1635a51e7d9ae575d9396ee94c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e705288a0ff08f1d966fbd4b67c9681677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d8bf82eca8238e918519ec1acae1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e6abe5b1c61021087f271adb52d97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f79ede0f4dbb132b0dedfaa3d7b229680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e2d16e87f4bb7aaa22bcf6c801af1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cdfc6c215a63e7b4894afe6b406ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897547392f5940cb81baaad64a212e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25b0aa26b971f6a07f3b82554e4d2b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ce0649d31e9dce528b8dea3116155685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c8bbdcf54ff72ba015900ddf6fff3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e154286ba79d1355df997e0a9bd77687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1e7fa34f7bdf1ef7cc5d34b7949ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a344cbb708801821fb6feb7709b7a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d638515e37ea8c5caaea63d671551ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1494ac75160df6af6d8fb3d4c473f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe356f0b58ab2dd069b6f37ffe9e5eff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd899b2b724e70039725a6502381f497693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a55d129f94e534e6a10c29a8ae2d03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815748787c5e13858fd04fe8cb335ea9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15560366311c32ed89b3132aba1b91696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74effb0857fb310ff3fd4f20bde8ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c614e008435593cc79ae44cb3dd066698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73279d56a0451c414cd5007a6c21b331699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cb4336f194aa3427365b36be1fc8a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465b978fb370cd40acc36360e6b0daa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55720c968ffe9f8aef31c4fe78cd983e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a87dc95261ddf27dbde267712c73e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa668837a475761cb258541617b3ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bd741030363e0faec579082bdaa74705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7323ca91929b893aa46f2aed19f57b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b9638de59afd4587ceba58b31c753707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e665d1fae39b16ca78c43b4266752b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fa7a9480026ad9a2c71c696b73947709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f83a7860b05285c44a8165614a8d3c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83afebee724dc6b33e9b9f821a70964711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b5d6e29b78b5187c962829d71bd12712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061d698cea8a1bdb3eb05e6020d6606713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef431a699a09f7a06d33c66883c0fe27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2c24b66f7a57a0926d58b23473269715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2211cd0125d8d963e063315573ccde2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa9db3ee2f7168149ed6ba65d3a8a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eeb9f7d1b6359d43fc0a2e34e97d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0d72ea1c6533ed4e346ec9f6e29af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e832f98a97cba5ee5367292df111b60720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca535ef90daebad97b194dc7781c543721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2f9ce595bddc0f668c711560630a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de078730e90c96a5283bba8329e11a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68dd3b36a7f4592bb52310cfc9cf1b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01949e0ccffecd64e1e0026a693fb31d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5e2004d17636ecc2fbdae3a38391a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966761ae8e2dac162079f610abefb8ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a21ca2649b4f9310f744d219a7ebf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa48b10b65c1d65a7258ad3389cadb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3bc676e2f6208d6c34821018a697e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e248fccff758f809ac754e4e9e879b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41492abfaa55dd8d225c3560023447b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1dbe81cda2a2951d6843423465d17733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415645acbe7b98a665772947e5ab9e65734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c2aaa9f3f839337a05ae8db77ff6a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5303f0fd3915965cf29c93b71ded4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb278a7b0dc583cca5ef021957e90eb5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17c51f732aa5ab3d6b2e6092a4fea3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f24af2d74653c218997c0a1ab788a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297866519cf9329b1dff9c448cf1f9d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe25553fbf8b181118d69ed45f8b127741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b19ddbc51a04e9a95ea244c36ae39742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27279a9d78ec338bc3006a53be9e5aae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ac580f87a034e2cbc902f0044cf90744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa59dc61a6eff498546bb7629bcff2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497595c2b386c10cae866cd56eb9b8e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d19bd3161b0329e5c4e1003adbd2f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed200990c42857daf0f49186f320f64748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5708863b6d41a80f577b2f68e58f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35227244e3f482a5d91f8eb4da98f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccf5af50bf2e3ed03b77faa388c3bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac476b1f70ca848b96b4a2ab3424b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1cd4115d32528ae0946c418d65da8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac21e877975dbe216097ecf89c464e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1faf0ecd15df666069ec82195102c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676b430787b9f724c167b34eab29e8a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15dd8d7f82ae964ab142b0cbef7a79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bee834bc6d301b9c048f1c5360bdf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84720da96ffba13287fe9e7ae52be174759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6cad28db972ce36d4d9be5c11ea291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0591c91a181673142f45e15f0924dfe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092a37fc4c09db7bff3e43b89274ab23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03650762e2b5490dacacc93c974e30b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee0cc34d687804a26f5f4e7a3ac0e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfd00e786147f85a955f00887bfa266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4659c85f3fe6de7441ba2503c7eebea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5df673ec1b710f2c5cea42845563b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f50e889607f892ce9881c58b93f4bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d3fc7869ad5057abd4c6f9e36d33210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abcb870cb0de0dfc7148bcbecbf8e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d55e0f827dd2e90cbab5fff9f559f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6fb05f3054db2fb7a4a00e3add4cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137179c8ab024183b856c6f8ecfe6dae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91174e4cb2b3105c2db7c8e33d95571415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ba9077b4ee29e70405fc71e117d9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0767ddb62bf2a2d9c45516ac17a0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aba281cd17b0aca3ed9e07b6594ecd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e62231a82affe7e5ff1d344d88df3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0bd9357e9c7ceaf6357f92d302b6420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cf54008f46c16f993497c0c8b8dfb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb8da4515b836d819b18d9bb9bd7a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b7fd4edc82971330a2f84b53570a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5329e4d141198f17f6fc0f20813c29d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb427ad9f1023f0a17c546f9c4c4c6fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f66661ac5e7fad63e30bf6652c68526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9a752b21bd0e6fc788176e47db4cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c5bd0862b37492f2f80fef552004a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726751a9fda54a2c67e732fbab6f90c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea84b8261cbc8a0f485e0faea80f0e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6023d3ec7c341d0fd8b8ebd2c701c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1f1bd16420bfcd6cb661aa8fdd1dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296af7cd3c19b73d12ac1c31d6f5f7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665b0f08a984157e4b4def5ca5b29d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84b4965607cdb6a260f4b0d564a53935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75889689d195c67c51e2a44d28e3ae1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca07f7c9b024d06d1cb50c91e5f778a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213387c0ebb1956e1b93f137f49932338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4d932e108e1772558b15a9b99910339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167ef68d6cb029d58c8e3f190cc841e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22ce3e65d8dd8ceaa6a8e6cd659d1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001981e63390f384a311aac9f82bac5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba897c104883c1b7556bed1cf75b2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b5136bf604c45660fe7785853f67944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c4240c2d0ef092399c60afed5570245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f50ea0f05684dc9d0f05ffca8f62646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0cada4968acb3fa2f45cc646f227d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09092bf35669cc3e7a5d14d20889f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559df685abf2d29ba72c8dadd449419d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73833ec2c83218bf50148a2642fa7b6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fdf6334e396043552e542b980b24c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30a204c99883b4d1dea97beb54b1ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38685b84e690686e25c0f651e75ca77753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb184a158b16bc47ef4ff3b9e95ce2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3512c9c91e68b2e35e42ddc506d226955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5c6d3bd5ba46f962ac5d5abc7ea5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2799878c9d8a3a8286cf34fc4fe45957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e91126c2c2682eb6be5e656380025658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609b62e5bc4c1c49bf603a6d36c22f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb0eb1d9a487eab9b21c82e56e8add60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a2d07800173a219ce19acc30f512461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c8cc2de462db24b9f35fb9ef6b4f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dfdbf2187a3aa2b5937250a4cd48763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7661f6d793708b82fe80b3263a77c8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3dfaddbb67735d46730f40dfae96c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb26c1e1e581ae8e9c755909b80b5dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202311d06a083dba08891510f406205a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6a2df8162b0f895f028b1b9ae56f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74637e340294ee1154d4e5f54d6db99169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59d7aac9f88700cb3b8c9f67b8ab0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca024867f8362278fd5a800a1a05b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d5bf28927d6e23f0cc0a73f53ee5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0244304d6a3cde92b3ff0d2c2ba3c0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a701ac5b7a4d82b597ebdfb9eddc074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46acc8e7cf6fd22df9964e07bebbecd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7134fcf4a5f2dbf0ac07e2e64f83b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2478286bb0e72d16a0747a4caff633877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca085fa1752707fc78d92d6484468e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7ee0fc0274aa86d893e109d37521b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcd245043ff8ce363aa82658f34b5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a68916a43636688086c84ad2a7cc1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685256fab0772e1feefef47feeb0b8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17245526a5a8022813333ca3a6b1cb983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40541839dd7babe6bc9b88be035a5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010ff49066fd4502cfc5bcdb047d0ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d665412ec138b5b18d38042e87a464486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c5f6af8b1b437ef3f27e7b9e1210487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a345722c6663124ab1c9c937f43da688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44ca37d41bd6db0e2820b542de593489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05a3c13549e66ac219f89a0aea2e7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28e89dd0d24876a4d932651495a2c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d09e143a39939373fd1fcbb44d843c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d48fe30cc2a76c666a138151d22a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7389fce6310ad2251e5a989e75b22a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b88755db1b1275d9ba8d6bd14c20b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efff9f7b82a81d71ed6803c80cbdb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda2060da327b5130d2d9ec76761d5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f4b245043f0ddc6b45e660e29ece498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d625a257ab8548bc73fc82f166c7c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15003a41e7d4d0a84b6e43aec6feead100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e037e84d9b3309f85f6214a0949696101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8635031abfeace4ac88ba61fa3c83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5932ab35d2b25d1c414cdb622f037103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c458d55989e281c9a338e6e2482d0c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8ed0198fd618d638d94cd77eceb20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1a61351e25a650afacbcf5fbc646c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe622e88745130cefaf531ffd98673107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586160cce6972cf10a68e164e5d8b8f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3476f2b5575665d06c11b689275607109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f47ff08eed45d2b1baca60a40aeba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0136e4c4c382d33fe50a4bbebe711a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98026dc00c6a6aec05ec4ced04c93b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38cce2e067ace95703cf38dda7741a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34679394a204692516b8c0f31f92305d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1101556faf3de8c48d4e83c19b301115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee230f8ce44cae64ae5507df27b8f7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ba6a08c41cd2651fa41e39fdb32dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a491689f9c4bc734d848fefd0ec8920118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b2f28c1fd7a1db25785bc24d3e93b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f6b12a0e44c13f23d7f988ec1c06e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e17bbd1e9ecdfa7d245d64f41f7c46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96beeb2c7edb94b818ab531e334ca2a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d8c83bcc40ac389192186260707d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f877333913cd56a6ff2c65d2d0f3da9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dd2d1e3c348db6c1d70234fd70653125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371acfc54b07843f4124e9986df9311d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b726526e2bfe66e92841d446d6d0ccf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddfe90e5c45a60127bbdc1c7d230b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f32a84b5764cfb71325e72ea0c1458129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357acabb734acc9890103ae158eb1b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9b9bb03d1e9a89839bed2594800c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4701ce5131f3893294a0216d6eac7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d060c7692735220f56e23bf759b52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fd149f4d9271dfe6f02202f6f41cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d5af9efafe52d6afed12dd17585fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151a5e8e6e19333a923674334338399136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f88ac6ae3dec43398b7fcc7f6d86f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53676fc0b6e9e2756d2fda752a64581138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021befb929de67b3ec5a66c4cff22d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5541ef9ee67af4e7430d6ba9af7bb0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb8276536a0ede144a9a92fce40c64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c088d1fef39141f4b88f3b6bb4f0c61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e2d362112332798adb6b2038815fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31779643d68b2b77eabccc7b9f49748b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338c7b223823c1935afe5f7972d2139145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c378a42a330480a61b2dbcaaafde96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba37f1240c5aeed1700f3a9a14cc7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c220baca7aa049bd29664b1d4870d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aba485546bda08bdfc3bf05310e503149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e974f141a5b836f94f1be492bb2f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05995af9fdad5932192de670b483c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578121177d9107d491927ab20df741e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed56f5d5338bc0ccd6beeeb1a91fa87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3606b3dac5720b7ad7383c73b7c09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed558d326b80d1d58fb200bb20269cf0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a5346a9c3570e9225a9eec481787b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298f2060a83b2da2b9771e7e47c3287157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaeaaba3c0d5d45a86b00063afd481158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321d1488c3b7e6dc69a5fa2a56f44d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac60f13eb78b7000b321b093696c786160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c0a3d2a4639a6b403a599ecc6c522161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cf2545e33e9471b1e1a336150f7bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb452d54872586dcac4a6a814795022b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c19508f5d5023ea51acd3bef3e540164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca86aef3c6e3d83c9732c712702d620165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550844f0562bb107fc104fa8c0af3409166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8818e862f0895320a7b2a0fe3ace82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1909909f21eb21102257e01f84e4ca3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596248a672befb90aa147b518f45d6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aecb124786b5bdb4f3c4c71f634abf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be81b7a2d95c3587ff6932ecefdb68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1e3b43652660fb62d870705aa00f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a9c8105690b7da234d89bf5329ac5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed41e3b387994956b1ffbf284b2a87d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30df8a8d1aa7899531bf9271f45b7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5c99f4bea4e8d499647cbdc27ab44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe924b03535d0bffd1cd370567c7298177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b83e35f9a2661f7767a51c8e9535a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9a9d5218c63b3558ff163b2b3ca8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e34c0cf33e94fd6cda7921890ac13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376925dfbebe3e13ca7c0a4dde62dc21181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c967956ec1e6c61291a96234b2281182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f91d2db65b61273f7227def6af4f61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a49114d59d6a6a5aa63d85eb1f576c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b28023952a8a9a81963a78c8220d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b8ac234273acde7b55c4d1aa81a25186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0305e5677194536f670ce85ea1711187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97600fc9b9873f3d6206cd7685bac0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79942748636ec6b536467769e155f983189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd3a56b1b6623b7b233aa204ba00fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608d2f2745a7c0095ee0e3907e9eb14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a9c9723c6b3797acc56edce37c679192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfd34a0874bd610a054634d6c8b1b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5a0f44cdee88f6b42618737e1d888194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e2f1bd59b4453276bd3ced4b284ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55e93e6a823554413b8ae00e3955c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d506af9211ef451272f92a6925ea04a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea384bd3a0a6a8ee155d05cae0f42c59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea18d5d20af90a463534615441a44f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b149977b044c11579f0e545cbe5bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fec4d566acb1973c0625406dd848b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896118f6820762abc042a2444f7f111202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac2b40f2cf1a326f4d178d0b3f8685203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ffacabc214df4d146196452eb278f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509124f0ebca6881b8325c5a74fe00b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240de79a462ed02b81554ac8273e54d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e62366bb77c3c73ffbb568e6fd8eb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa144bf8fffd92013ebcf9732b6a8af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f538bda5b8d1a752a6b544e0bd318ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45afe0b59bc479fdf73ae8cfc816dfa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4890c1ab2fa7b53a5567e3ea80db3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b35a88bf59d31b044f3f53eb799c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5ccff1de6d13feac25aaf098bec7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30bea9200453413f97d30bb79e2cc7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0d120e97fbd5821f9b31603c79b35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328565c9fb4a45ea8f9d9ee9ff9db23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85430ac011f0bac2cdf2e5696761b10217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa1c4d9eff790ec7fe80612e8ce873218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa268147797c0b88d6aa3e1be986e41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbb8f5f0bc800475959c201a86fff5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203af8c7a3e6b285102285ff1f607ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddab1a6e85ffbc849606e63b2b6d6b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d7ebcbb2b3fa0df8561842ed0dab1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6506b8702e56c2ce413c1d6c733240b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e492380aacf4460e6962ed1fdec9b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca2c7c2426706020d4165c94e5ebe8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88299bd9ecffb754b92a6d6e9e5495e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0610a58be87e4e6e3a7f1d67e74f603228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc69459389bdca8f063e26240f096da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab6f85c4ca93e1744af746cb2b3a84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73f206139db6cae63d7b8498c824aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71788c79013ba2ef907deb27971f60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851fc53df47fb8e0ec750e86bac12d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b724ff1805604ecaa879ab4d1942c18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe9718c92edad9a4b593aafa949cb4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34faa1fbb0f67c9a2220e2a0a1ee42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ada51f72425f46e8ffab29b897d90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c2fb4864f05c42ab9d74846526896238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75c8d6696225d2628b99f230684bc0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93b6727502494a6a0fe9f76936a6e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfd67f605bff06ede1c479d631e3ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1ac208979dfc54b34257ed7cbbdb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b51b12ac337ed6494d6a46a40fd5b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbac474c6afdf9990465ebd18f3718244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89376482c818672a88eb0a2456a2c312245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72be4e51f0261863ec6b790f37aea7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b15b73854248c1d0f0d3f285008330247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087913f64b61583e437c1d0485f4334c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63524cc91bc6bd5fbc338843e9038476249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e528a6b6e08c3cb304b76e90ab06c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e0a09b590010e3aeb65ed594db1ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fd7598346faba9aa426dfc7b5323d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c27518ffc72688072d00dce7ce405253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489e6f1a98f9e1139161859b3769976254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae558bcee6f84b45d84917b9075bfd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4e5aa0957c71ab16e0ead7a6f2c49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e3f9df9dc795837fffb56629b4bf4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32913d25789b4fca5920d416d1077b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e3c79216242664cdcd59e5cfcebe4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da103e409783659470ea0994bf8b107d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b71452381b9e614ad4596577bd94a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6175ed2bd2af855e8cceb1411229305262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599856f081d8720a23e55935d9212cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6cb68bbe86263d49e8d0105f21a16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde971ed46aa359ba25f843ed6cb7691265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04ff9e2afdee5d8c694482b27c41d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef04fc1ef0e027899584e5d86ba4614267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb90aa8820fbb4d0bf96512b0ce067d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc7e75b12a7dda475f5de687d2da2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987f21dff14a95cd1b56798e59033a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa880b5695938b3de807c201688d9a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8fe1e86bb9eaedbecb2caedaa5472272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2d6438141fd0b1d765a7ebfb86df5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3e516f47376abeeb19166c7e2e806274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861b887ef0e1ef7aaf8b2b43e393094275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3296ebd74a08b9f609f1d175200b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3f8bd3ae77984ea05b19671f58574277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b12b3e52cbd407fcf22c57637efdea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680b6230f323bdd476abe923808f1b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68e06cc38fd3d25c35ebbd4447720a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb9e0194d0cc7fff586351b1847f81281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5115c300f592011ebacba41e3682c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e91bb1afdc991c8d58af4633a8565283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece68568809091c90fa9b4d7df0c81d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28c57558ce74784e6e34d1b35c440f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bb3054483e35e27b95013ca5a1ea9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b3aefe7f4b86d3c953c4c3925a459287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c7d35aa2adea86460bb880378ee55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a985a124afbbf2a0d18da7e8fd654af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761bf0c2d52abce65f262f08dadb2cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a670b20deee24a8909fd5f32f8cb35291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8bdf7b41a47309401539d8804fcfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27139eef21f5895513caa3af7ed24f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb40b59d919565ad6a4269ca5f98782294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80715e4eaf665979e3a2db170618a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529afc2ad295e8f4ebcef0b775e82aaa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455c04f7395478a3b95316dc8bf9453297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ed00e6c9edaf190331860dc4d1d48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fbec5258341c07675e57487279d11299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a450bf29630fc5448497f74516ec52d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ea0e6ad550bc5bf422a51e53fa41b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c181e863c770f7e9a92af76b3d495d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679cfff58c170ec840c445c210e707b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59618eae403db0505f756eff606f9cb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8a031d5cd1274fd02c11d76241924305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e726351025a00d9017525f84e61d3d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bff3bc82937a11b883435d3fac81ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ec037cec7da651dd79406569037f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaa5aeca106dfe118e26f6dd4aa446309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b889885ec7321dc6d71a3cad0707b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cb63c6473abaf1f2a8363671ba547311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecaac6904b3bc2f82e26c7b20fb958312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e833bbe2ee3e64123b3123d719ae422313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4136d6adb203ecd618487c24c91d642314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f23c3e594af0d56de343b986b1951315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248512e43c4789d6d132ce4983f0b139316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b494ec39cab82b93068a0fd5c878ddd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c4613fb3a160e7ac18fb129613c36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4105ed3cad56d59b4a4044bba06e0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a328bf3eb39a90d9f75f5e2de008b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86dde9e4b2e00171b1766b0cbb43ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b2d8d2a82a89c996b4fb8c3f13146322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187f075c064a35b131d32fa317658e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d55af8fa5c72ec2c2950e49d888a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeda155b4b47bd16e41d25c3058245325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969903835978ffe408aa75723e9c2218326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564b1fe5c3155fe7231230d5cc636c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422ca19223efeef60acea4a4a801354328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d2440b7ebe49a2354b5c9c277246e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866405bbc7b9ee3928715cf01dc66e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751dd0a2a87a4026e559191ddfc3404331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc6a360808f8d5da92b3045176f62a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfe4d3b1b0104fc4e17b0c73e18226333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a777daf73a4ff08bef0ad3a1aec42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208f68318f13beb027fefc11f280db0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc992b0118fa6b0dd76cb646749f9ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faa46b77bd793af8c7b2bd920cf6ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bfd6a1e0e2f02a72f814f45302a24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9b7612801bb4efa6ae3ac55073f95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae43a546e562a337ab01e7c99810d19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce098658d0488a109c3331f4128218a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c392e70214967b8e52c3ebdfb691de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b340aad4893c251fac14f493ec8cb85343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb1845c293e0074c2f77d7b9e3862f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4e677f429a729e008f405e2e9105f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8470d548b65f6e6b7a461237f329d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaacd40f40b8f6386bcf555508cdf99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102dad93ff91707e2e860fee6fa9090348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2325d2622236a6dbcfc85a83f1c2924349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983307789cd10399705d306f87300bf0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d96d4ad0f6b80ffc0147cc3b0ea48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cc004234eb30efa9e7c47ee300eb9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950137aa696c0b159c1e3456dbe46d15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9b6569055183355b949fe30955790354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b5070d075d93cc37d61cbbe20e268355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcf2196a565f635b278a9cdeb5904c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f33cf54617853f2044a9d0bbdaa35357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246b4fdad9f9995ddbae38437e9d11f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70526bcee4117caa581301173aa5c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5ea9e587c2b7d7bcae71ce898ac53360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd65606788eab050dd03761cf0781bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad77c13f84ec132b4c9be065d5f76a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec1bee868d60da02b74ab7bdd9cec2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa5887053ea01c062ae461252a46ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fed426e708098a23a074178f7d2ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69614c113c655a541c59471a3eb3f8ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caedbd379c243739828b31ba11d67e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304cfb6d39bcdc630fa463a6826107c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7cda00bd8c9856814e8056ff6fb04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfc17ad658cf6c8923a27bb1ac4a40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372132e1161c4ff232cc0f36924b0d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b55003946915aa65cdbb7ef4dc8963372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade42f1e769a7813eeb98d5f40b10d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c377ca478d52271f5ca2edd9f05a6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f2a43999f7062441133ec962d5f28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb254aebd585fb0eff26b5010cd4d618376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9980921708862c08f203dcdcdf9bb7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea94e96d4dbcbe356e959fe24f159b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf64671038282bec2c70ca718f085379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da052f6415c4cde9f275fb9ba2f1ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848d03f457cabe3ee5e8fb054ee2e66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55e70df2475b1890a68aedab05bd0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c6e0fca6bcc4c59647dfaed9c8fd6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034bceed4ec50d1ef706cb320848e88384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03566b3fe6233e61b0a1408c54f9cb7e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33917980a7d87289973118d3bf055b70386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80b4981fc805667af23472d61bdef3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd711be6cffd2493d34e70c9dd4ecf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54498d54867e105dc12356f2ddc062e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e338bd695b7ae19de4cf712cd110241390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745483932cc118ddedac11efabf47b2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb824d2eed2e22edc81f7f2d92f61833392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade21ec8184db57e86726bd6238c5c24393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a2fa1ae6d617397f5027a9970ce22394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8175180cdf4f62706597d1b05eaa52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3087ea37d48b0690000ae9aca1ea560396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca44aa243d7822942c20caa7135d8e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835dab4af62e023640fb315eec0c6f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddca332cfe0e7bff44e693612bed99399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e2291131bddd80e927b3bb1361903400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66328dd56ccd987cf6d7468c0ca0ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef175930ee3809391005233a2d31d9ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1145f1eae5807efbf9c6785ef17c6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b265410973a454c9ef31977480b6cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db606a64f4e326fcdc733cfb073fb9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d10fb8989044734ab2bd5eace58de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8909bb27e21c43c4d516133bb8c8fdf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4050e056381f63efa3843a9df7944408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c69aa1ea0ad5f15d19130c3b6cfab8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88541d8b82ea32956362d974fed68916410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6d97f33a07a9257f1cd1c2871bd2d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ab3e447f8eed86af7c436d0841f07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb021af55ad36dfbf340a9b858a854d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c258641a9424940cfdb3f21beb91952414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f40ca4228a3adacb1ab38540fa650415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda899d462f7cd01a4e1456271077676416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e74e4dd891d78eed8e8a27a3a50d82417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c968d86e0a6e280fd55f4a09aefe9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67cca143182111d5c95e2ae1cd4107419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577cf8b32a1f90f103983762127263b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10908b405aee2c5e8d5e564ba4decea0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db27d886b1b83734873752ce2fca0f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624ece69105d713e5c19a5f28fc69d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486715730fc77a2517eb5a23773d288424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e4556b20f0fbbc2fe997fe8b5f88f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2c6cf47d341318029fe2cb9494eeb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa455467bca7fdc329acce561ec8d343427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc50f1cb4b4b62a3a651484814660d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862c466b9f5493ce526568517d0992d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2844727668952763322ccdb997240430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fcdd4e9f6a012b915f0a4b75d4963431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a74519cf3d82d01260479205b9a3a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028095447c57d24894f30731542549d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc464c9bb26a7835c9236afe9d5da63434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28315b56e8cf53456ccde28b5b9f272435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88306478dad9d0e88f787e5c4ca6e994436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f750849af12478cc7deedac5e979a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ef7c37711f0800a0f98858682b6d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a2c457def57bf2b7a4ae413909277439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3cff04db3150d4e00e007551b8c32440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22452646edb5f23bdb62535201213558441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3e6647a378e7825a7fc4a2690f4c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b54e9fb1111976d5bfb9ca82671d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09c720d5b6174f2174cb6a4e8f76ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d489d4d2d749c98e1e89e249b1f7ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd96c360483e3faea7fb500870f35dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d430aff47398f41160aef6a9314c64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aabcaabb99e966a4a2eaebc603cb16448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c3a454a5e15a02d7eaf4a5b522458449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c5eac326a54fee5c6f2ca6306dea3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc542beab9f4752f7d5101a738e363d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e8df0971bda3e299f43f581593e43452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069167bd6f52e141abfb676247633e7b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc737e9ed65db1975ba6ec784e1bdea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0ddc12e50577640f8ec570c909d6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb73dbb22ef36d212a9a74efa118b38456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53717a8bc65226a788c1df1eb289aba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab7c0664e504bb88668f279b7eae96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940d3e73ebfd36a260425721167d5c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4b7c2ca095498f387d3fad9c919ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96643a316923618d7d214c50940ee461461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f07da40c10e64633d356863dacf81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588669c44e626dabd9ec6bb3392af334463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60198d9b138fe5ec3a346e91083e836464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e925c96b1c63a27047bf282830d50ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99e85f36477a2d503c811bca908389466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9468b64b9f8b74fae9224e72d552d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109daa973ffb8980755ed681c7facd6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e01d26d098e129ebe64816859337c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93559e1436021f34b23c8cdce05875a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781daa61e5d94524555fbb4c252e5b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a77263024aaea1ffa26f4c8a2221f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4004ecf939989139ccacd612eedaee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e05fd2050c656d1ddaf7023769342474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f28ecd40abb97c233e74f688593ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f805f79efd9586d07912ba384b4b3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62896514ca870e68035e42c0f347db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ea1e5aa59b6287d3106df439a5535478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f35bed5c6198f37e71be886d41a4c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cc5b1e4b049dec6d93c5c8cea6cd5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc8a64f8491db2fac87cda68ddea2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879718645422cd1930ebc209fc129d48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9696079f88cc5bfbaaa54fea4cd223483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08895b6c544025ffa78a0fe2177bc3c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea23eaa1892917ce2a40949681505fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e37c103b9124be09c352dd50a65e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48d7c6bf8f942b2c0383810fa95054487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e4e292a93ae3c31d91cfb5d092cbc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1685535405ce81c58ed7df9165f2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f77fc6eaff7f1a4b841064628c6a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14cfcc752b877b703548f160f66f21491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f26cebe58243e9b193f4b03ba8c9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8e132b803bd9ce03f197a486c13d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0ed55bd9ea79be9d85e34f189d80e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad525963d37c30431e72054669a6fb64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efee1699e293d3b3f0e6cb941a7b47496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be2d67ea860fc0054bb0b4441393f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500f39b9a1e9ff329c442fa815852dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f424ab2959cf611b889e486440e890499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10493e587f14d382d025ac893551fbd3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020271e52841c953aed90685c4cf625501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11637e10d9ff530a741c183d45136fa7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177934a1b87a91ba6d3083b65c4bc07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac143d7cc5ebd28a6fa63ca86146a3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630db4d6788c4cd02e4304f017f5d4bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63044dd41f261362b11ee4cdc7a013ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097084620c62dbf9fe822418fcf7624d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652767f9010893b5ca44d2591cb1b754508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9b342718e8e55dbd621b5cf168acb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf6924c9c38bd0f21c40f0a34c0ce6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b8cf1f99bdbb631d4eed70f6c5068511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45ff4e156efb71f2b9ce410f7f9da1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076136d86ee9bfb916848cd0a201d33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3230c004cae1737c274cf8de7c557a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97881983e4bc0f65fee33ce9128c830b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179e5a118a3e48d110b47b676c1f8f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d6dfb96029b2c7209fe5f0058c86d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c201b9e305fb25b66ad0f743de090518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4c01e1d3b907ee7a48aff950417ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb9764d33e4c9339d9b864ed119d03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14726c398f0e5f9940267018d8a9246a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659875d1aeffd5cf566264f4a073596a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1330a174d544f01be2ad1c61189034b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b1c610a642722eb60f4e65edc1476524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70048f726ba1dfc184e78204ca086fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29292a4b7270d2bfaff2bd49442e9e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcb96e415e0fbe5b7c99798f419260527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bb2dc329ce6ba7c0f62fb372b55a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee4b0cea19e21eaa3996599ac6afca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57683dc29f8bd03155b1a18bb7d056df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b34fb5ef40055057b3ab64bc84908531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6341cd609da41d217a5b77d3af5584532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c98e71e228457ec1b1a70dddd2bf38533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0876bddf561748bbff97bf2bffb2cd5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d62dd17dc525d02102351e94d90894535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78579ec88ab7e46a4765b7e5ad66da45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226542bafd16dfd4a0ef5deeb75e79bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71441484dc3dcfc6c812208075b1348d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f0d257519ff63fb81a9976ebf40a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bb965fbb0dbbbfcfcb12401ff8001540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6a22fc826ae39d433789182b88582541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc09de574cce4d0aac0921add20042542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f790da735c3281534965773a90fcd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89dcb576b1b10b0c917129ba358c6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac50401b20b2be476ca868ff2eb8f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc79f509113e0958b7f35937e01c7fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c378948b485725946e41ef7656633547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9163c46dbe0fbf0b293e9727af478d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a76a81820c7737b71f234576d76ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d22768ee73fe4c75793219939c0b19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a40a22b52352e3ed6104b855426b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586363f1d5cb20848f96a03b446e254552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5ca63b5a4ba51008d8050a62e6ce2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d42ecc3ddd8bad259246d11a62b74554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa76151270ab91a391116c6ef95498f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31db8a959c6f4259ad005c64da75083556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563fb55dea3362c135545359251d36e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aceaf580b7cd43f7b053ccc8dc5a6d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcebab19acea2db6ee6a71db3a2d41e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9b9518753a8fa9003f7db601ccdff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77147a6dea95faa7a43bde28eb13b31d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372a94393c3e4be21e92bf89c36724c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fb503917ca8292b87f5d5305765f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80b35b8ad8f9654b57c086066e59dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50980b8fccd9e5bfe834ca6794c3b6c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ffcbeaf07f0bb8f8f3436a62f8ab5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77302bd3d8e6432eac54483abc3f433e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c8d655c4e82b7da9c1749ca7e799f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ea34254200c09f5acebeccd532882569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ed2b0819020dc55b887bb9f938556570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f33fad443f92427d30b96cc2b44722571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521f3567ffcc4fb59bca764765e1fb6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c337bc87adb26b8aa59c539952cec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb38803e18aa49bec40a1532f7ac0f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ecfe1bc0c282381f2ea62b702aa53575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd9b0d536b175fad78ae1a282ed187576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ce70b64a7449a8a6c1b625f7cdb56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710814c2bd1f77627822588a0dcce547578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7490c18498edc2c76400dc058e538c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cf4f8d2a76e61bfbf547427e306d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a84b1cbba5cac0baa04ee56de7f4e0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16f5bcebf259b2a18054bf01c399e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19d18c6ef37b0530339b074cbe61a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb73ff21b1cf94cd2dc7ad2c6477315584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f057f5b476daf6d017bfdf52843841f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf42c31a3119caee10f3c9fa767e7c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc40b4af44d7e7b755d1c2461cdd27587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb992825d4398738165a9b04a512e1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2944b63e07baf296f72fc0f529f33589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149f53bcb2ce957fc40cf20119d3dc8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f133506690048b8edc5bf26016bd3a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a492a5f27a3c1d4d633f4bea1dec88592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254eac73a85f93d0dc942dcd9929c3e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e08ded6bdf0818e5b65f84a415a27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a0d15dc02f08fcfe384a42edcc997595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7008ba136f9de43f5ef3e728ef5b63e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d013f30af01da1df2683ccd22d00d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e45423cbb68b1dffcff51e39efcde598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f430011e64b5ce686f327d764699a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4b57ad8e808d2a290dc42349d8a27600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07e53062bab4d4d24d1f9fdc196620601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5097ca9c7668cf81e16e2e43312bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a089d25191262302e99a345b9e08d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb2bb723a47aa9b5c47e6dca9ee598604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81a255bafe0c98e2d1a42f69d24a35605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bdb825d3440d67cee58bb880bd584606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c670fb3ca732f74d486ada88d11284e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ecc75fc592391f52af3c259cf1e18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf691c672c3f8b0a0c4560effa07e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2634f18ddd98487382449594867e7da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985121e24127c02591bf11583302056611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b576746b5a99dd78a7afb58810930e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8804577dd90c9a84a5c6d2b570280c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d12d4464f136a46bc649b0168e7e86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf623d545a517319be8afb7bb41b2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de937e440526ef409a4d640573498f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7890281d769c8ff47d9918b02c48b4a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607596878d376abccad08a2b5ef09741618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93c934683b924f1cd18396ee5cf5d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafa71c8500d2e376fd7f836573136e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ee82b4ab94088a6e76794a25d12d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0792f1fb15ef462ac4c6319e05cc7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e726d34649d1dc67e98add3c2edce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc68fcec503300436f6ec0d066c7a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353f20088cf7d3d7e6c50694a268ed9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481a4f4ded63f138832e5888fbbb5bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273fc8690e5c2caa619e3bbca66096c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29e572b804c176e6d9b542e428b624628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7a2c878e5d0fcccbd546c88265773629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01191a3ef15263d2bb3a2fd81b04ccdc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d9874392b598d8dd9bdfa808701ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf4e144768ea337c0b62151fa65350632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaf1ff9ea04b00d3adfc6c6021fc58633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29e177736b356b4fd750c15adebe12634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50ad535dc426e2167a0464ad3f71fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77304fd24cc3d8a56c4054128fad9aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15c12c903a20ec787f424d3a3afe30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208dca25e4d8f92978bf9419dffd284638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a42c05bfc81896c3ebb97dfa83216639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d98a0d67fccdd8e5a0316f218c77a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5912cfc0e3308b29beec52b56453758641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a910ad3670c1d02da407eff6e8bd9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513990c8704a610a6c723ebcc204310c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf41b487166ca661e6268f22ed128de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c999b6733efe6354a6d982f5ffe724645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f615473ed0349e9f75c3a09a67dabbc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41036f69415346347e838f0ec8f3e51d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24102ac18f7dea91d4e5cf78263f74bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fdcee57c255512fa9655de7e33ec1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9a1647f1abad75ca6e74fc202dd1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e43d1fede9b9cef0847ab8bb3b0de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50f5218a3610ddc1a48b4679824a6f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e64ef1c51df687654aebd75f95314c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe61573d7ede2707f1359c48da1f240654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc09bde9908efd05cf307c62252e5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2216649dd9693e0d4997155aae52e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda07851b79570fc037874c8604d2ca9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadca291dea946c962cf584345ec6341658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f26d7017107edd19b25df817dbcf2e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce9727ab0b81f2e2194f32a56b73a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a60f5e73216594afa0c2efdac8bc4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79818e3dc8580be6e13ee3c9477dd5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966c61da31ee767babb17b39696f48a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177abec8f43f7af0861245ec4255bd3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d1f74e30cbf9a5dd209ba58014b83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c9baa0b2816b3d3bdbe6b6fab9bfe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022ef80ae8bb99077b4c121e0bd1562667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dc7c1bb9d2fd39a3305d133f8b037668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e36feadfe11dcb484bcec54958dcfa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bbdfa319c95431e50674c3d0a99b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909bf9196dc6172b92c6051ca10e8e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff30ead55b4ce3ee97d6901ef9a485b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1072ee81f9e28c8c9ad1cb02bf7a46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510619c999478dedf766ee0cf4bfae6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43944ffe4d71efcfd48cb8cb2bf67670675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140a41401735374d3e19144ff01a2e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4130b6f19b1e328ddc0f0f0724ad011677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca705d86f1b77349e6d47255d48707678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff131a491d77ad889a2c33809c26b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bb79b7d4042cc2f17638e96bcf3b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1e342d9b8d80f8c68f515e1c9cf63681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d811c0d7443ad0ee926f636f749a760682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5279ca8c38f57ae2f0a99113e99cf1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4664fd1fe28e321c9660633f58eb81c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436ac61e2c2fc0aa5734e16430b262a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35a39a8f3217bb0275c7c589784bd6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a61b7cd510d46ef2d69fee70a6968687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11696e239090fbf47b7149af5de3303c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a6dfa25dfded41058f77e563e84f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c126114335b5fbdb828bc4d4549764690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2035323729fbbac76a874d7a52362691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462cb7b4fff2d9511e3392be63d4873692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b680110d8005d1eddb6671dddd5f78693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937fe5b112498efdb96349c107666c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec32cef324f43e1a80d0bc7773ebc5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab6f4bbec8e239cb5f29838a56081f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090c331c575b16aaf60226ea4177103697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2e1394428f8fad787639e305f001d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee46ae4a99415b9feff2178267559f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360cfe3549173e37ce6315f7949094b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e84341528cf218a40f69c7de3126e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898677fd3cb2ba6b694019d98cd84d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1b41581de93d7b07d4eebf8bbed3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d1a128fdef185853b75a299b35c28704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161b41420acd5976994b0080f4c2803705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21e0b40438faef5bcb2b09f18be4af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f38900d87102f624e2059cef12c7e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6bda297ef76b1a315afe774558171708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bfe89acb5ccdc12cee394c1d09640709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b14fd22c5d9b8a55ec77d9a1b9edf4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f18e9a9ca26980a8507baff4b0872711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb31207bb5e625a3754eeaab802368712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386d2be68bc13305716287aab31ca72713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601d7122334fa5fd66146a6861d3198714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00990f441d7ddbe536a76a194e586e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42999ae729fcd6aeb4764fb791ec4149716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22fb1db7e52bd0b0632271977e931d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bba019e445895f77b152f26182a19718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc274ebc594a69823e42977a84c4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac121e8c2f0b3d0b924e162fbef946d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd51da4d7996640711b7e8b6fc77d28721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a55513e0695916e9637c828561d02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf259ede04cfdf90b2a2cfdef64ebb55723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0326645233265bc56ce0dbc94e1bc22724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf85bd51ac223bd40388b6c5b50131725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87ccaa8ddfa59dbd5ff8398314a71d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506422dbe899d65d3ba39e06d245e052727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b285d89e9c00cc622ccd4d88a3dad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b3968cc9fec4ac392a6091daa2119729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee145d07730857d3968d0004b69f8c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f9a7e06184b24640ffa35c2f02c5d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f9f0df77a7c1f5ebac3d1f1918abb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d511a456e59a676ebc50de50d2cf22733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a382ad0b2aefa891057a1e140685792734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4d00e7385b57b9cc10a517dadcf7e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2e93639fd64535e87162d2760ba68736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb792104eca098fe64f2bfa6008511737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12db6692eaa73c55c88fb468341bfc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1715ca4281279548e3971bd8c68a08739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a1f78ba6214188c6202231e389e8d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701618486626236be549b8d86c65eec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca00b4f3e2aeca60573134b2fe4b5e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831e7e761f0fcfda985be3d67c8ab89743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3779be48b7904573f56a4e7aca6bd3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306623475883637b0091d3a11abe479745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837847936704649a14e6ef6cdffdccb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985f0df1265c55b3be7b41758e8aa91747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466791d5117d90bd38dea76b6208921748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce8593b8b5139ddda58c88807e5be7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5eb12d2c20faa54ba49a5417b4bb96750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ca3e5b5eec9de4c1bbf8e89d352e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fd39c44cec3f549020ab957955854752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a1099c0b784b84987d04020629ffc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2192b01759ba44de64c93999d3fc0b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148f7cef68c21c0f39a2a62a960d1ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9328a7d07c77ad55ddf13c5797d3c3b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42447c2be41f01bdcd9ae582b98d1dcb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dc83ccff93f2f0175c57537c74dfc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18512330d6fe178735f5528a30529495759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>