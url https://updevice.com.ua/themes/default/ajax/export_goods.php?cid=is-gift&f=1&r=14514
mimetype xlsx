--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186bfb1d6356a3146a6eed39b541caa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5f79b54b0161e49f588e445a8c8432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd923ef3b1d3ab1875e4c61b9dd1b6693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf94fe5f5eb11fb91ef0286021ab144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d31cf98e5b52a6deaecf43d48f9505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bece36213df8765666e81c52aee5f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5908ce7143b363843274547b6bfbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6738ffdf5405e5d3713c929e217df668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128bf0a42f649e98412f300f1607f889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8e8410e07de2eb2c9d899e8c3328110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d375bd50bc82ae05ed2f2dc9e99e1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed992900da6f6dfbf5017bb742e5894412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d01882bda3f043c464fa2299c2e8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904efd00ddf78d1aa1bf0924b8ce1b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5174d370ad1b3cd36f58e0149f376bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851612a4247f6ebece55a8562082d91416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a960e92992b19fd5183336eb473e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca69c1cd70a8f996c1ac840f44103c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc962c0eb2dfc6bc881bdf3731f51319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc83eaceafde4594122ca2115acbee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3312d21ab5b7ea39d50c29b6f656a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b6898c4479aba0fd9975cab6d176422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31158b0216fe802bc671ff9e027e1a6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3107b35f0d71d23be6b173d1b7c7ef024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88825c20855f70dc5e2106201963c8c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd8c032218d7f0074b1a77446a226326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41105db71f639684afca2d52904469ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231c2c50dcab38e56b514ca74ccf37428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39608800ae8681b50933c94717ed25ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c86b6cacf150b78be09ecf4e2754f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69a947994f6263d546e844539e377831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f13a441433c7f88fe5227bcd7f0f3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef754e3f52138701ff96e6b13ec98f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf47fa92d4b0c746b47aee59c42c30934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2445f6d347cf381b5c26908d6bf4b8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a466332ca3f1cc4cbd187f90e5eb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61263cafd3ca757dfb0f5d2fbea8a7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b830e88db4cb55fa736c91b9bf932fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa99fadaa45c1b5a5f5f689bd269d3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db544c8e29518eed53f05d544119f6cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353dec0cdefae31c100dbdbf9fa07de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8460d906dd28e1372987214cf3ea2df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ce046a34fa9c2f8691de5b9adc68443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734a1c012a4cfe36c6742f9f782630544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe9043da9c74cf9cadd7a5fc4a3ba445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b650ad0309f0693e2c417453dda5ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144ebf1515371e867c3c564f73ed5b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c3f022ceaef46d989eaa10892fd9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367258fed7f2dca3a4687d98e8a886749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f9f045c082b2429c2bdcc5f69ce0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60095f2eb7fe71bf4ff16f18c3263651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137046ede9b42d32f4e77274615ce18052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115e24757639691eddfd4ab493a700853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4d8a759da9f5475703c0f6698658054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8512af35fdf7b3af9a6e6d248c4adc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097441ced5fd4f49407a222bcc5f46356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097415b4e4287393df3af4f1e17d846657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c31de8e4e261c48d08bb5cc0fef59a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ebd3b9b37d2c8e216c71f71806a7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94f993c8e9b44d9dbd48fd0a35587960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4161c695e54333534f9107c253633361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f19cfc5bee51cdc3f8083272e17ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371807825d6701941a9ec2dc9feb0daa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11682826e27290f2ee456b22e0cf6c6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa0cf9bf6518fe717851197bbd67da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc05ca19a380276d419a8140f5209db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51525b0cc22059c9cd8f4bd09ae3db7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fb3d4160e86c2ba9be02a9b1c149a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411764e556aa760af62dcab90f8d57169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a9f8084dd5b8c794a0b988fed4ee970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85985c65dee269114323083c09a3e16b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dfceb3bdb77056fde957403de545472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04ad593098800a3205054983b2c51273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb60131be6632fbc39a45584abe9b5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb266629b6d91476aac2b306b82a4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18755cfc95e108d198655c07982d4e0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb01ffd1e274e060a777d175417e6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3eaec594389e73ff6122253ed1e5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f991f5bec58a1431fceab39c6452679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8926be8437879d3ff9711e54119d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c10cc6b8c139f74722fa5b7efe5a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e345145a4a318d0e9dac445e6cbe6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035797ba50c841e186f144cbcaafa5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff585bf4f5688267fa82a0c0098376aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ccc3c69717c7bf724b66c5eeb0df985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcee4296984f966a7b361e008586e0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58aa05933df3423fedf2f27723f46b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3b45fa5f7c09048920973fbe3906a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c9954f62494f58210d73c5b7a17e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0cddeeb0f2b4b22036bfd89656a9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c9f1fb1f1319db5143da52ed6ec9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b069bae3998ad8165cd41d04261c14592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab490ba96b3fc310c91f9f6d458cf3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04958ce1aa0991e023a060918923dd394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64325aeaaa3aabefd6f79f8f4ce87b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a378deadc57cd7d891cec40081756496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587eace6fe9f1f8dca1011f8320a9ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a85d051cd502233190d500a5a441e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fe68a1b1b4f7c977a61666fe5ab1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec63da023088ba767582d83127fe5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c1a2e8e4678001859633b26073802101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679108e96ff94a935e2a7a72f62f0b7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5e7eaf6cd0c84c439834cb9cfe6b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c80a560c0b2c71935dccdfb2262dbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3277798bcee29b7cdb4a6fe4898681105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0666354086408659edb1e32ce1d33e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587daa1117ca0918b94345e3b9714cdb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbc415400f225a9277c61f60e1bf3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebe12c2706410bfbfd2741698ba2f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e399983558b392fca88c9e74710de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a90a742f677767b3aff3bcae2469e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff1908ddda44840b5309219104f79e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e66dcd23eb3a1130055ee07d4efea3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359d512111504ec90e20e1ea0946339114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a0b068c569b8a9120e495b68c3c0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab68511fdc8d305c25e3a90fb23c4d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb986366bcc1f73e20172d0b682a24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03592449be92c9a346be9d3d4a566f17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f872ddc2b8b943f7f067950160843d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7da30805bd9c00081a47fe5c8bf401120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84ce72218cb6330daa8d700bae7db7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd3b6921d9cef93d069387ff91a3ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d63a5803039a4c6a1889a05ab8178c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f84db8aff8021134ae67a28f555c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b372561ae225aa8078cae8665d1e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a2a08298c939be1ad2fc667e5707b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0ba351a9ce64bd952df61c37bd8df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06d3b36cda1938691c1dcfc8f3f43c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d47993754db90fb90ac9ca3e17880129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335b0e0f79cd13024973eb8f7ca5086130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398d949c876c5bf036e3eb3132acf5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52555bddaa40de4425179ce25b2befa5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2321186159925f27f1a1b76c7090f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3489d177f71685e13979f4d63a362134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0359575931aba201e637351fc02163135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefa6b0ab7771ee16b3677008c1a90d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c289b9ba95899682d2befe2fb76b4a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbfc6c0fe2d3ec2070eb818d743120138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813852d9b70a914ae8d243297d5c7d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6690b16716965f5b755c639f1ff440140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029db01c1d09cdc2129559805b8294fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a12283e9565cf6fd70cdb728880555142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc16a95aa723a9e574613bac48d77d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82e8996c579a1500fd20487f72b0c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c137f70d784cb420e68cf58936d48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c37edb6ba81571d45345b4c3c5e2a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe183645858de0a0d093cafbbf2a32a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda942c57c205a9313fc40423dc5b3d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac209b724c25e44acf03c051189229a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adea583ae433d449157cf7d8fc924a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576bc01b0e8f6d53b6c0599c318e3b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51514b01d8c21187d920325267e5a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a6a5cc9bb4a0ea476329a543ea1ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e83eebfde7c03a2184527ade44f29c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f638ae11d6a4190469e5d700e3146155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2dfbef972418fb26da75cac29161f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c688a19d569da38080c4f9ad41206a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ce29e2389cbe3805e48ea9330cff2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa873cd31454e222abfa4f488c9f7ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6737019cc5c1f828bcabda62844c8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e73dc64e35f326abf1cb1f71f65e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6a51c6a35add2887327b16e2b8d27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b5190db42cd5c6c8165297b9b5775163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705651b433a9547754c185ceb236b2ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24df7d2151ccd5086d46f2007bf2ac9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee0cb2a0a3c57648a2228640ce9412166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e62d7b176e9e8765f3aa9bf5720e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e197b56e3d8c780cbafcdf5da5ba8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7531cbf725e6cac8ee2fc014bec5e24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb19b2b5d01a42a3a8ca2fba958d41b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5036edeb5f16506d6e20217708d8a34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002420927400fb1aac482d602fc34d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363a2000670a2a5280a105345b36945173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e778c03fefbff4d31208bd035dd7b24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8002412cfb4e1c5836ef2a40b83ec2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492396a7d5b7ea2bb3d4cb137092dc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fa9eb8d491f943e7bb12b845e8d9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12283b3ba7777692ec324c3d5beea5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97211ee0c7b2c7f2ee239ccd7bb2bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f16ee96e4a662232768a71753dc4a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387ff60b98d8ce083b06fcc55a9d440181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd31eff756fed45abceea447a80e8de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a394fedde72f475e2369d66745582a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9bbe944b1efd4793d5b083a1201d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04126ae402c966efb6b5649931fa2aa9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014797785211cd19df6a2b3930a59b65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b55c894d7ba3c021273ae6a3577121187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fe7fb48505141c7790b354f7f046c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34964692e9278275ea5f6534a1e27c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec234470adfb0339f95e9926599b2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64047ad18579e92625453a33b4d42297191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25ac0be047a0e66d7767b2e4f05f22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365d79597b3ac2a2d1a170a0c8492a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f554afd9f52477d2ae00b8e1cb08fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01266439ea1682139e3cb0e80587bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec95e5cda6289db1f73e1158b4c4f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098417e1caabdee15fe39eadf3a9a60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918127cd2496d024f53e8d29cde4ddd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc5537f43398be4198813672770b74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e91dc50dbc017abb0e40d1cc5551a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a1a54d9a42432b88e0c068b6cdc81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a78a435a9945d35bbcccb17e561ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15802a368972d5796067f007a4df7770203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e0f101ee2593d4fa1bf9830edd2fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb6b0708356a1635aa7cc7f80d7343205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51d4947f673b75a5e87f86cf15ae31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9ecb627e8ce98508cd94b8c4a1440207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51742ab4a66bb786d0fa1de7fa52776208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48acf21b6cbeec926d04d0b88f1f2c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441880939723188156515db65e44493210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8761154e7c5d136ffaf05f7c1b26fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431d4386d6d3bed8567f815a509979c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab4b45d2cf54c72910d0d5c7f20940213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447eb52f079ceadf330635a233413a09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63e48c5e231b03594a04f282249dee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32120728eb2191d6c04d7f33e6dde84a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291aac5c9818d992476e30ff2f0824dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8199b4c035315f71ca4f75e7f2e21218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff42a0ea6431a4c96a717135b4ec63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057810968e4f290c9c2807cb9c8c7135220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e21188adfade3401f7fbe1669940d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedefc6ba4beb75f23b822548de4666222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72960389744eb8183efa3a2d3d9c6b85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c329045d47b05ef3de06634f53e32b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96378b25ed706cdfd3dfb4609abbba17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dbcd96977cceb18bfa15eaa4d5af0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1a2e794c211508b3344976782d44c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718fab202be0634fcbcc1d629556ec5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76c0023846488e489043546f7dc967229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acc355bd8420ed88ce6e346616a83a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c288fe1410e4e89367f2da4cce8e0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87845fb9cd2eb43865384f6e6b554b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b3fdc563a747faef2d836e18cf19e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11557da00f3193f8d3964a16c496e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11a0cc9a11b5f7334e94ecb3fccde6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afea6062c4a753e2b191c472b060916236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fc57077a5b77f054c8aef38544329237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97727bcbd45047fb8e7bfada79eeb37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10cdd0226a87a77d0d6104e919d799239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02153f31012055ac0e29a67d09dd34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64195f4a1cecf8ed76748284da3f7d7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2cd2cc1a869c3b8e7500b67ce76bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d78dd78f187959aa1869c8c5f65f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9084c80c6f83b2c7d72e934158867ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b96c921f42cc885b3d6c61ccefae4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e209e1b1bb46c1dceede000e1ace1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4260f2c50ad6896aa0dcaedf4813402247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bb667d28b3aac4c798c056c636f82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f68a2594f959249fadb71fd59889f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228c7de002a8c705730f64750c58238250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2170bd7a8495ee727cd034f1652599e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff0726b90133a47e7fde0f3c3842aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e15b14de7b4dfc0313da41899edec8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f8eb24a7df31a629534357cabe2c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8929b6caa9331f33d3814d00927da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7476b240fff241cd7408f2c98668def256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac06976bba9cdb10a5a50e8e81070f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853058aad39173216b51efd3143692a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71b9fa85215f3c96a1d7901d646e36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fb5354b19f8dee8ea3d236fdcdcc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bb533716bb6ee6c0e1e17242a6691261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3a655510250c69733b4f510e0af7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd7ca56461f4e19468583de9bc7042263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141a7ce7464515fb66c2935f9426f5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5164ea636219444bdb09a64c44031e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacba814c05bab012d92ecef537d9b39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778ca26b02d528e8f10bae27613f553267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a544ea72b23b2b325e66748a7264cf8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c27632c575556b751fad1d8b0768e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc31012cf55b151777bff60ca9f687d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfffb691f57c3f425ea557999c5023271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94c4c26a1fdca95a00e681eaf6326f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22684e152c119e9fb0854068b6ed6de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1be76759dfa4cfb14b207386993a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a1ac8e9d149c1b32c9380f3bda832275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6aaa33e34f2b949560e23c58e7179276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23603d2fedaa861f50960f905bbbc216277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd2e5cf6fa30bcf3f167de8bca4591278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20fcbd7a29dc4f369ae1a1250df9aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed731236241153e163f925f785a6e89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d2b3180599af5393ae7d42421a681281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c85a4c4ed98b9a42fd84ec6cec41b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d87a7012b5e139527e5d370c599d32283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce6a322e1ec474cd397c27832c5ce9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3baad64f9611ac98ce2585296d4ff5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf16d60813cc45094d60b8243ab470a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1372a7206b0ce22dbaf0d3518e550de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fa33e7c1526eda4e090be0558f188288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10436a046d7efbdea0bbcdf2cd463a9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462ea7a33427091a752fa2bf05d8434290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994ccbe9ae91da48882b0eb46b98827291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e239990c9eba8f16c058b5ea1c3afc7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63eb44a9d9e9309745d60e15e102057293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cde43533a714c2173fc834cf98528a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb897eb60a629e8ef41a709fd5f7270295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ad48bbd77dd8c504db233af8d84e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab6d74c70e0d7eb9e0f9a767c9b402297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87770eea4210d204635ace5a9b540434298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef5cde93fbfb8cb6307e9dad33c643299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d75623aee2f2cb9b50506d68d9497300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e2e90fb744790035bacf35dcf16af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f70f6cab2eaed0814628d2d9dd2fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2008bffd9badef3b220bab9c244854d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723af30dacc64d65a76ffb3583c892c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc1d0e1c9d1d3871518c34ba4e365a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43658f3223fd30317a96a74eacab69d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb58a30a6ec86e443de8e9a93a4dd76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659581efcbeccdce5bed3d5e50d35d01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00d7151262eac4f5620441d69f0f66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6901a9ab8b3597ec8b150b5d2ba7f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6a091321174e5a97f14897f8febc3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08bd011f8fc42e31447142fb2bea79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2616f134fdb642c3edbe286cf546c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002fa3938ff11ded0746df82f65a025314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17c53b86126cf8814b077057236fd3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde94df3d07017dd69e88d7885b007b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0072b95c37a1e242cb306e12f9023dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bacaabfa794321fdaa782fe56d923318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75051e7de505bd620d5e71dbc6c021d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88976685e06401f2ec185c21a438fb74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31699e8bf16fcf24f9a8191b69e68c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb4dc40bcf4e16dc49d38bb6880224322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab227f837ac7ee267df6ef2b66b3e4ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee41d1e0bf5a710389c0d19f2bd8b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69a9322b0bdc93dfce7e515a0ea189325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d5c5995fed4437c1c5a9d0c987230326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958a6fd11edec3b5244bb9c51c7cc1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a36f9c8e82597d4bec57bb185265e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c1e6e73ab216a7dcd81e8a5491911329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e3d92723e50dd7cd0a6d2847628c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4495ea302409babe903067604ef52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f55de5c406d125b07d710e460f2489332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade12b2bb676cd923e144321dd015ddb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57509a0f7ecca4e9ea53e144cee011334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b9abc1c0d26f05039e72f4fdfa2bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7039a18319b6be16d01463df6dca85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a156643856d8c2fc9bb213cf3b72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476ec255bdda5244599d38230c9c199338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d2e749b77e9cf88d97ccf02b8f02f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273408c12bfb501004d91388f3c0c983340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c734a9d3bce8fa5ff5f44e7ab72185341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bdfbcf7ee1630974bc7faf6bb2004342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca01c110052d273e6387508b668428343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d10e7a84870884e8c2db9886acf9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f91a9ffdb72678c61b0a72dca0898345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdf1d961f6c542547b0631cb188d58346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d8d004a0cdc3f4cdf6997032a711f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416f02600f1d05c84e9315f6fda6980348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20182880176da0e92e5fe5ebc37fdf9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647018d39b205011e58db26d185f2e32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfd742bc4dcfc630a2a50886339900351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759735dfc6d64efd3dba81d93d2cf9c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9920716f61ebd339aabc4cf5caf0c9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e77cd7b1a9f2db522ff0d876d558c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3eb78c55de64bcd58ac240972aa7d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fb2e266bd97539bec2087d2d695c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c63612a6c80dbb9b6fb73c6d099d73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6115acdb51202458b5f00bfe9c539358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96f14dd1d9067e00c494469503393a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee88e5f9e809c837a3fc46e0ae529b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abbdd6d2894996f636885511555fda361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01e5f33fe63e10c50a43f37e22ecd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1334ce2cb70adbcf8a41b6cdf1f16363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7600276e0dee10ccc0c5de38e6803364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc67914a06e67941ef0567863732fd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216fb761494c1bc15088362ff5d7009366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8fd08dafdbf9bda5739b2e9622dd0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebf83629aec2b5125dbffcf586eb3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8af81e7dfd6a46436c91688e04734b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302fdf0aa0af54518c47a39ece6e228370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331da6a51a96db32d7ff74da49560376371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70916d00b6beaca3bbb14bfd25c69ba1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d96538b68f3054359ef45bf8a2a6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e0b0eba95cea9851ac294d56b753e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88641d132a6abec38a958faf3e34ff05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2d286d64642f7fc2168bc6b299f41376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb523e2c61af225ea70768e5792f5c11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd10c581748a52cf4864bf5ef78c700378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96059767a20594f0cd759538c48acaf8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87d6be1e6be05f20c307b0b074ca1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb356f9b77ca7d300358c061b5c90d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ce779871ee81cf8bf358f47d8e51c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f31547fc4c896a65e156261576a3ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a9e56fd5c288e884a79de391fbf3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1a765a89692cc32156cfa2490b72e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09592ccbb0f7cb87592dc1d12edef31c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97553e07a94dfeebf327fd476bc2667e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44aeaf9e3d23c9219aee4387ae0a1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ddff2e6f912f9d72fc92cf71c4c16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b126d9ff0b0d7f2223ff063ac83f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deecd3b6ae20c37d6205541fde09cf4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a1bfdadc41ea51db6bda4a7ad188a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cfb4d0df4920f4f3edbbcc126d3fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeec72ae2a0b281be91ed2e0ca244a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3063764c8aa310cdac9c6226fd881395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75b173e215dc42da79578f6f6e5b87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c8bd9a36d3112fadfe23b2df88bf3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f7247014bb88f043ec30429aba2f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49dedd7c2758f84cab61ce548df858399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2ed4de6495f72904d7d8323a38f07400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c973258b364f860bfe3445d29cf1c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bc0d5206b8bfee4db226fc8bddde0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c467e4e55995d26037562c3ea4c4207403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95b1416f7d9d00777689a698411db8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370950e5348f7d29b9ed474fc5aead4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97881ce46340b1ed90ca27d504c92c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cb8796e5de60b4e9214b0879c2133407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1506eb1f1d5fb6e6d185956d2ed7e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686e1ac772c1c1c71f7b241ea8ff8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437da5ba950a41e0cdc4e606e30bc29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283368570a911a165b8b56654bfa70d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933e9b047775ebdd430dc8265724da4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf3e0b58ba8414e979c947f1fbe637413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3293f38202e5e64e965c130f03bc49d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b267245096325b37d7db5d59e525b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef07e627cb703575ab9494b3eadc80416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac68bb4c9731bc1dee6522df8aec48417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d003fd27a0c946f2d52726174ec89e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c9501255884414e65b9d83d976a01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464c59fddc605952f2c016ff241a78d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b272bbb859b2b38593488ac702093421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a9e4cff08773da4c40ff976b3b795422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8a2cc087507f6d283d552a27beccd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d6c0ca7595d0da614eb0dda233f63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59f59a5146d5db2c827ea5e94c1b53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7857729eccb5101d0187401227693426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e227f3110938e7c0692ec54770b571427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f05210c19d3a27fdd3226dbf8e0f95428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef1a78ed84d6935c48ffc26f1b2995429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba632beff2656bb683928ef3052b02cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a75dde45ef57947b6fc86bb35cd59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b65ef570b623fe70beb42f2dc7359f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fd955a2300416790e019f7808eed4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4db10387ac994344ac9dd1a360ae9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889235ee05e601ed8ebcb7fa5bb19c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a00c996a10eba1667b9788155736d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae6c8580daaa6493e33a0c6a1977d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8901a69388a020b429ef8ba8b56641c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e30e513999cdb9ce1ed84c8c6d19f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0446842abb4cbd12919c7d071b7484440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c3268065ed4feede9db16a31e7a7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191c4e42e0cf00fcbbe11178f73afe8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae297ae9c2a3db4fb8ef1fe0662608443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b22f7dca100545b7b73dbe189024c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf6a515a2f82076177fb61b752f558445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b42e6db2dd603f0af52940b840767446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f97fce593637a23d72e4ba357912c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52295f4130370450ba392e8eae0573f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de419a8c2b7977e7a10b65fc2aa60cab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba84d1eb38d98557f896d6e59594ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4d11594deb0f64aaecab41e4b499f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37273604fa9c7a6464d4c24a3c3fe020452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6d539f13e7304ef216f12d7ea3f58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e982dd85038227440c6c2d40b7c3c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4b267f9a4c4f901accf24174b5ad9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc59e0e9368b935834d0398e54d91c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd695dce6dde54c0758c0739872c88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f9a1b7c71048f37a04386f6635464458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cd8d9ef1d5fce961bee49d2e77d4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8aa9b3eb99a8d9a9015d9e3db6b43460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2682c6c7d3a76224b10e3635e609e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c43b36f7398678dd3b0a8e2da2459f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af45ded9e44a566db9fc3fa2b606355463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cff71c4a5918656f6100d201255cf9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb417a40b6203a27a0d132f104e4c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266dcd97f9222b5a39b5b11cf9d703f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5630816db00e39e4da40003612c8c2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe6f262a0e4c0842065ac14240c345468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dccd1f363895a94ee85befd1f633e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119788665e6aee4bab5cef27955a2b95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1e11bc51d6bb14aaadd73648a2bd0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20614b90ef81d1cc30199ece78611579472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe361d1f07b19426a23db9c3b4f95dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026e2e2d32039af2b50954fa8e81c49474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c452e7efd50eccdd063147f879f8df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60472de07d082cab60a2990a980e91cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a926cf1626cd99059c460babece8ef8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d196400ff892208ab07a466b3b4c4dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ea4989e9a50ecb5332ba761faa102479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878551dcf505568f18fcd94c00d0c24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d735af1b11b85600ba0ff9b8fe4db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2200b4a59482fdec0d6fe9ac6895de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf617fab0fa937db1c847099e4ed16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc194014cef9b4e2f9ef8000476c8627484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d1ebc302747aaef6e3a3c84658a64485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc8af48680e0eb812a0338eca89bee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fa32bafb2090fbd01959533743f48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e257c94c0092ee5103cc8e0ab78028488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe4bf0f41ba53332aff5e135d5405d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c75285143b1e71cbbd58d07ba3a76490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f59ad89ff6ecabadf669c65551be16491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f3d9d8875fade6949b973b3cd9366492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e689cf6d31579740b0e37f0f6e01c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aab39d621dc60426a67b6bc04c24fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547229b642307c6e055cba731aaba7c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b896ea0c121a3d702a6849db1d10353496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe56371dc78b4970f1d34f196ee41f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085867221e96f30c83e4fc33eb13a2fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234d36ebef7ff464e05feeae122a136499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80226c7f6fe24f5ba0cdedd651c6e041500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba1620ce4594f1b1ffe1395b05a547501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85e92eae6dd206dfc27181d6284bed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92397164ac149b14fa2bea4cd2dbea3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75d629dbe4d310987198e9894f1bec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831845287e34e35323435a137aaa07d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6c3d14089384bd6e5532c099327a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cc32e73676a21b4199ed9192d7411507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3ba90cd6330b5bd98fef21e25072f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c62f1deb78407e484516c77eaec1e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627681fa0c0a1e1dcb95267c815e0886510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288ee321eb07d1f8e58e3df4786cac2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b88487ab62559771704827331767b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fba500a965acb2136229c74ebf0d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cba9c2d3c1a44ca194ae23dcdb1fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afdecba72ac3123f92fa0bbfd674b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a120db82f14e435d5034f8b87d6ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385032e9908d1b0dac1966093ae8223517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dc5b463a5d4b0748681d3cc52b79e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee6a1a39a004b731b08009e385557b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a30eb4d3a2a929e2d13e17ffd26774520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f078708ecf390f55fc7a9346eb1b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2e8c7f5def40048a331a82385ecb2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ca59c8ffd5a6b4dce421936089644523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921d5eaa2fcc58b407099da21e0e796524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba6860ed6a0b8d6723ca2ea18409b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58da39fcbd73017fcf74f8c087c1d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828342a6eab0e9f871782ca81db842c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e275d39b05379f73d312ae636a8b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652efe09c276beb471ffd7f2dde779c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400ce026612bfccd3411b9926bacdda530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a1c6e07bec92e37660ce17fe35aaa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1cfee220c55543d7d128d802cd96b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b41c191d0a7078f1b98cc9c0317e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b015eb69a48086df8c6acbe741ac0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb9ae5a2ebbb0ac1db0a6c074772fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3efb2e393dd4c5c0253fbbf2591a8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073da1ad46fc47a3c73a1964f455babc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a4e9bf916d9a4af859d50bbeb71fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2ee50aad4c25457eb059a0811dde4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0666a62ab4ce90ae0ba7ba86acb3a49540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4297e8c4fe0ef086338ef185c8ab3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5921c31d03a2b67c96dcbbeeeb36b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3e8ce8c9a3ad626b8911f3733bae1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec82e56e49d996345f7f2537437a20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e991370da0d4cb57c32fb3ea528a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31419f592ad3d54b27d0e490560277546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c4fed75fe26871362e59562fa344a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4e00dab763e22efb872cc7780e7e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d09d5aa9c50e81879540123f958662549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52775e9c565cdaea63b1b29d886bd8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990917968c14cb76bf66ebe5c5681055551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d050571f87753de97e97ad6dd99d4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5b30ecb5cc91808031fab51b4bfc4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c0db71b292d98334ad209d637541d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddcce838a3a6b203e0d47db337b9e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865b48d71770632947e00f118cc3d02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d689b4028e2e2f4d21ccb47b307ab1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c4b4af3f602bea86a9fa092e1ee0e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943eb497a79b59d8b22f53aa6e908d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0219e4305ee489df6dbe6dc2a3421f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc152da7e944dabe34878a0c1cc44d92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd34980f3f37c664d1210cb9f433a90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f493eb55bc92f816a72c1f4ef965a24563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45aee25d2d58ae78e3b1bac7ec96a48564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730f84b085db3b1ed4f62d7e176b6a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb978a228e5acaaea6ad10585f212d67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc7a3da58ceb90e037652a8e2a4f7a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ff2de3ef84e01260a748fac3ff9a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fcd7e39c354c16293fa4489829621569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f660da19c9c74d17b42bb2d0f0dfd6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fcfe0621f96ef37a735320d1cfe44571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47061b37a381f23549cf218c66f9df5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc277817062fe0b845ff893f359a96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a33fc4b3cc8d88dbee5143231ca2e0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633297f43e4a95ce76c2d2db49434ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70747b5d3f96d78f3cba9476152463fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654bffc65d5903b6989f169dbc92a12577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bf2016bc50f7befb42bafc77aeac6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f1ffcad265f448da2893915da9da9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb1b2fb60912a4bd51fb24f77e0d66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1738bbe567963b9a7af096dc6b66c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d710cd4ee134df983c24bd7987203582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032f211eea6688fd9b67ef38cad726a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173c2000d18ba7c19e890ee802759a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319269e6783d574878386783b9757488585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17143a47c353b36729e4a9cca5718366586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710efa2e81cfa08f866d64ebeb7dd80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b192a88bd34752f9d37ed3cbbf46d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b22987d011d6aeceb8525077e249a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef72d850a9ad0a71b544f46807c7b84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedbebb0aabd03ed9296fa5b4ae1363591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035df5fc023613bb7e73cdfb1414b35592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d9b1630731375e9c47f087d7ab1f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2ccf015281edb04469172d13fd17f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db10ee9622b54910ece071b5558aed1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeb1f3894f803f0b9d2b044c777483596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3344d7833bcbbd6f7e9383baf9c7ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc411f7bae5f9559932d69f512be4ec1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2339666f16fde275628d64d0bf42d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8eb1ccd4413ffa3986cb752930ba6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f47f16ae2c705f1be75b9e2052ad8f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd4343e2f19c4532e479c997e897f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154e8c8d360847f130f21a8ef3d4b9e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303dcfefb4646403b9d42d6c979c7ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09343c9d9a76753ef07b9297b0dcf9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d73289db43a54263f4eb44e764331606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c0aed6162df9a5bc037eb8352130a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef07a7d6b9389172ce172cddfd56cc1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9709c7af1b2b560cc7906a2de008400609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d5b6d2511a2bf00d6365c04074c7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f696c7b03cf524d88977dbc2a2766611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927efb68398c6b3155d9edafec90c81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b0e463e9f8c65f4f3cdf8b4c9df2c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a052ce890d88b9a0495e9aa6ae6e85d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c69f6423fccd34bb1c1ce4c42e00e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc2f1b952e3e57ffb7c11bd25efd6e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a159830e2b303d70997f02febda787617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d9d2614b3933b5075dd473134f024618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2e6caabdd9b2d62539cb08d5fc1fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f9c8db5471950cccac08d75d8b597620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e2f6c9e52ef5aab9b6e779baf62cb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2748824a2a318dbe3ab666ae8657459622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2cfbddb790a0a9c32ae95acdbe2e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e34066bdf051d7d524a85f5e76e7d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410262a8074fe9bcc263bfe57fc26392625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5f07f5f915495321ca22e43f0bc16626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63b35fa1b318fe1f425c78e14f53d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b44efa08c635e14acd7c6df6e2717628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f019e155bc65e4e9331d1788b323a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46151acff5e3fd7dcf44d456e1b2f416630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569110f63b18b86e8865c0f6a36c2b1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644832f1505d6f19bdf281b21402e1d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210872609199bb95112ebbca58ff6e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3c6ab0b6e7598a77a83d51fe6a75f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619c0096d3377cd0ef4f7f831e66df5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851813649e0cfa6bea4e7f48d6b882f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da270e2003232fa141c265329f2f0b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624a4fa79fa4e63d1c243a9000f0f09638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dde58c2f88a377f971138199f485ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536859de19aa317bfb3350b458138d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22fb34bd2c7862a51fb81764b2a73a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bea59da191033019160dc33a031482642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c0e566de164530ddc3cba77eb0a0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29b102756a9cad5333e0b56b3d1a33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792d9e8644a998b4475db2b9332debb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e8f63452d6ebcccd3a0ab0ef6acc7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14a02c6af4894acb60ef19e1247301647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157fa1617418eaf77c571da0a56c59b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179f520a15e2e80c4974cab193c8c17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce812aedbc04997de3e4edce130229650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37a3d456fe2b31942695705d330d35651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92e5f33bb98b167e6e6321f883c7e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa68af330f1d0f7abf00ce10293fae8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03798c2527adb682a09b5d7a9af379c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9e11f659ee0b657f30efc229ba88d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9179dbfdf10f9dc1b807b8afe1f4af5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705d29b02574e23b3ae5ba287576cfd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6bb134d6fe91d937b2bb3313ec801658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b43988d95445b654ac422f4629682659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5339eeed1befcdafdfb3960bbb865660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ab3f904444bb4e3128460f7b5ccb7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588fbf8e018de291ad76036fa0b0e88662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f23d003af0d175d44bad8fcf61046663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b128e80d4bc575197caee0241c24fed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daff320fd3905ffb17195fc441b7737665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bc6d061f4d3cc226aae4cd333b815666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666af9e65d619960bc643a37fcb664f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d357810d443905323e665cdc4c28f9c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b23d0023b4b5de2cdfd6f4a96b5d4b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236bbb4a4c9cc36f093075e4376a0da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b35f0146e25fe473831d3ee28f35fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52958f504c8f154913a4f0d00cd49840672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766f527bea1dec53f96f0fa6669884d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089eb0c63387db23c90dadf458181f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254b1f6bbe6b7b4203ebfa64ff6a380675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c696d84e7cc1c01bd602e784b9a03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c23a827fe80af74b989984b2329fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fe903b7e2f82c21292425f0afe28e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b137c0089ce5ec5bbbe2ffa64a2b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dbffba1e37797853d257c4862a1d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ddada30e02993adeb6eb76b5176f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcd6caf76a7c6a25c10305595b7349682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dd7da02d3f11657fab704c338db0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9d2929bcfdd4c587957df4cbd8c14684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118581dea9809c347c89cd9ba34345d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6659b5de85c2933b1c2238632dd11a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e80572908653dca492fe2ba2cbdc4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256fe2f7742b49da6a065e6ed5ef058688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e82a6d878f3472ace60916797a3ec5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7e1bf42024b10afa9a44eddcd1456690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febed4b07128044f1829a246cb62c019691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eb86870bd15893632f2e1a41c9d14692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e99cd5e6168ebe394a3611436df70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab1db12c8baad546921b8b8fd270e4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e8488bda533b4107b9ee8e998fcd1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3e0e58772cda193c9a4d95d2927c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48a056543c3e3487cdf8a603d6ed9b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abfe1eee9c28c9528c69530f4607a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b944694e3ba32bbbf87d7b05d907fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb4f3b73b21e7ae33d94f23a7914ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674d5a146b3e4b06f685e2b68b93a09701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0c609614bbb58106849cd04c05c77702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c59c5662acf734c051489620e78502703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f8e13595cb88cff79146ee8265239704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb2460e905390729502dc27b35744f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea34e8cc758a628312c6732900146cb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475afb9b9dd7974455c20cf4950aebc8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1cda81233358490c8d6057a93e99e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047b5508ba13c8ccd372d0417ad9667709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196a86506342c394fa2eb5396261623710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419e343e08f3238c4792c2154b1e8f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc870a7e065a96fbf5199f93ee3f293712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54378e6728d553cc07ad94922c9f2d75713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730c69ab4e773f79eb26369a42c10a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cddaeb38e824d32cbb3a7dec54048715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1644aee49f86567d453c00b7cc13f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d296226cf4d347ecfe98857eb59174717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05976a308a01059815d5a8238fc716cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2d7eca581685daa8952c82c294592719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4db4909a3e43c37f133db9b48809a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cd1288bf77ad2258eb5c70acd15f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce048932eb37c176e39a8e4f8973fccd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c0ef4062a82b2f48b9d088c27a715723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17dd6840ffc7aa5998998c95792406724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5604fc3d36748bf8dd509363fabe8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286eaf9ea6c7138b4f3c54e8f0dc78f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8556afa15da9749c79b8142a676da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa702ab82f44cc86251eb06dfecebaa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf97f099cfe8617920bac9c77d1104b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be32cf0e0e0784cff951c313d490f0a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a574667d0b605f08b261414ea79645731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a5be19dca2d12cf6b468ce6e70c16732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cca1b6eb239f83033f0cbe79481dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a69a1f06c09f0cf6c3b9437be4670734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68d1c88f9ce48793380e6b970d10d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e859824124c6d4d6c08145e59cd36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb56c44a2ec6f0396fe0b19a12407a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5596e3b8d3b572eee3f1a3e0d7fd3a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ef36ecee6d5c98d4c64db8ce2964c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a93ef2cb8b817f120428af68d659a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a41ae8beb96e0f1cf77ed619c7a6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bd2eb840f1fb1e5197c7576beaec3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b48be6310fe545ca9da630d54cca2c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99669a565c30b3dd3aed1b126c409c2f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94aaf81c5638cce7f9376f07b44361745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb14d1e391228ba1a72caa00fed4b6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae7525ef8d87b501dabb7cd11376f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3024a9774b905b4f370ac3d317c5c8f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdafeca7edd087f2e070c054415fbad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c1a6ec6823cbd9f6bce80a35241f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ec00c0fb2ee7b301c60a0cfb06d45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63f7cca9470004fabd340b11397d26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e82616c574848e1619c7bc26d2a43753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d845359457d53c4acdf620b67911ef5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d7b0dd82d6d5958e227349ec94888755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f9bedb9a01467b829f629c9390cbe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ef4afc7849e0e3a8b5cd6eb4af5a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac566703de69e35cd8e531eb74da081f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b668b64db2309c76d0e0fed299cdd0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32b97df732fb9e06c6a0f342d84e9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0833d651eb0a31649d868b5b96d2012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3c02656d45a0549de23be682215f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4b1821dc22995402865067c69d6ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3dfcf3ad0a79bce89df9dfba4964f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9fa09670acd2172d52f87cdbfff7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc692def24d6fcec40e295cac5179d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703b3b20046551c424e68698b0cacba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b85a029f9ce223a233e7b75a48f9089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b02970ecf51f5669e8eb177f4d883b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8b0cbf3cfc1d1553b8cfc411e97d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c47b6ab59e99b3b1f902ba5643a0c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af3fe9776c54ca50856a3562ad7b0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c444a3575a55113b325f45ffb85859914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3951e9b77e7323ad4d83e3a23af09a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e42fde545b8f3b91be31d83cd34d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1a183c71eaae1a98de7b4969512e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749bb54605cf4cecf42cc619c54e77318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094802e880e3114da768e276207630b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0cde2845a39c4178ddb7476d2d05820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d42dd1d3a251186d0f420efb63266a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc5509312ba38a369977e3ab7a2c4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f56353f22be4cf5d717421b09c14123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16c142a3b9b83b35d2b10c18e3c2e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e98d186151007e84953eaaca0dfed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1343abda6802f800ecbd8c924bad5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0683f9d4cca249491eda53612a29dad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d9247de3cd4f4f9326f4cccd49d2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f10b193203287b6d92ced1c4e7a2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be292bff404eaa2e195e6db25da2b4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f6c555d8069f2d4fe4f9f0d701a5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571723eb169b79d17ec24c620fe75c7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e4948dc71149fef60c26376ea3a5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bc825d947e7348ef205d2349e747734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbd21bc4ed9510fc4aebec2247884035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b309d3890fe14f3df0dc440c8fcaa736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0eff0f8d7bb4515c7531efbea859d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b838210142988a29a9dca04c4fb8f5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d35accd8e64b48b9886ec41e9feeeb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae0b3194e9a89ed730a496c87bbeb440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a16e81cd9d7ff6fd6f758902d1c9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f2ef5e254286462508b69fe0661b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcda02f58a1b805c576c38985b5ec3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb3521aab37054c4243282c214fb2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b75b22bef358c523b13041b4bb8f5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1006c944893e449a38ce33dc58bbe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b49cd25f98a9fd64c27c7127da9e2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79c640f268ece1b32d6704b9d3576e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa4d58f2b4c599371d20019994804549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75cd868ed67c66cde574447bf15ce850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70202071d103a1f8eb813cf800392ae551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e13241803fafd22e04a4c070983e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9710e1fee672cf77d992d116c3b3ab353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d708019e3d3ac4aff44531c0ba4fa354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed3de15a778285713ba85383490bc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccde823fb8d0e6308547217fdc785b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357405e3c21333ab6bff7ec46e05c0ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592525ded0d56bf3a3719815b005d35058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1750d64f24ac6968c2725d0f087ecc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbded006ffd4758972cde22d83d35c0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0f3427cb656210bf365243eec5a8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c38b48e50beeafad838b98fe0464d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84feaf5d50e7ec8d0f645d27bd7f172363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823be3ec2e07865e3ab1ee5852b47d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd736a5ca1b81c3639b22a25227dd165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89ebd86d7549a64098be9122d44db366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe9de2438482f1929bfeb91565100667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c0547a8da61e5e52b8a37fb37dca068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b452a34729336eb6e02773bd13e54c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5965c1a6ab317792df08130d24efab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb770bf544dde8e272e07e7facf1924671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e560a65c30dfd10382f7dd165939f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db4fb10443319e3874a609dcaa6caf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f9b2b3f838f592b68bba6ec3a05b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e7f4ba5a8e3088a712bbc6358b8c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccfd9d4f28bf140a370bf965ef224b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a70eb11b43ac149346e24991c101177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922fd212ecdfdee8b919703f144d89e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475937c92fb3d333676bb1c8f0d3e1fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c1a359f2123427008483b2676720480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39352a3841475965303bb9f3bb71c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25523bbc6256d66dee6406893e40ff8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc743677ff6f079bc58e41df7881b8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6655990cedee6043bd5a54aac5f1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c775b476bc75f175bdb64d937c28a4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb0223925c02404dd01c130fb5216686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2aa3bbd9a7943bc34777bd76f44bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540ae5a6fca2b8dbfa61110c2fc96d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52269636e40f7c12f26d9a72c9e56a2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ebde379437f1013bb6e670f69bc3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9511e74810585667ee1da649b5195a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e612ead01fb6b2003db14fe7a639e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cf843466a0298731309c84406b19793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0010fe9bad2e8f31b5c6ddc88279ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a132328eef4581e3f45c1602abcd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34feeb114eadb2c490abf077bb2d68996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc50ac06634547a4ac0519cad0678a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a94d9209ab5b307b8c8816bd33048898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcba6490ae1b04ac9faf6dd5ccc59099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035220a4ee221d24a3827d69bb4e1ea8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4e09c875dac11cbcaf88962b3b404101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbace6b87922428df945774d6551ba1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cdcb89a4dab7e3e2e448124d55efc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687c18c0f15603dfb87c2e78f1aebde104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659b9459ade3b80c1498eeb9c2535ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce5c50962bec821d840ad75645f431106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde23c76edf9d205dc5951ec49222513107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f4ef289d8ca636fad7e13020d0ce6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854a39012e9cb635e45cdc75c22c979109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14744a2018cdacc3c5641ca3affb35f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de228a764cd1e43b84b000d354529a0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0204266ea2c80c81f8ad2f216fc8af4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146737bbcd5d3ac126982d82762d469113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e9f575590eac85a278c2c84e3b822114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60421eb5dc7a30f9fc344abff185f607115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8674ac6dafa350d748b4fc7d2658be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17a9e322af9138900d74d16440097e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070bfc17518a32ee6b90f23dbd2a36d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff50179d7d553646214353644452678119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613712f99bc7263f61fb016641720e06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef0e85a5bc975570e4c1b227074f74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba37f7b83d6561900a1f90482527a2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f9ed11ec9336707d3c4cbc608253b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ad0ce9086b22ab0a244c7490ac781124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80105817ca7b0c361fd1ab21b4e9be39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90553b4110927b9ffc08b05ff523e3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837cd87cb19a5cd63318c616dedcc37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ae6a7bf944b16987c2473f253bdcf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71261fd0cea46e022d94042d3478fc0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ae66dcea815e865a3acd8ce26baec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5ed1974a53dcbe1acec217f22059c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de73fb5bf50de57d37532c63cbb381132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691be6fb44876aee063bd6fb909778f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa146f48da7d3ff1573aacdd56c5c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99527b4d7102109d8bce02cd3523cc49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b71b97774c5d576827ff03d084df25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff98e0653c9414fce07f8efb948ec3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643b27f37dabbbacb5f142f4dece3c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72355f6220ddd44498a4bb297503f91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a5a7ff73dd6bb75bd727ddf70fd0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4e6b77c425d7c87599b1b4ffd1bef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e40c14e7631ec92509a082edd978c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e4ff7d791618acbc5b09754052684143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ea02ac1cc3257e63321ff16b60f44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953c4f3abcb996385950e88f3b2bc69145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80158f41d6db29d957d39260dfa4377146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac4fb1fa04bb835141896fbe943ad3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2436239ec3e2c626e783bfc667005148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fcb4aefd0fe7f4383646c364b6234149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0760322a67a60a54b928480b682fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00dbf2ec5360c16953ec55f0b8ca76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1eb89ba5f1421c323157afde6a6a16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20a53840ab01d9ac032bb0999c3183153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77761c536b020814493484c09468ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfcb004d274b9e7337a7ab6cb92e26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68677e2767900e54fc1c516efd6b8d02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea94ce3abf1e981eec66e58985db433157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b658f66ef5d6bed65f1a927e4409498158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ee1b075f86c201ce6ee526cedf8e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645abf2accf0d3a13b4ffa7985f8dc49160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21fcabd6cb28f74f687582e94e08f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b00eaa42f3627d5e8b5e771387339162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e772336b78815b3e6f5275d32cf38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae59a5df9cdaae482e39c95d0644c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352826344ed6de14cbb8b306eda8a892165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125c2aee35fd308ba73b1e1008287f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee283ab04149eb6068cc3f6a843a2e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240f4b948fd19e5ed1e0c426eb0bc34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6664fc70b9d4ff13d6e053a95a17b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dede465f2a4850cbed76b76ce66487c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b5d53cf62fcfefee2537353ca760f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cc807ac592f0bcbc04bbcfbf4d54a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c83ae9356b366771ffbe4fd359cfef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23515d2471be406643fa180767ac977c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fc827b3604ff4aab595b6a39f7626175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef65e62a2b455790983855009eb838f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca027eda29461c41d08d530c93bf84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60169dd0ceb57de7ae57e8f298000a24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247efb1b53048b88b8338584b3c818f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab8c492cc45c249d85ccafdbf68e8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e65ea6db71b340452d5a02560d3338181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c4261aaf07e65b3ddd9d03de95fe2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a115d5825eb49da94add1c22c6bb26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83e6ce54cd4a4b80da288f5173d797184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e71bb4804cf14ce2fe42c34a580cf0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629064cc4262238e2826a8e127796af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fa2fe80fdc77a98e377346c1b55d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd89364deb68926dc23abc6af032fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32e934077a8c76e0c83d0f2be0dc4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d1d1f31a590ea6a68b9ee4b5c7760190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa29be12d68f383b820b944dbf7e857191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f192d30f83718a614029fadcac9a516192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced9b3bd2cbccea77ff7bdbe5c3f523193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0b0784c176e7c5a3b94b70922e1c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b39b24d4b490d8620b643394ac36d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298120d80a92cbbaa893ca2e63d4289196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f7bf6242d89636d849198b9f65d68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f44dcaaf401d274fe6269a4c5d5389198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cce933eb677bb7659d95259cde069199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd7682dfaea419b977c6d34f8172ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32a9374cdb5d0b762f0b7a11adef15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8bfade157d6735311aea0ee4005b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58b16fb6922e62d079ae89f93f1c46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6dc5f089a486bf204cdc4b1297088204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe032986540c7c5ec05d2a38e5316f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ae42fbfe0918b16bbd01ae2143540206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097831e4e1aec3817f19593af0cd6209207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b38a0d87d743ea1eccae340aec10de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e756add565d69bb5297f33682e4c180209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0cbd0983402faee2975b194361136210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ec33c51ebd63a4971a9f75817634b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaf274d2df79a05270825831e91e0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7895e7c7bf9a18508f76c73fb2bbe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99eebc3b08ae7895d9f2f57d16f23a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9f58ef3a094eb7f5cd73816ad89ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276207bf98ee256407b5f0deb38114c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439415094e9a81536ada3c123bb2fe67217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859ec1704082584b2d9e25f86772b6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698ffbe19395b2f006eaa7c5f8fe036219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99f354a3a4947a017dbdbd11f3968b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2025f38f56b41a79782af7754e9e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df770f0138164f4c1d6c7a93bcd581222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c52026bcea004d57a667b9950915b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff7716ddafe515728087d123941600224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c96feac3ae00b2cfed3122b1eecc7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149df28317e166af345dd062152bed86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc2d6db8c687f5a3c3eb6279a8a001227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc7f5e6d17548c465140f9bbe57be1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dec2ee4c0a558f0e12ed240fd751b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11359642ccda77249f11fc6d99c35a07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2648120fdee8fe3b82e4325fea8fd90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be85e6c0a2f01af9492d8b8c98607df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb183a9eda378eab9bbe86f6168bfe88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08207f7ddfea34b0ff064a9c4c715cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea495d8a15aa3c208606e2c9a63052235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d959c156d9accc94a4833bf2719e046236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42c342204be8d24993b773b9df85e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d0600b2f0faaf01df477d84d06948238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c17c69db13c40e102a8230b8e8e957239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4b84a01666eedede3956e65ae540c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8143d673a9283af9908725596bd94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bda01bc97c934e4c8499ea2703b5b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0dec4fe244966f13066870666a8b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e5aefddd21f36e745336d0fa7c312244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b9b0385a61294a7b3c13c2b0e145b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75142c30ecc49c89ddf0c5fb6045a2a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960972b2f7ccef185bae74efc1d26cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044a61e96c12e112f8fcee8984d5121248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c12f4fb0ed31957850ea5c5d0f7c41249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd58134d0b752d17694998ccde49571250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e239de4ef7dfc388491d5acfd04f3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656172f84b1eeb980d299d2e0484cb8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a02e6aa5f31352263fd213b6fa7f17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7240f423ff84f8ccc2fb1a5e3848d43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb080428527bfcbb37c961319d758b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55ff715c49c829904f90477d3b2815256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f71ecfb52f115214ce8df62027edf8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4613b4f1f5706cccd3f3b6588975c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55390d8503b4f62e0a506a28a91e8a0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6975ffd45730f1d80d5d1f56e92d6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00efeb4f92e8d624231cad456838ef5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d3775e8c21e8232fbfb58d35555bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a48454063c5ef25eb0831574e1487263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab71196874533cbf803f276e1c1d97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92921f14ae6222a405391243bd087104265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d30dda67cf2039afcfc962638f9e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce69c1ef3ad7472124a546384c1160267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fc396ea83fa9b06da8fcc0529732d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed84c151f24f64b60692743a4ef233269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdced7b6680f0969898cd19eab4377b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dc0cfd8ac76a4a490e305560203ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638443c1e4dd89f5f5cc5ab2af4e1e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9af93cffef5fb08f49e93c4b20fc8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30daaa53523651c823963161ba922ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b65364e6b67bcdff89a0ac5d3cacc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff4d676407771e46891b6dee403879276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5ce8b17c58324d43309ca97f63643277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb238587ee11a4818fa149ad1730f11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d195ef3c0f3c8e6da9316ddccb7fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0022fe273239f5bc252f37155adfd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e553ddff5449ebf8e3aa3bcd4fda8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd007d2774bf9c0f644ab0467e3fba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a3c7f5732e4f97b47bf1dd27d41f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e338a5423282cda0d132f110a4884284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22855923d4e8f8eeda7090bbd2fd51b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a244d9eb4dcb962e262754fc3751002286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808aeca5613dcd6dcb6560b94f77b83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7327d3afe6db667fc1191e825a401288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c89466721999403e6a7d862a3bf08b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc669c71e977179da1c0affc83624d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a454be9d9470ba53f480b3cd7fe8777291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32a83fb0adefb6b54552fc2636c167292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257c6670962d8218a33659b4b87776c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb231d14d551b6bc24f1c4575ad7c7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd136e01c94c9065e3b0d148b32df71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3745634f993389ef2755e2a259114da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14440e7fd96fa58c618e8d59f27d6d47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c555d773f7b4c9384a4702437b810298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a1bb7ee772e8ae096529c8f7f4f53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8973eae3c747e159d078e3afcfe6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8ea2a3f2f8f44cc1fbeb314fa78ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2ad30a27b2a827fc92e8956b7e30a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c658a82955252d40845cb9c97b704303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03935eab77ee21af0d960c1b805d9e32304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58ab2a5f08c2f71eacf189ea4dba90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7f90ad9c8940a28b5754b89b9da92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd91c586ffcf5321233558da45830f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88f2d9a89d6fd595b80b46f035f149308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04e43d668368e3e9aed44949914426309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3817046186914ba6c5d57fca6322fc0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cafe53595c6f69643d231416c42db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82d80a3c484c7904b495ffacab2da1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab34ebe0b41520b114672e7c02e1eb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a1d69e6f7a00a7b9499a8df65a211314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf415392ffbb3276718c2a886c27c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04492e58c99c965fad9176df1c6433316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51d44d921f8f931185359ed917b881317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5404979a9ee20fec5a9597f0603f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d8a8656bf001ca0db1f70d23497e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4deae343dd2b7ead6bdb01660361ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4512adecbbfbae7aef3ada3955b36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656a2aa830e27f39a72a55d314a95f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5d3ee7939c5ff5f6bdd2f334b09b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07965522b34d0accf5db3bb246ef115d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2629e3155299569f583569cb03a50cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35c594d54c6efc65671782b58ee020326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77324ca6b18a3f1852402443feb8e135327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50bedff46102157ce6a9476e5138a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cd46f33b38a433527faaadb5fce65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610564087dbc480eabdf0f6d44700cf7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b78926bfe83ef116a5610814d8b6f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daf96c7ad46948c5ef3a1d65fc2c6d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f888f20025a9898a457db0f6a6e76333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96274ab1cbe2df51f9fde5bdf8121f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d437f10e0c8657f043eb1d1b5862c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb564c86e7e7fb1a3397f30d5bae1f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c827e1e500fe5c2e35caa78d91574337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d30fa0c653879d99af1e1e088d451a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a4048649e5b8bef6ba17bbd965db0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ac023f63bdc2e6154f217ffc2a21e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cae170337c7114c29a5c349bdaff5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6d54e67ef81bcd5d65b70d61e668c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dd0ad1301d78ad6b8a92d1ee76cbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a8074e46f174b8a082cdd03268825344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf868332165afa431dde0a921921f1c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4dfe0b4195fd8d5c3f5f139d2eeaf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ca4b89951dca7c2c429880fb1bcca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab0e9e735492604af80557430d7445348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e31182ae3024b9a53facfcd8c1666349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dceac4e3e559ee5c4b58a5d1347d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2f4fc5cfea8bf64edca37e2c2656b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f6f75d50e2e8a796c43b2b8976806352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2f797d0f3ac2077c53ef9cfffb77e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b42ea8e202a518246b4f68204a62c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e486a747d8f534c14e8bd0e0064cabd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6930f8700e59c2f677f5bc2ec26c976356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8475219efc123174431d547599b0fdc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c25b97f82cd78e0a3b5c43e579781358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74044f346f0b89a1a37e79f022188a5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f7a9d4250e2a2e8a68f06b3038069360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebf49108b45d27f64e9ce1a7910df4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3c57e014ec6f09bf9dff68b6257fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3ce412d14322be24bdf5467506f72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5276d0e6e645c09535ac1c1ea72f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2675db0159a3f08ab7513b004990d55365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f6f8f7c99cc96263f45a32243b731366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87086b38fca3f86188369f83cdb1807367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa36c92e8f3471bc88baa127a76bc2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec09b655f914d07d4fd00861b7a74d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa33672e7c9633f7cc9a94027b7aa4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d634bb69b22fb065988330d3e3018c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5cfc05421c097ca24107d63b8e1ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45398e6fe189545729ba71bcd5679790373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9181e326c9db0b9b2466addeb0e30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cf015b4ee3da82122d7a07c1e72f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af7f5aff73ccefcb9826a0b6666b62376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd59d5339a1ed596adc34a52b7fcf7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d2c64843a69fd1e38ba0c6ec67f46378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3a82374a4d775533152aa7227c753379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756b08f2da97cc1e935e4e93d166dbb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a58da680b0b29e719040bbb893b771381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6a286a83087baac14b03f013e4245382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7390d7222302d6c9f20a0e43fd2ae7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030a17d94c8111d3114617a6f43c98d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2af66f6624a49d5b9aa2ee55a38e9b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb02331cc71303c3480f4405c2bab5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e98683da4007432302a5750375fe5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332eabcac22b524ac9fbaea68ce3d11388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c22311695849b5fb7b636836348fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d9c822ec1bbff0587bb165ea5a214390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96917c7991112f32851d02f68e7cf10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efb371268d99adad35125ee557defb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902af9f6d82b069005b2579f05c0d45393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522b9e3195862a8f56a75d28d55d75e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b5382f2ee04883b137310b8aa8e05395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9f4396c32cb01cd54ac66952fe956396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387698a8dd0d8549f7215273119f467d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f2b03017935b989dceaad22733aa1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80840f834fbb19e0883edb8069c79002399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12159c39b3b25e87af6ecaf3f740b76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8b204e82a45805b4cf70318cee5b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300fd05c4a2fe9e0b3c5499cf1395f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72472b4389d029f289cda28f0708e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc09d837fd7d00fdc18d308749db65404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7889caea06a1d9de87050231f574fa4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd972f20534e87118031d2937c6a02d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79159c8cab33bd60a5a828edc0d0ae2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5fa6fb8eb3a7c4353fc36a71c5e4c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02977fd70822a8006d528d3cbcbdeb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25984a3752aa0275302ada4a4303036410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be64ecf8425d8d1cc5735ea85f09ac0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca98cde9e99cb0e6a74536468e4c0f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e589006f6f23fafb97e7586538e0c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce675186efc367b6fd1358cbe78f92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4415cc66b025af536ef5263c7b0fac3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916aa4dce88857f9c84b5478c6bfa82b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16c0b4b431b3c49d2bc574f80e5bcd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f564b1bcaed7410d8e4143b61316e7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf3b85003f32df84c429516e9740b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed052e1874131f0fc09504ef66bb5c10420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9a36e4934db0b454ab1c6f1c9bffe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0da29b5e39148b64ba1350f2050af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9a1a38cd6a9bae011b89cb3e1823d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361af3089c552effbf483a4b11510b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830e624edf90725491f34b1ed34b82c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b430d0e4e4675dbdd4c5218100bc88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a66b0816678de4dc15ebd5ce5ffdbd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ea8a096ac630b6e07de9413d7ed26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e12e6dc24bbd1232e7102d46cb07c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c65674dadaf6b57218d1b7a850c12430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81357883cbb79e5ec396c6951b149a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68190fe54cb4de7955f7fe7c8d4f3cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07feb0f12d50f716d9eba349fc45488433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fc05904ec476a408ec1ceb3555527434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fc8d149f3b638f9f8818f5a81e21a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940aff23fdad2d807fd5011e30f2204436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfeb84023d89394269fcb1e4e5338e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d87bd0ab56ba074296a26b2f2eb26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59e6053299440cdd5544ec8d555423439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14354ffb4255662915511d397a4c9eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61a83849b415b66880034285d68a50441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e2e57386bbd7f09388ddf9e08ec43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815f21be819b11d89b604bee342ee0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfec86378653ee656cec703e74085e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbe8c4447698824727e66305be8a32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697408dc17fb6e4a602f61ebe8fe5745446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561059e5dc16b7ec5f5c1a11982fdf29447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511703a92c567d22385584ab1ede98c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b71fe355fad02b68b34a08293b0f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c956f372b7ff637ae750ad6bac5eb0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fd5da52ce7d4b138042eb9292d948451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1391f4e33250ba7605a956985fa0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5dfcc06e08cb28499df0767c63789453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcb3ab3ade380313c9d7e1ab2b4db9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b59d803c9d8fe74addfa5a9e8dc27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba328911e77771eed8022e0daf2f74ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368d05cffed7af572f505b8ef8a2572457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0d12571ac869e38199f5f3ebd7109458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad133653dbe6e25c117d2fa50d51a623459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdcc044e78fb2c6d6e613e60dcb17c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6eebe7151dd0cd7a810351d93c0ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa798f06f5e7df4c6556323d296900d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04446624300fab3aac6ca5c8c2f88ec3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a59a5a139eb46c239929b23833c39a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a2e794840156f180316e46ace443b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d17caca83ea82dfbc8c7e57401d752466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836a8cc53e073f08c4283cb4ab8ec07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eef5fbde4f70f9de50e89b98ed65e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72016525f83eccba65620d12c5ccbc3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ce2a5205812fa410041282371af9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e34abca44b20c7d0b1e3282825459471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830352da4ce541c4d9d24f53084d8774472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f04c92f4c1743d9eac82087e683e5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67e0d88eec00209ec564c0201a0a9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f708b596f5525093d278478c145eb36475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a560756e5a9555c9574947c44f4c01476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d37eaf0dcaf23c4a455d13322faeee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7d77a8a52320e6a8ccc25647e6bfb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d6ea49ecc707b32745b2f6ed2a597479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2444ec5a4d669f2418c2943aa82aa7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca1909dcc7dd23882c3b9ca9eb1366481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982728e40394579e4f46831f015e1a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69e2c3af30ad7ce08b840b86996321483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582182acdc897e22e004fe8133e1f65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a03d8df9a144c977ccd376ac215a0f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f513fb38604a7d323d9c788ce6811a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33f4de6adf19e6411ae22c7964ba43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74f56f876ee1b6e0879584912cec52488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988422e88ba83e4692e038c7c873b03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfd4e1aa2157ca3e8ea4f226fdd3b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158c776c26862fb015f0be1db6ce996491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a98f40972b08c7c89fb626f9df4d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc08ce6797e235f668dcaef0eb796f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042667d761e998d97d5b72e9688ac6c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ed5034c66cab33a4ccd704b7be76b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b044c17c808163d01dc147bc6c81709496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc9aeefbc0f6581d9e9c7285738f08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bff27328d188b087287ee909fd0db6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6042552b1e109a96b464378e94f430499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90554e27af24808b0aebe46dcf52652a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d403fe240306c3da869ef2c031f28501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dd4780cdc690d0465efa6681146e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b76f9ec2d3c993a5d3c3d5a25c6d8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55bf60ae8b9c19a2ad97898043096d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088df406717106e730adcf8cc02e783505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d41fef6f8995a47a2c8928d7c9438506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405c4edcd5adcf7ee1da6325f354bb7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e982f44047bb171c3468d1101036c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf4f25eb646fa419797499d844b24f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462df8d8af00a136bf55adac6dd11afa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37690dbc8cb2f012ce8ef062d18bed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bd6dcc31673fc08ee30f1814d7992512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683693e04198a015ef9198a8db0d8116513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad394cf59cb6694015c054f2dc11211c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914833e11a8b689b44e860fbfc5b2604515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef032b9e45cdc71d232981494c9b80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139dcde6d9d30ae0972f2c33f8cea60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae36d5f287c29cb2d701af54176edfb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d87ad8da7ec50be4bc5a9c13b2a15519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc6176140621cb1d152908b977eea7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2be9d590e42a544d49734fd7bf9b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65253c64feeb501954e10b40b54831522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b525dc2caf931859d83dc1e5985ed6d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419df3d8a4daa006e9d44f242d92451524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ca750f7ca1c8fe04d370243eb3c79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f2244ab2f0d35833c05e8795ea1c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94821dd287f4db098077caf4b486bb5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fb060dbcf95d5658f1793bbe29b0e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c280e68b60eb84673db5b7176da96e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29426f43bf601aecd4e310efc6e1a02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dfeb4da64e0b4f84be8796037514c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb3b5d817f02eb4e0ee48c17102ec4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf41b25f53e2ee47eb31f2843fc55cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fd2b0ebe609b7d5ba67c055e516ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87863304901a9a8893edbdc6b5a53402535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f4fa969eddd873dcd73b32f8a4e72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e67d1a2b73a968bb47cb43f389278537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d285e2638c1a6601399b8589e35387538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116eac816b1ab685c2758cd6decbbac0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c314afc48c7365918acdcdb23a83392540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69599ce01b403a061d4d3db48887727541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eee26c6ada005440b096aabd2c1cd4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8210e82ff161184916418f2b3c14e35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f6c262ffb6c921c684bd4e36ad52a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307527b56d961d5fdc1f214573d36551545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26f1f0d72017d7cf3cb4bb3a5a4f21546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366a0676b934c477d475f769878e7eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32759978505a373144046bed303f8c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b613dcf6e58834f9940c1c97e95778549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466da232a8bce0a5188405009a7d7b62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdd345115c06a1ca031379554900fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e918aa84065f65aa96b6bb1dbb3071552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0475051952bd1d1141ef61bee3a12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb53a69aa94fc1d5a636c984643a8f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90deccaa545e6ec4fb2c3571ce25bb15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f9e3d9eb3f88e2ce55206fff7ae2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e505b2fbe99bbcf524d5a1d1bf676ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43c3c89fa47b00a441a89b2dbd920d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1af7a8f06faf4757804b5c4238cca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e9398d2309cb405d616d869830795560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8bb8c31f63b7188f48ab94edf6383561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608098567c38119b36114d84836ba00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3784ba7d34e055a4490a584ce45ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaaeda5c84cee128d6e5183744cb85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c59abf4c2572ef800d8a4cb139112565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303adeb88982d64d5064193f76a12e35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01995a7711c7540f4ae4c96f176d9e77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e62b07d12c30a7cc45b30425914906568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeec5e40d38c93fcc7a414d8435185a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ae74ca7c57be8b17b38b090e18934570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d18711acdb752bd5dd90e83d1de8f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197749fce3caa09cb11efc00b6a9a65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f8a8e95eeed0bd5011de2927cfbd3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c218a52fb1e2a6d79334dc392a235574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8f47f7a43b28280e91c1b78297fcc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1c70bace9a18882ec38db8616fda9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aa8da2b92f709d53546a97ab48a26577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbad8893bba01e38d70ad875ffac7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab540ba4c89f42d9b12f47819e8cf79579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98812b98ab653ef515aa318273c82298580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00466d3c9b8ed6448ecc7d4326e249dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453681111ee54d6649cdc68aac34e6d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c360b47e1a0e468e6227f9112e4b40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfb4f930f8c04a11c880a1c99a05d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40f92779dba255f187fd1ddd6452b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349410e970f66cc87c5effc162af601d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87be57c72615af90fab332839cb1f06587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0c88f667d606e53ef1a55cc91856b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b730b5f6a9086ff63c6cd5fa0225de2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bf6ade6d592e4c3327ddec679d4d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff4f84d50b25de77e05c8f68958760591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808c950be47dfb96fd03de164e31a7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289dee3b2104d8b1037ef82ddc70925593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5010d0d8aef0d4a2d1dbcada3ef28e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e66f683ea0dc744d2c63c2942ae811595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c8d3b570dc4da43298dd9543492f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e13f767f1e91769a11b21a3106e9e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52050508b649e6eb72ccc86415569201598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d616b3a130f8bd4cdc983e9982b5ef9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417f5cb2e1d0f2d059d5560776d6b97600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d53d2c2101508084f3812a227125aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4305e50c2ecb23af07fa7ce07a3e0f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda94057f86d258174e9a55a19379aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53655ac84fc3e41fcf90d5ba2effa0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9d828f1b83b5856c5a9766808e650605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32934a25e26f17622bb31ff1fec8047606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab4375551c395de9ecf3070b51d11a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b410e1f30284551fb20d382cbdb89608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71ac741f24fd3ddb7fa844e6f77a28609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d4cc6f9a1381e5fbf537c660f835f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702976e63937cae059720e3b9cb1a326611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7354a4cb885d8d805399e53e14981612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cfc2205e192092739df32fc9c3229613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b78028e4bae67e530f3360180bb3a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f625d02e9805a2f68423420d41cf72615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44432be64de15808b547aa07f62dee78616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fe8fcc6ee176431a5deab14858345617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b87039b492551e39d25cf2922471a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017bacdd61459e73c503f41ed7c45f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d796e894b1b7902cb5c04adebce2aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d37df77e3ad83ed6109b1926649e1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93497f20ee44084083f9894b6e45fafb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f776def8a4bf85ec97918476d7512623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae1e6a5df887834e29520a3c01519b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fabb7f376acd41e45218fad156bc4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3406b67650ab645ef3b542a55e0a17626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f688e1761b770135e6ffbd618ac50627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd72983d690e2c0f6ebd4fb65197512628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f95679dd8d7d479c0dbbc28526429629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923527a4e179d034487a9a76610c8df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0413dd24629e6952a0917e554319b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b008cf966a0c7cf10e62098ee0f8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556027735eae4cec77a01e4e6f1ff743633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3d13fbef222b47553461a9006d111634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531936ff2939398c8370563eee654455635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468dae644d89fb6193788d828e46bb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7a95129ec20d704801660a7f997fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1477dc9008b768915d627fcadd7302638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695693176b914a93a0ebe6f08e18cc62639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e117515573a4ae0218e38fef18d9a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cae08e6395c40e331cdbcbdb69cc5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5340a93db97d8556783e7b059a7a2fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72c84bd976648cb74878c303acf538643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1bab2e1a4e6870f7e6f0232d510b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9b501b6221d3aea6625a1e4508e9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411745469ef0d3133961896609def01646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4e059fb9ea3589ea8ec9aae999573647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163cd84c23d56005ea8c843dd7a0f04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e518bc4157a1eefe13aa8da7656ddfc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8edf8bef12c91a2309dd7de328f9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a88cae291230bebfc29837fd072c99651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069f29b02e606afc78b192880e4d27d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3800018c2c221342fb48aea6312331653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cc13467954a07e7235c7db0b1cdc8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd15659e022d9e57a20e6c533557711655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17594cf677b6855daa05d3a2067b7e0f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ee1669219cc93d8fe9b88109163b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdb2f6f00fe71971baea8f2c24e351658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249ad01c8ea060182987328a0bfaaa5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a97ca7c46c324a36c2e2cb691b5bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1c3556296ed381ec7ee682f824bbb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46375e24e6692d351925640f5cb4c097662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b8207c593bd49a2fb03ecd455a1be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f96a1f1c0c26bc04daf69f3b47748c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db90dad48f30536f23fcdbc356bfc5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf5d13f7525304cb252aa9e4fc209f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bb7fd48f27efcbcd290023dc5c7cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551a17e64584a8f7f986632c54bdb15668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cf6311eda8763eea34952bb75d153669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f755e46e4ece32ae62ce8a1b228e684670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9fdbcb08e326427bd0851a3c20761671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa139ed64ec7ab2a7cae27dc475fa0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc7dca9273a360bb02792f6399efd1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48df2a75bb0ee7215c6c9cd7e4b4c20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883769032e98a70af265bfab2532811675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b536e5053f9e0ad585fa66a49f60ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7429df1c11aca52ba98219e8d0d9293677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1efcbf0d497706c7c0c18c76c515d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786be83d89c96577da82c91ef7a6dc06679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ad41b5201805f5c1a492cb1165cd7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff23a5648051c3edd95c030d93633e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0238343bb4b89d34cbcdb1bb3dc082682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5832b2f1b19e84ae3d4296e34aab93683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccf560509d95f99c3d970c40cf3970684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21e7dfe398e8bed2b62b5bbece62d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58e363bbdbc23bd57903470d5b20da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf061c6866468ed7da7f0e66774af4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177337677922847bedce59aa362647c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47565bafc0754459b3939ba8c05f297689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b97fa788eb2ac84da698236422f33690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050e352f67a01030bcb5171b25b21ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51f14770572e738c9c7336a6ba33f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b4d877cdd655065f9d6cb1020ef70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d885c08472a2a8d9c2399a4942195b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfa467f971c23cf1fbe5fe9d2cdae3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea586d4706a6ed7643df3433395541696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4aa3915eca44c6a0867b48c855906697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367241d8c0443167e5b79e71ff7b70c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa84a4882da85907a77cfea23882bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0d7ae230464fe7956ce278c42dfc4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd979ab343be098c496f832828e0cac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ad074d7948c475ce8630e91bae892702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e924eddc833851251fdaf926c8575703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca62538e3aa408d56fb8a65656fabfc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125012b790d7567eb92fc926e746f13705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad807faef6f98f6c9f794e920aae206706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c13b24c4d0209d34ee5e3906915037707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a3c103f1f2a95837cd064c709967f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cc3564e14e8122f5a821b8647b7bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8dbbfaa39cb017c003bf2d7f9ff9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d251afcda6d3a90310c98805bdbc815711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d1b7ed54ed7f99d9dffff4b79680e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f8a63f3da9acc461fc37b72f9f170713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f7dda1065e7f7bde2dc1de9c48955714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add792ae837b8012a468f13f3687978715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948eccab4d8d1ad92616aec338dc4fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff954f0b8146737553fad58c56ce7aaa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e04fba5bb8f8ec3e50504b61585d63718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c1bca26c7ee0ee2787f404e050329719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d9cb708166aeea1549a17420523b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afd9738fdd99d7f85f07102096a4f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a657ac97978c37534bd0da0b3e83318722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa361f862959b7fe6575f73b96b9a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abd63744e650cea26e1c4911e833b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd04ca664bac90252d1fc682787dcf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6c1cbadbb30a9728623d13f61f79a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ead1a45209db837c7cb8b29f9f0951727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668a888de7fa7273e6bb8f7db464be3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4548ff67396c84ea2710e41d7e080d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324140db44e9bd54610c8a9106d1733730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc14b8ca42dfe8cf71dcbef1af73b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20924639d72b0c76b8f2c26a6999738732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9a77de451d7e1469f29246233fef1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28be68bc6eb2d939fc6e5ee78d5095b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1dd9ce15f35d1c1981601025cdecd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32569d28f299afffebd0e7455827ceab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb426b61092d16688ef51f9241401c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ec3057911e148204f9fcade4901e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ba62dc63a16c3f696e6a2d9e49aea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34246b93a264ad0fbcff87a6cd084b85740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008882fcf500ac17a25e648d8d84c3f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c31db29a1a33768b6a0cb1492e768742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff59288564f81e5a55e8523ce78fa6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9f88bc79cf7e1699d91d0af6f7f6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85437db41175f4f1694750506e5627f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709728e57e37ce266d00cdd57662473a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e688afcddb6aecc549e581d2cc5fbf8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513c28dcd4b0c777f20cae68bf63029748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36587f3d82dc12bf13bdf9b749fdc8ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d12ebf5e4df7ab09e83f026de3f307750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af0c63167e428f9a6aaab8b415346d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f360e6bc368b38f4cd77b42dae027752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b19b272185162d4c07d23127bad9e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1df9629f2cf3299a9f5597d7beb16754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14815adf9d5e48086863683dc99ceb17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fb2187fc55dc0feb814f3f6169534756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f3ad0dcdc43ed7b63abc8824df12e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8df865ed197f788b2d7ebf74128a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ceb824d4c2af18de90ec7c6f40810e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>