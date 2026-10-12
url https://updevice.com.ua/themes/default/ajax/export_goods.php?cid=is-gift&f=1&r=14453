--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36b9fc7bd9645a560ab8e0008050231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d58c535935e9016d90e23c32a4a8152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7503d950e53ed711cea1c38005d673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caca9c5db540cb92a17298a0c9fc25f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929460801a654b46809bab13fc7adbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf50ab166689388a31dfb99b999e466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27018fb204f906c18f2eadd565f181da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8be08d5326d667822e418cccfae2ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ad39c10888685ad80f08b0210c1009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162f1e952269d1a863306155520996210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8f3abc1fc4d2b23fac1c5595b66b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6214574129826b8d80fd61d179b2f5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3c99f86c4d06519730644b289ef7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752989650f1fe3040a7d61cf32770eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c11e54bd33246fac9d542796e1f3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b767f0d7aad6d21922131f14b1406b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1769731f4a41aa51423fe33c62e6ba017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2c7a842f4d82966266593735b743318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd467058aa67e85161b69d6d2b5f24719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087de1fb108c5d079d09c9e88d4f8a4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd55686e25e356ada4ba666af57091621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb641ae6501712ad4e19f31022b0dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809e22a5beffc13a4983f76ef7ef7e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fd7c6ac6a75a9195e0fa58df5289724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77742424bac26c8552ecbea29490a5be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbb4e83c9f161743e8bf7f6030b57426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd369baee681c449f58801b1d323e2da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11880dc3ba97fa39299adf239cb5cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a05170e6dd2d1b7fe0c658b13b08529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c830f9cb4c80d502f348a86c6336530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0154c14391ffaeb88062c8c2e781d6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ed1234bcc04d557725f1cb7a630232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c07281e6af7ae93082525e422fd38033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f35bccbbcb2aa9a86a836bf72d34c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fc76aa816414993b3511a1c8526d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1980e6863f40862b44a93be77856436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37deba2daa8e61709a7ebb8801b48de937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c86a471047b0a62481055b4d2fd01038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501f913c808d7871a632e74c9432d9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9c482aab18e46c040c5f10adebfb840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465f8af1e9236455ccbba4f3ecd084b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba6e2ea9f6e4c3ea21af79d3d51ca742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ae36a83006871c357cee4631ed7db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fe90f16ce0983e6cbf774ecaef21544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bac08e0586347d66c8532bc11f319c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1a2b9ed411039e491932692efb52446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74305cf78d15991332d7001928dedc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13b6dc5286bce448f638c484d599cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681b2f452b7784501e139de96e9f30449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1653ed8a674d26e916b34dd74b4a4e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2d33b04d5c186f4a93af30e86305251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f926075d82376bfbdb66a75c14f75f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf01ea748851647ea11468cff953ce453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706398e329c18020807a0c3e8b403d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b1b2247d7ed9d18fc1bfb84c0ccef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beebbaaf05bd503677897d77659742a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f08149902c20e24c156e20bfdf8c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a2dc35397beabe4fe4722f28b3b0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888ee8af82d18d07f549656e3ad845159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4259caeb1cc40b8ead58f20bf86a4ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881255c89e8d34ef1dea1bd8e36adca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a576290b4fa07c952fd5e37dd051b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792d67b4da4ed4a265f600aa19baaa163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464ff213cd1f996958553adff6344e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52224813a631c119d9651b05a69d535a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c479720318a6fec1522b36fadcf4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db483564267edcb4c415a035a139d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4b6adf71db476a2201fd09fb687cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252af6b4250bb3fa6d9785e662d275169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d203c9e8ec3e9b3d2fc28269646fa570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a8da1c8e6ec1d5d6660a8ddae17c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21474ad31fe26732273dc2a1aa4a9da172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07cfa1898387e12d64ce38270d8f0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacbdd85013b1b654a74bfe5aed6d4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db56955ce062864630c0732ad9911475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aba8c3ec39f041ee99d157582210db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822bb5e61735e110e106826eee8fffb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfa0e2f4558029b05204daabbc5af678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322f3cbd9757ac31917f54b640c1e4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0182814933208c9eed685bd7f617280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f054cde4257c2820dca753d9540078e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05addd8e98627fd07dd74f73df20f74e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2954968e5751a8133928146e51cc84b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dead98c9564a20d6af4f4c9e15424e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f3e22d01711fc7d484c52424ee15b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31464b683232c3d0d2897c6a0965ecff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57b2557798d5857fb453cd180ee5b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e4d325251314991351a6021657c9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234591e837d9b5ab190a6d599bad6e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb6204bdf17191ca72bb4f0b0770d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d211b3a36f12fbf911149a9ed3c96d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56b8923e545135eff6d2a8cfe5633c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdce84d4ddad37130a6cbb4483b3c9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6c3bf96d079516281088c0377c19394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53419fb612724b08f3c59b4e7b017e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72d72364eedb2d39b51f723d72d52896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7d16c0009e45446d59e423e09ee3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecdc990ed825adfcf8d302c986224c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f589d3193df1ab27bcea4ab15b88cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b54060670a579251875b5a7357727c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e64fa1a87a28689831e76a514abd4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a67a5d6abd4914239eaceb450d4bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd41a77c33b6dad5826947802151880103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cec5127fdd726449280218be6803f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e42dbb3173502a0e66ce4f9ff112c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73e3a55899539c246173ea50726291106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ea43ac166d124d2306f3a9dadad8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc9dd42fb39d291191a2a0a7f1ba3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f1833c14d725e98803c0992588eaf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a8e2536bd56b0334a9888adedd9cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1a2e38a477604c08cf280a1edddae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4495acdaa04af00918fa219e671840112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e794cc3c13bd107c4f5d6816d090b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c49d43b6a6ab6b1c42387e8c6e726114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4093dee94d83a7edeae8a89ed31fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bd4ec3df953e58426df90cc4f4212116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8eb6f8a9fd6b9ad21aef710fa28a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b28e2978d20109042bf6377bc7437118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4728e84e08f3ac2a006ffb9fedd4c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f9a43aa07faf43b923c6205d60294120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a36d72375f03c225c09b42dd8cf86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20139fd4de38c7020d7e6bc310b23eed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c36b1380ba1c38a80a061e0598ee5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fce43c0583afd33264fbaba9258f49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12f5500ee9782cec25ec8fe7e8c2ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f21a0a292dfbf83488e5582b86653126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891aeb83bf71ebb525be510280f97bf1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94b4a885a6c034e989ab029926a78b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a36e5801bdab708b0c77b2b7b213e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b60c7c78042b353c9f8da2e2b03c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aee807c8fe9e0157ad75138d5b6e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0291123bdadaccf684dd44228a079132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d9c1cd036aa56ef2bf8b083a7cb43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a6026698b824a2b463a244e788f4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66ebec4c97374d3b01a7f0c68256c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc6a8238b215c6c31b871010e530e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc256ae11c29f47f8b12a2a97a05fa7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b746dbc2215baaebfe86e4245c94b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b7cb1693746964ea45206f1e6cef6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f50a73938867dfd666e4725075143140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4660f0944004f7ab64a79fdbffdaae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df6677381a117cc4dfcbbb0591838f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5771be9b4c284f910beac25f56247e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75731602a8c40026d86605298c015e88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62269d4c82d406dc83d447a6b3bdd32145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971de69ec0e2e536be8771f821a23fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c94b40de2b46beaaab78b9bdc2a99c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a722e5a0a35c3891f43a695bfa4cbcf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f129dd025a711326932b99a2821f23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9b361daf5e7435f4145bb332b9c8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948e993ec04ccfd16cd567463d25b1a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55059c9816e54e8fd1842051f98ce0d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeddf3b24c27f6dcb8b7782d4dfa988153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc42ae23053f9d9e360a0ba137a5f53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95196eccd5a2aaa6dad4b914c398daae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4d924c8bb4e37d1bf60f577d9bf3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e116061f9ddc50d5c56fd4915e521a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c0fe6e301d3681fcb7ac0679c447b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa089a064e312bf6531ce4e590092c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e925cca43e380197c38fb5defcef3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757a31ceb2f363613bf4eb704c75984161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222ac8a7765dbb6994a26320601439c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddb02b4388ce2997230e8b57230d4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4361f37d34032887a4fbeda1e4e8c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57203b3546c7393c0bd7826a37bb514165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc16388471be72f38e47f8a9f9515e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0b4237d1d8d71c7b7f1374471cc99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f9c24cc082dab7ef803def116bb80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572d69713fd4cf908edde8b90d9e436169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3ce2961f1d328803ec20aaf3f610e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01239ccb0b2b6953f9df17b2a653e7ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9486a5df8396c63b5f5a3b386d11719172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129403ae1209f4d47db06f8219e5c10e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952a752396bf4dde40c4392f555d3f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5ba887ab7ee766a7cce10b767e6dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc30b4b0711d1f202e21242f609d125176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f2d1da8940756eae1800796fe9047177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa471663db5b047f284c884e512599a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18149e2e87bea7b79a1074524341673e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc2a9535b824ad3b66606d6fcb9f85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bb4788ef539bf5d50874cd08a979b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c908b4f0d6c1d824522e8f7bc0404b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a571c426eaf16edda8a55ca57694f59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751501eb796c20e2ba3dea8144795a0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346dcf9202b4f918365c30a6ff3a9ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b1b4324e720154ba0eb99eb09b461186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ad09b6c115622468b8df0e8612a1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab6a7d1af41b108ffab0d6b3528287188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ceae4ddfaebd5dbb9646cf3489d25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd71c887be1e3bf5f8e4e04bca6861190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dd12851739c1170cf3257a9f1fb49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f8431c57293a477c254496c53118e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930c522cfecc55523fee5ed5bb8a5da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf86b17bf5f1fbf1c6ace0316e01c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cff54291fcb27d2d4705ecbac9516195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d27432a1b0d248699b6a16ceb5c10a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaca910ab6b967f12ca7f34e34b0cc0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8202e2ff24b2efbcd3f1b475bc26e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9da63d3255ab405e1a22b328f2a825199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802053b21c2856c92cc1e96217f81c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b909ea7dad0b50e0cfd7db29d5a7d46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7013b56b8736f02db83314c20d0ece202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b410be5a637338d30a64b0fbfb2a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1637d8341d52cff81820e480c6c221204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e578f59544caff6392b4020505762205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e655831f24b78a21555d30383f073d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acbe0aec3abfa663790ee7ec15fe39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a721d64b6e855ca1cdfd1c7ccd0e1be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997487befea3b6b655115792489afdd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e596b72457072b2819c26f272a89f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf07b01987228bde3a38e53d0bab68d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad0da918e1ba890e2f6b4621a7f01c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272721c83c25d6003e0e8b4ad45b0fd0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7404d8cfbfcdb7130753c3754b685214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272d3a479463d078206d4252654bf39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ee97c1c83b903ccbd8da1d8f40f2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79772e6bce6e6794c62fc925e1433fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d733ca26f64b517dba34eedbefe77a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996af73d071cf7091179b21ff5fc71e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5eef683d276d232153fbb187e8e6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa47719e4f9f08cb57119bef0717194221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfef5ad25a74b2018f6a251fdb063e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb01f813b0c6a7619183caa5afaaa6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd0000c8255800d71d85aa954b4a4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc5fdb83d520fe53397fc1ba4153c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dd9f8af954e192ca5cccd0c938655226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5912a2cebbaede9da47c33f1e0f4bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309441691342714dd6641b6226e7a0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d0d4d4661547b6d23d50aea18d08f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68375e29fa2884ab35820f414329ea6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbaa41c9104168c3d616a8a63933ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9c5b4e369b77bfaa1fd486fe942a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100fb49ca84276f0de03fcea0327e26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a070b1b3fdc2a3c8874d88dec7f5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae66ebf3cc814fc95b7a09ce2337567235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33064f7820e396fad955fd1cf15d5c04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da603db6b18bfdff354590394104267237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b861add9a15214c5f4c1328437b2d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06effdcfa70f600f95b2c8ced73b3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391402e93abd48f5d463857628e9d64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9e90cdbd5e36534621e54162c4e4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ed0042708af4c916cb01209f043c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d13ed17f804f49a7314e172d6d4e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707af799ea0fe540d7aead5b4b0a7d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb710eb16c8c570f1104460cb57da0c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c115cb1e1ae1751af19099ba39c70b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d231782b13ab4f7928af596e29ee53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520988a5fbae44c427d8c0ecd8e3293248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bfcf3ce70e341993339709b7fe1d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab3c168e0981ec7de457de2148367f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bf6dd85b24a00e1497c5917934897251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff36f68303cfc19615c776f7e7ff0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbd674ef5d29f2993109c23aa3cc4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12a6be9b18c80d4812923cf458b7bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d0d40cf621bf183a9e9037b8175fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6b51bf418ef8f5f43f747faa3cdbb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304419871bdb39a88dfe0f32fe0ed4d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f83ce96198c26f35fec0d843beced4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77375e00d4d8b71eee42c73b297ca61259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed0ec498ba24ff06a1df7383319cd2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325014e8b3bd481a8c205ca8b4630c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b66116229b6ec95e3827f87ffc19c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcd973555014daf083cce1748696bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327f8860a3e7a57f88a76364da63009264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586966586ec1b7a397b17a29812945f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb5964515d655ab5e22393c88f6c4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810826d60c9309c3a039b4c060e1b4bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173cf1daa820c4048c7af75be1a7044268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281467a38342fdede3670f5c9bab9429269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03c0ae8ea2229d84febe98596015a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106c8b4dbe0c8c80ff3fb731674c877271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5dfb3e4f8518dd7cb8b9442820260272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27a8a864c66875d7b5cf026f292c22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776d556919cf6761a5f579078b24b43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e436e08d975ea0fe727976a9469d627275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22e9a08dc9b51081e7f2cf542e51d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e228c00f910953f29e251d90696229a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb4330ec091b880c1e13e9953bc8ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e6794e4a4e551919502fffc4ba20d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6ddc680bb2dcc4eb8d8c5031f5bd4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6bf57be828c6ab240ea48f7cd12c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ab781959acf62dacaadda651e7665282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5b395d1c44f2085084422a1f7be60283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5e53de1049777fe52c9e0e9c242dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7610fa615c840f015a5ce6417df224285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ba0ab1cd6223cb98e71f4fd66985f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae9be0091e4a4bf05dddca591c867a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc8c55e07ab9929ebbe2d39ae010da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce162edb8844ebee9ae9a46e7fb4b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22739b4705a1deb7539161b2b555a4f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99122a93b025b696c57bfbf5fdc60a20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e597e86c6ecf45eaf295263fd03a4c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e31bf9cdf5e9f9d15dab3e4e80bbc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525eff710511d35ab849cac5a812550294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb98b79994eca80b4fe9c766d87e5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9cdca26ea500c6cd15b24a716326a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ba1d304df77d36612b230fd6d9206297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224be390cb120fab9157d0e273784bab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4588084f3a7e3e90b01592ac19fd1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90668d7a4e586ba3f0ae6b3570299ea6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d33bd5c8c5b6170c712d31dca3633301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1ee00df37f1cacb2473b0cdc8bd91302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205aa9aa257dd047402d03f71674d51303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa710d8eafdd7d9b653dbaae025ad47a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e321993102a9d4eca91168555f7f0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73661a545d2aafbdf1ea8f3f7ff3fecf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7f90ebf883a48f6abbb1911318970307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5c27a82483b3bbb0f75941badbf17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4bd8a8fd54736193b5926727789c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e712748ad6ede956903c12f0b9f8273310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45acf7a1cd06914be11a05e5d6d6b0e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba385f6ca010dbf9b4ad887c8e89b78b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68804d4846fdd94b6df07dcd50b6983f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993dba1a0f14db303ac30db8ed12e67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b51ab520e80de9adfbd574a630f2fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bbda5fe99e951f7c05baa57f1af8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c99e936aef1f417c135974114e5ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cea26ae40a45f4682072f147a73cb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b39b44dad62a1905208e69b31213c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d779c04c2a969c52594213553d44d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf4845b85d420c360fa8cb9af5c3cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0289ba13505896ab755e9de1d0d2cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fee20919ff85dc07dd85c50ff9c918323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defc89fb0636518e4f8ec2657da2a19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf496a541cc1a862c9f56b270da4ed2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7413bc03ba9cce08848422ef1e7ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8d5f6f3cd96ded939fa8db6c260fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca7c853077e0fbd9760c8459635863328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbde65d2cbb53bc98386c0a73312bb5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34ab26496ff78ed69a98f35b033e38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846df2239d09c221bc7892cc96dba280331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701cecda6144b6751de5aab8a2be732332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f95f038d7b8f196d0a4c3852126f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b3a25d4661a737a5cac2d13ef1665334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff6d0da657c242f18de9fc1b193e13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde4088463f90739a49dc65f7e31b54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40b4ec0d4e8548114df909506f1f63337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062df8155c951615bcb3e81a10769496338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ae8d88d7a96990e19fa4dc0b39064339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062c637ffcf8f12ddbddab93d641cf9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5785304d2be2849ac3250563ac0266c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce7b5a9d57e94789530f70518527d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc74c43614a08e63f7d21c43c17252343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77567029dabcfc5031d2a90b746cdd4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a23769024d1d71e35fd18a1ed3b019345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b36b27648a85f29c94d4e03433498f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe6cb8d6e674373c5b888870edfb89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c4723ca51c07069e820c77100a452348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb49381526570a26a7eadc13f66c927349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535965edab4883c1c2de545e3667abe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07461dc510c41d0a107a630cdea4e38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd064237812a3782f33290a5fb28fc80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64ee1129b0883bf22505a6c8d44451353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d068497c85db38df684f5c27a82fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b7f932084669a0efebfeb55b6abea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b3b66b4cfb9179f56172957028e9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bf13bca565dffb27d14983764a8b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ba6ba52e4f367c169eff71d2a0e17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915e54c21a17064425b70b5b76d5c98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bedced3f686465476311b4192cae0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219e8521868ca9f716786ccc572ad0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247306426fdb0c95b25047f10a2460a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c0f092dc15f5afc59a788d9f4028a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33cf98605f768af922bb6e97d4691d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1458239d9af0d479aedda17ef9058365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549741f09cdeb82044b3da05824cdfb7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328acf7d60e29c4676e30090bdf60a4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e6e751305d13c8e8c13670be68364368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e641228c00d8e02f0306872a5c5ef4e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d22b6916cd30c555ac3978b364544370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89cf9c31bd58fb9efb849a9eb57e8d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfddab00748fa110b1df9b9ae3b5df3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0d5ea48c4649fc93f93ebd1aeb3c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab526aa963db25d49b7388a2a72ba9a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b1d84db59ce0063d78ad1f68e2080375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c85f83a83cec66b85a17cb36e5429376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df994696481cb09c93bf518fb1b50acd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3725ab6a288fcb2b5d2cc5a280d0ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729fb0508f9bf87db91618dc9efe475379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07ef6bf1f06634d2d259a424c6bd01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce30c41333db816a0f4aefe29226370381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43783d3159c99e66802e5c5b9ace74c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a24c641536d99a91f0701bdba57aee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13451b3efb115258c7ee2a0300b5f851384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95275253b9d2ffea17c1f3af4be40585385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4e9efe0d2f6995e8b15ce49229e33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e693c1a2c4079fc6bb79d56c7a58d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc964a4b8f7f3d79e8bceee86bcf5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c5471e8a21cba9f59fb3d7e55ab93389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da539a7382c0d61d994f19175cdac5f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7062775e78d723f7624d6b02ad02fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d3ffbb219c3258b8903e96cd62594392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19cdda7c4b0af41813231f48d19150393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722582eb531d94e836e6ad9c9b3a972394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a14e7e163e88a37472d673068e2c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23404bece70484b9a2641bd17e46ae4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20654c186c33b6344081cc12c7e19a62397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a16526248cfc945c50cc3abc112651398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8685b117ee3de32bd7b17320e75e26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465efc3a36c8879922975136651a3aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea249c9ea684d67160c592cdae50c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ff406497673c018333b4852adcbb1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c616aa947c2dac9b8948fdd2de18f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3337fe429610ae58f2576c306e5d4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e808907569c53161dc9f4260a4ae9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd13c7cee2daa9758eb40fad2d79448406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93266d257d7e9de07caa2900aa508723407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f359235e14c5cc0224be7fc171c3195408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93f787313c62a8c6233455c8ed6afc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f177fc1c19075c3aca7cdbd1604ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216ee1af4ba422078623d9c90da2b18411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6bdaf66b8cc2f74279639312a7651412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221577f87c2f1de4471f96d4a038651413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44f4ba3c9284a52c539a5284ee6a1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf99d4d31c4314021d4060de085083415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe9ce9ac3eb8dbae71e41eaa9b9478416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dbd169fcd016ac14351bf34d8a0f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a797a4a5315e68aca0fb5e96238eeb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c92c7f15905327cb5a1958260de87419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d312e7b2405e9e772141f510cefc30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74a2bca2aa6b205d4d77ac9b086652421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e26e6483668b4ad0982d184bd1751422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51096f24c31a03011c10b675c9bfb83b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d152e8500b32fef6116f0b2aca1d578424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ef3ddc73528961aa54184f77193be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d5fe0cff9f833a200e80681261cbb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d1922a058129c44725175099c3b67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985e0077fec43f374080741923604bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa3402c09a55daf7dc47e4f0d3822e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca29f2357011e71e7fdb561dbede69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f91e77758bbb5efcf04b74fe56bd1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9e8544f0e28a6d843e6818181e16b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bde2678d65d908926b35e824e5b1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410fb85b8bd7dcad639aad58d45f205434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2332eca9a90e8dcbfe53a1a537f2f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea63868db2a5da4f1ed30b3276f1c29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777711f1f6385e694a0b2cbb3f6da66e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a26187dcb3826cd273190a7cc5eba5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304ec713555fd7f84fa0546caa16e5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420482b117400ff496f669deb4b2854440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96c6aca12ccc6824c8a0467abf851f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48f9363882dbff1ca118688304eb68442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1930c32ad963ba63515974b385b52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10742953662c66253f97139fea7f1e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32bd4dd8b992e7aed03e31987d6418445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5b73bf2d9d36b5915ff24e13cbfca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7850bd314304c27155030ecda7f211447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cf3151c120afe466730e586ce3c05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeef6c8bc9625463a480d6e777dac2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaeeb1387d407332957cfb5dc43530450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6d1ed82a6b512cc08c5dd34450631451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b426bc6902645be8317c9df06ffb893452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b7d9010b8e22e0d35a6b54a861ac0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec26c3380359270eb06d2f54de1a02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4be58c1432d38ce74da1e68351d73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc1697a7a1dfcf4fab4df7deb8775f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4665abbee6f4d8e6c6ab1b05c2928457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948ff9241ac328a4cdef5beafbe5c0e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6fa7cc7893dfe80fb774d1756efbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec84f61f187c17715658c37375e9ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20a459160679e9f084750b1c224792461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d915966c61af3860f7508d02710b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1188d544220670b8ad2fbbc8fa8826b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf3ec8617906d9e204827466d246d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4c30bbe7d93522e9780b88104adfa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4effca036e8aec8de24d04da0fa5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bcc1b34ddcc5e4638e439284aaa63467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5f229704a6f493743e13de6084d78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227b28c307c6126bc924c37d354cceb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571260af19a0aeb456523ea5e2c5c4cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae077f95304e6e893fbf43740d89d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825662d01a5982a10e41a71ae5cab4c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef339f8e3fa5e1aab46fe5d18786a34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f9641e998940b440892345a8b8dc4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797485dcc110c65a9841a3c630d6aa65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778eaf210b161c3af473c3870f2cea0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe0ab760d6afd23e493354ec129b45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b845b1563e3fab53c412bfce9c0518478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd8aafb448894f97b9c37de213222c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f3e33215a23dda6df31ceea06c360480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f23ca5e2759ff941069787d50f865481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290a11ab33005091ba2c5a9754a2936482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8ad2fb0ddd3969eb95533220f63aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545103e10290a549aba2070fe44123de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba89f7ed9eab1b3f6f268fa872a581485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bac995d4b84e5c227c7a3a0518ba1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c0d38f3169657a13dbfb995ca4512487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634affc5552d80c93cb68b0b1c9e9239488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e9abf71792a277a2b9a8397f8ddb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc346f8187ee8cf5b23bf28ddbd244e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4ad151c7aba56503be90bbd42430a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106e76b627884e9220a6dffc257c555492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5e633b8bdc33524d5a0d9a814dfae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d55b13b98cbb760980f00590a895a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136b7bda9cf42754d97b60fb140921f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeed2eff13f567e694e63481237cf28496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f6de3d95abe6d5805ce9175528a2c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df229047c03763cd0bb915815dba5118498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a75a0cb0ca000bcc4bd3b0204f234499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fa1e8c800529e2c6230fe2dfa1e72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185890a4d80b136c2bed4106712850e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6d4eb5da12cdec73efea02bee7e9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b42864ae9f54e4828ea7fa8f7e917503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7e372830c0dc8ba742146d1c3370e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b54b7f4c775a93eddfb6e44c7f976e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95c9fdcfe550bb8f5b25acdf9a8db8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8ff5d35d29781adf9ec77b15cb83e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bcaf615bdb5cde2647a0286ca8080508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb97aac04977b40840abdffaa63cd9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8901c10fb29927d8e54411f265cd0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc333a3419ef9483eaa32bce2674e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f40f0bfd67bcf3264308978636766512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27d11d1e186d7985425611130db97f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60bc7544c262cee52553cc5d5e6e86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96716c8ecd241cb37fc0faee5f0fe012515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc155501be7571cb880d2ca0d54e299516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905df8c10e25ee236fe7b549c1e30196517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4226c17c2d9bb7f03dfddaaa94d8d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffc18126ffe4cd91b76e9398673222519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952b8de0a5d3222396b4e206516e6c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9388dcb7ddf21d63bf0925fa955574521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56893d6cd2e0d5e48dce15765baa2f7e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf40dde7362e07c5e0eb7a1781797da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3650cb89619e595dc2203daaf967904524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbda90288c10c43ff16a141b4d4572525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bdc56008bfc486ee590529817df6e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45908ae7256908e62af44ce1b49b8d4f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a364f70fb47873b4fb0f116ed7e0c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930b094a84acdae52c22ef4e5d23634529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988132d753e9858b5dd1f994ee225fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abce218ec8e752fd2e2e607da3177f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da52b2494b78b62b7c11d28691e245532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be95d84ffceb4d506c54fe4b9a5c5ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4dc8d5d12c295d24ae96407208ab9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504ab85eb8bd5a236d96db262dca27c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74988aa21fe198f745f48a245966baef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb590d8b1cc72b935539f3cc148db9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7681dba2a3257d92be23b80a775f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e0c046250e23e4a9c77db45e5548e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1964d818849531350e9fb3d1f2906fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5848d069aec77d759cfbb417f1a550541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4a40ad3ee333e1899d5c50ae7149d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f98cb3afe823b87bea7814a0cc757543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67a7150b90073abc3ac494781b1646544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d7dae755bb58d25ca31828ce106c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9baeae8b9150df182a1f839ace127546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a73895d6a1610fc6038ecb76e55914547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa58c4228514bf004a7dca130698448548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282d9fb2988f618e066d39229e6586b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ea604e28a65c06bee2b64abd0a6d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd4f2d3a7d8a8b6427201f99b0e9d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c9d9d72cdbbbc2690ab4d2b77a6e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee90a5ca9f79d84a28f9187b73aadbb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3fba4604f8ced99fde02478c07f93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18f3eaf9e734b6caffc33dc569fbfd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d78008fdb73ef4090134078fa2ecf1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a68e2953740de85d20143648be7a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e415616e6806a08e914d55ac0c3e45558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be112ae0c51d5ce17a7e105421d157559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840c99ae0031cccc637cb97fe9806eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6668073165cf362c870066bdb3315c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5709dac013581e671a9397ecd1178562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91f57e68ddc3aec1749f1609249af2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243b52a7ce8ec770742c1ba57fe7de1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a8bca979b91825ac43455acf00ae1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2deafc4a5a6703cce6e2d0ba5b0231566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab2796e1b20b9e01aa9b7adf852e4c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9a831f668ccb5aa608782f62090cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68aeead02bc5de291cac45ebced4420569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ad2b2af8b6a69e24c595d942a2e29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df736385f6e7df55f6efd2182526ea7e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e4bf6f71ec82d0e96eca677a95d59572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebf649f644ccf3c622f7656ec27913573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee97750795b185ac2ce9ff978a5a0ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f70d8a1e9a5dd1580af998de526c41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363773c24c30215916633efecadb937576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed410b330364741bd573149823cff7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63411b3bebe84855957f09b5d75b5691578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690b977e89f3ce2e19a88644f0430d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524932a08cdb26a8d68426017062936580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d61213510e7ee11817b0afc7c25dea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4771aa80577e0c011ffc460bc62005582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaa00224341663bc57234e91afacc3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862639d2d09154b4d5b00b0697391492584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc90834c8973a21386f919a13cee77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267841e6c1b6b8ecbd35ba2559463b65586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db583ba4bff3a06c7940183f0ee52d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad20ab9b997319fa47622cc7b647af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba333dbc4360bac5dbd1bef2150a16589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198ffeb367fe8de8c910cefdb522c04590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7f1441c118e86f29e0bee54063e54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55a9971371c1e46af111e197946300592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df45f2fae57002e9f8b00c9965c787593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101da6e0a57abe1f933883b5520842f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0a558857b77163575c43b417246cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3ceae6ad19b66fc086964bf9842eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56edd03a5a313e67a7a5d902cc205b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcf4ddde9ae2ed04e34fcdc5fbdd3f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81479f53cc303c1d931a5a90c44e8d78599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042f3d2efaf1371cf94f6f6bfc3a903600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c75a14616f628de6018a6373d3340a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffa78d397ca743b9c1b5066482557e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a9c54c6a9609fc4ef1e2f56478660603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600b01f9d0bd199dfa4056d82b6d838604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f82c3834dfaa00ed3f9c8ddd4e82b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e483b1b96f38cd0a7a8f642f600654606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce7ff805768a8e811efcf67cdba0c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7922221bb65165440f100c58251a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb385dcaeb813bef50cfda6a500902609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c148f77291f3d5545c67015c738e8a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e434c261a1df6aaa08bb8e4bf1e0bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd32de5cb36653a45778f31e0e65ebb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a7de148a74056c70d4266bb0feae6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af771cfb1f003e523736537f1266f94a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838a1839e8a2beca4d496d67832889a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7cd5380ea75e99ebda735d989699f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ccd6c26f31a355c43ce24595b63ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6d710c817872f63c873d092a96ee2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde152c0396313988ad08e0d7a44965c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e86eed7eed3c655abaa84a285338b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ff3d00cba0dbde6e70325cf77c574621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d736ec89c755c5b7816986ba37d64622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002294e7f703e582b03f2210275efa6e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9a50ad2728dc56ad180db8aae9598624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615be3b52d807fa46ad1b00ef082b9ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a763f199f8ca10d8d2aa322830c1af1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8546ea4d6068c7bd0fd85aeb06fa6b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1886a4ed8f6856a58ac379ec46ba2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d0e4067158a5b7479d1e7e3e5a26b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078e69d79026fdaa3100203b190ab33630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f78d3ccf6fc20fa1406ddb4c8e2da1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823f6a3393624df67133d092aae35a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718163b3ef79439e85d02bf3e64f8cf2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f06602177d75c103b2703ad88c481a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a4a1f5fe1ce63749f36c7b434a0cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d11d1678f1a05ec4fec8350fbbb3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92917b8efcad5685e81e57743f3a7453637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc1c070f7f9b5a2be844bf3b5ac4f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76487df0550d646c065f6bd8b75915639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f983162d907562e0aeeec47bfaca787640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edc67053b67f6cc5c291db2159d504641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a64603ca0a5b88d02553d1ec74cee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb2f9f8af68435a82da7c533f72f82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0a91a0e26981706784b813ed03ef6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a83851cf4c27d50d8cc7c2af1028e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3425a08a851458f41f865ae625fdb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a6ef4c0d05034d9cd162aa0aacc57647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d7c20709e92da1ef75ae87f095434648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc90b1686814f0e3cde6c399d0072b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb499d77e5e00288b832436491eb3b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a61ff1494d05cc95ff18e36789133651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021803827528d2541fa6a2ea0462dd85652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b12ee40f635f8407e33e06bcbbae86653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a93a36e0ad0fa98618a5b839283d0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122981a20250d8efa81084187a91564d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240398da3b4a3e64cc2909f1e8e1559656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3e1edf8cf9f6f0d83707ee6335fa9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a12848b727b25de2f8ab2448109c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc2a896d5de992b96ddfa61e336d0d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ad51ead77e2fd1d14fef898d13373660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46306ac6510c2870219c73bca14cafe2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb4da875a4fe4ac8eb6086c2e78bc9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863b6c67c541ba8260c5866e2ce2e21663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1599abad703c78162147f3188157dc3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c5c44aa420731d8224bf0e2dca9d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838da35aa3b7bd14ee22966b78fa77d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0f53278606ec79720e90d9494af36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77c792d74ad273698be670e9381557668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffc38a784cc733a7e332a1ece652f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29549ee9f4b47d0bdb73e019924ee9e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a52d09eecc44f650ba411dd8da2d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba3070d1c18c0754752668f3fe802b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae132afc8ed289a38164773b4187ff2e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d50acb3a875d391cb37e3f58aa3cc4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd4f62051744aaef3062f3045312fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbbbe206aa1b693e43c467ee3e9c4f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aafd78c7aa1c220075c14f858530ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d0dc5febf9d13301672d2bcb1c3f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d29d516fe15ce310a55e14df67fff9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d5988da2a5a2f53e7af3a8ee4c1c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f805f26dbaecb5a485978de50f79f10681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024590dc4eb00eadcc43adab5dba8bc4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f7e66ad8006b6ef6185c4a3fd5dbb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58a01a7149bbd820413d0229e63064684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaab75e4a070e6dfb09b62f1857ecb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81424825adaf2894797cbbd609ded5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8b93b457a434ef37648138fa44003687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55f953eecda6b3410e9214a8b941e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2d3402d700dd98fcba21790d7964b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a63b4e7186865364043a04817eb3d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1e0c01fc9ba68d5bc09b8d80e6608691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed882be4af0b91fbf5c87b6128d2b3e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fca24055622bfb3a48f652d7e627a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf46fd65e9815e805cfaa1a51257922694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32c9abb60caa5346d5e403d4bbc675695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d5136fd33a8df2fb5ea89a74fb925696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98f38b0fdbfb4de530308849f480a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566a6e27928b17111595fa797b48d45698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac8f26c5af1c3d4ae9911d2dc82c6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fc89e3c051f4dc4d77d9e58371374700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea132ab2ffbf9cf071b1025391bc6668701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1321e28fa44e0cf3b2336e259bab853702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbd63354302c6b6fedf092d37f0b09703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335852d5275b4c951d871bf67e44457704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658bb2a1bbe0958df37c59817df92b3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670fd9a023d6e265b37e50b47c86613706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788645141845903db02b9bcba0eee3e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e6529c5434c9d5aa49b126381970a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76958084e07268cc20ae22579c97a61f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1afa2b54117a46f0be14739a65d17710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24f3a1fba81c4e863bf8f451909ed1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2142234f573a2cca80d34e0a9083fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2df81e703b2781380e80b9c579372713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcc40e0ba331c234f86493dca20c17714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df21801e9d9c5b368f3d058cce4725715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccecf2eaa63879850c85efc6552304716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78886619b1384e00ce6478b962980c71717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49d3f9fd5c3ff89197ffb2f1271c7f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f277630ba92bc3fda34c8940d4e2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cd7eb999f6b3a9a1e874fdbdb2296720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c864e5b8090e9ce4f2cb2b45f76b8c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a156b525eff2eb687f9c1b161cfb73722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166110c31e6a11a489d38d415f3bbd05723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfac2bd37d88cb992e319847f2f2a5d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935e0d20f5e8f7ed85cffc241c34229725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6621931489b6a1a7b2d54df8275611b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d73c52ab401a11d0204ad5ef7b0707727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857b965cd9fd5bf3ef64928876a2a26728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735e20bb39f9357a4e8642beff24ade729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31da62b367cd93cc43cd2868a2e066730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f240ac7f4a03d17634d1ad3dae30a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a59a59c4dd8dd4df1ab4cb3d6e8aeb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae65f981da6dd35cd3dac78500f5ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86108a0c4c36487657f2a394c1f776a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eceaa65bbe9723793cc3deb71400ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed324d70b0ac2b87a38e396d4aa42738736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb372d342f79b7d86b9381ef7c33217737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f647c4469b26f3641c503c87548e92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49811b5b81f48fb853f39df500cd207d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369cb720b3e353042946848c4664dd6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b773c272ad62649af732685662dbb3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58095a3a006997a86834dd208bcf0539742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ae69840afd7c7a93908d3000fad4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8bc478836b16ab66451da372e7a29744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dc0922dc29304c870f3d95c763ae7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e06b0d8179d2067230e30b9c28557f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dfe43fdcb780904254579bab9eab1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311842555cfaa4ce3c5af0f45690d7ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe556fc97af6fb0639dc1d5032a2f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f339722ee4a8def45cdd4c4cc4e35750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0b98208068ba82fd945ffcf5316dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e8676119db4b41bf18bf6cfd6c0e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed82d1acfed7fad1277eb5861e5105753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda00cc33e6bb4a0f8d07b714b5ffb6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b721968a7ab350e6173c1b4a739a4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70ac77ccbaa853d04d84ef0b420790756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c10d45aedf9852ca4bb4c3ad13f03c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838aa9bd9e28d864e30e252eaf3ebf5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050aeb7849eb350252739b2ec720d51759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479668a72b135e13ddd653bcc74c55a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239b5324b72428a699ab48d077348132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd986e119a9cd6d1b1162f51abc1b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104fa4e039f38c31b1c3e17db19dc074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cfce5c3d333a989c24c3e768daf015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbf3f660d9010ac56b2eb5671030cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324ea85d94057f5d5e57193d7fa3a327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448b271e0149a5e54d37717427d46ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3b60723224a27c4df69f50ce043229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86b652411772e0c8968c94080cbce910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9537d9880bd9e65355755fc5d5290d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9896dba82008d0868be14c38f56d56812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9946f6fa6102dec2e63494c49f36713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25980545c6d55fbfab15b2a53b4c853c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c9b3d195da7a4f84d3f7f978616fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4d628d9bb816ceada8b175f277cd716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24b62deff98d95b7ba28574f948ae317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f7326e1e56fb0cd3d01958190496118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006f8ba6bd4331c2a8789c74ef7b23e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8369319e851d8b4a5db70440ede83e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac71393cf58d41668e3b50f263cda5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd78b6ceab6ccf9917d636a554bf5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903a6e9aa5b37fe2d1dafe329daf57123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884af220c59c2060ee2a964314ebc4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685f0cb73a658b45d188c68de4b332625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1db21140d4942618bb45d807dec90926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c4ac64907865ab182fa4153d4bd3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4403c9e65391e821ce83bfc7e1d24ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf276d1e8cbb3b2d52255a869e80c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464f28ba9b0c7e0dff9b32eaec6510930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287d4a4ab43a735f251d2e54250f11c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423a47f945e308d29a24dd5bc9370a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5b40c9173f1bfff9433820bf3173d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd8ca90f50e9c01dc7d4e7d45bc0bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41e7c438e9433822ab3730635758e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad99763d3bb139646e7392fba337a6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f2e69ab52ba39bedb5bc687b66f2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fd387506eca28ed08c9fb3dd5c20538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b34673b69680cf200644a1571b691f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f8f48fc429035328de46a95e2eef340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708601c94a099ab4eb4baa2d14b5c4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd64797893b47e3ff2fa1e5a20b355242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4a02fa4d6dd55f9c9fecf42a077b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ff6d8956c26d477efda261b8c3eed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844292f9710b223b49a4f11cc686761345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49dda49c542007ba283c13eede4f2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b95177b7011c51ad97b548a44b1bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042391b7cf3f22d9835a2a681b90712b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0a3846ed1d96c72f35a4428e7a7ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e6e2059b463a556be7bd8e83eb0f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e70ca6ec66cebfa74f013c914241251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860bbdf9fbe98f568fdb309e22f357b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca23c6928603ca85361887a84db6c4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736eb6cff9df0d456cec78b328fceb854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e57595d7f17d38eada2306a550b3b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8399c96dc58ef9e52b45d41404f4f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499cd9a04bbb02e9facbafb6d1f619b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952a56909d8a03de7332a33568fd30858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7a7f0891c4ebb29c402a102a103d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece912a5e703d406b0ec0bf3045e367860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd4f0fc9642040ccf0dba7628d6b2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeecfe3e0ab3ad2b34ee27884cba6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df160149c3de0655b40b7bec678e4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55a566fc65aaa8046b33b95a36f2bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96fe19050e6199606513895f01951065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6709faaa506bfd7370b4c6181cf55766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995fe116da6ba976ccc59e44c5d4d4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d42ce83bec1649c9c98c1399c896568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c68a8a7a9d57feb4cb8fc01678eda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6b926a4739e1d08754c543f2f522270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0f62a485f35f72c35dc3df6cfb8b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a499bbe253986bd7e1e0894b7740ac372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed26eab208f304e5fc549164551f6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf7344fb468605e1b65549e4abe81674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcfc7ad781c69bbd5507f190b92f2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a615c055f1339a182e4c6cd645f5aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183bd91bcc1501712c03fbafeafc02477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baa2a8cf630e0da13e000e4fe9f2c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e6172a28b120053e3b29697299a1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea2c99f21eb7d67097a137ed86b15c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ab71d9d02731fc116d7ca82ad689681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d68fba63cdf9b8959b1bb5df3aaeea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada667c0332eeb8cd63d00da1c08ecdb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f16c62543880b8158aa3d087fde4e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35e089775041da60d29e04f46d021f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadfb3c632e99807b816b7a37e850af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a33685915a8457fdad2f25e48be39b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d02a238a2c46be164522ac136e13688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adefe458af6891f5eaba2e24487ed489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a68b4f6eac77c8938529dd84c5e09090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bc48c4dd5b13f9dc74d318d43636591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7b5a8a9021f478a823b0ea392c35d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51306af7169063d73ab859993e8f4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4776f99ebab638128e77699498120594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4fc0a777c605d0610388b555b3e1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1a8499203c40900ff3f36cdb9b30e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd39fa66aeea7b46a122be8d40bc1a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca79d45b1515ab3e27d3d413479aa2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fe59dd9cee1ab35d1895d2e62471799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baac684ec6c1b040d3c3ccdb4f2ffc3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1c910726ab15b2e27784e0128c6ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a80bf5f3699f02f89408097b5c514102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28238280155e213085d8a3dbbb06cbce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f573f2812b4a7ebdb23fee32c975982104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a15fcc16b1153392471952268a6de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a3ceb6cc24c42d5368eff2ebfc7e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9ad89604f0b87f2d826a2bd024703107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f3f2065d5380c0cde42e052849db8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033ab36b41478911111542e695160f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e796e6c63a7c8785d8b6f54e78ce67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5992ee536e8582142c5f6c1eca32d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61054e5de1d585e80fe079b0fa116f6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a807e3f4bf16d6b9463cd98aef60395113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f72ab65f6c68ba45ed46668a457d6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69063ab474bb65beb1c4710973863baa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45b0417cfd8eface0b0b1fc9e9d441116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bea042ab32b4b99620cb2c75524ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990806ac1e28abd3d4f80f5a08900c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7b65182fc3fa2b0fa4b88d1762db7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a267001b1f4198452f1e029b3d7cbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bef34c3c71b42be220f6eedfc499a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a3c891abe8eba20670ec9e81ba941122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaef7b8bcce9bd1559f3c10b7c8bab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb148757fb4a665079ad889ecb0a4ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f57d80dbad1bac6af1a8fb924dac6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60854f899449027ce483fcdb52dc45f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aec9cd47d28251f5c12bdbc6025ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800a1c502911b61b113c333c9d1583e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df250e2d3ceb34a157de540622d9c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade9b31d8e6e4b4a3298e33e2ab8869130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46736ea8be24451896783ee9934c930131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acf1bf671d4cadc2304cb0062d9a97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa94bc3855072ae4caaf38282588b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8652328d29190adfbc9464bf0f38435134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34fecba192be9553c164a52987081e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd6a0d0ba705fbdba3ce632d634df3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cc1847e93a26008b3d906dd235250137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765e13a2b9b1da2dc070c7f3ff3baad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d1854fc2c95041af640dd896a4ccf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9159981fa897462a4a23cdc0d4ee473140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a222bc258a27c66d9a77c0c2ee53a1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9561556db5ae8f909c137a03f239ffd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544f16976176b981afadd251991121e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d833a69bf804060adcb697c586d80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9b2817314c5d48cb3c8569415d9a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496668f1b762be5b55179fb584a74a01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8ba2a8b1c206cc00e5dfaa167737e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e920741770fd73cb31b90eaffe4dc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdf4412c3d05e017951d0803e71f57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b29ca8e6c481d33a4e37b70cd66891150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55cdd74eabce1548e352f45d991050151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a473536cfb0e264720dccab4eae5dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafe70cb242ba18016b2bfc1695f673153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815914db7439f55c01c08c1e1071c1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59e8f24a9567bfeacdfb7e57a84cd5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d28a29befc6976bc11f661c0e3da6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cce99825152e8300c103f2ab94d1a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c35f2d140886ff0f89202be8040118158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb7aa8d9af7aa4ef70dcd672a69ca2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ce7767cd66cccaea325ad1b29a58e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d50198b52555223614ee62164a7cf3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b54a4b6a9bf5dad92c9d5f6aa9098162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873de451705bbaaf9bf1f2e67c76f809163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d358e2c8674a30a2b5f518780d8d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ed433483a71e3485d9eadcc29561b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b7be0eecdef59d358c37b0e6c22b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0f1e46a3804fab1f45c1764a5ddcc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668773a547800eee6468cc1fb3a6bff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ec42d4af12e011aab3374250df2b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60737cbe82642647b24a16855dd823ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc9a656f2560d2cb10feeff3669fe3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399c8f97824f2ea2a9f8ace19cb7c49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69dbaad5ca95eeb079b0d1bafdc990173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37709da1aa172d730c46311c7368ba3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb901c2977e74c2f773b3996dfa226175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44437310e4bd38cd7324c033c2c944176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194149e3cf2477570e939877b9c68961177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d3be249a4b29609af52b5414c119d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866f4e36635366b0e723068a69d47b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14322ded52615b8e25196f1103a0b2d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9ef5d7a3fadc7c165fcdbc5dcd2a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f97ca50ea42694cefa34a811444006182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4633247fd0a46e373cb3bdd042420183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ce5a889b60d4d2b476bbec9bc36e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ce9532fdcfd95af7986300e20cbf1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564a3f52b8fcc86628048d43abd9d95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b0eed27b0b25c8b548ebaa7f3aa99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fa2fa465cd23385fe3b372905539b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b15f0dbaebcd05552cc23db24fd6f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de97031b77583f5d21f07637e55c96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552af866650407d5b68b7e4c03b26fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddf6f214004e322048edfd46684e70192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88ed4591e0a652901cf89bf24e2380193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2407068928eeb3004754170978827194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c17472795ff28e3750a3c834ad3d5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2672eb1cc929b82017a7d720b9954196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b5788bf03794c1c5da1ac8ed2ceb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19b3977e90c46b15c490437de8b0f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0c6936d5fd78b939f1e19f407e12f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f151d98be4bc83baecfee4201ef4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639af6a592cf6469e5a9422c74161a48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395438110a612abaddfff3f9f093486202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a69a7475c8fd7f508843df8c75cd13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08104845f14697f23b5cff0a4711b7a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9086020b26e57b8e5fe6b41513c192b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45967148bc851106c378b23c2c17951206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4c86042eec9281feacf80a259a986207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb005be531c719af1c1eeef7d0565d7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c907070e39426857520b96e5f553e64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0f618bd8ee667ea30690e313b3490210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93ca8209830d090516479257fb9b5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e813206f3d6ff2584ed55b8cf216e6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864fdd7b5438feb40a4a8adec495e09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c1b16cc817bc27fd1b4b7de456b09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be6b02bf62abc2f898f0c6aae67686215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15b642b8b8297fd3a75f3da83d4d93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5ab5bc9a50a75fd96d0b4ba2ffcd4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54004dee957d25a30b38693ba0a08920218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef09fddae8cdb669517e74be2e30da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468762cb456f849a2027f253d88506e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4b890058e937703c766a62213fc67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122ea7e291c0a81b821defcd1adbcac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b939619cfa37bd16d4320a5623010db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d57b18cfc98797b3bd60bdc25854ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e4e8b5c94df791cb9f65b9674a248225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec0eb92488ed539c4f80c84ca80a05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9d59108b2416ecbdbea5fedceb499227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6704cb23e0c60f54f98e7acb9e15652228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5fec9dc1ffe7e4eb1505ea1005fc9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0e09cce3713cb62ee7b118cf7c2ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ac3a2a4407b456392fcaf0ae80690231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27644b6ffaf36d56a35f2211b2e8bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce060c5a20d220a29920cc8313950e5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0886339e249a084b635f567a69c51c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1897c1434cc1ae774404921519c1f42235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e650ef2bbf1cad099b3cf7857b8c8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95f602d1d5dcf4817e895b9d15d557237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f4052b1f230fb91945c3cdddf5dc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66381c593b0c42e7ecb68262c4559505239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d1623f6917d3c2178784eeeb9ba31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a355952d9b44a7a7fbd2b0fc2fe2b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0a83f33cef94d5c29d7b9a0f6cedc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb944d9a7b41c5e542b01372257f7c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4812c1aef0367e5a9ed03b6aa0e923244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06977f351595bf3648f00965441aae3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883833d44002b1181088aa57e18a459246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ef6e96fb7af646e7d4b97240d24eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a6e02bdfd352b9dc545dd125e7f2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b14ad144616c87902ea6cdaac3e0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e5f9d738c3f51bcdd765cf0ab35e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af58a3a1f36158a1d5b8d5cf178e53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89ffee8ca66ad189d82e5e12fa9ebc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db321c6dfb36d2b947b8896875a084253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fa86f5f2bf2231e3c03c3a77b007d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961fc91f719346068bd15dbe6790a49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3821d1874e7f93558a9ac86a64e2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125432628e11e462e854b5a49f46ca1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b487c12dfb037b1d5a9dbb1f703fa5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6755ee84ef7582e5c76e4549f0f4b69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469be701f9448e4ecd91751c1fd9df8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123214251459a41399855e8f700681d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93859cfa818b716274d977803237341262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6f810452eafec55cf3709b93012a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072727002ea61eb8bae5311097d925e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912089e01bc0261100330c216361390265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1ff78919eaf2a2e3ccc08f12044a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1047275c505646d6abebaef20a8712267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317b62a4351cff1c88b546787bd2a5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8ace78e84faf243911da02414f924269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d9f9b964f84b461aa98fe012e2666270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2baea0316dbb9d34221c9628ec599271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cfd229d721903f1b7beb8035afa61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39227ed7e06f3ab6a2efd86432a58e1a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658820b9945da6c45c33187286740f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579690031b93840c380078429a96baa4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b72d72a94df619bcbc4582ea92fba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97ddf3f036c34b00022f5a2f9ffbb0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa2c4a5c5ffd49f2a0326c233df2b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d1e8bdad5701552808ed585775520279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde15d2ba79e1f2617a6705cd2caa939280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240032beaf50233003c8bd4e044c8935281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69c6c92d68d95178235dd902039a76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df1fc4b2b7479771bb4c913ec17856283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5b8325849917bad459c052be701ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44599e0513243e1a49df461a778d929285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210d29bb9c786f2726499d48d1fc98f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c491b1a37aed205c2516f285c8afa5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405329a0f19cd543bfb680a29ae82b1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3bc9706b388c438df2632180cc0af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3bf3c7dd2fbcdc317d04e5b6fc094290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5401cc9633432d092cd7e909c179944291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c445e110e1a5c64eca76010de5e467292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f826cf61247ab2e99d04d211bccd5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234aa426d09dfb131b576ccd2aee5a66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10604fe5584e07679602763041dfced9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35fdf6c2acc7482637eb198e418114296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff834c147f484218a8fedfcf792e4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5304232f4b3037953b63be1755e424298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa8ff512e5ad03874d2a41cc312de7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ab5f1349bd8290994e78d4b8b8a41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98585d7c9e1d93b498af2a431d841b0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d203ed3741e8cd0427fc1825cc2b4b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f45c946f980f96d67750a1f17c60ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870bc315a7cecceb47ca20e95923666304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116af97e80c2f87e06c029f8f830554d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3c31fc0524d516bf84c2771a54c4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9535fe0cb9c3f154981d6122dc08d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94524f137431187247a96c2e3d9905c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49090638a27f87b9d13529131178e2f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd8a8dfc3000c3e456f11dca757503310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea55bdb9b737ae0d7a6c6901bffbad2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f810791bd0d109d8c27740962ba819d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6057b153e73a733514299e02f2b92e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0278622d543187697899679da89006c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8631071a6cb019f7f629a078b78c09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4385d77e4ce812551f82af11e7b8f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd6c68896e4a0a6f46d168f8d13a7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecf976d90fa7d8469d0e5c5bb056c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4556910f7cca0b9c91a726585b5add6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fef576b62dde8b0515f9d8faecada9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6605a74f6c7ca436378ceeb00a96e3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f53a98c5c258ff49b9ffe365995fef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe2f17df888ec8a584c16591a25c4e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6626370f23cb636eb806fd9e21f88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443383f135ce80654320f28da47321af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf18c5b428e1abbcd49b2dfd698a17a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bb140adf410bf7634a3c07ae1fe42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd7106ed0a1955f668d7f68a7434ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bfbf6a13adfe89e737db9b6745f48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709893e43c27d3701721671fce184ae7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081885553d69d3b8836edba27f1c849331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62ccff8a3e6f0223161af06b28226a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bb04192619ed7b4a82db1e584688b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fd31d55ea744f9ae500673b47dccc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb3909b7c61ce7bef7072f2bcfb820335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92754db42c9303340b9cbee017cdfc8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd23b77e80c258a456710ca3f95fa4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda05494b0a372fc4c2ca529be5f52e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b40106f5836d56e4caa7e13fcfd0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fc944f7326db1fb899ef6adfe5c6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd45ee5b8dbdc7535280a9bccc0c97a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177402a52645ac862be1fa710572c29c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae33360836fcb7b0ce9641af0fe395b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b3d76f005d211be50b1b71fcc7050344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5e1d35e11421f2fa812c72b753838345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9af3b325b66dd852a3692db72677f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f92bbb949781b27bab919f71458d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409ed2e66b318dce57138dfc11d49a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795650aa583ddbf29fb01af2a644e03349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c9f14029af2140b5445d1f17d5d9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449fcc0ddbb554d625ac5cf3d435553351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a76e7b9a94d220223ce10782bacc3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb83f535617d440467a8b88f7591b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e3ce02cb315cae7d85171f98f3729354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05455193426d8dd999880d4726412191355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a958aab8fe039dc9b5d0145daff0ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc310bf7b90420b90246e5c71d513b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267a14fd7d4a84be74536e3388c8bac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0dd9f79755a9c092948e34272ea01359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a551e15ba9dc01295c64d9d68783236360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cfb5b595e4aa9ea29298376bc6413361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da7cef2954b68a9fb29f604b4bde6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee709cf96e2dbde00fc916debc5b2d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf28188ac7d49cac5143f5d5735b20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01990eb06ca763909f3ebf9a4bcdcf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07591d078743b71ee01ca21415232896366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450936b7dbe08a0eeb8820d1e239929367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa11357e3fde516be36a760c6dca973368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5140d480d8f5a2998f88dc6798344b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0187bbd30622c814e8cf7dc89e5268370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366f7bb7f6954d68c8591892c581e8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bafb544c0bcfc12df76eec1446e72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f1359c6b95ec36595de2769df6ddf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500fed51e2d649d7319719e71a06889374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d142e1a3c4a11fc2aa33d3f46b08d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133c89389e7c56e2bb2c5733de18f1f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965ef22b40b7a56777c4b87574fafc2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aab78b6d93c4653a976a7c6750781a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a251e5cbc72331bfadc36734be82752379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e2571b405a423d574917a7f2342c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d9fdc0e7c2e5170fa43563b69798b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cfd5f9487917283bd6d7217e9e6a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325431b7939362cea8c4100e57b0b4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01a559a8ecf76d5bcc0d06baed6127384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186069bdbcc64b53fa878d4130f11f9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d672b42b6f6fc03687bf61814f3914386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839a227fa879785569174e855a03afa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1068d57943b2e544c1e15702905f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de047ab70d312fb025fcafa9f413b92a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15524df694f48bb8b4b1071572cfed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b757001099faabc6d1462f866b20a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f46fa4792e63c0dc0790b32ba2da73392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750b3b4fed6078b374991bd403e7083393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fa34aaf573d539c00bd2442aa0b34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d990c2403914f889778e1fa72d98c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a6539c6d98fc491852713f664c3a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7902f52d732d1baece0f67e3a1c969d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ddadae1d7b800c8ce61835eab46e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03cdf2fcce5041a27c6a8e97f82354399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace13a01f13002eb999b83520a0a0760400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77833e3218f005d7591eb4cbd824cd0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb6ff069cecb92692b4ea726a8daa3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391957c130f279e5ca89179cd8afe366403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5627de46375a1e7a84188a7a7add5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041204bab08dc75a6b8c556f975a785405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f98348577b389d2e60448725616b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abab7ce7a00ad232029fc0c9b53245b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc6289c390e3bb97712001299247d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1106e4d905ecb64675d2d7b6a457073409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a93d2278d811615841035a6780ccf6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09696301c026e435543a4debd284f3d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0289737ede9d9ce2562a32bd45cf10e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e771346d15f311fca78fc9dbd637913413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965203c1a14e58bdd596f10aa3f465a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93e2c6a7fb298a9712e9dc6ba8974e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513a478658e9d8205e2ef8f08426e86416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102db23eb399126b71490435fe25025417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f635223fa4d389985f8d30211df505e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c04a43d7129567e82f47ef424f05b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5c7455668e25a4242863caa990c21420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d1e68436e80530b7c380cbff8a887421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588c0b273ed204ea3a1586b5fdb71fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb23cf547ad9386378812756e041d43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38149b7dff3a4b24adeba3193352272a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f61c28c4c52cfe375687b87f74b567425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73054d5ed27434250a9f2e064e047e18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea5080bb37cacc97cc41143cd5b2b6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a4bc04501a04d0b2eb86635c6a45b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfddb14defee81af7f5a2fb902a8e81429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a6d0b69cb1036fb2f4bf56d1b1ddf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a381b9d70b18767e1df6b904193c54a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27316fb994424480652b8c19b16a754e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b60daaf63cbd9baa5e4038195cf374433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3f9c06521bd56cf292a1b0159c14a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22ba89852028f034b9439a1487deaa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bbe10b71134da426ac32a511950fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead841f6226bb4a331c057c15c16de2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de276ee3f618037cc024fe5484314f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec053428117ca1a3db11f08768809cf4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478c38d6ad9b9f81edd2b3f1823dc45440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94bd096b9285057ae6607d595c38d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5a7e5db6f5727862d87e26ed29684442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a19a330888e102eca0ecf7fa8b3736443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0de2567eed6f0fd34277548ae5d3ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bf5fac30607f2adf786cccb0c4313445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc05ab012517ee97fbe58fd18216a7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3e88925394d49139406f7532e6e9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e74e6da5bb18475f5bb238624d8059448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5edb823df3fc4d63d1968cbfce4ec2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc32d8bfde22b4a56e68fafa8dd547450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1e7701a07b5544aefcc4fbed400a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b369230c828dca9d42334af980920452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030c1bca281a73a9dab77d1477f588f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a05566888d6fc5dd5eb86697a8ef0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5477e972fc3c4a8ea10d610c4a7dfa6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89589b96c0c67acd7ea180b070ddf611456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1613385e702d3859ca51d3c6d3cf46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d20bc7931e38acf9d6251d3658847f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcd617779f88f6f6151165e85eb0eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd2ca109f402a1fe5653d495b72533460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaad4693f89157ff21b587146a64e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803d0fef881ad82aa71665666f67a21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59e609b4ed406224eb88225b5dc06f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9537771dab8d63bd463eadea7b2a50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e85879cd46ee3e3e13bd2a348b586465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b340f34e9388b3b8effca6d5372c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854e70d63b4258237a17512a91c343b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6098b7c2853ff72858fba33e6192a03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fb14e4a052b2dc5551611784b9b1d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad0e62dbb556cc5dd3456a89511926470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f315f3108f2fd73f55a23bd3786cb5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f756de15830fa28fee5a36f51b8c3ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5c36e41dcbde321b93a025b782641473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c21d03e23500cd5f7cb58d29794ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42e7bc834e392ccc4a682c5856ea05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24eb01ea308c1703387c57a58361c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a55eeb6028d1f72821fce3c1bc3746477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c184ffbab9a2e632eead8a5996307b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b30ce329275979013e5f3918aa3be7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673779c8d08c035387201f23aa25e8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92793f96205a7d286e91e44e1da930481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ad598e0a7cd06b94466e6fc519948482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92272ba503924e2b561c49a01691ba17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe801063de4d25ca0a98cd35b9a1969d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf735bf31a0f3dd83aee22551be266485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b00c4a2beacb5b4f26e2626292d0fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0011c5a9d4f5f02c7b9e8224e5d70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b2cda23415e3a2141423660b8340e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d267075469a9ea9a0d7398bbae23c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfcac780cee1b95b1984cefccbf21a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ca4cff94ed669662366d2208ae6d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45acd20c6dcec6aea4835c34486e88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a8ebcdd31d5387d274b6254803a4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d525f38259a7ca56d8afbe880ce7e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db380e838804e577860ebbc102cf68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bafa264c9ab3636aec42a011e7885496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9ee854a140b7434503af14710be4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace096a1aa111427c14d9a5fb5960de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b77737194af714fa4b03f1e024cd94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e211135be32ec5296ce079e344ad943500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d064cc1dab9e240e9981a6c2cb8a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293fc7514e468e32bfd1957432b6914502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8410381a5ed427c0130dca474d0ccd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51645f3af54b5a78872d8e4a35ef40f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274790f3fd41d7c43ec4f6c4fbac074505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27066c8d365575e49fcee0aa3ac6e6cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df2cf25d1efe5eb2722380f4d219a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8130f0c32e7ef9e7612e39c1b94f61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef91ce7fc211269e824b5a8597c81b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd748fc6d3c739e815497d1fe20634510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2591f16aa761158ed1016c2caf0191d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d2d98b0581a934770f29ff1301893512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250228c72cbf188dd9c050c93a040383513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ce89eccc9bb0c822e4fef90174d6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5d3862a5a26c921dcda9fae3f52ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f91953096ffebb3b16b6866d8a03de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329cf756f4cc8a47ea9a00f4a2b8d07517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e293edf5609146c286f1748e67a9f55518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5593137c66908a494083aa30df6b47519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c170864c0719a94d2e5671d6a3dce09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a01f2fa0482776ea018bef420d98f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d7fc92b6399d02f88c81cba5a7538522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cd51d507d711155f551ef1381d9b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c18ecada3cb701d656433fda16c20c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac64b69b95ca3a0c8357053d5f4c90b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad664809ecf34b2fcb67cb4d644b376526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6988c362a461ea747492596b483c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01166272615f7de98024cbb5aa5d129528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877365137f23256ee8441bd680de7690529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be645f7c8e43ab52563104b5954032530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26644b5af4b43bbf6ceb0f0cf3271d8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15315959ea68f5744ab61fda9a7895a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088c8e5adc837f7ea1c3b0da8678689533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dceb7f3b5e377c1a9c1dccd666ea8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a774b44923b8b1a1d64834e1275a4f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbe26a2695f882d3dcca8382764355536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2a7962d1070a6282ee498553712a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ee2588e844b876af5ab1361bf58dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4c692738c09bd54a341d2eb521d49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf91f7599ea458470ec721452fd07b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27bf976020d55c3932ec58c659f56b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312b9aed7f26641542d57d99fafb7b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec7f78419b1ef77fdf60a335396022543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0ca7dcc6bb3ad2c905e2489377dfd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643a43c32014926abb80b43a0df18f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09e595860a3924423dd67210d2f109546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf08b05aff0fe1ec9bf764f1f54c1df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5959be651a7b850e23e11dd306a67548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b86ce7cf5a01b056f602f4653d357549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84dda25af054731783ce130eaa17b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910ca2a8165670f1cafb7c196da4eb7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a360ec7b50264651cde1954aacd250a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe545ea66c1cbbdcd10f4b6b4b3fe4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9896356b360856a5f836066a437a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a443e58f7a3c3bef073cad168c79655555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ad6b2d31b64f721871424ee73b393556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb02124c9eb64bbacd40952bc0dc80f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b67418b06f47cd4c070686d5bcbe6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d34afd10edc83554f1d42594cb520d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261aee51486f24d262f1ce769110b664560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637fce348b15fc166727bf580d42761561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd06a3d8e2c1a333d901a9fb1f8ded562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f3b33227f19744a4a370a6e376e51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64750d37ac97b6ff6f164b98871332564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95ca981e721a134d89cadc919e810f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86defa6594a36c4e7ab3e72c04044cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f032661151f426b717f8320df3e692b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288106f0adb89fce90c41eddecc8202568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861ae423cc4c820bf40c7a15c9545d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c080b6a79a80201ebfd480f757384b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0a0becc4541962081bff99260f464571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0790b83bbfb1b12618457e047226558572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af1f2a2c329841323e2353143cad2e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf5616b792d3701cb515cca538ec9a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d944a04eacae1fb653af209d8d5072575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e60be788fd39469f2e67d9f281369576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae914fcc7ea63783d9113f9114d601b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99254e588b76430adf909d661caeb209578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf9cde547568d4b4fadf9fc780d728579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0934f12b8bcfdd398d923356c392f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275abd9d4b201e430fd30a9b71680f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7792be4aaba05a82a2645c16c9bcd4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406ce51582f43e57c200a180b8cfb0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb8f2eb46d4416f00bd09c73d61e78584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815c45c6cd4d18f658e9609f3022fac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74891d39e4182a50e2152cb0365e17b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9fd8230d63ae9e139fa3b71f1086a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82bec8fbdabf1e4437e953bf45d0bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a45b412fcc8d2c36d73b1fcda0683d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11d31bf58e6547106430fefb1d4ad3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751c9e11837b18c5f9dba4633a67c40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5f16245c5ddbaaf077bcebcc3d701592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a8ab84225ae59c7a524d662429cd2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c696a4b61263f5758ddf9f3ccd73fb4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdcaa0060a53b16898220ece90aba6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85704e58d4207f22f9b8489149468f85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41213a0f817c3756ae03d3feeba71ab9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1c532a508a907273b2a95b92be3be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072610cee53e488411abcac42c004c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75979fac9d3a05bc23a9e660e837ae44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79a8945d58743ccd6f3deae18ce37a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e3dbb6b70061c691bd269a6fb1ab3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adafe93e244deb805521571562c57e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5efc806800d69bc407b2e5a0bb6cf7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9208f7259fd12eb6ee853840da8ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5a639eb6af4525351963c72affd0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1fc19f54bb79b9b7b48681fc56bf5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785aa10beaf6b73803c812b1093685ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275ed0e0c6c0e6e5c6cf1c3b67362df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33a6683148ac228df48842ba215421610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f41f059bec2e814b220e2392c2c95f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ca9baba9740b3f138422c802509f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21419f2741eb0798911cbcd133dd10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78809aaf3fbad10e7ea5e28504d135a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a466068ea5d3cc26a4a4a823590332615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14250f314ce8f2b723c568186a7b6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de499a661b05cf6e43b1ebb57c33193617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285c328f90736fe5dc0456323db7ff5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109d0bacf5e708268f73289586abf3f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9020b78abb2999f926e6c3bdb935b8b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49df27acc4f9d10fb0651db9fa1b71621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fef952e851a9a18b4105d7ee6c1993622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f42e9e102a40043ba134fe7ee4d99f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40011bb180fc7834892b79aca5da0e24624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e43c8403b1c131990b56bdf1ef45c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2ad84d5e12070585dc1dbd53f30fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278f905edd2025ffc18d77055ee5742627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fabd1448bf4353480cb4d00d546c34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f1c6f3fa45965bce782e82cc6070e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245c2665a7eb7d3e721f71748a036e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0445afd9ca20cc59c628e91f701cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801d7a607aed29ae2c574967d9c5788632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c5b061e2f2bf29a3d6ac16b0129cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a31c5fc2171e4a51b0cd0a2d4ef34634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f92a78d8680adb3b05393b31f2433635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b466469f936ed251e602eb537161b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139fb4c418c5e66ba404d96634d96c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d0f0089a9f5810e555a4494052b48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e0b6d5ea9b821350b471603bc0748639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e380683c63aaf24a1eb85bf95eca64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b64e69fc325e104a3c0e3c229a55e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba76174b852c72370e47facdf2bd75642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60314f84d0b60e9cfdd59c6d17fa20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023379a0fb647434c15cc4326a838d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4d1c8c689c4fbf9289e9c02ff6771645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af9b33ecf82a9834de698454224edb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a600a6816e9c412c29315ebcdf0d3d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7763078627accec72d858f2d683927648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231992f4f6f8641f1cc79059c37f39e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeff49733b489c18ac7b8cd2c32c15b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4141cfad38ae286987bdca23365171c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84962bd756fde2fc1e51aad4cdfb715a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7af5e522cd22d817b2c94cf4339d32653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cd41c804784ca81a02381d00a4c52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5088167697b917f84a6e2f1fef9b25655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90196e3764162783204fef05822d6a6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbbf54767cf7ed904beae2555b8bb3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b642912d1a6ac916c507d659b20bab7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff8ef72f379eb411089f4a29c63f7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e597713888d81c2f19e721b64e1af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27969a6666844c4288c4254c24fe2019661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d1b6c198d031368f36c07a57513c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f02dd36d893eeae08fbc41f5cdb121663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac55462a29a6d84858234c718d468dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a33ef9f105e7788967869f417aab50665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923141d31a92758738c6e34c0f8dc7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115a301c6c2dc72f468a793a01ca97a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d709b8bf8982fcaba149f0624fecff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b819ef484b0da859cd47cdaec9952b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ccbcd170b0b6e2ee57c35bb76cea9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582169a6e426a527fce7d1c0d32e799671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6979de982f23b33ab636954b700d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfe7799fd0c28e162fd63704e4c089673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bda93eedacf06495e22776400dcbb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501b2e289e72acb6819f1215a56df48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57c4c9c2db6ede61ccbec856e45f38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008a8840cf27f1f8c719fb6697f3214677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11579bf3b0ae3ff2c3b5fa867bd05b0a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815e0a1d7b4622fe6e38509484124d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dd108a3cf4f8c11b0c473250ff4d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09358d9501038862ff9452c3539ca4a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761d6570ae25f7ff43557ead70df86c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3dc1d9b8af2fa20835a664d6f1990683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6b10f034e588fa7de3384d6289d14684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777b7da3e174272fcde6d88f58c4485685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe148a8d34de747c4ba5a1533728c88686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d9908f39058bcb8aa3913c0b769cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d86bf9331f1a3572e1d2cdb93a4787688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4bb0d7b1a64c5c14e85847ef4d505689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b39ab7b97311518c31e5225ad57fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e8322b54fccb8e5d1fe19a4ea3734691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b838c65ac1693e56787dae4673f29692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114699c0cf170c5b5019f4aba9489caf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ab045f7ace17f79af90f3442cd890694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4e958cb9816216e4716e4a28dd8ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da95c3f5e5850ac338813acee5ded4b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25881b23f184ccd0247ba99265ee4b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f0bcabc5a1b2d1b6630700df30f07698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d2e0010743aad6413632c0e70db9f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89293201f4ac057f23748eb0924daa56700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33180b072392cd3cb5bb4c1899d16b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97252b6aa2681a1a7a09714ca92ba5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a597c9d811bd834bbe6a69dd7ae873c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cc4f38111cffe07a0b3b221dd7657704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0b488d9c8797b0abc959f2f1bc0c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05927db8be2bfd3034e955b013806e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdd569c0c2b1b19b6c73d4d13dd1f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ca16ce5d7607907da253f6cba79b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0786b164749f5ac4ae4c22977b8f5da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5d0cf0b5fd4049b0e906939ee6edf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016f768405274548023e8acaaabe89a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44545531a3130a26be3b1651e8421021712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c3ecebd88b0ccfd9d711f2819895e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ec7198c843cf2dd8a9781d60d8c5a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc374d70d643808ac18f3657b92d48a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b488a3c48f135c1dff21665b80a7c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37664ade4267c17b9cd4516a9467a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8b5a31069cfcd04fc7ea1fc75ccd6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65757d625479d9d844632897ab189747719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816ee5a0a8b6aba72bf40120ee5d10c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb1ef02944e7a4e44f7abf63659421721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe88fa6e686e0b3d38c8313eb57cf9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82709d8010d24a49a76b7b0af056143723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f044917d510076916a45af413fe1df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a8bc2c06ad5365e15789dfdc6d6cf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e018513bf304bc35535e578554c53726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973fdcb31c2beb77a48c5762b6a5ba3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bad2cca6345f48ce42d8323e191c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81867fdceab48df4d5134d28db4e285729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb21073d2bbc5ac6ab6551138300c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03891af267a4f05f6ebf6500e48310b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0358bd36b7877d7918372190699ba9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239418cff1114ebfbef81f77c63e8cbb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1651562ce45ac8b1cbc8660a55e98734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c778670169d534eb57ee60d0673591735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb172119dfdc2806b8c3e76efdef79c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b80855393906737e421cf4335c7b34737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4fec919262e7afb9c94ce7b509a1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c4b92087678a1055a544c714a26d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a22c95149edfbc21f0c1839d79d81740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc83248a3660fa6ded94f29baef010741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df19d47626c63f30c6144f2de61e39742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecb6aa370f589f8302eb182bbe1e7b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78be73a1ed0eeed724b73ce88417b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bcf14515b0b456d2e2eb4b75aaba6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66307f2d3690ccc52756932f9c352eb6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a1d652754ac8c136620975e3125ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae56f556186bfc9c19abf6a2f381a1a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e427a34677ad19a721e53e7d79677749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd0a80ec0c061bf6ec4e7d91abd4a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a90c34b71a7d6dffa04ef9cb9be75f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709ea3414e0e05b86383b6ddd7374c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef02a36bc8ecb51d3169badb219293753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ecb1689bc713d005e51f546ea7903754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72c787f51acd79d5ec047195ba54f6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b297c04079178d8a3144efd690b88d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaea5dc53c65e2332e21c88e8629f83757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>