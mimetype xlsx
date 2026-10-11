--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3975dca508cabf569e7c89827bedabc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9c45db2e9a03eea187ceba29d9b232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1999e19b7a53490b2dc80b8c1c0aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016e80fc01f40a369c65cfe7e3a1b8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eefc4806a6ae87270a91c29b7bfd9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3a83a6392de1323402b0c6b08f22b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dda65e49b6115e8f16b8e827167aa97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511315dada7882253848bd27592a3b368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a700cd309a5b013bc8afdf7060caa59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c016255a831ce1f2388d3bb3345d1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34823e6d91d32f8dacecf5d1f50dfaf511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee41c33104dabd5b3e67df10493a8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d233a6d77422146bab74174064285713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05dac611e58a31438032657dad0cfc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451495e371bfdd3e8c9fe8da825681a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d288e6722d9f547a41e58b036bf2b1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4abb9239d1d0b6fe34254b362670617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4840fa1eb485f9554728fb69d936818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80800b05336ddb3f5ae7868039620919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c0f9bbde6bf4aea13e6f9f123141620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665023d66305d3624cca7fbc565f04021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a748a3a13fc125b8c01ee28f2636b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12508aba3b3f63ba90900e67ca3f2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be71fdfbc6fac1bb356588d2a5432d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df76a7fcf28e8d0b8c01673f93d16d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f2f7ddc993d568f010c0c6632a6ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6d707438e48aead2e9d400e92620027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d679801078859f055a3b25f0b1ce228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134def71a476831d6be2b1128f46b6e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a7bc23ab71ae93ea68c2b4ac45daa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef71ec169ed512135129b69d824bbf731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044f5a6c6439a68c0c02681cecf4a8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3bf9dee9d3ba8bf97a6f3d5d775f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32524708681e029cdb979600dfbf959034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c5e318b97c6ae71ffd21497edb69835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4779c9dd0b67d9ca83b4aa98573f86836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5f118eb5518b7532ab45c686df4cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349a3634871a88c2319438793288af238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af7fae1a15be0b53ba6280d83869ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be5c6b021e99ac9bfc32bf12d0051940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acd5d97a07fd676d6695f7fa6f54d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c29526508eb85a9c04c641def26cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ef7e84e28028dbb89285598f677a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c5a90ccead9189988b1f37b2addf744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340322ffe0df437972affcd2d90ced645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd1d53f8b6bcc5e01f9b4028f1c12846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106576a683f4407dc66870506e9276a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8a211834bc62cc4bd46f08f00e3c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573d3454b9ac26387b0c21465e1dfeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11330e18a6f9e20df9dcb69996d93850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dae04410c9338a237b8315b7057a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f37151f2c182e57147b0bc562c05352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de49ede19e44cbe151f241a84b09b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508b23017dded0c74e88646aa5aaa5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a52d392dd0ac6038f762bc29a819855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb59b0523a0e7994d43641d0f9ab68d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf169eb40ef713892d39dd8736176b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248e171669b14161d180c4cd22655a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0554efa81b06268a40ad47c0c7705a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f732328d0517c5b9f5231c0359abb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267097a6a8fb2c124473e774132f3db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba22dfd83b3671ed6c1f9cd396758a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb548aed53c7e5e2adad68817326f5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeca9f09f8eae5a17dd496ce8e0807164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c07e03404a3a5b4d9098f80fa58def65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a162492ddf2bf24c3f87073741af79066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2278b5ecbeb96687ab283549fce60767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdae678de295fcc95f39da7ea7a95b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ccc41dfd296892fbaf9d16895ea4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abd5adce64dbf8cd4a13d2ea51fdd470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0232ff92fda81d061e2fa3bba4947471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd311ec9c3acdede1c5d69bf93d89572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4af9aac192c22d38ee46545c6b21b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d770376bccfefc87d9ad9b6d69eb0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93d363931a0022ea8cbdfa2eb4a32775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d54d61f73666b6303dcc6c92408e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00fd25edb5fcc5c0c9073cc6a4db0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a224311e575efbe7fb75ca8e4430f1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a143e268227beb40545165791d12179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f38dc298f592c63b7922362ebb6d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbe2fa69a13172f3b8e59be4b4d87e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4fe937113b8a831c36e6ce062d1a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35b1862ba0a75e234b04261f1b49bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d6cddff13014ef836ab3a61ff6fd584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6c5e0a4cc9162e9dbfd2319c9d3db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf3b8accc9beaa2d0930b508985a6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba070cb7ead9f71d2b9680548a54dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ecfc5e04f13320ec93f58dfd3e00588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a852e786ea5d561fcb91a8c18d9af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06aedde4549d1f8a56cb6e77860aec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69b32037e6c12b5f41b71ead87f12291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa76e185f62b6ae476fc82514f5e9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338547b79736ceb97ccd37db366b5a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9cce81d15dc6e510515b53971040294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9514d6ccd9d0e2efd78e6b36c111995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdf98a924bd25bef2665fd6e1abbf296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab949fd8d42ee9d4e0b256295b4d31f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db5fec0adf3ab27fac8ec75676de6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a9aa23cc22d71770116506dbf80c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2df6e6f1c72335f10ca5f2e93c271100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf07d42c4f52f4b96d92966c0c8805a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aec681198bab65b815d1d3ef130cb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149895e8e247ec48545d7a63265a881103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebd282b6f63467386f838e1cd832ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f5a67d615ecb83457fb731232de3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e8ef6cd7eaf2cac2baa80d354d249106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e57c26a3d6c6f864d28915bfe6446107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b600d320288b05e1ab2527c2fa2011108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a1615c60bef9c2a31861f086ea6dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75fabb804c8adb5ad4adc84bbdcd3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b90c30a3ffb967e96b2d8962f580c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8af7f9fe38bb97277747e7050be4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdb6a2d81128078a516e90122776a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d198ea35430b205cb70f92dfc39857114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3c1a9fb48771f30698ebdb59a61bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f98b7cfd964d3283083cd417c5acc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830f5c0783882bfd2135a7068f0df21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99e80169d628efa29d86e41d446c5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d130bf62198d313604e8dab2ef7a19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648176e1c7d016b5503721c9140c0a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba87b88652f730e35bdd033a855a85c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dca99f8353115a44ba9c57cf7672df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b061442b5a0d5507affe262d396db8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18c438343ab135fd300d2ad23dbc9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cd7bc919747ee2a10add9e2e9a047125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1038f6a9267c8a8ae4c3c0cbf007b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d71b9da514c993e087d2172dd0dc2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52a89e0c030fa1e4137c569b8f671c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d92399ce2458dffc6e3c20145b6e3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6d4dba3262806cf3629ae2ec80de6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f38bf02a6e3a991fd7ec7f277778c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2341c01d26a9bba6d2bc5d36a35ec8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21ff046d1083b5946e042b12d74571133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8467351cc39103413f7d9382b10e98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb2856da3d3948a13de4c77cd6b7be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190000ad7134e09cbb3a32b36b944d6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca9c736d51a007310bb74fd663c911137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046bd3f6c127fff6ee7ac586c3c4095138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cece31a4aedb5afb5024ad1006baf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fbc636b77d84a2e20f393b279cdbf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77a27fc398e08a083e95da8c50e3fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71087d9b5e03c930f38b2211a3560f6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18417260ddf3ea4085cde89ed82a87b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b519f9a0ee55fc9439dcda098d66cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e89a0c4a0832e43909c315d50ad4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17516b07c004ff5b7f411562b8c6c73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641150250eaac1373cf511f01bfeea8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46aadec5eaa7adaf8376cac788e3cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253c4060fcce772fc702483fb3d4910149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9b78bab4d93ca098b60922d3a06a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470062a93e48c447290501a505289acf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae7a60d4f88ab14c3db1b65bbae52b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fd5a141a61865e6a1b2d4cd0d7d0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd0f5f24ae55e185ce9b082fb1642b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf57bd59eef1cb94c229988da011d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952568d9b2717683b46285e932f1b38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459325189c02dba8a947d13213f5037d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4aa6a391c8f3920aac29fd936a528158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90558da7fb69295a38865c5c75d45564159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254b2993d5eafa5027aac8a480a4e79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7108bd4b4e04c4a62ce4d73a51b7cab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b953ad841810617505a4f12516e8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2754a82c65acedcf4f1f783c1aaea99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32349774e15d1076a906659087a3766c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79baf8eb3d186fa55a96a2ae72cf90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dee9b434044bd51d8b670e4ea39e2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f295e2031a21ce5ecf6f7c3561bd62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf524aa3921d77a95218dc19124cf4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef813414e890c828de31ee1b07297ec1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ef79feb41fbef5bf8fcc455567f97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b4117d02f30bb80d3c5d7cc1433e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44b551ad0180d0ae749673ffbb374a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea47451a2ec508ecfddc06f8628fc4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431fd499cd66b40a314a576baec08d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efdcce66e7a8c069a0abe202ec8972175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ac435ed793be91a3a2daa4004f76e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fcead75274317cc5644db10150bb1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d38073a720251637a4177f4b03744178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ed26d634ac6a08d441125225d8889179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e35e69a8035e7ec2b808a7780d7e6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523477a0c390dd2504461bb9405e251181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05aafe408111170f194325e7fba850182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f27d0a946b3c2ed90e5de323f5f01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426e7cd6b5e084b548270bfffd9a4ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b389e5bfb03af7ca7971a4b6cd70c0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7978ed40175cb93416ae3e453863d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3618cdc3d0f9164e0070ebc950b37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881d86e2ead9493f2d90444b855a514188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bf7fb693b555b57fd133f0de057ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b4299444d813b8bec16423589dea0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccecbb98124231473a63b1d1a6619a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b2fe218befc79e0445b556137055d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eb5d434cb95d37a202ff3f52d2a98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49122e9bd9449ba293b565ab9b8abf98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4caf84c2ab4000f4383478a95db17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac41bfe8db0e4b593445a6362a3f21a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71704db0c331d4cc26c22264c97547c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c77cef1179d403ee7b2cc3c0dc3037198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68e704d860085c384cd9c18499bc60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbd00a9e87fc7378ebb77b0013c2c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d9e8cadfb86ca53bad4fddae70757201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e21cc58c4b106315143ab6095f1848202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec8a53ff7ccfc5c27add3ac6a24c76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d7eef921cea68bab569ad14d96f02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164d3f3659ccd74ce62effffd1d67b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd5e7d509b10918139edb1abe5451f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f44fa7e8a4f00e20f4a40f9e6ab643207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4c51c046417f68740a89b8ad5a37e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6209ddd9cda1a32bf764d73baa11d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741f834f0e4df80a02f55407eb2ceb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971787e727677bf8e45f965c137ab2b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b791fec7d1228a855a29fb4e16d484212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde604e14df13e14c5c49ac1a243516213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62a5104cef745df369c48e4479ca6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb621296e503761017a7cd05a00a58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2009e103bd640beebca63c7a4aaf4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528277dd8ee57f148513aa6db98010ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9045a50e45a8425f735e2a234ecef7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a131be6fc4486ddcac7ea5524583a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b3788dafb704a823a66bbc6cf80f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0aa0760d385a8591ab9fd21758fb0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9e58bc38b1bedaefedaf8f748e410222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2f6839936baaad9bc668c2337027a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edf0d8ab3a3e27651299fb02b3efe9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7430c3ac9959e3d9d548e793813a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a46f07f1747bf089270475bd99b34226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7eaf6353756a4124f1441575599b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bc56eb036ba3268b63793170c5524228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7841ff760a3c1ac1c36cc4cdeeacf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d006b9f044a1533d2d4dd428ebf7e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b333adc533cc94fc9181e7e56794186231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a135d87dee5c5313f23d12c77fca4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00de41114a2f06c9664be8683f0a5f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abdef5c334c1020a606ca27b20d071234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5cfa4cff70b63dd31bc778e15bd33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccc23ee3a41dede28914caa5b41509236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6afe55acfeead52dbd3dc0875ef4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48afe714426a7dfb65523494d277290238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57677f6b5aa8e56a1383400271073c56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8ad8d1ea83e796fdaad600d298ad1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c26acf2f6af9aa1fbf9d88dfe118ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae811fe0307294ccfe8ea4920f537da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2098ac36ebb7be91bac1cf9ed7329b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435300fd5eeaf14d965608f56caf6236244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0f7363f6bddaece99e840c5d0d12b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08ac240a9aa8cd503ef678401978e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9161891f5e1b4ac8b0ccf1de81a2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf4fc7694254f42b70d9c87121471a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf20b60f472ae9a565ff35ce098f7ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c34a89ac049059a8d8a92fe356ef2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e24d0e6dab09b8a6841d6dce63fd3f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96f8f36986b513f62c407d8dbe034c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa7c4c20f3b1da0d24903765e780e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05027bddf25d2782d36bd5c745be76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0135ea395f3905efd1373d77b8026255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231924aa5d29577f51d239ce3f94e78a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e27f13653715b2a5ad1556c1079f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f2e6087c136c6d83a2356d030271a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ed71c9baee4d8a190deea3a75188a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1344d5361fb7091bbf5439d6916d0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76612ac5b54c73bcfde4a2330054a04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b41f81fb2c272116cd6aa44ca9917262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05fb2bce189de7fc775c3d8bf81c81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234041897f7ab3820e145885fff669f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f339570842ca740928cea137e03cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d8cb2db96bd25c6165d2d626127b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6124c45c0f9d9893233d79055ab4081267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf89577d741ddb4904d0bfeb6da461268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1227be5c36962a01c25891f3382506269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14449623aae802aa4042bfbf36f761270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef57c702bad11e551613740f7c89a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758529a8f5b942b99f274b5d8abdc45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc47cd1367dbc23a26c087949dc62f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b30937ff537782725d588902fcd311274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27125ff400a636912d6a70f2741e19ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09bb2f3efed2bc5aeeca244a4959b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b67fa22dddf0e06525acf8e1a9800277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2fcc7f45c32317ac02f4732e796cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b95d87851d32467eaf12b63a5668de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a90b4164ca11937ebf746db38ff05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ac9df33bc3755093f1a11f2a4f371281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5995bf06c5b9fc9ab9beb139526b1e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289e5f19b8c6d3a1b4c6da3590bb523283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8919f308cfc20e7d6befc6222e857f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6368bcf2de5072c715b0a4be64991285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2bcece80f424b5e8f3dba143c5a63286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a13ab4984e58ca15f880fa089d92f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71287af7a2e7521c1d0cf78759afd5e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6594cfd5c193fddbaa24589524a80f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193de5a84e29525fc827dec9cd05d3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e6ade791e79d3f8f2c15a5ff023de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a7c6b05b981175f4871190ca5a855292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96700a204dcec886da21d518b46d8531293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814ed84fb506269e71ac3576bf964fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92f26c0b06a52f4b440ecf4a53c86f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a60204820acc9b4efafde32db4dee3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa291c2453ab0770f676cf815ca3059297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b6c570bd1e25ecbf72c5313ab4e75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418ccd14c8130eb1f3a0980f8383554299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde2eab657fbd6cc406e4261338062b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa492882e399cf123b0f0ec23b4e1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2293873d650f377558484ee1bb41c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fdfb3c6f96fa9781a14230608e7ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f6f8250757aeb6655fec3d6cab8dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a3f0c43aca42282c1a974c8360a85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908424dea8992a7efcff0a3f351ed26c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fe34a9c2a5e56473615fcce1576ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35186b9c57455e33d0a280bfd1a52cff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c460d865e007df14e228a7c434c479309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17025c2da3b270ce4ed046bc633760310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d14083011bff2e61a078dab586f9d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db1604003813da3188b626b3e518d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f8f6826022cca84a8d04dcf78f400313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3473dc170b0ba80706138002ece67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f851344f5e09e25de585be0b718bc05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8818902603cde955394bccc6ef31c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a4be7639973b265eeacacceef4067317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfcca917cb9f876fac8dc42e91abd1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a7e7ec5d270045d114fc4c547f973319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be4be5639ad0825c9d1308dffcbd12320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3530e153eb857727b2411e38e54257321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1300d73aa89196021027e706161f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcde02ba51a0efccfe9bca6167bd2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380dd48a685fb1cbf765c2a0059f759324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be89d3cfbc9dfe543e75c6e98cccc58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980d9f170ff446086debcb801b3eb3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3febda0881090afae49987a91bd3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e4409839872bb54ec635c6edf6270328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd34405e48fbf7c1ad718f3650acfad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884397bc48e025ebcad8a2061d7d4232330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa7742cf4d33a1b513e12dc93cdb1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166f0fd5c9ea3064845b8321a3af014332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bcf3df8c0cfb854e9cd9f75327120333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98989ba6e7614450d644a6761547138e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba61fb7657384f1e5570cb9cde21031335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741baa83a09541989828285bc0906abb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17040e47447602c62136bda0f00ffd4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae007492b8483e9557bad94639dede338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f434a2c37bece38dea36f687b3fda339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13197267743ed9b055c4041288ad46340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fb20025275df7ec59d6ed4c6d1e9c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37f4206ff2c708aeddf4e5ae959570342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a6bf258425ed6eeffa2f1507e9d80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76fa3b2c867f943acccec7c0504d2a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a78c86831cae628457abae975403a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d688c5fb149780bdd9107ee4ac6be6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e05d364adb4d21a963449b7ee99f44347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd743b7ed7fdbc0f513323fc4468b98348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9768d73e3a28bd0e25b04eb6b0682349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03466109b0fd79da3a262ed8af874d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cae80a11214f2325299414aa3c8ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395689a8610754d896c4ae20dd5cea0f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74a5716ccfabd5bf714384dcfd4378353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ace0add445365dad9fb1ef175be2a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6221807d2b5c690f6e29c2666c6f49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17b57ec0cd19f57f1463016e2c008b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172da6556f4bf1b64fe614b9bb7d781a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea2b78f3c991730dbd87e827b5bfcf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761c2366c15b079435483c5ec6cbb90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499cf351b215f9de775380f0d0df625360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9c0b5ed46f25eb759b83a6e47ead6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3d47bb8ae3a09cfa986527d738784362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403edcb7d2cb373e2e858b0915cec9b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac079afd9951b2259bb23cebf3dc4d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dce6ce37d7523c8bf847ba4bb6076c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442a5d6126ad10059ee4850d674a0a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787e30662e788a5344893a16b281697367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ee62e4f34f955539cf12f6925b16b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec0b255e4e4a579b4aaedd950126fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf51fe91a1a396ae8aacf60b8eb684370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612557acdadc2ff2fd8ffedbc7046b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37766418fe27d301169fdf90f43026372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26f0bd81832d4db4353e10f1abadec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb40bc4057f91ad6d25687da80362a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da955848464cb40e3a6a4bf4d7840c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00cefa63ec301537541af1e005bf0e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccbe683bf889b58dbc255fc92c4a77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb987b9963cdd7aa571319cfa1982048378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb876dc997ba62a775982e07c9ed46e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519624282f43985975cd0547e1217608380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f22279f19c34e5942125dc2378815381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ee32e116a663b7bcc94dde3eadb33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd971af2a75901aa1542bc56697b0a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01557e39b0cda3afa4f4a717bb87f49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6fa73eae551c77e620627cd50f94e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da79da4a6abda8fb04c70073f94c0da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df21ee00d9e6ca6276ac31995346c4a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bd9dd6ea3ecab642d04b4f82b0499388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437989987ae5f91244ea360521d2f07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5798fa14e2c69a5b972962a7260c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263f05d74b11b1a891aa027dbf549b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13167cb17257ae5d3eae9840be050588392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a75537b9189a21a037542051c35352393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2b16d7d9810c477ba5ae81f2df96c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b66285bb988e7e9076af2c4890398395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2c1c46b7025428e7804f93ec5288b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018640bf3a816f795f3d5b1447aa12ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71425f73dcc74501479da6746edf08398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14690d6d6cd9f04fe4595d2d68003e36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98305388d0427fe0a8c01d7a6af1bb45400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0302db92b7a5741f9231e6f976080401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b22dec23a310196afa1a396e64c1c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8ab922d5cf34a11effffbef859b23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a52c6b29320e4c1aae06aeb5d37a49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62014f6e2803afde38ce00d251bf5ffb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a04f2be41b40c15300dda1f4ea13e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86836ca4b887741ad7589a11061ba7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc280a9eb4c6623def4cf7a3017172408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5036e92f880b3fa5b5ed4ef724216409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54a68344f30d5c14d9b8207b6e9f89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4da76f804f6c1e2ac7b0267249c90e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff93a58e22be0ba4daf2ddc55bf8806412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0072b176e5b576630abe3eda127ffd0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec5c5e170059f0d0365967c87be080414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b983d0f50af69e6628628c034136de3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be5eb538f6c9a0eca0c90e708e7f01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad189ea40aa998875c4af8c1d654ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bc29c7bc776b926a3759cef15ff33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da080f0444f282ae5eacd304f5d4c7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62139d78fc9c6207f7af6a7e1a29da4c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb1bf41f0314c9ae0b95edd5f0f335421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88e59609b5ea8373beeafda126a27e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02afa22fc71c54d25958bb8ebd130a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c12e998df92a7c3da447ed4bac0df4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e3a5f2851737eae9abfdb32ac0891425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07484b83af439b183dd50d834a87bd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03aa7311789ab5e9bb6eadf5e54f8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efb0fbdd32f989a9adaa69d3750883428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470239044709703e2b749cb903101b4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b74e3f09fb6a77c9d17dfb549195ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4210f00c877e0fcd7b06a1e22ec13b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a8a11367e50863033c0382687d170432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ace202dcba1f0b7070682bfda3f525433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b61ab9cfd73cbbf949fea44899217c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0856f27154c04c9a598f741fc0884435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc57f4d46b9913c59de83da4cdc8d28436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de64fd41b6b596e62d957b113b17113437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379ebe60658801694db4e016ed3faf6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750070c1166e65c938e57e6ae1e2201e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d290bdbfd5bcb1f6cf32508f8ab53b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e99bda1037a0e237b501ce5bca40a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61205d4c9a56430989cbd052a508a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967454c6695cf3c4d37c2d0a0f6fbb2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01f77c57cf84428a64869b79f452d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a37ea2b638a3290e21f7c3f03ac362445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174df9f8625bf76d878a4f205ea9cf7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50281cd02845bd28f57fe6bcadd1c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db933bcd12a4eb508d1d09fc87732b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974b9488939218b030134228dd476a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b946a2b7c282629a98131f2cc43e10a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acda68702ed3c8c02cead908bb462d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660e235c4a46313e04b412d99f4a91e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fdaea8eda21609d6828c50d35cec2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569402486b99103a69b2b220e73e9384454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d35ed690f9b436dd2b2b15cdba034455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688f7fa37a0e4bfd387013b331332ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc0f0878bfa4dddc0e8f2daaee3e1d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ac227f3c8211368a33b0aea95b1df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5903c212c4b7a9ba6d137296d355c41459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab3186aeafa6ba293701e7f8f747be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4caa8a7d5775decdd6881d821ab28a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9cbce02a9d98d5c26120ec5b10110462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a038325d93c4d23f3ee4efe168921463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a91ca5f787a79e570f06159bde9114464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23652cd547e53848b7ef119f2ab3159465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633d5f3487760b62c961e7d1e7247ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e791e571adb7d99fee8c1bb09123b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17af1f1e6d9d65273016fab64cd6520468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0e681ef5ff97774e60cc472add5b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6346891172546e4db6be78548c88346470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6b7a3e25b5af84db9c8136556f4f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11828014a96aa181c338764e74bc481472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26dc8f0255f3dd985fd775e918dcee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f751ae2b9a43f61bf4e440c0c566f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a31d7459114857062e97723fad8dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f03f7c478a5f75415b79d52dd982f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a3931d7dd3ddb07c5c1509cc3f744477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c4c28baaaeef1e2272c35dd105e4f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca932f32c872b77cea3451ca6b2f577479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52702f40569b200576a2d973c2c33d56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e6b76a6f3b6ee7ebb74344b7517ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fe31edde53374accb1153b24b43b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cc46ac447df624c3fe8b8c06dfb1f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d9e71d431499e4c3bea27783fd46e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef93a5ead4ead34db0e6b486889c44485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560516a52fa7cc200623f44411635ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb54c9505c997e58de5c29d7902b6d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1543baa50b1d1c137ccfe22dda2dd6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64a784a04b30ba8d7a8b382835fbb8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b84b3e37694cafc9dab9b88f8f700490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239265af6a7a8343b8cc6aa0055bf31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8ce65cc4352a3e7f198f131ec7e87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27577a27fc84760b49567f209c8ffeec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc06bb677dce5611663f9c4ae33ba9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff92017b732df3ec69022b82203b2b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e601b92cadbec660ddd4155a7b4c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1483e94385a7e381827e9747094dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbd6dcc0c8be2837562c0feea0a621498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576792a4fcf08c2ae3404d4efa7e3c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5bf67e8a7c69c5b0a645d8a12f0b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bd620fb018aa3606e515c77750e83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29fa5b51bcd42b13d2c2fe3c5a349c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3ec68f2216ad46589d039d3701ec9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca6e701ba119899b5c09f3d4699580504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe07894e63788ec79c9ce35b48fadb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df411240d11f48e6200fa092bc5e78e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a347e6b76ca1f1d98ba32b44ef9e01507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53b0bb3fbc0d48b6d32eb1ddc2ffab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf198dadc770376bb3ff1823ba7b6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30296756b8a94ba6d5c86df604425e21510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02254cc5e02352aa73dc6a4c29f6d82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348869e5b3015dd060ce3b4c4348910512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabee42fc090c5a6986ff7c04f5786c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cd397f76b3056f501aa2f2f152c56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e267595d5d6688899a3437549904b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cb624054b2d46a28892bf2b2eb418516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4eb72a53fda614c4a93783c51103f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e7b9bb4740d6cb548e036354c94d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e72aef713da6b241ec3429f2c0dd3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9fb6603020c83b702bbc2b7d20a2e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c45497df693fc0487608b6ecf51f08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0559b62db7534f20485c045ba63e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1cbc955a5a11eb6de95b35bc60384523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c091d2e22cfb6fd05555a73c9f754e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c98ddd0d3cf4739dccb9f83531491c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8795d402e525142e17c6203639c3a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d087b3529d009530d9182aa3bce87af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44859d1e3579ac91a74df2a5aa4b17cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadab112a631bfc88c4c6537d2bffbd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5630da2c0450c4a985dbeb40401af6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc39d4494ae4b0f7f66555cbc9a62c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086db0d279defc46b5fe979e1eca8b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505cfbf7c51c00900f8673ea56b515a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470025f9ea24394a9a35b62da63f8a14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2720fedf3f6b3e91fb7b57f5b7d618535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dab5e271f69c46274d3ed67fc7bbf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9dfc782a2cef3f1166ffb6d24a698537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f9e68e3e1f9c159cea0abae7155a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b848fcce957e7164b01b6b9a645e45f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff015082c3b7eb75d4212458f67fd9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720e1b4c2686985de31422b448671ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763148ad5012212459d5a0678e671d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b662c5ca6dc56c3dda8119370a9b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e069ac75314e367482d19b8178c08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abe4f152da197b3b87786ccfec7030545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3ab3767d71ffd63eb6094eaa57f96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69f615411fdb2d4ea6478bc21a32d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba2ad750e6f1c7b572c6eb3c237314548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22eacba5c2f24237a27433728aabb8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd8005638d594ebd2df92b4a534206550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bf09238e117d621e6ca19d77e849b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24454ed139d61d733f56bdfa48d2b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7428bd9b610cc34c062d60ec34bc70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a24422c3f3e9494747d8ea2770893554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9771f47124d409ce53262d8186f4c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b44ccf38c78dade62d6df98664afb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9be1782030ff09796fbe791568d93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aa49b06e4939f0badc71bd292b34b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fc817a6b3b14793d2c5cb8ef71b66559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4aa604a5a62158fcbda37d3a146e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dfb03effb22835365a1cff24ce757561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa97cab4f33f545a63f53f7b7e30e90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c19086c5c1421e35a424323866ec4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139742da3f5f66a48d31cb682deab9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3a54177961f3e4a57489204ad7e57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67527a02106906894077001f18a9702566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46d816fc3b2f6bed331ae44d21cf8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b439fa126b669bc90a7c5560652e6c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa45bd7e8851cd872ea4a9863dab9d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2b4b34085f20a4e6607dad5baeeb2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d79d016648fb21493bc56e199c722571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e21e576044ed8249482dc45431d30572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f6c259a2599745046ab7a8c60890e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a07b2b55669718473fd6416614ff5c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ce1ec4a4000385917c444d2275f92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f655fb0d801d11f84cdb76c70247df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c40f7ca7a8b03127ae7f07cf1c686b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e626f1ed35eb51f37c7d4622be07c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599b7bcdf9b213036138ed5340ad729579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e78158c7445c1a01240ee7fd3717fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a65748d6f59f0c71f453a0777132ce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb319ab1daadfa8f9e4e2434877a829582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b90006b6880d3d185580ce83b69c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a482cb4070b217ee8d11e26ac12dc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb9ea0b2ff8e894c0ef835cba96055585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaf3a0cea456288f8f8ad66ccdfaac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d33e3b3082e74ccad3f95d11e720ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0c2dd4be80213892d738aa9fe7c92588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483e249c58865631370d960b01cc477589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6680c5d95bc52d6770398a7004bb4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80aa1c350feec6edc63178fc6310ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58001ba8abef5de72d0177845b66c3b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98a193241dea9e4b95452fa5bbd91e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cfba8b6cac2826a714a94c0a746e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7d65b97cb7b99eb65efc6a9b293b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82219fb10ef2984422b43b947ee64499596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1dbb311e131f4e83a134206e6cc58597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c030084248c324c3a3c66d6d6f015ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717d0f0306606aa37d7acd67075a27f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb765c1cc3cf53dde5306f1e1123f10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe487ddd1ad0719bb380b16e75f1de3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8757fcbc8489969e65e5fb7933275602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e76b8bedd862cc343ed05e911e886603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407d85dcf563f574b9943014bafe641604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed3241ef392d24bbf3be388039af76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a9695f0176378a3607476045e53e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90322dc8ab4ee64bea133c4c2447b791607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8066ad28fa2d55d0aa228b5ee06377d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824b484c3c27d8f6c9497fde00aa02c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab490a00ed8c8585c5cfeee838e3f1dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788724a6f673ffeb380a5f39f20287f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9a67313dc96fc73dd32d81901f406612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba64a747af9768e467f7e25a049058613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a036fb52700b72962c45ad52b1b6c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb493171e23ec706c087567dc3105e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d5ebde0892f91faa5e35dbf7e4ff2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ba98832fd0c7cd5987ed413dfd54b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec9c98e19a36bed4ea5489907b39f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8a55e5cc73326057c17fa45341e4f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd31c8ba189d4b711ee95c79e25efc3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589348e3ee1cc848fbc7f596971dbe54621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df1bbfca9b9da64cfeb08d5218fc40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2a6211a6f9034c330a3181bab09f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bf8bf91c505e00da87852cb4a383f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0e31411455a1624ed0095d1003151625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58aa410721a6aa9414e50f47f7b11c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4733d0d62d2620014438f90f5a7c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b411d8986f57a003d48b43ea29a06628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46618831ad60de87815694d491d9400f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdae652c400694c4b23a923ab221111630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12175f7ae85348adf16f347aa266d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e3e1303b7b3e665399c8fe739d654632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acee005acd63aecebc21d0dc7744bc1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dc52bee3a8ea8a8c92535bf8f5962634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58101d4aab2ce77fab5771d39705aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1ba540fd1eeb1a31c9f7b7f5f1828636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a36a570fc43e2cb514ad6f15e615f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096e5096c5faa0effecef7345900ab2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b448b0ef6ffd420843d9bada72aca63639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84cf0fbc178e87b7c2e5881cfd5e0e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e3bb8c7bbdc66ea45474b1c52f8be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894b01589b738f74c86499d1ee30b34642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd964b04f0d6f41c9d8b689b42b6dfe4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e49d21c03742ae6d37d35deff8ceec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78087ae62af6cb257699b97a75487128645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1bea7c05c2ad635fd2b9795c56985646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f6e896bf253870895e06155cc219b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5b8b36b24731847112c718c52c28e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc93f431415699fb0052682c3b73d0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80950b16d505d6696f440b0c6671633a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd27defe3641a0db98ff4d84a21c6d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c433a991ce236d18535d12f2f9a510652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741901386b1d5151e7eba5a972028017653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8982978462fb31e3dbb1707ca3889654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b9668b83be5e8bc9e02784a3bc9af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6562124d9557fa1f288d86babb7b33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b128ee9b8c61c3c2e19cd0507e7e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69023aef9e56563b561bafc07799f2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45526ba881ecdc37e9d4f242696651e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4164492ce596bfb70a3bd24a85f75d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be008e37878c32f49243da1376b43d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c43eab6aefe3b5b1cb1a1efe9323dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9993cf88724f246c9aa6d6dff3cb5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20c62511bd9bbc7906255361632c78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c023a11ebb81229f614b484ed0498665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeae059191884b3f97e0a1edc78bc01666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6294b6b630f00419c195128b1780224667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff716a3eb9d06158793b7b92f823d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb885e3c8ab2a6f6130e823013ae73669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c44c02546cdd14a87e39c137b3d005670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316e846d26b25aade859629d5d1323b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653f7609e2984951d927de979ddb16c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b3692f9d6f2d81c8c1397c7025f5e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc413e87c08cd43468096ae232165c19674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c86514ccf7788e0caf531625e5e5d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191e80d0199970f98db4d8e0ec70d60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988c5d459d1b8c9c836fe84cba7f4bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed1663c6f8ea056b9fa7d829cb5aef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00805ab9a2564ec504dc3bdf918fc2ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917600901f690111ba41c74e39e8e01680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f9a70650809d66869c3a3da32a2f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339cb4bc0f1ad52e8d5c9dbb6646978682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acd31890cd6277f94497e44f30e1dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fee6b14a8f086167503e95320c647684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b149cb9989ccba5fd9a4aed6064ca4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0bcde56b935a50559851ae9b690e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34181915e44c9c1320ffbb63bf30de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4484dfd721ce560d1b65ee727fab66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55b9afe8193ca8b2e67f21f3fe5402689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf20406f0ca4aaa7ebd5837d458d45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e6e82a77dae0f6a2df0d20590ac1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2e0229c29951941b6910972f6d819692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdb57cbc10d8841276d7cb0c81b322693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3eb02d3de0a1dcf0a326e46d6847d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c1c4aeacb55dd861c484a6e82e388695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5061fe7f5b0c18540004a616e0bbe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc120db59400342303d17a015250ee2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4fde988d316cf667256f356529c4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91133d04ba291392be2d5c1c0a963e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb9a0458b32459ab34c7e3808b9deb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fbf7ff359964c702b75271231a368701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d226021736b21cbdc3839219cbcf701702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70621a8ad04eb9a57f2e08e31a5d0b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf4c355cf823764d743d1424af3cab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abcd322829cd543ba1bb9ff0a13fea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383b35ef33366c2ef07c34d3b6fa51b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe55e94d5c21d61b7da2504ce247776707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d59e48f87b2d8bff629490cb5e08b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84833320f6fe02cecd9e327d92009402709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecf2de090ab723ce18fa2bc618e255710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b586b374e12aa6d968ca0bdde1b5b12711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492734e2048479974c755d1f2ef8592712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f1fcba5bc9bc9f33bfe60942a2e0d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb9c838c0f9932b80cb914cfe81ae5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb14f55bbfee403553be594e8dfbdd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d04780bae4ca2cf19a1b316a4c0ac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c862a6d3aecb98596e91f914c823f82717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04d45acb5f09d907ddd1ad20a039fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd20ff5bc6ab8c6934fd2ec42f5b82719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69935ec4fd28b3247e31aa9da45edcc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c027bf92ff2f9e13cb777e0329ad95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746006048a5ae7753f518212fe20f8f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ef455f523d2d41f7300626c2e495c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b14ab203955b6a300f17e7853aee10724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c14188e4f825dccc687c59971e1e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598c250a97938300d711eb4770d5fbd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614660d80f1ff303e111c3ab027accea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105aa0641a3f034eb054d375542955b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d05aaf82935f145f18e827e1cab3a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f25ff7c0521ddbb3e71844e2fe1a8c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e031fd3ae73db33ea047b1b33cb1e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087a2f85652b4ab0c9a40a2171a7918732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28997505ecb20ddd65e66cfcf919745a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819204e2ad48d37f50649d217a0131b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bb900137dbbc9b609999c44694434735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b609ce7860d9fb4a54d5b569a5e836736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebef60c8285a0b9e7901f896a49a09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ca2e4dc93f7312261df2447288929738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8d0d40f2ae023235e24ca23978c15739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98696dcfa160bdf6efb080c3b14122f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7448bdeea49de35a02c67a247d156741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706063cf21076c8765db0d80d291acc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e483e61bc88787de6e534a891d4b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106a4c96f4e90555fd6524e3fc56da0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f45e09dd054eba49813273807019e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251b5e035d2739b67f8050a68827581746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5f2506e0e54d7fab99df59f33f666747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b729b0414b0e934136fdfafc9f12a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bee5aec8c6a31287cfa2df1b33e08a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b982e5f4ad43eef0ebcdef078873bb1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc50b13d169cbda5fc1fccc2a613fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80730537879275229bba77d473aafc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5700716b1ae7364ac7c3ad5c9ebff1753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45c991dee636aa0cea1459bc7b674d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0a40b12f50b1b13b4effd8e9ee6692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978eb1b884022b12f1793aa3c0364e553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13b01afa457608d213909d35b3def94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b48a670352401248762bc8fcdfbd15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1234c55b2d338d3ffa7d33d273dda086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96794b62ef8001f619c992618595f03d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce465f3624c226047768fe41c9cfb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d802ead761b6583ac75e1dd19d69b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a03c29e13ba9101a917496e296b7f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20642c47145888dc217993942a7a7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80c1d89c75d3584cc5a293db33c1d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eea6cb811b179863c0fce6ad27b7e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da437de379192813797e4294bccb7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157286d2cd0314cd823dccb0d9e3da615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243d82acae8fbbfffd37db009be8c2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd3e04e388cd91b027565e2ceec67317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638050e64ed829922d5e7af12d877b5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeea8c21d01c1788d1ff9c9b5b7f09919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71782d4de52b485b30f646ee5bbd1a0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32756757bfdc33ba3c91747dcde0e63221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c34d1bced95334a45d89cab66b226122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8db8cc21b317109df2d5756bffed2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d8cb165e5d0851fc40be1a653fb9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f2c42c4bd4b59de20b15b55a46e3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915502a3edbeca5666eb6ebbd06e32a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abe7471b3617283984d94236bbefc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86828ef5abec21166447656c17512028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36baf665a41fb7b1f15f99abbb5ba92529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b557bca73379f5aecba513d6cfbae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8ef538167edb3d153ba8bd547059231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a831bd48a965692b7d1f26737afa432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0025d6a14ef0d5a090d38f8db2197eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaed12aa240f2da61ed1b33fb18b4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dafa5548d0ef07684983687cdaff135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f79b38ab4bd76e69c9a472e895b6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd76bd7870766a5a0dc75a213d8051b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f25a0d01a1f08c226b3783f56880238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d9fa7172b2e33a293644bc75149ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa90e759c171dd74208ab3f0b0c40c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0c0a7524ec8da6cc699216ecee1a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317ce87bb2890df8395ead3ba18ff9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd91e3ce7102d05780ba2d72d4d2e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cf0ff2a8026d1f98454d76df477ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883478d5b1f92748d40b18695f0cfed145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15a8668f64c76691ec225897b042c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ad63dc1549c3f7afa81338892282047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82877a62e6350478bd5baadff136e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9411f03592ed90b898f559b6156e5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd36b35aacfacb05d07f4b4ac21adc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d0292fa02a99c5ba6a5f0a973f85351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322028872a5e3ad357bdd31be839982852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ad93310a2a66f6efafe5277459cfc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b411c9e580cc4ee4fb631f3860b0d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96567cc1ef77b69acf4e13703a9c3d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b06201fc8e0ae29519efa2de77b35756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e3a8e818dc01aee0780b9e8bfffad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea80841ad71eb92c023085feeaa343358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0d875a2be9b8df28ba4a8a84f9f2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f07e49acdca1d48d8b5d9f86f3cb2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2f0f904a394a000fff6afdb54f23661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9a2df925d398ff410eb69bc0006ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1bee11656886cbdbc9545d9e91b0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5742ca505ecb4ecf74fbdee4103e2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d19ee5772380f919c3c948256997565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eca5212be2865338d4395a055933c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e843ebc654b1d6aeabf6a3842d514967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224e0422b9873863616b98f9c7d8d7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216ff58b9b9f92dfffc05558982115a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b7906245504c743127f1b532231c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc82c9cfb5bf4149a3c112729f63c5e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e742b61daf6413d939d09aa838420172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71814ca73d12c52eb2a8b66b46ccff573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185eedc507f152299f1c14c3b856b96e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f5a4e48294ed89d6a9cf74175d03f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633d45849bf99c88c8ca2162b4cfc2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a7b1a7ccdbbdaa952b730f5b46bba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6b3a6dca506e928df91130ad32d8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f55ed097739364cabfded54288ad1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eed0b41bf22b3d15b322e549cea2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d3d1c17985f3f3987a0404bbf840c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9511bbaa085b9aa364faf4d7f6a0e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b3ea8a350c0fd0609ca106489d07e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4f50e24082d3e54f95e8917f6e42f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a6146a8ab7f7525a0d366731dd62085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262de9f08bf179c753a27468ae3c154586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc178f0d3c969221567e7ef6039f8b1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cdf02111c22bf37094e87931c511988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68cbb62967307f76566bf3dc28954589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18bac4c3e5d90f7e82b3210b19865e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13dab530baac24dbc4a6ddc33ad99d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33166a7bb2c901ced4c9f5fb91f493b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5b1d37f6ab6416b13fc4fa566429b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb117f39f297ed9bf08bcc6491079b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9e3baf907747a8595e536af21d8f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144701c4ca5821c419c3379bc834416996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3d40a7e859c7afd330d17b64f4cb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96670303d43fafe0497ef900e3cc9bb198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7adb26428737a332bf7297897cc9f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a87033e4abd3aa3ebcfbf305538e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6468d9353d1c6bdf807e6c760e920f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9c2be10bfbb9b8c5d4b17ae355f47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f75ff7752c99ef43c806645e866da5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71aa61ed6a51f89029dce801fc655d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de6f45f6ee3e57d9df7545406fd7ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa0d283efb548376b60c9d049dd297106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58989ad518a4c4f89fb0b10b942838107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc56bfdd99495a6a144e89bf9235d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c177707ab92300d96c1b547242c42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db63da78c8b26c57313545b2abcd99d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f1a56d87e199a64e45483e7bee005111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50c2e85230196677df32bb3f8a03b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30888e1fff305bbba33191afcaf2804113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2870cc08a1d8dcc0ad194c56faa1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f9c5dea32217ccba49711d06b7a03115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3492f899242cf0eb34c70efae87edd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418fa447a64a3711daa4734727244a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fec25ee0c77c1abb9836aa18740864118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d268cc07410492ca3f399466968fe1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300434817605b6a5ff96fe8ec4ef32da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd5b0b0d00557d526e5989536a2266121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05b9b0e45a505caf684d7d84fbf555122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dabb2ec0494113bdd4372dee3c1c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1554f7d83fa0d4e23102a3fd40397124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8009e51be23a93911250e78b362cb0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51010255f91dcc62226f72ba194ff6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8feb19575924b6f5a3ff5787c7b228127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54700bee798120b94f14cb72866090d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e1b9920cd55cffecac2acd614a670129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04a41d000c9c0a29aec356f4728d8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d57d3154a833d83abf426c7c5424ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05f0ca6eb565aa2a8700ebd6e17edf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0e9f490e820e0502354b837794c04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccb432fd4a3588e0d97cecc8d7df9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ec02b816725c32a906a4760803360135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944c2a8954e26a1827c094c391464f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b224ce49f1f6a5abf4476961949aa1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b687dc35bf05dcad0346b1a79b385138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60cecc865d1cb39a244454056171be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbf4d93e8b7e496c241255a6677f74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce11653c0a26d7bcb51c9e5a7a05fa9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46154d2d211a4787e0c02a11228f35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01abfd52af0a1554ab0442b310d5edf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c037e4b8ac4d8d97b2c7ff545b2ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55c8a9bcc95df9c52666f86d55e2b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec234b16c8f4ccbeeb9a1101ddb54d6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a62c17457e4f7a2fae5996ce29152147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bbb9e2daec242360aeae2e2550f25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ae3927e53f99e0c5b0897c786d4c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463aad697638e67aa5814570402afcca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f4ee00658b14a15440cd025a96a2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e70cde5f4e15efccfcef9a22d99ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c829d664c11144b4a295e703ae6af2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acba4dc0f7618f5f2d6f34f2af64215154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780cc847b60d1023d32c13b7d5ee5fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4c87ecd7a78082be189865c370166156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f84e1dd60ae211f69c2a0ca02680d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f3dbc079a214f2d4353bbebc50114158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0befcc93235925137cc76e886ccfed4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540398c668d691f1c051e92837dd79ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e7606bc693799c84381e2d43e3a87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3a2aaed86c4ba2a6e2463a05c71f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca96f4b6b959843402995a11e094ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8a1f79c6c76df6c6b72ba607635ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c953879626c8c784acd555ff84fda6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284375af7d7a40898d53c6ae599471c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad3eda41109c179d82dfef8a903aff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644f5427c78141558c72b7192eb58e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c92a25d206e2c636b8c80dfc3c1dc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eceb28491432576ab6f19178a4a3cce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ea22cc7d625f53c2d2483f8fb7d81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa58a466e255a97934b6e6a0bb7e1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0447e81fb04cc1881c753b210f897e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b47911c83d603c3735cb5d2c7792e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a97d25d33ebb57a74883bec4af073a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a58f537284648679d55374c69f8e62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2534ee8a1b063e68f9dba23d2bbfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d96c98263e798cf791711adfe1c0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775a71376773cca796e8922bd3d161f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae62f08498334d6454b6bc15e1f88a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a2cc117a01eb8ec2a8623a57c4058181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b1b14a39e3b7a4dd342052b92b73c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bdd92278d938d8f8b2c2b4e26bf73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b057ca4f8c19ba6a9c823c7aebc7273184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217b2fb24c564d1417e985917552f3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7dcbddfc8c4cb6a51ac1e5cb1245e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad67b042762711ec1e3017cbfce3d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80b6d220bf4e183ecc26900e3849c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cf1a331c6fb9e32307401c5cf7bc8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36252edeab99ff0b984c2605965a97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc98ed0c9f5fb3be04d4ee68431a499191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555ff07633e2584dfda0a2fd1e6d31e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fc00432321a9016edda240d4233ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd704361621f75b97860d60bbd70b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60481d58c65f859fd0d2dfd6a3f17149195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56430b59777871e73092111944b382e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1e485e80a52aa9ae153b0d9a33b4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed907b5adb12649fca41b2a77fae34b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24046e109e4a8855485dda9cce22480199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fddfaa992c2a4d4d0e91818d678b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f56994c404a7198cd29447284a65e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41526c5b6ac8ce4cc3dab41c7f1326d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976473c131cd62976fd6f292651bcc3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8bd35e90d6bf3e17b9fad17c2e58d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fdc810f5c08282553d1e5699c3b18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3eb049f0199ee4fac4511f09f13c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d2d7c56e68b3b6af66c1706f7f320207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6663515e5adb7cf98f55612f0819c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bac27b8e6b4c342eaf9fac0630a99d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce096b9b619bc632253bbba3ecb822210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef84f24d3326c6f638adabde8d18743211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f50d83ba46660b4396eb9b319de7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579299ed311841e1a50f511f975c8c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ece7a13b69a5c780a4feca0d8f01c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7ff9093d69e1f88338e1565629083215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78018b38754598606996ee5cec8bcd03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65a6097bc58110b5ba9eaaa9a712ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c5aa4b30d20c196064d4074759e8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd79a69cc93730cbc730baedb0804f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335526993635e8547345492216070e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5ba8e41da196605546d7ae9954848221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652426730e5f354b97a8aef980f9172e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb02c536604863d98974294d2423fa0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f24730d24a69717dca9be76dfc2ca0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca2739dc4ae0199272f4339675c402225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab6a1fcd94aa731f6944c12a14ffc2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14caa32856b4f557d249077ef939b21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdea00c544620b7bdaac569b1b186b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39ab4b758af4a7895b19fbf053e906229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b68666f1a86c1b62ebaf118782672230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f289a9f909c153ffac60ebc3d0d9f43231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef91c49b9eb8e9d65c2e9100d0b8a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc462dd4fd701c932fe785020601489233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6dc23d2545ae36aeb32644acd08e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7b4dff95288f21fa85db9e76ef2ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c000366ac5dea80b640f3a40df719236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb24d0fdb4b79a176465d194a85f8d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201612cb195a6d7d9470b783d848e34238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcddb38f2fec15b085376311f9ea6b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a8254e8673943f2c9406132719982240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2547ea58f9afa1ce514e1d5e4f16d89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a94bebf82b799740fc2eb47d4dfa6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a8bf57b9a47c918c2561b54f47d3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1290441fd311baac7c0a0a38fa1ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad012f216df986b5037183296393b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf01ff8b057ef71e59aeaa04640ff7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5312be848c96e9f4ca082cbb15ddd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f4050103999b3f3a1d0b008814bd1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c05d274ac4f0dc5ea1aee2598a4de4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a571bbc9d352e4642c597d5bdf1fd59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37cae75671e7adc8d2f45e5d8489ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10210ada3a4612ea32af6c5bec02de64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34274fca6eadf3437acdcfffd8aff6fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd96b6ca662df7718d14575e6b011e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33354d824390d6e108935bd18ebf4fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86374050a3d0f7c21e472be8830ae68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec36b63d8c771b4f946412660af6d54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a176d0f3500e6e376137ac6ba8b447258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8ba4b0c71b24edc75af42d14981a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948f5e3adb2a3aa569652a5333f430f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43734f085e81173c50cdb5ce835f389a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7e7b49f3aa554eb4bf47b9823351a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6cdc937c5907fe7894a62fc558dab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc021a682d31aef5daf62f1c6b8cf038264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91864fe5303aa56fd10dd0af2eaae80c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452cc67057b30a03af62e66a7316983266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54b8ab216653b118cb943cf7596640267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134d7df77e11898bd1345eab850a216268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c47666c6bc62b65feae177c18e8cd2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0213ce5b5562dd5fbe76dc320c2898270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a84f496324aeddc68fee0d442fb03271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabbde92a171a0d319149f93b436379272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e963500e1f0637715e12439024bc8e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bff99599cd36c1fb855646ba98f7fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4adf95c1624b17d6ed02b13c9a2046275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619b397155e45a2760cc81e6cf9adcc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869c8f7a371675848a1ac120474cc37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a784b8e5d928760f0311c8b44cfccd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3869139e11be00c542bc20a4cd7c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2274bff67b3a5c798a0fe41a869882280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c14fa432e25a70ff40104b1ca78f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49527e54f2a815fac8184b21f6a95cdc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0807424469ae96ca8c4a9e44545079283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc705e5c9cc0a4605b1f97f2820c16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2e55747b553356df4f6914c6b80a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efede7a9cccb1f456648169b5ff26623286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5831307f6ddae15313b2af8eb491d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c76b78fe5f4a600b0ba227ec4a2ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bb13d1978f50ddc638c3bcf87f282289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce1eb080d80e6082e40630f164edb1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ac35fbd651787cd878995759f9774291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2b91d3f9e581ac8d6b6b24fff565c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bf6678875b4083fa9bbf55cb10c2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aed6395eb79c3233193e102215bce6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da80cf87186ec0b51f6876b0eafce6c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a53e23f968d7ff70f932e07c360f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c12503c75ac21e1aa9059d66495f99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b46ba4bd76fa6b9b3c2d8343f177c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69726b013e4bde89a36de07e27a278a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a2bca0e1ad475dd5b08a897c611fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff965fe137ca06005c6d756d275a49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74a4579caf18cd6df4ea84317bb042302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12494e524f47b4c062d0a02d7e28329f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00c1d42ae6c4e8812b2fd9ce3d9b6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24024a82ee462de955b85f48a38f899d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c801e151746882560b03eebc1a5a90d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b272d07d7d0ba3d18a618259724cb1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e58cb07aaed4f08924a1d50f6c9e7e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38e2f7845f357d42d84a0dc25f7679309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a429d36f69870e8570618251a02e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1286e755463339e5a08cf86b8deb7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074c459147402c96a2fa721d40f6dcc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded483a732726723fc680706b9d68bd2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98a135bf353c43b45ab4c094a155d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c68b957502a04fa4e2351536c1b23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cd8cb2a353111e578ffccb28902a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0f8181092363ff0c492c6268be2a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2799b799688c42c6dd63ac26297ad22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f6baeb6b93d6bcf2ae9bb52ebce00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d7996bfcc109fb272709ec5e87445320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be144bdcf992485a238856488739a719321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048090d29598e576808b0369aba75823322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1790be281d2e14fd1488b9021338c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822e1de7081c70027ad16582705d570324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c172dc41429317211a05d5ecd3536325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f1a2109d3ae92a6895260a9ae507d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079d80c48e65c4add5ca2efc1c0cc09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70188b1d296eacac9a1561d7928839328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a5d821e8f881d267a2b46983d3c10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f79b94397741285d308b489d4ff7e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012707a810aeabe3f926969895e19db7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd142a289c4e5d756ede0382d0c787f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac8f0c0f397907e10524117560a184333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e62a15a232f677e4827bded81c1f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75373406fe827589ba677c3e4803a058335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7fc2a86bc7bc974c9c2b36bf3edee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fe4384a8695a9d7f2e0d78affe938337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f601d73f93fa138f9b72127a398993338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e163a02c471029dd61384d2af48a15a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9f81c405becd4b372336719db40a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a4ed005e076488ad2927013954b22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb108ab3689c28001066edd02dd28309342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c04b54d8e0fc5c393127e31a6fbc95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595bf2874f39f3a99c7168e823c5836344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac067c74ce52d5fc60b553b894babb07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183aef01748b163325eb8c65a233162346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b68deb59ec14e8d0960a7d3ebf003347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcd8ca2b3373bc3f1b9a7ad40bc46a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f71fb342fc92b59257d9a2a9d42d24349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c20c9d03d1956444a44d3d9e4c2c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffdb6c637c0a5b952aa53d38622373351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e07bfb1cd81584a20b59dd6b21485352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ee698b568aff2c63bdcdcd4bcfea8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3575396f3dbc42d9ae6029900722c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e82ef6706cace68662f1ea06eae2d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8292a14adcd0959da6e2799c9c77a82356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfc45f17c7fda08cfaf837e2fc9f71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f393bde55be2f8225be08e83231e300358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa112b428b52332141f9aa97ae29844359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3715cc301b887bd402ca8dc8f6c6d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533877aa869de497790051a603f25cba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871c553db3fc32369b1fd3033ee72b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7a3e321aa7c0716a4d3d180144b92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113c979854e52b36cfabfe0ff06e70d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb89d650b6533c85fbd024e6b610562365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df99acc8e87a084325842cbbd5946ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9227daa8911c0ddab303fa5af0fea37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ff62903f09ece29a0bdc62e74b94e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c510c5e8812c477e8ad2675c8c765369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf19b7835f354afbff25d5b48fe0e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07711767c89ed0223d696889545d21f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b07b3a1f4c2486264f1c64f648869372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b243bae8bda472bb6d2ab61e2f896373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa0d9dcffb811acc5f39ba5eb58d43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec178a4e08739cc345231b9c6fca28b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f248f33e1f7d532428aae0c5f404726376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b63f3d53063cb375df9e0a79f22f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302cd2827979333799dda735d0e9bcf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f325a2341dff4cd42c2e3d318bf6b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eed6f5168c11ea19ac6b29d26ebd94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13346d0dd554c09c2f71354e530a991381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515e5bf1f10ef9dd881f9744e248275382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb695c80d02f4af23c86e6f2d12e06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b23c08ece1968df92a6590d4e0031384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df111f20671827ca6138639b5ed8bc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598108e8721a9cb653a813c53eeb384386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c46dadded9cdfff1346063906813d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d760916c76d8b94da8460fd5ae337388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12249f0085e6e8f22938f301cfd1c859389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faabe6d7e98a56087ace98995c51f35390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce502e9dba575c08a650bcfc4640c00391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ac57ba406897086127fa21383588c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b28bb12ec0db9c30e65e1e07fc2add393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833a53b2d8576e0c3aa1f6048617d5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b680a71396dad4ad04eb17d791eb18395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906d06ba1e8a6ffc79c298e0c02bca7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8764cb8f010f6b052525943a87a62397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eda49f0d6c0bc78498a81dec69663c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd16a9c79aabf126821cfd58dee45a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2d1aabc3183b1e0c2fa2f35726dc7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cf2748104b250c63650eaec1f6ff1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd2065c7469b9f8a8cd50d7ad1d758402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0b4ebab31ef3e63fda4cea7de7661403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ad78841be932a0d8170e4f74f53ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67927b5ed4c7f9011230d638f5485667405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93effe4f3b0ff5440ba4d9fe67654a9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9bef87c6f83395c0b3fc84c0507ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241f60c068abc331f18be38b52e7894408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207b658e411c04ce095f8d19150c9b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2367fc3364cf67b713cac46fb83bdcd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17948622144fb8375ef1440535d3305f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42b6c1860c10441542a8d5d72e1a4d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f3adf252d775f73431594eb1ef5bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d700b767724ca41179d9fad70676c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344839193849ca9ce377fb0a591e05b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a51ba4c69b0d216e6dbb54fdbb4713416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558518eec2c754a93c33d9aa338cb54b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb769d3d54539bbc04db73f2bed7d10c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326614b670cdfd44838d9901b6d567a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cee9323d09b36e39c011cfd792e02e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3886e2562465a2c35ea57d59b4e15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ffbb17c2a5f2f917009d4eaea2fae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6410e57186214287e92f34d5e4841423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95cbcd7c4a660eac9538b3945bbc76424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c73b867dfc17bda297d2501bda989f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05591a8ed3f16e53f5d71528e3edcd1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa48e6f3efdfa2a2fda396d1990e876427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110bd39dd57a487a0ec243695056104428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d16fcb6d7ffbc9c96506c5697dd0a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b133218915b6b1aea0fd7c5fe3b44f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee0aa386c508ad22b6713cbed361ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184640b1605d0d5ffb16ddec647ffb7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de65a5ab33df8106587c2f79fe2246433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821805be58da355da53e1ba759a7bd3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059840e57fc433e668ce1f929f3b94c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967fb0cde5c3c61a23fd8fea4198a2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6eb635beae95cbd739dff92414062437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054eed05b5ccfbc57487c8739e132aff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68329ff04cdb9ed81eb765cbf9b8263439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fa50ae9de6559b315b801b94e41a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135564bfc452903d6d7b270e87c6740441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce38919aa30e99c3569f13934f1a77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d16847a1829911a8bd8ca3cb9e9600443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ba3e716dde19dbd741eaf2e84e27b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abef6219891b14bec00be69edf88369445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87f9b8a4acf67fb1bfcb12449fb793446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61fa951299d6912946cfed260c04ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa29fdaa873a6aba85db152f49923e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d442691f8173e8361d065163cee20bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aef1b6be1a31f022b06ebde4aa006450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b050bb0b3b5e863c1aecc9bf2c762451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe31580e89046e07c9624035b8a30a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d48fdca2d82ce8a79638fc74b5312f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d27a28d842c1173600deb5a5efcb7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3070dade6d34c359efb34cf03ded98c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac107a4277aa7d695cebf3f91165409456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152ba22fa27bbea92b49a6b43053adb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869e6ba7ffe7d0fcadf33ad6aec12b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdda2769e9d812506f1b37cc3758a40459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7b6d56f0160c089c36a74c77a8d63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7bc1b1f89905ae906cc8f33234496461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8aec56d6b1d40edb700e6a2a09b60462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7e0ee188fda7ec6b22f6a7a4f0fe9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19771e239d8e3f594051b5177b5a1bc8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9beee73d90ba69ac39c005898d8595465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bd34c162b356b8c1fd1835ba60aea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68707f55ec25cf376f04670a834c3b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa936515b5b6a4a16d798420c8eb8ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab24ee440738d15f20ed75827043bd2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78933e24134c0c429cb6a2e001c1538a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf69fb0b701a906f5d3b90da630c796471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9443dd75771186d477dfb0545e31e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360e2665dac3cf7bc409b07adb63118473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cbe4a40b86c1e2fa2c536a14e5c50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d03952ed196e8728b33b8d0a9c55dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a543a23eb5321c71c05b25ac00b600476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014e0ff36e03b69ba69ac2effe99f03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239cfb0d3ebb0a7f5af36857b7bbb83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dab23db537dff68732bfe1d1372986479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2d7cdc6ab6d0fde783b6fc7748b6a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe7a2f2cbefd76c173194c733f15ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603a8a4b1664fc6ab886cbdba515801482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd077335c3d0405b6fd7b95da5a9ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ac149ab24888cf786467c1b242896484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a868c3c107c0a68c34cd678975cd0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f11f3926b65f2a33215e47bb6e07c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc248b51eaf1863c8fdc1e4c0134aa6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e36e307792fe4327a04f1fee77b3a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a187ded35183168df482a91324b1111489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca495d3ace176688e7412736ee35e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29692c8d9a6ba11812c6aa02bd9d3af9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a07b009f197d1f2e90dfc9037588a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7337d4b2271215609a7c143a3de793f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd27342187fd6c427ba2584bbb2438494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a8b5219662056987971d50736a0dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe6c31e9c56480fb2e0ed7433de30f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c561026e17aa25e993599c5a756f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce5aacdaee05f7fdada3b153243500498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e388312b44087ebb754df448d1b41e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde2f4966761a3977580c8d54150018500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a010ff9ff8e2bc09174d2ef58a9e30501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ae23e36526fe79e5133e0b18da557502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28a403a791804033b832cadd0bbeec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29d51a52a7380e579b77da28cdb6fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75a00ae05a74c505cedb5d74ec16d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cdaeee480ada4fe0faebbef80f974506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80232fb0f5d24d100fd5387b39f90fc2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c90181771587c5af561df9135cf69f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc2d5d7ca79db1144e331eeea4e8a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0196085332a575985af2a761eb0e57510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fd6c2fe5d03635af03cf615b763e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e242da256e4100b7a18ed88266cb1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ed328edca9816e1860ff6da129dd0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52db10abc0c67ff81227ee63eb4466514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa76cceb249a443d30acdf204e8ce81515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d7bde21deca9f9f68a66b7dd69229516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6621a59e4aa24aa09c6268fa2fd1cff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e836047dc931a503ea4a6195db8258518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859effd96dcddd0c743b57d351ea12f1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cfae81f672b6a337187262ffab6e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e8063cbf95dc7f2dc22f7318829aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956f931f3ecb68c879199c0288f0f10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517defbae160ca71e4d40c1303180d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b309ba35d6afd77cd82c43c8ebd73524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e359a71ca1fe4926b137cd03196d462525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be8246748b2e5b9bf64e964651c619526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9eb9bfe27fcf48c9216d7a41f24827527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da631985d574f2d01cb154afa9c7c68528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6eb5833a54362fb06db03f4f276cf9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c99b255fa228c26d0d3f8845a78a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25af5616c7a426a7f1e274b0051a482531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206d7107c139583a695a77b464280da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3f0d59b86282c1572fef464bd4a77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bede5bf4e7f1983e7b420c78ae579c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0da12e178161a727e4b687283f770535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d25b3c3197607858a31136eb6f0e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee1c1a9b780aa4ecadd8bfc61153fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb4d6da9f6e4707d61f150fab07b7d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c98ddaa22932decbf82baf6960c48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165239d08c7feb1b6f9b14ae3c4b1f9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaf62600560aa50d33e5472589789f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42194d1c427e5e0f142808e8e09acc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f00dda0be99840ed713ca5dd3af458543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6960f5604c9ca4c2a6cee8110e5fa1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7dc2893e44b6f1b73358086ed9049545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55c976a41dd4b91e7d324586526168546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514f14a5bd56fa791cefd26fad5548f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2644754d63894b6e025db895ea106548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8dc687ae3e3393e9c0537186872b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604785a164d04101d22c84c9385a6f9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa26c5abc13fa01464fbb0bf72e01fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4aa035f6c2ffad2bbcd76b391ce736552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86ef80714383e2cc08e5c373e5c638553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d329e4bbdeacbf88e06348c36bbe8c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03b0da212f848c544dfd89b51e2eca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fcd0772701dc6970aa87c0a11d48e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dae9cb018c71bb14d458ae0175c2a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce991ac0d2b5d55f603ecb15085fe79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b072d55c24aebe96fdf8b77065904559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275d77109e1c696daa18299bf21c92c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41435b0ab2987eb9cbeefbe77ca7bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69360e777f102190bddf8943d8e0e694562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f95c7a45971d662caa665a5460b14563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86868f9e93308273d8ad126df36833a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdc0cc10cebe6a676efdab2b819e53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e997810bd8eedc348dea2e86dc9d358566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8f3eeda40c3d5c640776fa8752774567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e752b45fec3e86cb29a96cbf9de23568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467776195295ca8425e6f6fcf6c307c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449c6d1385fdcdbe664e18d4bc12c1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9825a5ccf151aad631711372971fd5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf90d351d3f6b3bac2e3c278f54a46c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec988d10ef94f5991615d1f2cfa297573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65338b3e8811f8f72104e817716666fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc9bc8fc15831b37959877139c4519575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b676ff0dcecf7f4cc1153993c24366a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4030b5ab67d1a620908b118aa4cfa8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092d0aefe66c77ffa60a4e828e25158578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524fa9bc0ad461d4113727959415b90579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25ac72bbf78865b140a17b830eeaae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f55589f20598185df3d0994f56ac3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81263ab46c92d193f2a61aee0ced514582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c04e7f89c25333b3c72ae4060ec9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936e862d77f2568ccb8440f2d50e845584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971408471acf02bb1e0131fcc2c1a8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52d6c9791e64fb0922d71c10d80572586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdbdbd0a64b3b4c056eb041f93fa58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829dad5989170192b00b25cc33abf85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501550fdf18c91b4cb406f616641dbc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd829b3223d546e3352d310648212b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb09cb48f60a2ea99316468372cb95f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f58c52f72ce8ea8401f5c7c23b0c0b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b2da6ad65353867ca15ba978069a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f91abc5f21e1ed513503249394991594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb959cf88f4fe4220152216f20b00b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab88f3bf4a9a5478118d311f88d4f17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dd24fd8ae5919b61e39f21480eb14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be8b69e557e546a44d2ab5087ad5c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33065ab09a146b57acd96a2d7cc367d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb457e6251f529e9aa2ad6157a01234f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8ee48d8f90e8d41c4657df853e4bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7b844c6d836bf1bf3dccc04f02c77602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421fcf9acc663084da81efacbbd61ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3112b8d6b0bc8ad96fdb55feeb95230604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f5351e3e6b8971f0445a7eec84eb6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fa76ad8387cd81592fac593bc041d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e297f4eeef13f18244b539d62297e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061d3a24fd5604e016d52275b5a64ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec25ba284059dd98142cb457b14b504609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a3bcfb60f6afa115fa16954085456610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c46fd6c2422526cdfd1cbd0aad9d1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cbfba51510fb85e092a572d439de5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ece554f5b4fd6b80853633b6f9ae0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5e8a499675c4e27c0f5a4584b42f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f6afff2fdb96de0dc11f2207f5c36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac90792810c64551fa2d804ebfec367616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b73bf5d2d65edbdfa02c8308cf752617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90715b0eb20299f05a1652d6e113f49c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241d936d790acbd25dd41f25d638f30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467753e8ada7b612954ae02328a5579f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4667ec313a8a20b27b837ed55eaa5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80d7f73c86815889816154e874dd09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea450d978fea9d858469d961417a7c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21af55fb0f0803f0eb670657777e971624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a038c8b8f82cb48f39219dcb251cdc1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d1e355521bde74298d277f4bfc3a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8263d7efa8a9fe6d1db0233d277a258627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902413b80c17ecde24ca9af8f7dd59b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268342a04212e5e7ed1513dbe1b112ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d2bb8693a2f3c273d609989536d6e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e16bd8af99db8c5041ef3dfac4568631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66619ab7966ea9cc7e6820281de613632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c84f1680a830f402cd41e325b43d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ac69f2a2a5124e1c6a9c5fedee9cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee33b1941fec213f0c9643a0e5910f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82504b83f0b50f5d7f99d2f5432029636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197444709e728f2f5a44cc7c43e2c23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6e0701fa183a642b4e1c2125effa6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bdf3caaff0cc1d66201553b0fff5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e6e42b752706624b18b590a8adb52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936b0c712d90674c980e2f3a3b7cd7c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d231327b7978bd1056398f799812af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c1aa2644959f3958da0fa370b6075643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bbf9b3f50f27ebb88d83cc4e5d5f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476e76aa1470e19190b8a51873475bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd78b124384e956e8fb5baf38ee2cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9de3f32f735d89b6e2b012b7d08c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9ebba185a59138c08a4862aec93f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ce69d7ca3fabfe87cdf1cffdcc02d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d9b41fbcc0528b0c271008e293a20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16974c4a736758a7e85ba797834b7d9b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7f7c220464a44504c1fd8cd41aaea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bf541b581856ed0c7c38ec6eaf923653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c913c5f75f04bc4cabf7f910def61654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195cf2c6f3adf1c6e5520189bcfdaca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb151c617aef1ef954e69fe423cc9d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d372d98cd93a50a8195e7c28395d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210313308d7033fc7286a168ca3915ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74961c5ca0edbe2dcfda45b3a1d769d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48975f437c04b0f38978b0eab82ce2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376f550a54aea86cf83d5384dba148c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b930564ce5aa656076cb2748a1f220f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533778881cc18a42d8df83e28e7c9170663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce3223c4aefa6dfe8aed9cf4a77bcd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0e52fbeb52d0303222a6f562e7c7c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8966fd152e696cb08a1b83661d5191666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211fff990e01fd8aae49dc59068fba1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4d2178bff6625331fc9aedcd7129f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb510c313c87457c3472384f737956669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2604afe8bdc33b6cdc0a3e297bde1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079217b958ad5c7346b59d2683c4f757671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8993102263d2916624881ab4b1d7242672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66667f5584ac9e53191f382dd6eb085673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb30e20d3a0914cfab3f7a10b2be4a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0c7d6b8dcaeed36748e213a7a84af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019693977b1e82c278ef8ac3fd8dc8a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de5bd870178c83cfaa6d752a4a18bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0392bb08118b7020a6b4209e65d67f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41c55a1510f494fc6e909cc5df18e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fc03aa025be8386a6e92087df1cb8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a6bc4007c0a959d3e978f42ac0b9b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7610c576123c54818912c0dad6239d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf67689a3b341a540ce35d384d9a069683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e246178eed85fad86bc5ec6ba205f74684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9ec51874f86a8722392a234493a28685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be971c5ed93b957e125a2bf1677c7f24686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea54772888c05ddffbf5376ac692f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145884b19a114f96b76eaf924913aaaa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2051df0363a9f7cf41ae82bb4c33b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4a701bf2984f04d8971dea97d9f11690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda837ed60f58a41bc303bbf843bc38691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad8275a926cad187bf4d50593f32c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a9c14a265c699b6925b5e55279157693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f2e3e425c3836de67209dcca0fba0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd05f9947fcf422a314a8dfa891b8e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e61d85d64a198847aa102486794fc6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02e5b5723826f0ddc01d19344f1aab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0d3af33e835eca6377df1b9b539a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7c95a4f828f5ca63884637aca46d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718bad5150d17cf59a30cfd15485ab3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145bb1b3e0853fd3b27521ac2426909701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b0eba96e5b426e2cf2b5cd0ceb00c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe770253c1c2ce72029acd642ced76703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c13a1722c67e89d13ace13d16be0bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff63c00cbe9ed8238b2bca6e472b459705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97539b5e4516c39dd1fba6ea694c49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279946c626e8acd664adb192a3844a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ca6df15d06844bbdb30b14f1d26b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec21b7b7e48ccd784123bce15e9dd9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a5c69385d01cd485377cddad06b9d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa7f80d23e699c289cae737f1e28b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43551ad38921fc1e33864f8e4b3b57712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ebfc4fb07be586d1d87da62896619713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee426cfc2e1c78adf5a780149059693714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975247510197138465a8e01a812210c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560974edcc6ffa8c4e308f85e873d9c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40252f29a95235c6d2a81cb80258b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ba591d8075edd95c285288b3e39a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc287da949449954607df0af26e50af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8bd823ba490670c6a700548ed6800720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89cb43312bf8abb275d695972b884a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d8b2fa76934fe68b62eec9ddfc7fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff4bc840d78125622e6aa66892e87d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500210fe4fdeac17fe100d5447fb1b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd23ac1fa9b174cb2860febdeecd7a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a717ee0beb2ac9fe7dc1c6e9483d070726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef553ab9ded5933e24954618736eef9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7b8a84d486f255aa044a05d6fb004728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce290dbea0f89315a9d9730c80933cf4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78843dcf1848928ba804a56c97414cae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a3799ccb88938a2ee797b7cc69a46731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d108a736a04390fdcc69cb5ac34e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33332d188ee736672f5c5d7a6bd54b02733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3af1efdb0a1439f8f6c9e3447279dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66247456de6e3d1d7e8310b2d46085d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811052faa6e23e8daf8521a4939b9430736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e97259f6b6d960119e382958c1e73737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc779f369c18c48e03e197c4cd5cb283738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558970ca7468f144a935a3d9360adcf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59693dda806eb11622c69d7ce2fef5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b51d478117420a826672051da8edb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff662eb2c6e4ee006aca8a405ef249c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c89f2055f459da2bf69a6b7a7edef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969988e3d2a6a567eec3ad5708c5fed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234ffbc83421e314aa7e759a8ffe13b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aae6b478627b1b6869576b5d3d777746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aca114a0050f28eb851bfc771324ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca9cd682aff44870e124cc153c40e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383f1d7576bd3e6dc399312c929d19d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f856db8e4fa7061a1e5e62bda7cab6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f9e7c7160cf3d834beece496f3767751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b9096c8e649aae8eef3e123a7aa4d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85f5ffabe5831e4b381c067311c918753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>