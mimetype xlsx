--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819167364abbb6178b7e2d9d20bf4ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430ca219d8a4d6e58240e75cb2dfaf82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1b62da77eb5960cabe7c64d3edc2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c283f62b551e6b76531a38ff3e0fca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ccc6fa6f4da82e7154159f4f28fc35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878b626c00f71b71c94593ed0c0fc116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b6d982905536d6db4d15d5175ba127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c401587997329fc5bf3d9c51df1558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93253632dbcced8b6dcc75c2a373cb149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce1db1d25b4a1a39f721a6a1552ff010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d01b67c0e8a199960ac393921ba3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b803d3df62e9be86a956b241bbd3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e640bb0aece1d24ef625313427ab8f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32554b92671a015cb3a141a4ad80c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71cae9e37975ac1cfad6a43b7218ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f814e934c117d173819bfc698d6f1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279e91b9d7f53de4c8de7a207d7396017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959564b94ce95d6e425305f565635d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0065ab10e4610c5015d2bb896158619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6eb00e0c499316bc6d586b84cdf9af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa66813cae0e5f79bb466192532ddb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb405931cafb775a981fef224390a5d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250eea6e1125a13fa4d5aa04b26d24be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fd3a160a51a6a8b579a69df94126a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44d8ebbdc8e72bee8921cc6651482a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd725682a4fbaa92705b93ff1c0f6ad226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f68a070cb0bf2b81b856098ddbeef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a04410ee9a0bfa80023c0b6b7f1e2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af0fe152d0cd0e99bf73d5bcfdae1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabc8a6c9e5b4c5cf92147d9cb9821630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7511acd474f6b92fa5227b9e60dd79d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff4df12289b1628fa12458bfefab8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae12a9f851bf9d1566325301718161333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0de2df968ece86f95b9825c2d9155334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057baa96e6c7c07757feb95e9f15779e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7a16166e6d83d6797fb15e0de496b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4bf3afe41eb429fdf87192b62cab737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0eca2f62bb168e2e8cfab7efa0c44538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45aadb026ebc87b198e0cb30b7543439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba05eef8849b0c2d253f16964f67eeb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e43f8ab18bf7ab174f7f51038e96eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd0dc3ea77c475d6ffc2b1dd30ce9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d85b9d4a32db8856d0715bbd545a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fd42578d9fa1ed31c499b9af41b6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2444e291948583e645a5b4ea4639dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509febca26506d7eaf4749c7d0122c3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2d6856e8f0afe674953008909563f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb32a6e01b6598c271e2e375798358348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebc77897b4b0cacf90d641d59e569149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792eb29d7945440597d62f167526f4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988dc174a133d8f6e0d4c988c5c685351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a513b8129b35c57e35e50df1bbb0b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86f19b725f7aa67867fdecfed0472853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b43ee10d9b46d22ec0c580216dd9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4433c9bddbffa245ab48be9d9ee5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dce830751047e474e854dbf3651e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17de68489cb5022bfc3bfee23a5db7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bed5c1278618052252410d2d8a94658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168413ebfab46e6fa73d5fcdb50ca1a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb51a9fed138c1511f91e83307ce25a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75096340eb82f9f28c1a4b097dd14b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c637f1e7b80d0ced2a44dc207dcfd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb87c6cca5d81dc1f953bed44a15e2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd92f91c0c629cd18f5096836886a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93218a36d1c830e99a54b8bc87651f6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd540ef70610ae69ee4fcc9fdf9819f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb42496e7ba68c6eb30e25d3de2a4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2745eeb09b7ce35aa4ece7932838c4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ac1761e7d27fde1733da3a5c2c03d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f165dc1359834ebb7e7c46a1a75a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd69e71ebc9ca2454eddff3a257c56671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daf882527797c882c43382d98de83672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b163d7fb7ee8cc6a3d4ed75d4b3f6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcca44f63ac8e3e04ec66b9d79ae61274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b68378e6b6bb6322c17b2d1de9d3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd144968b95d2fd3700012febe1ead76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09563a63a88e3fbb4939285030f3842b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da1b00063f1ac05c2429c47b9350fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fa5cc80ed64acc33553af0abec09c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b8fb3f98ce2c861c024ec24d0118a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3319cb7496086e712fb12b896ad30181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ae43a6532c4428f0b53c09bb1726282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ed1bdc023bfbfd283c5e502f8c4f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19928dfabda28e4fb30214f4efe11e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1df5ace5feb4f90c2759e7ef3293785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bedbac0997cc719150c187b2b2eab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47431be68ff9f7a990e797edb59746987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2e77ad3f87fd51a56cdcf29dfd32088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76240b0fb5598268399ffc2de3908e7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71488f63bcf458b8025f72b1516a970f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099a3839add480f9de335291aa4caf591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942ee8da535020b484d88510cb6807392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdf5eef8ebda155bd17d293f2d015793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5a6aa808a0d7c854861ffd0aa3b1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49b88939a26864c84fe9a03570d4ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763506300847cb931be68c76caccbd896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0f836a648f536528e0e5e433df2ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db14fdd5559486d30cce5f2065c2cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f7b0709904f51f352d2a846ef2f8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a836c129ead39f6a2d3edbcc52dac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae558976d6e9f8a89a43e4375914f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0d49d384a9f644b58ab095617d38a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88da7a6f01c8f29c4e39952f333b82c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5f6e22712dad01bcdfb96bd9ebb2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0a7e5e41483301b497dbfcbb927f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e1162280d796a39ebf4572f02df94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032d70b04b801d45e1b9a916e4d1b9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf68d36614ee029e09596550814d5d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3eceaaf0a7dbbd563bef122f072e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bf190d311fda344570aacbfadeeb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddb81abeff1bfe581def1ff416f025111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d298b96f9fc0e550863a491094431112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116dc98cb95071e5beabb6894e46663113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a105cbbfa4a61df8f9b4473bd6773be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99f4a2f5528c90c790329c11facc26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186876e63b57824f9283a2d7b073eb2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4845915d266ce57d8a6c8c4bd3ff3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4313dbb709455e26c2cded719fa4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dfd54982d2ef1af24c04ba10c26f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d24adf88fc29bb3f932858291697f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe8ff4cb5e48dc69ec845518fa2a53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3595115f45c0255aceb964a7ae8d47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604bd14d99240256f6df47b49192db2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b0d7085082e5d5947b4fe51fca294124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dace2ecb3bac3d43e4bb9e8635026f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f68985fed2ad55fb41537452261ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73171ef09a6a42fb0819bce38ba7fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5a5836e221252912f060375d53380128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5203e180671ccba88881fe0c3708e9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda3c86cc23ddae11dae7ce010ef60f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404477ea66da85da5275fba73f45291131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5237a92bdf728892ea9be005583ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbca348dcbaa78f62df4dbb08931122133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635c96f9640f0b2f4abe9ed12f602e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1f14bd0f3e755539f3d7c5d388aaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a459dc7562707fc3a868c8a608818136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92261c985f6d1365ecd94b71a83247a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654b0b485bbc080d4578be6b8080182138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0a7e8d97402a768e4f87fb45c212a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e488d7c07bc7193a7ceb10bbfb77ee9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5127bc0f2951b04a840d896f80ed61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b51e1b9df29d4c0e47272dd4c92a20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839de8645dd21d404a6f9b9d0553ffb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecc907fe85ec6b0dc93eea8eed91a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bde6e018c11c3e7cbad528fe254eba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f416c56d76998bdad13d0db0599bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac095a13a139fc9215bfa345dfb9c32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675d102d3627ee665212b9f76cb42cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6213c5c5f387e515fe6bdc469641c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1771bdafb4c667fd93c3aface6b96b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871990ed6941778aee9e37471d4740f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c057b5d8a4408d502979101dbe6e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1652fdfacd166d2a218385f434fc6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0704a702500443ffbbd291dbc3eb85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb24f01d17e8a7dd014cc591995852a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc1cea1eaaa77ab66c37f69daeb46b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dcf53409ea9da390eaf7be292c0c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa160aadc80ee72e5b9b696bafb1ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eda8232d84e0a51311d879257f0ee4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eaa41cd6d50a0578cd5951b4b6950160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae662f7c9777543207445fa94bb0db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4c00637abfef7ce93c762a3abd9cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27a34eb218ccbe5f4bfda63bba6a70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645652faf5d4d1f7d73bf556ef6bf21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f302cca033eae06bac20b4e3bb1880165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263b62a3ecbe59098ecd0d6442ff514166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e7a32ebfeff49a43f90d3aa239d84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcff98b2e192b04b5a303c9acc39978168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b8186390d23abb1273057c78e5934169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf454f642e75a1742dad35aa0dcd490170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4b71132a89db9e105eda447690a99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cab97d6f58d98d0b6f214f8a6e4f6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05218faa78fe55793a970e467e79f7b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eabad4e563b6fb6b702b5028dd2757174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67a373783909415f63ba78cfdd0c2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3627edaf1a613623b26fd4db9714d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f35a94fc6100f3051c4b86e1681d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269de4d63f4169c393b3bd4213f50198178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dc631ae04346a45e0d002482ff6a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81504a935ca45f32cc898e87973111d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1b57fc2e9d8b49701f86683a6e0b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec63cd05ff146df5025f6a6e658016182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aded633fb35c4d47c890f87a38736c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e9d1999d9d2762cfb69ee70544b20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95276c73460974aca20e73c6da0eff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca9e848f78715a98bc1b953b008e97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbff38d36462dc672b83f2655a851dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863deeb76cad38d769542c0936b8f11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeaaabd7139f91f11534847b9fac34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391598554a8557397cfbe9b31600493f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00496233be257980e50563dada9bea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebb5d57660736148d45e24174a5264192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99650beb320dca3cd124f526e524b544193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687513eb6748dae3feebb1c31a495ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7836d9dca9c611616ef3e130a4aaf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70303f3ae81427dcdcbb1a98d5c5da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae114f59e55a745efaf4ae079fc266197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094a728398b8dc9a1b5c91217e1786e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e5c32a2549339fa46bb0ee5acc0a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcab7776cbc6716ff59955c91d4bf1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0340444c771ddd9ccd3f00413a844a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a769a0881dfa8651b83550e878cafa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813811744a062e6ac2e135621acdda0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dddfbe9593e78c9fc6edc6b6d2eed0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a3740bc07afd5121397e79efccefd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fc9008d3bf9b352b14e324efc8f1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a939db219f3bcf02063200dcb9e867e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1e4dcca3b598d9169da2f6c43d37a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fdea5b5c8415a8e146e363f0c19af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f788d2c4b9983a5787a0c16abd610210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c294c9de19f2ffd0973929d037606211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fae82979de905e51364d4cd97a915212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3112d137edacde5b6bada2b0281bc6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d3bcdc4044818863370e5e4209c80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c47c8cb84b0d0c818f4f456af61eb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968cd8011d62bad3d1577dec7ebdfe9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e5062093f1ff59cffe7cdfb4fd9cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e589d76495e655abae273ee505f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fd66868d5a1da7966f3cd788ca380219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5945db30811cc7ad648404d54d6c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709b03ee02cc1da0a2d2ed5466dc728221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a4d7c45c243e9d05ba353d7d4b42e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ee533d8ec2ad43942f9537350f254223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd0bb4dd5315dd0b041692f577a345224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9b15b1d3471ba8fed38a9c7a63688225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd115a4d8d01dc0b2b3b99a495da92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2088e32f164bb64aac4eb4c00938d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7ba878a10e09d005de900014cc4e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1d3655c867fc09933d3b72a45be28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6627bc2c4220654e501021593f86db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ccd402c1490ceb7764d1159ef36df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a9156305e15830410f3b17e2e18a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b225d0fab7ae00460913a0e08412b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744118ccd368e03a9bf75775be86c59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a77d9c35e3227a36b5479754cb077235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e77fb19198cda239d0ab04fdbda08f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad844456a8242fd16656d22bb9cfadf1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedf50357283252725c2cf946932467238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a8798b07e1e196a983ce0623a1107239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bf206dc8e0e0c143f96d85af2c9ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e53c926ab7e77cce6c222f7cc3602241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e51feb42bbf54c9a7eaad8c68ae38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01ec980c13a7030a1e78690198bc6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa5ab77da6d6da3b395006646310dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bb0ebf306f784da7388186877dd1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9881d080ac20020d3efdd12c72257f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb653272540bfe1f717965b793b6794e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7777ff4c3fc4ebdaf27c3d4422010248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff561168726ec11ab4ccf20f530e1817249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6439726a2ae790c4b136407c4bf1c9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afd38d4fd403da5deb328de94838b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619fd6dc90cb2ffa5da4109bebaf1ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426046bc14a8acfa05fcef34171c72a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bb546b953d8f09edd34236b4b3a7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e720389fa4a260110154d15f8565a36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bf846775315685e474ce3e51713fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165c9e7317d7252172f659c33e6c176257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9974b161ea2e40c3109012b66951a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b66410b223616970fedc054f06c9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ca12fbd5d79c50a5639a4feb2f7a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f737ea9b094871b42d1e9414047804261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701698d13cd1c36628819c30d2243a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7badb3159dde202c6abd831cad622263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5a1580f765c750d233ff7bbc2cd5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b47cefa6f42418fc8dcadcf89a29a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548fca9aedbd4d0080d6c5bae112376266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92449a2da3729d4d39211a93121e3ea4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99270cd40f31372301e22e6c4ef540268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d60fd8a8a61ce3ab9145e1f6621e78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47310923a228a68e1c6a98dca15eff68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e322b057bfc11694f1a4165d3762b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6402204b3c2aca555adf31884fb28fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ad7cc71dafee392e41729dd98879a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9562ca7ccc19573a3bb542cc0d5f76e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c068409b9c5dbfe555fff6b2d1fd87f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1fa3ad740170e01934a2ddfb00903276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a58a873641eafe9e98d8559ab58d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7ab6c29861090b28342c09841d0d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc0dd57fb580d1de0c05cc456ade1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90616112f6c9118466ca9ab19a6311a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbeb8502acae58ee163a0d5f082b1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff30ed9a93849e52078144c8c6b284282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b2cfcf665a29f5a8b166428d99c72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d348bf6272625135402f1d5c2bb66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754e197c5c2d9ad1aa928de0862f7ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c23ea30db19af7da8650addeb50abb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429adca3fbd3ceb59e01678ccdd2d933287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ad74eeb671bb6e811b4d5d2698bb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba20557e134bd0f8683109965355b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaf9da1973c6f94fa427566f418701290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e9e50c9a0ad35c7ee0abb055bf868291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63c156355cd2977c85ec485776a530292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3db9dc06c9c8d1f1dd93fc1e1b04e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a7c031c102620381ae5f529746e71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c1a82d264b42630d326dc731c19f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d4467cddccf82ecd6a28f3230931f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808f019077da1cba1fa5b7a6718df08297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb806b7c65413bfbccacf32adcc545298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a4c58db6734f066d734062660e04b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e01e4684081223502984c6f42d2773300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb95627fe624ad098e287216e1c2b37301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6afe0839a81e315538c503e0fc5987302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a99ff9b5e28fb12246407cbdcf9ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb746f97e35b61f1b9d18bb95312f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6120b20d56b813be9a3a576917f79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480c57f7a0c4bee97aeae3d77398857306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e0cfa3f1cd06dbf6b21b781fa36d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec4ac20bc9787db866805bba41a965308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79911694941ba93909a4b9a6967f216309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe552af33d622420773ffe34f16d3bb9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559039d622a63660e1dfb2b87cab2c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e6b84b4b758f502692ff1d8b4a6f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b500a73734ae595c689d4e70b4636313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f01492caa9163ad9b0f71dba0d795314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf04bc66392f6e7d5930f980aafad88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6d1048df8e6353a20544b03ca52e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a39bc742ba0211f1b720a7a59afc41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434a5613fd0186141a0ce5e453c9021318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a783457accafb96c07c4912e601af33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cf4fe4d26bad97ca865935fd9d8cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae34040a54502312b46a0228ffe5178321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76d5212d38b0e9b0454a372f5663d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327fb003ef946421fbb191ed55c75d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049033ca8b902ee0f2430b5805b20cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908832c77c7baff4494302236086051325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0186a4ba5021b333f81d0650c703689326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caccdd6de6505544bf1593b597a2cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b64f1a7e5b27bfc161a58c2515d83328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7afb2df54e665d7684c3abbd849906329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c7854d6caa35f9884d0a1b69f917f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396c0d5481f1f56c82e8172fd63544c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebd7d85ca92e166e8fd7d1b75e1e5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576365ed7df00d8f9482f8cdad598e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9429c2567d904b88ffc546a415771c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b0e2f675cc7b930c920de431ead73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c13652fba1d7454595fa0aca8e2c97336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e41eddddf9a7e1d1045b614ec5b2ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33c592be98c608efaf7b9e2a7a1b40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ce81bea45d0c1e70e48bbf4315ec3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcced70ddce578bad400d3eb7f49ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2806bf750567185e8419df4b198ef2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b280611204df5dd62fe10cd6238c75342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf60cdcbfa1d209631e60890fbc777343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19c57ba075f8571c225813a439a39f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36741d44994d057282e83274722b548c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3421f747aecf0684fa7e97158570e87346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ba81f2468c94b17f12afe90db8b09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41381c9bf533eb65830aadefef35f422348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599196613c65d22332720566340e5e46349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94532ba8cacde18142c31738592405e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89881f46074c4fa48159708505f2d29351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7342dfce6bd794dbe67b9a242efdb40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b439f484b4f7bab25c94e5035d339353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854227b51a91f048073902638c571c0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0915d01a080c2eb99f82e638162bb2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623ddc04043f63df9ec31272a7befa2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226d4e46969b6c29d2703d5787353dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b9e7ce85ec1589b0a157b7ee273dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85c2580a710429e7165a8ba7585728359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26837936731885ed4a477b74e9557b01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42de43a7a18fd675fa7052f325530d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59f343c1e959761c1594a560d27ef6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5716d1610ed3bb4a4ba3c9b89743d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed1c6f088bf2a07d8a07dd1744c538364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62effd5b850a947bb5d825a62f2603d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629ae002d841c6123ecadc6ef72eaae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd1a4ab01d4fcb0d41ab0d6a949952367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024491f92dec2da9c9de6509ec1d61e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3bc3fd314451997d063fc49c6128f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828816bb6aa9447f3aa6628a99b5bd9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef405219148bc132ebc37006e030930f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bb6f681541cd9d20fd3b73aceef0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63629c233a7b6fbe047d5f346bc0a7fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250918133eeb663c809a667fbf923fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27455d7f0f0ea7401d3b48d23cb31258375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df75a3788bb21f1d994a02653f851e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4536f6f86ef643ddfb7ccdfa23ca80377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b26e2eca12020a3c7c34640d7abe9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f3b0db366cf6a74e5ba6d7939d43e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20f3392bc3007e76c47f008b3ccdbe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d7cb3db62ad4a9393a291aa914f3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8fc6974a248a03e43d789da7fe37c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7579dc5367573f8707c74d0c4ded2a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875f6aafc40ddafe6420335d862860c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73038f50397a2e331e9cbb032436cee6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1787f49a56b187de3e2545a70f185386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8241d81281a698f58ad50c4000f4036387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d1a0c22eeb58357942d87c4581695388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f771d0314470862dbe6476e932e567389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d29b002a4c2ae9083e79bfbaf1dcda390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fcea6b635264347ee898f672d62d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67755034b13bc8e3292c55499a9d59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e97bcb7f71b0f48c5b19205bb9ec5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94e440930c77af526a448a5a31075c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8675672671a2a8c71f2bdaf35b47e90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d67d4bba9c6d3335d84a72d3e20e24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7647e3b617e6ad9aa4e511ed81880a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1404ecc29b72f517619e6c5660e5cdd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be850ae41d2a55cd065732eaefe60325399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f7685f1a2a3801ea2369670b089e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80221847580fbed12100f11a2a729c53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a588c76e8fbfc655732f2c65acafd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31af2717d6daff8a9657440ae78d93403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee08eda2c905dad2c96324968d5148c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1665ddc8c4843d5947163dbeaab18d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6fd01abe6f104c3f2950431a791ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e9afffff8a97f85804d09ec0c1619407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca13effe062af617832312d53725dff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd491a4438420351929e12a9cb29c9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e6d909cb0b74b06d15ae42297c5c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be1740dd3bfc26ddfdc31a71a15997411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865e013ea2a007a864a6cfbce997499412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2213651d8d67cabfc715908da815a82413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f1ca66a0640e35336df6720248e45414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4856e29a3f0047082454ccde7af6fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254419ffe6702fc1ab7a71726abb6044416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aa66ecc66d6b1918d3ce07323a937417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decfb71cc5539dc32800da586b2d6b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efe457ad53f6700a1b999e7a7f7110419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6d03be46e5e55fe873f11db76a715420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e95936e9685763429825b862b92e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e876d36c980fc02642b9b863f05154422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a07a619dec178655454202d7dca7b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cf50515c6867eaa8344f35183ee3a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3e795342e9cf65ba6e5abf363cef7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e95d9591c3c67c1d333157f0558e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720904c3aeec6fe33425370602d66b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7bec38ef9608fd4da4db95eb4779d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5539cb318d2e5dcb0209f8b96f49f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fae011a65bbdc2cd8feaea76143f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6db5b04b828c7db9af99db52eb34b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6abaf60d0cb92bdc850b37925bd086432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a4e17af3595feed7ebf162fdfa85b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f11705c2f0df700b7464e654fdfaf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e961d244bf87e43024df3737eb89224435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3df33d22bea14c0061eefbbadf24f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26317848dfc1623ec14aace42954d641437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cffb15e7fb1d819d299b021b354f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd61a043fa3833d0030369e3258aa07439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e887bc6fe3c85adae38aa9183eb235f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94648a7756aaa29186ef7681fad560441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa60e523c681a9d7874a0891ae914c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6ea7a81e20b78bb93d536c5cff543443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a613a5d4b1b0ed54117ff49479a1bb3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8d1fd41864d24c0a3e255a202f919445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20114fae2cd8b98b42f74b0c2f9d5451446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc853baead456e5f1ffa8ab5dd45f0ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f705f095807f5de8fc1658e2437f558448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c0fb39275f3ebcb88ebae5dfea6f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76534ad26d1aa16066bdc14bf40e0a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ba9e417e1e0547f3525b07113ba87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7b8bc6b48cd8b0a1132d834ba3911452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a906e379e04b7b67b3ea32cdca8e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26712139361fc8747dd1e528ea8ca953454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f84e7432db3cf4825a5dc88ed7f12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e332438a3d413346c0f9650e1aaacee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8b7b3f139c0175308bc94f6a82ca8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f295d307018ae1e5f04fe07b9a9e979458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ee90a9dc61e73cd89bafe2ded18c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b135e7b685337a376887bd7d025899460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ed9db5e38bdf6ddcf37e47b907b20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32530f4305f6b6489d7c3394cfa62800462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb568737b75bbadbefa1ed807986ef41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda41d17f683d74449838945c6c79a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438b88180637a76a2a50335b5d47706465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fc0756ff2e7bd4705755c1107e350466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaee8fd7aa9b546be9515871bdb753467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df391bdbf1ceb1ed1ba60202ee411d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31148b467d9d6792dee1e73469c70c3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20ea6d833a44a231334a7a9ccbc9d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda659b27b700447e0c95d1d201e2ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3004f4bc04c0ed1c2fd9a2e8e140a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd47894813f7cf2e5e34727702736c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c065df8a7ef71ddc898c62b0af996474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ed42fee45baf318dbdf353ee2a538475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1924fcbfca840e46894b55be4b19491476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd3afd315ce683538952f20066f39e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d84575c8bc75651a2333ad9a9e3fd9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791125e2c16caf78a9e6a72fac13b6b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bc40bb0a634be5153dcb5d9923369480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f19ffe48ed672490d9090a78a9a2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6ce4f7f633264789efb1fd4067142482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14f479a16a202d0c4da98c835a1ebc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7121bf55712d4172c055938d51f42484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d068303f106d059ce85b874a61ad85b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adfc96259ce69f0506b0f3be7d2265486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3e72525552479efb1165148145395487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed6ea34755f375e0d513a2d61ad143488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e6e3e2b27ed9e41323e3dac57347f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf93b3fa5deb6125b19eefa92d519d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451d90189095f99b2c9081c159c84a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd455f03639ff84353a380f81fe41e68492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aef2f0405bb201ceea398a63accda4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc4498ffc2eda08539b8fea9349904494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee1ea1683f83f1ef0eecd1b9ed64cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf25edb2df4ec7a7c4c624bccdfb84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de63e6b8c2069683a814fee52423e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58128943869436b0c1be85127dd93fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b4965b146e41fe9a26ccef206e4b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf354e68ebccd192ac9d892f55ab68e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeafce88abbf25f120789526c0a0b55501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20062b7f1a281bb701a494a3d7eb401502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c386ce9e5a27537a6ce77d483ec35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b11dd0ec5c3b1ab84d4e62f5195b3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923c9bff8cbd6a186ffe4ab1b9d082d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b912f831d29f707636b20d840a61127506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21c78fbb5ee856e47b6ff1d4dc7cbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e641b9e5e5912201b224ac6375cbd2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0dc3785bd388a835377359f4aba15509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef5321e18da4aa1c62fd50c4eee709510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d388944b61c30a49d3142c3c8abf5a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f339b86d11b5e8b655fdfc4689a58c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8812428ed54fe42eac50d5aef6882e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160dfb4f871bda10d81efb14912dea7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aba6d14f18a3595c671340b4e986ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31525bfad3f04da8793b0fdcbe3117516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde7749ab752599ed0822cee88862cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4121603d57b252a28e6b203f2bc56518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef7db79548b53163c2c553285af621519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866eb9baa12ed2e0b63249b2385aa993520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d0ae2f7842339da1054193d7258c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358d446fa891170652bec6042336277522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c182fe74e57ebeafaa8fb65381e27523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10858fb7449210e1835edfe2f1fcfda524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa573d56b029be18fa2a133253bee69b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7140e7b523b677bdb219bf14f064f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db912313042f56860f4464b332a27fae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b97b388bac1fe32d721dc166e8d33528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9cc536dfe52d4762c1ea583dc7883529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8e840d1e7e12da93935c9c3823aa0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd9dbb42d9708a0414237c15e9e21f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c62c65fdbed4e83cad31c160bcab12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a768a6227eecd35e4ff4c602648bc1e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1224d771b798fa9a6eeae61b884074534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337f75d4ac1f6ac4956f748238151c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144749ddaa5d76a9e990fb0b112eb5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125e62d8ce1f0a0545746e17f944f4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728360c77eea175a32de747449481e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86addd65a7e081bb1500a9e1bc79e43539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39588a066b59c095f052d350aed458fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994e245f57f07d3ef4dc4932ec200a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c34d5c323fce7a5c28bd5996c2769c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeaa6ebbd8077f73551c657a75e85a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55905c0e99d4700103a458e62bb53ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d86492b70a0dc3a39e5ba58f6650f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed5e3246956a2c35ff26a864b0b4dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913794f5d2833c4f3ae1d7761b58f29547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f032eed883268d36ca9adc3ea8c3cb5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137ce0f46c4e69f529dbafa87505163549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3653fe5e3f8ae43ab6653de7b8907dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e21698bd7695d8cba9f0303bb05245551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44d460b2f5deeec6c955ca594fb393552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f623e61904e474e9a38c2dc3c84104553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621541aaf59d5ea356f5a0b5d84347c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093951ef7e5969a9a8ca4ddf8bd01e5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba9c0bd1298b949a11a5637580fd07556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaafae1d4fbb702521e139cdbeb0b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e975e97c3eda068b8633b52cdea1f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672968af5c98012e0efd9d3ed55ee78a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b422e88155be68a250da96b91b1d6f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176371289830c91732c23161067fd02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d2c7fff2cb92d471d339872a654b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f9d5e520a7754d2c8cc724b4bbb71563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201b0de681566ac93ebe9c0902e8f8a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628f3464252c731952a07bc4deef6f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53851f80fa587bd7bf5feebdb9ab6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885d5b8ad6924928a263027709af52e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc584bb857a1f8cf181604f6eb0656568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec84ae5ecd8ff0785ac4bf2fdb05ece569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757527a7ce391c280512ebd1efa1b323570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6182d145f4dc2914c60864b51492be8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f346e3148e1eb5af9e32be11f7d07572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983f11d537dd4f65da9156a106aff5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37aacdcf8ddff8237e0464a2388d56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a513e73bf0518f0ccbcfb6a73778b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca954b96dfdeaea6b2d3d4d95097099576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee0b167d4ee7368f5cf5885c9859d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db604a87e8d04e305697d8fb2f4e3937578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d6ab3f1e64aecef830cb5fab3a1dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cc98c038e6a0a98de59f7f66a4ab0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3db0162b005967760a2d55ea6416f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3206b98bfcc286da6a0a2239434df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7fd0b0029fc67b8de8346d31fe847583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1ca8c79bbbbe0fab352eaf34370cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51b9c269658fe7c49d772e850a1b9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f101366833dffdb12b2f6e0218f134b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5270cbbe4c5ac6dbab1d0ee7b9cf00587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940844434a934a67577d7806720a0236588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5420b531b6e5b89420189970540407589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bf6b47af824c894cac385dc746dc6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb818b78f12e5debd8b7165344987b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944c56648cbbfe4d0fcaae0300e64b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee8293c850f452d621ba02f58992b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e162fd860b3920467a49c2297757f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b9cbc8f320afbde3658f5da9e84b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e85c006ceedce45208aef8b794dad7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4528244d94720168c84e2ee30e9e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddfddccf95f1e231da7d90ff454dec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe1b902c0db4a86fc9ce62f88a0c84599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc1a1fd8912fb61a6da703e33ff29e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f4c91c20d26971a98e1fce216069c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22d4ba554407d6e8b7ec7d6b0bbb8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f605a60072097771948dd9d67ae51603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b651f478a5615da38dbd698195414c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668858fb7e34e2de745adb50e53f98f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020dc87063d5fa589a1b62273ccebe5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac760bb4f95df04e8d6b2d8e50bbb68c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c1069ba533148c2d6d792e83c9016608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc87a6e0301ab55888197397fedfb0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9777829608052b5a1b3d0a099e8ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3799108df220cf8fac67650de7db1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974006c70473182e22cea8ed80f4206612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c3a69e3fbe07d12e6d671c52fc7f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20ce835b2f3d55549f612eef827992614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32892dd06588130faf2d46809e226c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579ac713ae1e83fcd7e792b20a7c264616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de3dfbca650d73bbba23401c791470617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337e28a8a387bfb92f58eb51997b959618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed6abda93d5c38674986044c6f2e63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12f4dea4b25c1c2a4f1436d586bcc0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bcc4b36b36704af7ee959e0de84cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9895f81e8cef2f5224ecea371a32e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8396e278f445d5c8e88722cc08fc5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232973ca1216064f04eb154eccdf030624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111f074b172dbee97378932f3d373ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0dc8df73f5497038106b1ec11b115626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bef2717aeb36fa94fa9cf3a9db4d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee57c25c55ac2d96dd12efc1bad40a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db42618d56e2f0cb9a7de36fd3f2166629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126cb5bf91d76a426be5d968170ae47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553469c284c5464db2cdb4582a2210c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc567b2e585cf52f9a4c1b969ef4ad5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82554fb6133e98426fd1e961a5f2d3e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267e85643bff97f2dd912e352579227634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3ff90f5a6f8d217a2ffa1ba728c90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36ab2eeac6fb88e70825e2824d552e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d2f31174db93c9d77b7b3778b750a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e9d0bac4700716b5b8c0874c93923638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459d61f8c275f1bea0968c51609829f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6847a70205fcc8f8ddb0ec74cb38a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023525645946b49397b42a61e73d8b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4a4a9af8f44abfcca74734270ba21642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb847af92ca74baa91b7121f7d7cd20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baec217ce4478d8acdf0fbff3360aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3a17cdb8b7b25c2b4102d7b1c81a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f29f05d1bf7bac88f2e4727886cef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6be74be5c6353a6f5128a045459237647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31124c389927d16a1b5147c84480a2cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d5e435edb8b971b027d362b1cf756649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7b64c8c622b7dba1a65b5b3a1c3e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c303b74f3eb019b806901d9e72d26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69255bfc7dded93d3e5ffdefefbf50652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef394f5a356375f272f870f356a38f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73433dcb6f97355fb95b72e0b8c17f75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a3a14abab9add49678dcd1836a400655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae1c82da23a04f6649d44f41635831656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b0acc7f2d9d5d208574d54705bb46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88005e18d66c91b9ee29aa377abe9ebf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37193aa0e5c361cb4f938b57e2ffcf6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320e16cc48db42e4fe9976fd9714fa5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906f7cf5a14c9ad83df625f841b3bb1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff915630aebd728f1fd957b7bba0929662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac17424143dda768365c4bbb3f3516663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210212777b035ff6c6b80f39c8d8cdd3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21f6385c7c62cd1a2c920d4998ab5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c6383bcc3036e86c07c4214dd2d98666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c7e701c76be8b154b13cd4f70d287667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978859afb6f851e81a8c369b7f865675668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa8ba8f2756afe509f74ce1f1f5942669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4b3bc9ff0a93bd53ead476ddf442a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bb001bc6c7686356e6c296af7aed1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff4bf7679ab917d1fa8d48570570a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f05ac7bc0709b842071892d1831f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4d8f1857f69c882eac81f104d2043674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdee9606c34783c2f5e3c32f6b44cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c227d355627cabb2704e113847189676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa0608daf4f74418181307f1ca96a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdadb5957de156a5d32011efff32b94678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d328bdfd7bd223e71eaf9baeaf9bb4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab77a3e394e479e69cb5c1a2feab03680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018fbd37b589c889264712ca961dac3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b754a2574ec8cd2d15ae1426dd76d28682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cdff3d4cbf8819ab228ef7fe53b95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9ee828f5f0e8ed5a02baffb6eef7a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e15ad22bad64bf6c0f8eb9766425e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d150262386159de2856ae87c466e6ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61502dc3013ae59451d888c39f60c7a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6469d76fc5bb9ce98e16a4bb96001688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ac1134c69f3269aa09def60a1334e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58414c1ab51337a449336e28de74c372690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95de6d0a44c674d27580beb925f0db1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64d43d49dec82692d5cad40c0ef9a8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e81cccf23093857411ea9eabf5809693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6815978836aa18e1b39fd13f009a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2162809a8bab24f7c17266b347f0cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd04df39ff2871c92d4526970454c9d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08dfdd41f2abc9ff41834acb2751d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f21791daf3e50a8a6fe76249a47ac9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4439ba607ab5d54873e907b9bbd8fb4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabad83ea81d3058567fd521f629b54b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0d3c82b421e2ed7bee76c707f95b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc05667f39c312ed75aa13c60203c41702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4d187af4004e97606d3c0d1756abb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059f4a9da502d34bdeede4302294a25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a03588bac8406cb639d852edf8a60705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb2ecebdd473065afdf3447ff160ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530e8b876fd9012db9360067c38b1a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57770ec6d17d5ab2060ec7ed913e105708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfe2afbf314ade0428b92fae6f5b36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dc6de8b57fbffb5d08188edea85bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99a8b86dcb0ab98efbd7752fc12145711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfaff018a0cf6042d18886b47f1cf0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63434973ab107a74b30cb0956a590147713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc67e41ef896a9db77fc042b7a719f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e72182c56f3d840860d038f82cbc31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fe79603f428e513b9422c21ebfd32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b77743bb0397782e91b08a46b86ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b9b367920596faffbcfb1d813ba3b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ff4df26e7c78dd0418a4cbaf01596719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444428e13b5c08f403ebe688cb225479720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fe0479c7f1212c0dfe6ab9c5ef27b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd0925f4cb306e275c96e21cebc258722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7260f27603393798ee67ee2c960331e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4b91c071c8244812cca73c9739fc8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc4f85641c517c15faae7052e959b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bb8cf12c429c4817238c349e4eac6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e248c1d045bac258cee7657f13b71727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bbbd68c5aa0bc6d9dd263e663a345728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958a1bd6d40f4407b1ab3a47459de9b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658b33a4efac1b57b6c1e7cdd70c68f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24d959cd58f4adfea9663e9890b02a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813a13411919e5b5b48e081a0794d99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870e5197702e5a7357d55032657db01733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d1f567bc2f352881df81264ba634a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0cddd32b52c2221a4852712eef611735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04b942b66c89bff6194d7daa824d1d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80378667f7d4618813b2bc44466388d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47c506f54e4cf4fc1483f7504cff9d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce8f97206d3014d15ecf4b447d049a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a163cccb8c2ea52c71aeb07703d382740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fd092e61b5b2f1d1e9b892cbb3af9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63218d77f4343f22b86b7c7fb8c22444742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73a554bb0e3cdd8ac20b6026bcaf44743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53893f158959f75e3fb5f88149ff88744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec06a7f18486d5637ae792defb3f32a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042c61cd77943b1b34482f3b0b3eaa4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917d55bc476193cfda543aba74b69f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ece006af41794f72ebe4e754f271ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e2b97842823871c3367a7bce57139749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a1b4e09e0fea19ce2b178fb4c6244750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959058d2b7847380b5c3efba8851369751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34e5b7d91e2f3f57b79777e6f4ec9c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96a75a308f121d1779395be0e693f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593f0fef1981752bbaccc3d3fb1c665754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c532f8903840767941af88505ea34755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231d332484ce60a36cebfbb246b1f62756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519dd31e9d5eba19eda0739bada7bbd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7cb2b80ea486eaca1f1f4c964008c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48833a4f9dde43ce62506b59fef8115759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57fc32650324f9d369f13554cf4d111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7b5026f5cc25c48ae99507c73fdd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b1ee30c2372a1a606423bbdd03eeb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a90224f87945ef8dbf0a96e5ed167c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9e0aefe79ff6c64bf57db91b212705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8ad0d26d62b8cd2ba15ab6c9aee2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd052d26b317b32428b46b60e6a67697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d0d2982c6219d7ea4f6861f167fe08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e9aedb99eb99ffd9cb3a5bc1867e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901a0f2bfb1a1d530afd45b7ee2f8d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f16ea213f08ecfdd991545713b605911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9864faf981c5e97c16fafd445f3f47e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d7ac7f7af70ffa77425faf067e15d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fd3fb2548c9ed5ceaf022e0f30f9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5de56b62384d50df21753537785da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699a6c126b8fb9eb21782e34c93757c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eafad916f8723e8731f6188398882617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06651eac2434373ae9f2f508720f4bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f9033e6e85e208c925ea2d43b5d4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26d7ca035649503cfc5ccb7c86bb3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf24402aa32a8e0e5c3a3c76bbd91c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2efe76ffcde6f78647d19300d872ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f828a72f198585cf51beb900eabc123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4f058588f9b760c2aab0034dfb75824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662c35afe86891d17732c27cc7c5a1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685e9109d2f11b6bdb741c2ce0fa8be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b450c2a412203676352320b04c9582227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5328bfca427cb94f0627748f92260128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceac02d01996c7480fb332b7047e4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ff61f22ad1c96156e5ae87a1aad3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fb3a9280953858051567e43dfd7b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073267f84748c890a10f00ca9ee3bf4332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26b5a973010f8e54c1603b4d009d8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb1756f47f8f5fb199346aa03de2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6e51b7c55209bd7c4b891b71ec45235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db944d0573cd66ec90ac0a906c09cc736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656302c5162c012433b4176fb12f585d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525460c530de32b9f5bdbf62f053b6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e95ec71fafc87d92f2a1c81e2efcb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a433f3704a63748ce442b0cad971d1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4d8075dab74eca6f8043173a12ea241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e853f522277df7f1d3b2008722682442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398798a52c33650ea5397ce45e21c6b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf1790ca9bb51a58504b6ae932862c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10824958ca11d8760dccfd79c96777bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960ab52eea572a436365bba38cbe97f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b840a1f2657a27304438ee2aa6220b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742ddc0c8b091a72c4f87273b1ff33448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cd153d24041729697f8499c33d8b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5e87c9742db30b49aee51d65bf2ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e2511b56487ec5f4593b58b2bb7fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae3fe088e3c7a8e35c7d04fb2b022952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aae24291d11175a2362b14f0491e2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8f4c47eb957e2cd019b185de7945354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d6f0520cd354ce81bacae1ca069a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28cddd023fbd705eb096805178d61b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ec61ec4616eef12f6079dfe35a6c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67be91666096bdfc29067521e2054558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213645a3c1ab64f4e00231320f5343859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85a9e92991465f2911cde8c165ded160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66faf4b6272dc961e13cd5d68a2781661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a5795fa69c9dedd60e0db1279779662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fcf065c978fd046faf0544e2f40a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9249aafb75385c0d7d240d54a80ae4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a05edbcc4bb83c96f6c22a25508c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c867c91d05147f221cae22b106863166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba735ff28dcf9ee7c765cf7dd22f5ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c31030978646209418d2822f04f2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653259ffaa6c13580fb4dbe739f1ab9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdd87b63cc0fa0ad521bdf972084b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243dd1c7a2fcf9cb9502d214f7c8d6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501997f2312abb4ce8996314d844e2fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b30e01c1c73d013f85f59517bc1a6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6e8a45e9119b9495a2a36c956324b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb34e9eaae9581956ec0d887fdb6f8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82675489e8a613b0bacd4050a37a6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e916b921f88f1847f50b206b540e78877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b157e59616d9b56a8a5346066893778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7289ae9baf8c9d32f9623dddf62fa2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08e0646c7e9fab2e4493fd38477fb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcf6baeb5cb4faf477634a1f5adbcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef03ee6e388fe827480d498d7b312c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc59c43662cecec6c17f81b904b86c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca31a131868bd732dc6044da368331384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc747b2f86b10c915bf9c4066cc0516c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884103e1d5412b09eb2701e80a0d07886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c55dbf3cfec60ae37fc16e9adc3f4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eae860437db134472a3d0aa720a4d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83f81d36f86e584542ff8c5058cdeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dc94aea91b1a0e2615fac81b54c1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3c4bea1752966a150ee16edcccda591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af570f9d992b9bc840f22bd975726c0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc45409ab43b76e8524bb5f68b4e3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52ee5abfb79694e6adfe33480fd96694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad774838a79ef921d5f28ae13bfcda7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ad0625a434e8043b5216fde429f5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3025d95314afbac0865fdb9f4f02297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56cdf4363d281d6cc2d69e4a619c0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3e8031e4efa1d2af4f858c2452c8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97e2487ed02e9e86d40cbcaa31045b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4549c8b1ad48f7f1d6ab8d4a4f1de6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3276a958e211791603d04a1bc0406102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67b5e8e24aab0f088a50b5b984687d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bfbe6de2a5a01b065fce1bcfc8d52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc382745bee1bad2ed1cde099a40330105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff501fac11d50e8f6b38850c18421b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed261eaee535e2da24a233a53f68b6cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea909182ceb17fe870020d22b245a787108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35878daec50b10e1a2992c990c3690e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca79e42cc629734cb0eeaa4e4f2b73e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6b48b6d474532170a8c336ed55225111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc7ced01e1d86a62b7cb788da826b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643143e8135bdeda037380407287a51a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc30cc9a3858cc337786286462459e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8668bb97491c18f5c4cee2b630dbca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f94f0f1fdbc960c1b0a3038f8d04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66696c4cc47c16b6660a70d1d7e1ff0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac39138e5fa294689957959192f09c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a155af8111a672f8653510f15cfe4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409472af8d88cec9a251147a57583448120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da352cfefc729c54c9108664532e4ec6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8585c16e3b095b5f57cb118a3a40e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d82c39eab3d5b8a2b3e3207a20a95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee4b79a0bd8601a743bf8d59f39786124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61849bb72f7d7cd5ae1170e0810c44d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6feb50b3c89c10e38dc3d4ad78a74d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf7aeab74b6bd990dce3cb0d054701127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8644b2087ab8589a816c3cb55513174128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b75c42d63465be5819bf727f987750129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fbdef0b7dcd7a46956361b857bfac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4159a75f42995e1fb0f78e5510e42b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f752fb8eb422f8092c8a575e7d64e47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567267c53f9bc7b44ee363bd43b6c773133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a28f88e7c6b2319af9fcf0666b23b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08416294ef59bf5b8200b7f9be11078e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6ec17873c670e2f5a29e54cb80d6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0fd988a5c53e309594124291db7d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27151f6667413eecb88337890eef30a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af66d20b4c00d685031cf7127a84b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1811782e0371f9950d97a0cf13262140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f0b4c0e39bbf1f0ac34d72f10ce5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912abc354c3b08e1f288b3ab46146e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48502e29a14ee6285ffc23252feb4e36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557fc6461467d529999ef39491d66ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c57aee9d611831d0191ef875d1d31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7f266f7df23624aea3c58ec7867c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5b9b82980d2a153b05e7abcbd277a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953149e40f153c833b4ee8e5dff8baf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6320fd8c8299e7c6ed693b570a889d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea96a85e36adde64606e6f2b48bdf9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3fadc0c6c94d4222b49f744305a12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae066376bcc85386c6f740281d1f08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecac677645d6713cb9cf8697b385e22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e27f8dd188cdc62a5975acb78f26f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ded62cc6010a216aa807b506627ce4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6ef19bfcd82cac072b9f415181e2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bb680c219ec296a9e51e89626a992157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a6efbe73733905267a006f6a8ce6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999215bd49b459d3abf4ea0e8a9d744159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02886aa60654650347b73bf460ecd4b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737f4cdcc0438fbf99dae3c9c829727161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c8d559cd747dbc0500f594a3b8ff4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4abbd2f114979d39ea72b60186d6f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7635dd458676751594dba353055b3a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3703404a18f4cc220038d454eb411e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcee15ba0a7ae5264295352bc9799ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14642667cb0ff76f7acb72b333114654167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab18cd97911233de31431e21dfcc869168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9d09d81dce9c2f9809fd1ac26a22b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384e90e87ad63f47e8aa1fcb91383e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cfb21b2b48d416f2c2ec94b8019f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179fb755a3007ddf80ef458a5a108a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7704bdbb58ffe1094a42eada2fbefa5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bcc046bb6bbc99f0ee65f7efc62b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac653d05f583317602363d506694113175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8227260060e4fc893d20ce7c54859aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342f0dfbe363a6da34007b8484f0a65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115cf822b635a0ba401b151dd94b6f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad233982c3dd09d8ea515d1099bb35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0380d7c441c46c274194a7a6d9bb28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f772eb5b49d4d052193498efa2a1434181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9965f3b84f87e2d0084a6cbe9a1db98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389210226120dfdc78fdd55d1e406bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8de179c8ff2fbedd44b2d256811c2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d0e53da348d581268d7ade62b8b38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb240da61c117e7aeb79cdf27040dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50e1bb9636637b2bde00c5b0bc719c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c8b9b5da72e9d85876be147950b92188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94aef2510e04360af862f0ac166c14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f8067ff3c80b12962585bb70d170f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63378db476a2c65eca1bcae0f6fc8036191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab21d6c17f19a6dad12d218b7b02c56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155472a87aaf328b1fd88a3db177a63b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dac83b02f196d4890f882673c0698e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e63c85877df99ce9df8d2dc54afd9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94262eb0f9b7e6cdc939f779525b1dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c6db57421317eb0e2da219e395e9a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13fc232a6f9b49687eafd479a54b57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e7a0c6cb8a009d1d868a6d7c2d6a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f596f53a167c008ae78856fbf9c84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88e0dfa2936cf82809b3c567dbed46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b23923d81f71c73ce4b4f00ca4489c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91482a57f5dee0f0e964f1fcd703e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fbfc41558cd9a088412cdda58e721204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed95de20305f034d6c755255264bb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88f96533e98a707d8f29321edc3710206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4979f8353647d923be86bf0d61afef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcedfc89492fa339b85f3b90aac8755208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db96d3691c3b111a7eb077392cb8af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f97acb582b12fb8e02c33b27eb7c06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d347807131101dd57684eda9547ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54440e9104af340b0cdace51fe5024c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6751a55065aa43d46549d2618e9702213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e35b623a8ef30188edbf4d4cdeb63214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d28b91e8fb40b81238feda89a60785215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac25def8ef1632364259d6d9c3dd90d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122923cc699d410f9365902052b473f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24a81b7c956cc6c7674b74ead0b486218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f640ea89a009ade3cddddb9f1330598219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9037c64cc4f54bb5c082373f125a0c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63bdc97c9191ad6b80f0b13bfdc223221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c00d9547a840bed5536e8600a8964222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c61b4a25d070781b1aa73ca121eb30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea2edf132f5ad9fbb6a99bb213210c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd397b1f985516ce7c172ca9195c2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d2a2403c251292f71491a7015c189226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66a64f001090f38882a1706a341b13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d1e8985550dc3239fe00ad082579c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22ce514eb050cee39776d0b4a4d36e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a0d7b92f373654f6fe90ab4057009230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456810d66cd7e2cb6614c0994b064d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637172469053737fb87f0d1ad64d6662232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56097789eea6499f8e4609c7b4625993233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd1b981c5fbbf0878ef159dacaccf5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd3d6fb6aed7e163248072833ba20a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded56b3398ec25383837a4146fc372a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d8ea2053a47f38b8bb56e4af6cf55237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e476695f43352eb35bfe33b14e8a2d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232eb09851e9be4534bf1962b77a1c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb13e0fd4dd02af2a0dba97825c80b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c633c177ccb055ffd4de19d3178e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028df14cffd2577162c440a51417d1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57935f203554434f0979088b672dd9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28903b27f98d4e47254db97706f85373244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337d320b69f7dda697b9a963ab43d20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96065271bd1fca036ed69c74736e0278246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18cef8b15ed0c33035c42622439f80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7daeb0f13df7be7d6c2c63fa53386248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e18b8e658e3ba252fcb18ab11cca5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95a3ba6668298c67f426e6d157a08c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105c45d3aa01e5bd627a8a9408be695251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e45808e0be18288446bdff099f066252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52de138a9450e53e4895879ac292579253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125ddcd3bf11f5ac601674da9ea2732254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046b490979b526247a230b6eb7579e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07486dbf359718d10ec28bc701320a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f27e75a22f625171f8529d29792cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637d12557b79bd5505bbe0e117b1d3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda70b81f7aa0e99961c1874de6842b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5570972e5ad3afa822968e1d7faae4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74428b52caea146ff4e8ee2f7def51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425463dbb0713611665b893d5076e4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbcd58ce2cc28c644cde1c8e4ca9e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991755ee5132471c98d5bad2da6ce316264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6068fd9e52e25979336be579a2c2e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b0efd4d5bc6124811c9b90e12e0e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83034a99e1543de027e2c337de023802267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c0eb5a73445fa522f26bb333eb8ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727bcc9cbd53c2b1179f61713990997269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b357ec7161497fe86204ee12a768c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e81d71e29cb9aa077259303293cab1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a44fe0453f7e90572ea97ebb04af8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c8472701eac872f8be4e2e0c3dbb9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5c8322e18e7a852961d92cbf0e327274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a257c3d802335be1a374bce00ce7f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9232f50e9732d8750ab9f6c0b6645cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6b2209e6e8f53216df939dc873561277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60243be076c4e9fc3f8c86392bb5f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90635ba4c89c52d9ae681ec283e796ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4ed310a3224cb7fce08b4b5d33993280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c141feda6eb8eef3b741ad569e93a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893d2af83cf0066a168b82277afb5e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8e86a03a519b1194b353590992606283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52aa4c688fba8a7bd3f76ec56ae7654284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70654fb1409da4390e04e553a02138c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089f78ccab1324caded19379676fedf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511a1672ed93d365fd82a48a6b10436287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1f55d7728fe402501f89334bbfb87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4867bd36108580828ba2d9df86bb706289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fd3c23450d94bcb7aecf8c280b583290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef9f6d033e3664e211105a6875311c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cad6c19048c84b23b58c495612a0e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957f603c8d37fde10214b6a07cc7186293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4f9cb2fda1bff2d82e4143bafdd73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81056650386ae43b90fa42094f3d8ebc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad488162347ac9d91821fd0edc483a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40eb6cb066ca68a4c7ce9b32ea0fa2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7155cb172dcbe092d867b6b02f5556298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c01ba74355c46d1fad6d873df04399299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a2f032deb8dc59f97102ca87a6ea7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f3f3c3a7cfac5a520268f59876d49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11678f34d1c69dd80961771e5c9f768b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13677e5df853e6c94ba3c1ea23ca64f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fbbe34dc8b85ac0d87cedc9d9b144304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850f7df2a56aa7b5cc1eaf1139fbae4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa75a09d2a6954dbd310cdb7712b5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba2545171d6fb68369fe30aaacfca6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f0caffecc6d4237458c99cc829e39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ca3d63283c2c79b851b7872aea969309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e303cdff8e4d21ea5255153f982e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448585fd2b3ef6560cab2875300e95a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849731e6fad0131382727914575c2cc9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74787a89682493b53b4db3066b3821313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8fd7475f60def8140d5b43998308e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2a9fa9974e07d7f809c8dbc84dcac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6493d3a08c9994db233ecda0fc6ea6d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e687efefe01b12de6d3a17c3f3299317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829e0f4fa9984dacdbde3597458c94a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1e1754759bb36c52a6c1ae7ca69fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabe0d8e7f6257d61d9b735a993a539320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a50d63e42968e8a1689b91de167d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c39a341a86e10c58929eb2ad59ed98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0db7bca0838b313d36ac9ab0786d5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b836821c5da672020e26150b612422324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3ddfc0e2e5604145cf8063d446b69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20fefc01edce9b49530480351aa85d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d4f8e6eaedb541cce57afd0f0fcfc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f11a215b0671539948f6644fa979e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f0655600ad7e746704cbfd1b9db65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787ef8a3dce0931a692450e1a82f602330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077de556ef726063c64003d7989383a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5500795d3fe3590f4240d00681f91d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de44110489a77169e4e2d1870a0e131333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bf2cf137fabf93e75b052e71301b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b52e9219a159234db36b156210816335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0021c6537c1fd120fad80cb255fb3d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c1543f91d4420644f1af8732167cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007afcb98ca6562a467aeae2e388b115338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb46d373e6c7839e09e597124dd6fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d191b42540a5e26e5effbe145ac693340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef242354cb303138766eda3d12b41b89341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9d30fd04b91cc38e085145570d491342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecea2ee1be79782c4f7d7e5081c5dd0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f05ba56b484fb78be51a9c1b1e58bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabfb0434112ba85ad5eb93060e68b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a873c2e568dc26bca7cebb9747069346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea9c4317330ffdd57e3e5cd331a4cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b446b904ae49f80c82f8a7ea8d8bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f85611f440f72e27577033b6ca32a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537a6718ce0418c4145f0acf6d418e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcdbc44023aea82ba90d69ef24e97f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf311003c4b97d6790a4193d62ffbd4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0675fdf2a96b7ca6699596d6387352353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12f86606e3e3618fe5754e4bfb7f04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2f7d2ff1c423f3cb419b9423167ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0756396d156321150686cc6ed937195356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beddd1b8d0a6eed21a13e0f91705f02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5a63fda707e38d7044b69af92dce4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cda54b1093f48d4bae217d695e356359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703b13a00f720b56df564e982da2f80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5cdcb32163f781a318d567e669055361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2a5b03a2ad77835a8b3cf608cd1ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99066a48897c2a9d392de42a8fbe5663363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168e8c07e853e3e6646559d68de8042364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ff6c75502a1070b3fb2f700005536365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e3ec8454b830f2d052aff655807ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf7d2e22754292cfda3f375f325708367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db65d0a05cf2acff76d2f3a7ffee4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4de83b9811c3e94861bab10d09a5a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4133e8e9a2c73e2b9297ad6703e764f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df44fa8c539e3347860849e60751ef8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3818c31b1ed74b89bc0abab5764df54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059432bab221ab2c2781d1b08fbc1ad8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fa2bc0a9bf3d013db2b25bd5c9655374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea93e01eb5b54697a730577d5b5506e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dda913f6bdb806670a72f32f38dcd7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725196d4401bc64ca10d6f551a387b9f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d21323034a61d7ae31b3d0fe8eeb7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca166b15f5b422a2f86995cb4580702379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a97e876c2f6c45e81160260cc78e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1eb0229a7032294d104a8bb307af0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e208efbf554f36abf30ab340a274112382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1c4921e49899597bac0c569250235383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f03d0aa81a2d238d6f46031937499384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ffb123d405492e3bfe695f31c5d05385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e638df9fe7eb270c47be953eaec3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49876585eb6b9ed381e2265a0d3227387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400ddd63e610d46ed3d4600c40e7d24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806d3b1e6f20edf38258f634b1d9893389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf96b30de7e0666539f554af0ac99f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a376d13705836e0ebf2c25851e64aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedd03cb5fb97ca28834bf11b66965c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a7ef7f439b2a5db1174f3644d42ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac789ddc3c60621571baa2384616d1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c074c27fa9e632d559e0cb5c97aa0f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d5f141cb8a8385257acaa646bbf41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84156a592d53602b5e2598632057ea7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdcddf976334bfdd4a71a40073dae4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c98ff97f74fed5d1d8a69a39cfa72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744c9dedf8021845052300b9645223e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11395d29bfd1a92cbd6c52e3df5f1c9f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10819b27a8043fed802b5822123e23e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d959e55aab1fae120111e5e2f184e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ada09933ade8c15edf0e18185bb87404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ea6121c560a24ed8efce782e8690d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3878185aa2db436dff444b1d25c8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739c686e73745bf1ed2609dbf95d043407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a253667db4d1baf6597b8a56e130051408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf01a645f4221f776c0d2bd2c1a6bfe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae2f02b2e1823ec71ce2f1254c3ea0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7e53fa3344d44dbb1fbcb6457625e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8413685ee8c6365d51eaabe5fc2ca2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5cc29c3ca09c279e646efce66c727413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9853ff75a686d1ca0c055280f6ceee3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a65a193a690370844d54fea253352415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878354d5e2403967fea106cb8e2c8666416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62eb21b2e6ccb3c0059528b5d1fa03417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936b5b05710055d26779d0e4d74b5ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972f439a78c44144c7af0b7242859f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad11866b5c1167f32b2e25ef413a48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821d68e3c2ba7563e48c5030e46ca88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba11211d53ad0bfb77fa97b79fd7e99422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7870ae9f8302d86b89dd651672aff18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645d5848f5837b5bee73e428733b44f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ce6a3ece406d96b09d75fa81eda88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e716ad648bfec9d63738a52ab9d73b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791d097a4e572a87b8ebb7822a7c2f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67082847289f70bfb86483aef58063428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6a86d653bd8f103414058097e1a7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc05f2b86dc8c1bc2b0054c6ec71046430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac233e43a0649f9fc3b309c2e08ffd9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f48f6a302d6759310f0c474b335f4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d1de861c1c7e3425dbdf06abd7a45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c25c1b1f070948f3a6635bed0916c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33645db170fbc63d1b504f2c17d7a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dd804d99af1d1d7585f92e00ed964436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32ca5fa9e2f7bf02d62a7d5e6af8db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7a37a29c45a9d54efaea30fbea3d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1673f744d7734f3d0ba2b16479579439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93500c2b881232ae96d621a69e19f0bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f298735277d1d9626a070020fc232441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bc2b7608e3b7fbda6770d05dfbf1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36e675f2a355e90805bba8e9f2235d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba32eff3a96ea39de85f5e77d1ae64a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d29394a75e919901c0b15d9d1f08e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdde851a11c245fffe2f66f95180453446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377558f4a8646a7193439689f3f2666447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1c9c25114cde8119d95bac9a571c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43852e194fd7ab3205cd468202414c0e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d9383be058c428830d3e65797952b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1a665e518927672e2d169a61ac0d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3d58ab5a9ab8361f46d174d0b933a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba657a816d1854a85259089ace60b225453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a147ace5f109e13a37656462ab807b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92369f0139fc3c9cf7a8938c0513e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49877458bd9e7be2ec73766e2ee71b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67e39db9665caef3f08b1a3ddc84f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17339352753ad06996f88cfe35e1c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c09199d30d52cf812d55560eb1a7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007ddfe30c69b4c2ad6592f2ca13575460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9e23af091d1929078f8f6927db954461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7157445d3e92bfa451340b732aa39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327bffe36253e144eab4a1c4b05471c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f34d6ba9aede35fb0d382f45c26232464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83d0732eec21126493be22c4ce5516465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da167db62ad410beef3a2acad058ab23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033240079eec7f2571af420d5e0dd6d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe91af1ba476055416b9ca48eebf77c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171023cc053c04d52efef783e588511469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244130e590bb339059b1d427003537b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cd5bba999c1d5ca69035e2fb5f8d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc2360051576edba62d3cabf920b06472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a911ed7c81804c60b448e79e34c3a25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b50fad7652d78121b80d08323d420d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb6e69b0d1ca2fb4b0542d5e0081e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc475eb3b74eee5ed2e50833bdee408476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501c726833d491e844922dc34589b20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0393298525b882fa4124e7acde192e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283036ac4ef0255f5e4d7d6fa0b631ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf46c9ba8a4aeb64e7e8b9021a7c89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe956c93bffeb8325b3b95356a2e89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528d027dd25a96ad2972c79dc5ab684482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c8274abe88b5a3c8848c59c4ca97b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc173a7b7daa4e8aa0ac6013212b810c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e098045349ad9c7458b21546bc921ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b619fad1f8609c8c80ddf806c24018486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1231d1cac6264916446aed01ddd2529487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a31aab71f6f513ce7cfcdc47a086f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb25ac9ca007e78d7392f118e32a61489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63282d1a7236a0f6304857232f66a56490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb90dfe3416dc98764f9c3d312964b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60dbac3c1022ae3d38bc92506a9223492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f7210d4b44ec93dded6633bf286c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903ef5045514ebd4b8f180f608fccd8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a51ed42c98df693aa2918f112b578a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588a20410c5496dbdc87afb5b358c85496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d6ac4ac0d545cf6a787c276839c25497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882014ae9c8cc3f65fce73d5bb93c8ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2469f916de5bc4285f34b38ab65adce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37611a69cd09fcff08e5bfb88e322fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48609c5ceaa1da389428a457de310192501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8ddf9e6408ca07a19f686ac50c16b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f7409de165cc52c4480348a7f1356503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61bf2dd6d1242036265d3cd83b237a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598663908eb6b75252558100d9a64cbe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc4bbf035e70aca166813d9d05cafa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dffe81e15649c9d48c04e4fdf012b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d1e4dfc362eb164580096ee4f0991508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d803b800aa9146b4943bd5f0db1ca13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85fdfe46c69387fa1c138977eb21d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140ed064ffa7c2af18ca780e5bc5931511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52e5eb6dbcd8aaa5e27a2c3dc6278a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd24ed6d4d3dcb079dab5a1b6d5e1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c73116a48adf6ec2d38f857157a953514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5862af70b86b4e523ddf0f4c4372b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bae656a6214662ec269a1104e7bad3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd286ca418c0f8016552da6ab46add9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd42ca192a0debd01c91cbe773af07518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99907bec26ed532ed8d89a7bb3f79d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af857f9273f658d00e4e9b5317455868520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921efae04f35f8426e32da752de7c4e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a9a85ec15521e5059de48076a411f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f3f17fc477fa3a4322d4bdd77267f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17680447f3dd6f6178356586cd59d6c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02689c00eabbe27147687064dd5a314525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9372f61702feb1fbfeeb59bda4574c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf0fb2103e48d5202e1fd26884e521527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ff6f41a4890fbd4e8fe97a8004bb2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e70874d6ed8e351001e9022dbf26f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d2b21317a90c078cb0fef7fd7295f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdf86dcd065cd7b6dd1bc6035ddca5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded4dc729f98db227c83a1c1d80521d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1c5ca493403af8229aba3262f954d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c99d5b13d8f9dd47ab1c1fc53ba499534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ebbb7119b9909671afcf2c605a292535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af604725a887c415c06e84535ee8da24536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba9bcb4b313f0b1b5b245fa6049b17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fbf3425c6813561ff59ee065004f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6a6c25d6ed3192d8c38ea769f0447539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5586802513f3c0bf512a4dadf6e466540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb20c7cba7adfa7fc10f65e3f6466c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47ca0ebc5e4ef44786fb1172196b19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282773b5497267b24c23f07640d856d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeebb484cc080177876313adb49d5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7466d8ed2ec9e3d03e3025b90fc61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240ded13ac482a43eace1df51a93ba1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd0aef18e06b9b7e5dc21a6574661a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e3f914b6a311564539b83950d99aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6c7cd79211273855e1c6067c09bb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7cceb601275bb37fab1739c27aecd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73677501b0c1af2bc91411413810512c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f85b24a49f0e170ecf69214dad865552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3c9f18fc44ef61e77b3895661fc02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a0a0160146b03c2f61a778fb11bd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af191cbe6e0c30be582a130f808bdf2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b607da50cc2ee25f719d6ec44f7e61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110c508f07e29418d31e3a1e5b032a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578df030e599f71635eb00de7798f656558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec91da510ebc9e427d2a1360c12f60559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1394ca7be4ed7afba4218cf76f3de4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00570c449be1477e154cdcae3e8b4694561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060069061c8b2e0d723835bb07d82fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51e519a96e7c3b622bcb543b8699c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ad7d338026b0f11ebfd183eb96caa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bece17444eda9ace460f65bc56e6576565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73623904f7b581ff5a665aeef943a0d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047263822549647d5e46527bef59403f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52019145afefb1d94439e2613924f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9c849410d369d503a20dab1b71e0c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68faa0e5ce5b680dff40e581ba0979570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040bc4f8fb50e170a6c5376762da855571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18ed82ccfec2f10e35089bec45ef7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c416e1461e05388a8fbbe385b77d538573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792b78aeb663ff7851841f8ac8de8f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa92dbe9b6602379f5b2aa9523d4f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0d79031d8aad0b2119fe7a5983a60576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4932de8c79dffda049910b377f066e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcfdfc2dc22de20709e589bad5bc79578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f82d8f9661699660b033c952a74b28579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c25815895bf6f948e749b6d939c1a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0e744dfc7b8dc2ac1472aef2f9932581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48140a379a32fbb1d5528a81c2f5ef94582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affd52af1151a04bae62615f734015f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40276fc6ff3468090b380aca7f9e17584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06a0a969f90f535f803e1d25792c88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d63c827630eab35bf576a366de33a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032495127d3b5a596b7f68eb295eaec0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313bbd38b990a0d30dc318e876c0467588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83154a497634b5c95d467e84485c9dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb1a505fcb4332bd3eb615fed56903590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834801b29c3e5221b1f208d377ef4bcd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaf5a286a797ea564b12023712df9d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ff7a4c2c7188a4fbe07327fbe53d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1937ea486671bd7d308a3fc610e2e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d9b0ffe8b2fbc9ba54c3657a5131e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e0c0390e7fbb8a67501fdf4af4549596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a20086980a58cee5fa48a51a699be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003b754d8b36d4081bccddf3b81cd6c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ab711d6351f395873acb99c68d065599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95534552e38bfa4ab0c57a61198021b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb568a1fa80892421aa875a73a0e8e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b757b575d0e5cdaf48f54600946fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ad2b35ce60a6a1181d4d68f7d5f96603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616b95adfefe68aff8e825a45fc3839604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873ed5c1f9f4ef203dbab49916191bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fbb1d24d303e05719e3c66b09e78e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56374a6477b4fe1d3e1b83ec23bb3a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5ee9646910073bb8c89e88539b2e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1ecbf0a433e01190bb07b4b2b0d59609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521a100341b9bb895ea83c3b18dc460610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08160a24dd3d4d7ffb265807125f21a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dad24b69cb4ee732dbd136d37e59e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08821ae0c9c01c99a426a0e47f3306eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ce0a1742be61231705d5b996d44c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346818777846441ffe097daf4f04574615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762c8d54aa3ebaffc7be27736539ec3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c94fec0d2b26293ece0dbae1f2e7b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0d9100dadca4b87c69f21aa12d3d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6ba3e4f21ebee3a38f5206d949655619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64aa72092cacc20d7d29aed538c088620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af94abbff29c431ac8edf74de749c6f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c44e74a30d90eb779d81a4aa5e166622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19aa88092d2ea9dc219d7b00d444840623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dd04c46778899854818db94323dae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f80f36accb06ff5409a0852206872625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653fb0f07709048e7d15b2f17afbf15626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619cbd5a85972f19a79c3b7784f1383627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc6af8e86c7831f79ad93cfec86019628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd22fb136e9b50810418e057b495d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837db1f2b67ed498cb4999880648678630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03370bfed554ff5acb511c998d59afe5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e431ea5d615ce6a5b5d057ebe7bb43632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f21f460b6527d72ee6b33e1d8da76633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198eb691b0ae4c615abb01185bfa2741634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f1dd20c718a5c2403a95516581bed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13707a3f8664b9665b02dd8bb173a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317fdf5ce094e9a2847493dbe716402637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdc31e7b16a754b74580d7dc11d5aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93bf249bcc3d8980367423a4d259c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98563514f612fee18fb62967fb8db76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a3469a7d0b5dede3b7dbc0c8b9569641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbe98e67e90c16d164f2e8d57e99da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b46389d196f250e351182c4e1e39a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e78e45017f8f371d22c0f368299c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3174e84194b53ea69344f1a971a3bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72cb2b89aa3a3028ce955470339a01646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce8c06d9af6f5001b2e5ba1c58bf32647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25557af25078628358d8516cf7e9b77a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832fcf915e8477b64b5f5856ce9f731649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b353e738859adf0a14c3ffed0bfee8b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61f27e7b3f386297a2ffbe9e9cf1da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea7149e736816c7145430cc577b45c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bc6739852a7e436c027a9a30777b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cf48c659ab27c5b49f8de4455aa89654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d081ce4aff96291258fff122eeddbb7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312be4513569743c3743630bbbad7b1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb454094252bbc257cb1b06f2b0c12657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f5891f254e0d2d3a34284c57621fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8584a253e6ee797e1cabcf6b15033659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730f3e996e1999ebc2b8fd84d775fce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1589595c1ed0a33b544fa497be65039661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deada42d4853667e6c79bf6d78a40fc3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe048f6ed275cfdff42618d84f31452663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20e111f47736e056ed543f10f7c856664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bb4ca42e14b5302d103fb3f852a74665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4cc48345dee9795e2fc4aed4c5f7f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d925cc0b6c774e4a4a4b72d905d9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8bc7b1d4d77b8bb3cccc2703e29e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5929264ee8ce5922b4e9b540136680669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2e6df8291310bb8eec0d000063d7b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20310e86bd9532ef5241b3c64d38303f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53abebf86fa8fcd39dae9e95952c7c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52786123893b5a11a38eeaf4f1c69bfb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c015fbac9460d7b70d85d5c1c7b93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe339614baa7a659fa1826985d6cc3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0541856436c125e5b241e96c420d78676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdce0bf22cc47668ce2f6f877f60bde677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81042ff9619c9f261ce1b80b1e3a6a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31ac4dc73ac892da3e5e2f4030a69c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d582cc99c5c05fd16e57c161cea825680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716e2f02bb5c83278c262c93d65ed54681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e39af0556ec44e4dee047d686370a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17da28541284bafbe327bf7262757e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ba3410b4f15adb0c9103e6c05fb72684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511bcbb6c143a98df4d4a8261b3fecd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1739b2750541ddad745339b7bf9366686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a4509f520d5593f906da36ea5c947687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35839a81d89f59896eccb8bd76a3a295688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57738a3f97c0d856811a73889aac4caf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f80c87f333b2e35c2c5deb34461d7d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6022147a5014f4d947cf07deb2b37e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772181c1138faac12f2f43847e588cab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5db57f95a82fd14828ddbef4f0920693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976ec7fd4d91ebbbc3347cbda5bca59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aeb630f9b4da584e87ca18707c32ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c3249f2aad4d945d39f29f1ce4daf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f09a4caec4f1a0e9f8f29a8adb6bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07843426085b525586b7d4666dd4b213698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ed7a2ba103f3478697298d3b1203b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bff9362a1bf430a9df2f622d808d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5a1f30d4d952f158e38e83de7ead3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003192746d97f3742c270e5a94430e5a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714498e61a9f508e77ebca900e9e9572703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf582bfa6bfc5da5c4231fc90bdf08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324335d74dcdc7f4e5f9438cbccb850705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb7275d5919ceb741c4e46aacfc26b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362aa20b1a9a348c1a756eeade65078d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad198488769d09018214a59023fdcff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e589597f0bc847f889f2359fc8bde709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a0d061a12f2019da257dbd630d4c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fef3b37fb4531d2378b81ce93d2e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4a14647f35f69a8ddb511865514c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9e9245674531ab5b523f87a21d469713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a494e786517bb7f80ff931cca8e4d8a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c30375966c2173a54bff69dcb261bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47cb6171886f74c8fc07aa32fef934716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8023222221c6beda67dd8420ba5dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a74a6fac6bbeb6f8ff86e7c808209718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20776bbedc6684012487a0028b046d4e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f80d60e3ce3f2a49945a9718f58c69720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f218ad0ac3942a7b66558b79241520f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a32cca8caf8ec744025ee1aca6fe9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a5c7e085207575549ab57a1a0645c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a551132c1f3c11fc64ea0359823fd4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8d2d8303f4899b6aa53d09240959c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf0353d7684e41016ab8ca4cdfe51c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826ef77d2ec663a0baac4672fa07c7f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d393f778e83c7f958745f1ce7a5334728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d813876ea26270daed1b72de976f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522aaba612a8c91da48b79c618d8af1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cbb1ae4f156370c1dd11ba2fe57ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332f8453a3ed6bf4f8a3e680f63907c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ac1b6a140fb396a5fb41676c3d198733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b98176c78c8f19223a665a16581b82734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388666b80297a772c9f38a9dcd6efa91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d11e29648eca1882f51696db17ea0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45ced8506f9edc3bd9cfc327d28b9a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bc803f5a457a9c5639423d85d7a90738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a92115edd3f3acd0ae15d8296412a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b34bf78ef2926a3ff6e1c2a27952c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e95e80f83637ede934fae533a0f45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1cb56104a9fb957221bc2d438df1c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5847810ce004d391cba0c801628c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2cbec9dbd4304c181ee21b0ff3342744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a8751161d86bf163b5998bd1df414745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b885f1c174d3b1dde69a0bacc1a2e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58072d64bdccf4564020043233cf4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69776ccccd8fea8184a14fc8fb59674748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65678400a725e97580e490338dd9fc47749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52584f01e600da683f7ee8f23e7e5ab0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d97279bc562a3376afac12975bb8f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f8826867b8cacf533bb96546355ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf53aee5b42e84d6053d2ee0ba412d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1ad51b8f00935072b983d5c2bf00b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49282e747fb5853cac83a9ceeb54ca76755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5b38a42ac93b1a0b3e1b3ae1bdd6a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4f210451003e539ae6cdbdc632fcc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571adc1a7189fd49e517f1f4dce97e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc254d9a1ba71b4118d67cb795f5d1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>