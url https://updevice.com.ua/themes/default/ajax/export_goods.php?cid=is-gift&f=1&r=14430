--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902b3bf9f2e683e5cf397c5e466c2a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe029b61f72ae92379acb6d00d59f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e253f418be8857fd67b5d6157e72a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167638c8ca96604ae1cbc8e7bd7f7b884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d3f2d09501424d97b547f096b936b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c21931c4d79474d900345e29af1576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a172d82363b6d666718e38f630a60307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400f5ffa52ec2789a8f8236749c1a758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fbca7e70bca8f82a558405216370f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a9192297f248ebd89c3906e6e785c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf43f46aa7549122e734492ab844a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbb4b467731a3d21014ff0482ec3d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a56c1456edaa15d2a93df71aa9bdba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c59e3035865d8166966137d91b17414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b85fad4ccbfcdadba382f3433e59015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e5aba9ee7c0251e0af7b214c48ced16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e157720497a5e1a5f688fafbd5a95f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6d95a23de2dbbcc0c1185e07e4a4f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711f3dd36f5de30a4ba8939a6c17be919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508612a38b0c3a82fbc9103ef4c6457c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fd65597adc12b10a3d48fed3e961321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777025f1d89684deef0a424927f7f7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32655d70241fa414220d05c68b89aded23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf75e7a62ee5d56e44fa9d48ac8fac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fcadcaa2b41d3e51fa04f384a4ee625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274e0bb86bc1a2965cc3dea51987de426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa949fcd20ee38f3f7b3f667e4156da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92784d689dae723ec6c13cdcb8bfec5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fea173a395cb10d6d1dbca46ecfd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51afe8f469afb1820e0d8bf0ce896830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2dece5197fac30de80ebf299aa26131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638be17370370fc1a8a85d7bda3403032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcc9c0935503a3ddd6588c3d53cb5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134ab9bab8fdd16cccf9aa144f9415b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35962d5591acbf4d73212b69d3a1c0ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09608981c55b7a7408e5ae8f546834d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2755717a7a7436628572d75352200bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb335be8836755fba78f7edd29bba638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303e4aed09d7cbe7bb4896d2916d69639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dfe371cf4d9ba421d19c9f85775c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12744876756213d0be88fd1a6d7c5cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc4fac9b1dfb49879eb582fc525bbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4e7a97f76236a65bde58474ac9f7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62691550c92f0f914c55daeff316ba0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff8b616071b2eef3a859ca69d3bcc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64039f3f99e2e72448c16e0d71e837a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f802067ea97b6cd34fbdf640fe1b1a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd19cfa98cbdb610b7f148bf7cd7f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481015504038806e4390fe92d48dd7b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3437484f207c10beb386007b36fa0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e516ab1b9f5db35c8ad99f4cfef3d9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c2403e96f8949e6ae3403b4d93e4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdc0371c11a451b61301eff9be662853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909f8eef0967cbbeacce13a4e5967a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9a9c2e724838d78b38f646ec0103255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965afddf57a1c8d7c4dc1999d9b35c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31dd189c9022a97d657de17fe0475557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6c344c651939560024d01d0df6a0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0671feaa2154057f730dc86ba23e51159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e0eee9b43e3d776dc2ff1a046b20b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c651ecdcad6845c58bb1f07cb292161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b4dac56c910b69858b2f157b253ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194f5efd884579d51deb1c870764e0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c342269dd85ff12892a4cbc0460a5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcdbba77ed99769602516118886c9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53a02f1b72327dda0fd56c36120f3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43c23cb80d51adaf4156ac2652ec3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d97e036b78a2399b5bad3d5c01bfe468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1fd388c5d736f59cd693d91a5745c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d03d55f1a2d0fc3efd085afc8b20470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5e776efaf33264708b44dd1eb07eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d317a705596d1638a413450cec5bb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9083a3d85aa26d3b9143c1e3bb2e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf5306bd83bb397a42f2b32d07a7f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc362010b7c93af015f51117838a88e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c88d17c61e8ad28df72bf1b07f842576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf695eda20c48ab3b385c103ddfa5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ec6a2638a23281deb80e9e278d9d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51c502a7eb790d2d4c20120f5a311a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bafd4f36527b79555437a6eb782d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347fb4ba96fb842a73101884ebb436181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a02c0340f8a3d284d9509ed618fb382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a14e79d9a924303aa098b3e2f6ed7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52742ffda53e9cf22b7d477a1a47fc4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c4791eabdb43b48fe96d23ba292c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcf506216a04416bafcb9eeb6208d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315b9be617e74aee27657794c4dade387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812281040cca99e77376a147699c278f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80068566e2c9d043e5d39d8f88bc362b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8eac7be1c0b489cad6734175a20a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94950e3099aa947160c62f11e3a16f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95d77f7dffbe8394333c581112bcfd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ae81e1061d5c71128921eb10df75893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb59c34654c1b0c9fc900898ff311894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3471c8951c58b57247f124d4da223b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5e7f09cccfdeb14b0be33e8cdc0a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d48ae910a49e6ecd30eaf90c7f33f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efedf81c3f779905a915707a3eeb95e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d1e1344bd5b3dd964eab55bc7b08199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8c8b412b06b99f5f7c673f7e235ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bd94a2588ca698ffff5b1fba740d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35114246660d99bb57e988b155be47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3da6bd7d261847f8c19e78a613f4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc00522e8775042228f4762151e22b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815773a3de5557dfb285600845137f52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843ee7332fb48caa19347af73b4ebfa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3d8416c9c7f4fdd1ef9758bf5a581107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faff16a40be800364af5dfd0bed1dec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570552e220bd6de3c13be1b3384b9991109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bfcf7d30ad861bfd8af898acc030b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a0bf16adfd2c4be3881a06ee35e84111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673af8e4582daa3b0ee0bc9e1dfc54f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990f547d3f6e0c2d9b8b7eafbd8e93c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9247127f2a0099fc5c1e6d5eee7db48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8922095bdcada2bb87b183b0b61ca8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fb437ae009aec14f6a1441360b902116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421e3201d187a32f72ce184fa0ecf8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23b64fca0752c9f6bf5c7cc9172074118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb40e48156f510e4d1c6943a0fca6e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d102df629c97484e9949077892d92a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577380c07c1aa98bd411080cd305e44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea9b6c223e13d221b524b88855ba32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cc0282c9dd993e8856bd966675961123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65752d7c6c777dff16796a048145b3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc92dc4fe72aa9c65ded06234b7cef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decfef1bbf82acccc90b894d2d25935126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9917bbc448dce9f8c8e15a0553d6b87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28285d522ab80a0e3091bd492c3b011128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c669fcf739797f3538d69a5c85bc6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234a898ebc24bbeadb62656d4c04698130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c066d2d510bda5d35a6efc0cfb149131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b71ff4fd1bc3e03148dd1b33949c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff758baf344873926326f2b56ba714133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92358ea1eff309981478bdc6fc680a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649f88c05572de93a3bd6d3d14df0fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779de49d637b7f96140f6ba9eebf030136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c611ccc9658fdc4aa05b5c8763960e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d947caa051e7e2a624912837e9920a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8b01c1f3bd89c30ab6e34edcec385139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cac8accd48c9d26e29a6df7bce1ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b4deb2316fb10ab0517d6a4f53084141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af15fc2aeda0ad17fc34a3504f38251142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6764312d3c0947436160b12f68cdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603c12580dc9cf0efd68e7a02e73e4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef95671c02a0b1298b5721e050ddcc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2a22fc6b40915ded9c6e437e80637146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be68b737f57623b594be358b8c33ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3207a27a87e098426cce80e92ab69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24708de15f0e2aca3c37378fa96e8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0833b05a12c3fe9ae689b18fc4ec5f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e82ef4152230c7a5eb9bd7671f3b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41922934f59c99a2d06804976a90520152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40a31afd96b6e475c62c4033d721ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae808487ed20e4fa54d687152c08e67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59ef5770504303d4056adf369e995b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5459463577d6c8a12a27311574d30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13835fb0ee1ed7618ffa9bb4da26bfd6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02502e3ae7719ef26ab836d131b52fd7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c66377505bb20bfcfe5be712e6d15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49849cd05395be44064b33b4fe27a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b4d42d4144f66df5be583f2620aba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d890c5b7e2902026262293ba0b9a590162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c001fd6351ac29bb7081b95737f9cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa00f12533d2ab0176247307f37d80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd3e998e8f1f60ab94c34071081fab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf089d0ca56ef51f03236b49956fee0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca8057c2e2af2eeea12dacc13afb3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed44dc670654e9576751cb25f89d708168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ff2f5ec79fd7871ef519a1efe6a49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea030d230a1ba039373c287c34f96f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd174e6f31ea1f76e52a7003c6409df0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4be00f67dcd3100d3ffb933a9b8c2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787d94acd40ae7b1171261601355966173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571978f34bda79747641d28443072b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9798e48b3a952112f91c4b78040d01a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16749c6918d3ebb5f60e4860ce53efc1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d825fc973d54d055ddbc5657ec8cdb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb0da50d192586c576978e9b5f1361178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6943e80e518b22104bde5deb51dd83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212105dfa822f8718a75070f53dcef0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496e70b3c58c97055a0b4077a5bc01e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277e05adf5ccbb7f12a3ea71aafa855182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f70279a8a93a15d7e2e7899213e8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80657dc65265ef4c4e730abd0e2a22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968e21e29a6e33e629b9c876d0197d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64019c48d05c794112cadbce9d6d484e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcce8849e3d5043df2fc64c49377d18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62718788fff0aaed4bcff440a0b0b051188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391666e2c9383bcc379ab2f5b56ff57189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c229f9de868c7908f0d8d151cda1cf0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84f750137a05c6431feef66acc2d21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051dfbcbfcac0be3b1e59cb4e5d3f38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ccd3741f4795d58dfc5d9cf0ca8c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0966d8edc7ce2db52b5b654dba302194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17750cdd0a97d91be47458f1254aa1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f119bdc4141da7fe6c8ddc21e08e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea4e67ee4c60ff6913086ebb1002e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d5754d21bb7ab00ba3bb209e867db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70028d0496f043903280134be502390f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f5344b115506d8b06929374b3acdf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95375fb55ed7d18f08062970e9101e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877db20ae21b99d1dcc775611759f37a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0f69da88afb756fc4a0bc8d58aa26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b535f4546057731e0d111f282411d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b092fa476855acabb3ca06978e8db0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6672e85f73bb0e919ccdd484e946c7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc1d0554414683b11e775b6b5da6aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40baed30916fab808a0588905418804208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a85f60078d1c18f833a2dd85182e61209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535edab76d3577e4aab7829028f1dc85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f8d4a12c2f5e7ee3a3ed181e1f13b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561067d50c7883c69278fb48ec0109c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83c9c18467282c51ee8ff8c206175f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff723273d5e8275c30d742931847cd9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b82c63a127b72d5f1026934933bd60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5fbc5e550f7c03c2f10a382083568216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7a5388b5f041bbb43e9e550ad729d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fc0e3fb77bc8eb7d50b54cb4cf11c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507d82cf1c89e3ce776c76fbdd9a4b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7b2c747daeead4ca6ee6604580c43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec921389d34979555be135c3faebb7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457632369379fd02eb2a37aa513c9cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a5984d76a4fafa54241a54fc1b18c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fe4931dd9a48634152e213b4e76c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64315a9fbf6a043bf9dfd127592d24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f06cf0d3fa9dd90386c01e2d0ff35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea96752a528f9ff4b6c76a2f9cf7ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327016ec60fbd48eea3d25e474431d95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1aadee5dbd2e96c90b68811abe5e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0314a04101016768c791cfd0723ce7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f5a51a7a2068a681aab471c90d3c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1570b7bff836ee4bed3f2f0e8c2f7ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7326fcc63bf8bd154ee578fb80f7b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6347e3b6a3e10673d1ca658cc339622234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fee8be35104d3f59e2caa3483b570235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf09bf3cd2248349eeb1ab89466e4ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd6b30ec52350c2404c16ff3608f8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b929e4b9e90f876a4ec22880c220828238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b1ff0a6aa09f9ddeb41d89b2664b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab42ef1647d88b26d15a5e21cfc320240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8580869335f393bdccc06ee9551e90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e7a4313a66aa6096da9737ea8f104242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001610551e84320fa4a04c27880d4501243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95588287bbb3cf5a6180715f64b0b688244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cb553a000040878f4918e452c4891245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e425cc80980ec61a19ad4ce50769d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf83018f1e1e131828593c0b1c37ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08f114130b14803a726948b0fe8591248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c8901ca093c0a1a9734d0e1308e3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bed8a0bef67ac24cff635192a3f5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f56526dc6c4f1b984c7c68f04114e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801974b51bcb8f707c4aa90c0d824d21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6002decc141a53ef9982c1f37c67e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14f27d223ea83dc4935efd3b4635d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf827a559e9933727db973ad91e824a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c98238ea8250f36e016a5e9441584256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46709a6bb2373a875c29df40c02ba1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8b7a34e0c8dc650913ed7aa346640258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c871968ae1a3b81ff9de4b2fb591a50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfb2b38aaada1ba01381e2f8288bc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc43e8e9d12ef1ca0825ff670497b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f76d515e2540d071a9f4a57a16280262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdca26d86b87b88600b75c1911cef76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e2dcf413ed5d33fc6b3dc1d644e54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848faeb1e4a98d6346e04a8b8a24bc5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fe9fd7b197acaa3a3d86e61062b90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafe37ea73bf3026a65fb71561e920c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ec66acf66a1284ef2915236758576268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d72cb579de614e69ec86df84a8d4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e142a244137d64fa68a5875b957dd43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6728a62d92aefbcb19f08bb9f53f843271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac81c23b8cde0f89af6b7352806bd17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d712c8b3517cd56ff10982e215577273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa74e6046f4d01d9d2950c5e0a5a5d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880832319e3a85c566271b26ddb4d3f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5d8044a0332d13540bea0aaf78bce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7dbab4e0b43092e88a7da4ef4a6ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbce278e16b6b08244b4ad4c1e7c8e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8565a3b5a587b4cca4587d327798e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8dfa8ccd6d881fece9a361019a26e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf956d7c4e9182f88dcaf2617288b8be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a705a382718ddcab1e1394998cd1e13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84060467e80f545338e802cfe8a241283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a617e81810a40111eca1b274e481d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbe4174c8a6714630c2f4d92e5deed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb8688b7946407b4626edc1b396f2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa26e3609eb497702a8761267a88702287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bdf6218614f7d6275d00b32dc4965288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4072f6a0708645970bc5e0d0380c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002573a19ade49f918cf6b6db069332b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d70ec791f1690a06957fa28184cd04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e841a83abf89acf4f04193d15ed50292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b28aab0d73508c8a2421b350a04b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f1962e90fe9a8114838e2d4978107294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bdf84b2c2d2f3f340d0e3493d4c16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa0dfd5d0e18e1f0c8735c1bef53e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe25f663d54dd47ecdcc6bff5f9290297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1858e95d0f6f276a2710c78f26266d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9955455e133750ca7816fe8fe137c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff29c7bd0820c2a8d058b3aad0e30d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90719db6fe930ee708f8ce34d20aa58d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528efe6b091a2b85d3477b4a3ca5b977302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66b4c93a29447d3e46787bb9e76eb7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653cd2abd2ea1a5662d969e3ad6b008304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd2bc1bbd8e7b3a9c084485ce7cc89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462722aff7f79fb85ff3f872e852972306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907832ecc015b5e22ba073d966a1625307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfff2c3c08ee76881af9b38f530cdd0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9caf92ca0458edfdffdfd17731f757309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2320391d1374e2181fe2befdecb13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a891909c9f742edaa087788652367f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae354d34adfa45d83b0ac8b8618f08ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2fc1a4813622cabdefe5ec298aba9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1814bdbed4c39ba2b10c9bf7be522c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b88ecb312ee76c600ccc74c8ff762315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a533faba3696033ca3e730af9fe69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b153f8281ae82a26213429ac19e27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f2e62ff22d6e09c14ed2cbd563cda318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2a79fbcd8fd7368527ce5e7623496319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a74c6b091a8d8545c82dfbde381be9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc779b1ab7c61420716d0845cbf1e4ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b20d770d435ea17860c91d2c4e45a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b94bff1c1b73dd95a668cd6afc6f8e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78bbc77db6606bd32c2553abda6a6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38795b3cfcb29b84fdb90e3d2dee0714325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c611266ee64caac609ce5621d64fdbb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f817f94d0ec0eb95c9183cf31ca11c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1cdc753056ecb8524a22cfba96326328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96cd6ad9edb6ec9f8895fad7b6a24a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175bdeb0a4eb1369a673e71dd42150c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300da2c42eb6c5cd13c106b49efae6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052800c31abe4c73ff05919bff8ed771332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c71924b6bce43d0e24ad83e18c148333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4803960b20dc6640087fb50fee150334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daac3b2a09472627e5a3a43a5f0eb4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6886772f78b1c2e4dff140b4e34408336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f06254ad18f875458b5cf35c6452e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310178fa6af5293a346220db354d826338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348dbbe0adae664e29e67319d132fcb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50141ad5a2082ce27c28e4b62db9e0d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abff48bcb225001f87131f13910721341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e0fc90bd2972eeffd15ba52dfd726342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab33c1173284447ae30d3ade8fc7df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba8157980707d2f1f2aa539b66a49b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303a9fb9ec1baee3069d88e3206ca60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cbf49401ba5673a7df9de77cd1aa3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186428fa81847f3e1d13638b6522bc89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79018466d190f3f17025e9c8c5ac7672348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c115ed0ecdc4c42675b1a47de8fb0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1f10223c2ffd8285374e1270029ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6cc620ad380b5827db2b3a51192e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429e621111b5de0e745039b7f0ed356352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0618756e9783b7ae64b340184e15a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ecba740b8f964376a14d50479d7c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42b5de60c57b9f3ca9d30e54a84161355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed3571bbf79fc18b6da8cd79041469356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ca55ba31415ca79e60b6278083d50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00754c921c8462cf9b863676426cb3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ef9d96a02ef7931e4da55c7f9dc7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66ab37a938e27e81f68f8ec0317f0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84178714f87adfdb5da071f1567e4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941f3c44fba98e777a10e2a9aa1fe57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e4816d03988dcc9bf32fcbf912644363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbfe336475415db61fd2f890d7e44e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139c7bcbc246671b3555ad63e15158c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21276df842a204972746b1f3096f4656366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028060fb460ad58e4f7a7ec6151c64e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12aea244616d3ae5c27ebc4e48edb84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06726eec7c42db7cbf064b7dca5e2c88369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea55d96bef9d5f158b9b134026a4d39370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292ffc78c741bf21045048a33e292db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23927948cbaec2b0e745140e4c9814372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35a6191324d43a34bf6a272ef154a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cdc2573d719914442a2cc63372b9a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46936d2f63f53136db0a729cc99e1aab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0dccfc47424cc0bb36efd592243d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d3ac4f15e6cdda2b6b30915956962377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd831ec6b7dbe9639c627cb4bde8d98378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b5a5e9b8dcc543807e21fb5331320379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7ba6f5549d5d4a286c54794a54327380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0290f9d3cfa69ddea79e22350e6197381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd1f2a837943de1f42db479aad42e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546b6cd3a5a08fcf7ff145866502fcd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56c6ba7548a194cc32c6540d0dd8d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d21f251daf539dee94d89995a71c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4415e2a04206dbfff1bb4d42bd55a5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f98aa1ad3729ad01853e756c7e39d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e203fff7f41563bb32e62d5fe01d58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd37447ec9a4daae644e6df96aa56c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d4925615c95fe35d79a2091595f6b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af51aee9c68465fb2df055c80f1aeb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072dd4212d7e8d42599b86338bb87ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd77c512ffe5c3c248c119f7b0f07e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e8269b71f4db4166236e1090051b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dadf1737eb5aac2e4ac837a9b5d6c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a28edaab1835f5472af710b864aab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3bcbbd474569379959fa62a9e195c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e48761c895798d555593504c403121398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dfb3be4462cb6b7f2e1e39b5b508b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f583f84d92eb761f5814ee7a0cb6ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f33138c60b072a5e6df4cdc3de4440401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6b9adffe04c3973f443e8cee16ba9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a46248e72473a1c8ca1e3c20978748403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65edf6df0fbb16da55ac73afc2f51ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59aae5dc77a7022e297493150eed8e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d5d36c2b5a900eaf1a4f5ba9f4088406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81794621788f57c59aea4c52bae764e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e25deffaca1b9d84ff88f4cddce20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479351415542cf55f41a96e2783d9a53409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ef05b56c447d95aa2ca8d76b9507a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b38b6a47c2b46f1572093d0fc4126411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b5411508e20b1431d0b0567a4f207412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d491d68302f254075b3f5b53e77de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbfb34272eeb09a4786021352992d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f274830e9ffdb23752c14814524a471415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58024e542acd99cf10a41479cc1166416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b978fa503d1b3ad79a9325249a46790417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6936ffd1d7720657d1910f9b79c63fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773a8d72060c66934988a29aa7715e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ece28571d37627b3fef6228783936420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8600ef2d34463dfdf2795063414d4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363df127e6907d6eff6378c928ae193422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3c9763dd5c94ae1e6b0a25a66bd21423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18231d655eb891a41e61a1fddf7902c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50d66c040f3c8a1c689cac35c30da6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b815b29cb7706dab520069055801c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c241c727053a4f689354c43941f55f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea4e1fe67ec2326b6d1c69d04eca3f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dc4d38c362627afa31660119c9447429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976eb1c5bedf91616349b5ec551466c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d62bcbe8215dec96af69a2085a873c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2d71e5e63955aff50080382059992432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c85c002e3a2cb69c088a7da318df8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98e93d7151e033af5d12c2b2d514e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36a6ff9e079f88d56207d7e34b6a07435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33dc847f865226846b5a4f65a6d33a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f00e6492be5ecc59374a369eb6095437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3105b6e844a262426c8fedccc74e43438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceec444ae655cd3bc0ede8ae51eacbe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6ed7451d3b0525bf3c7448272b3bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffa25d052b7c2f34e2d25b5cdf5b5e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa565dd5132dcd6e127f8fd6df6a56fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee0d89a08ba30aa164a281cdfeccd8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985728cc9344d5578ea00803dc28b72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645e10a202b20e71e0b124731ac5d38445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01e3e5989101885d0e64c36912b69d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d9a4a984e7294322de225e4995f11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a00cf53c79b66d5d786d3a260a31f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046060a7ef377c7e3b04562c5907b64449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb8093147d955d2260dd5ac0cb2ad8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c272db40f5b6edd73456b08d9fdd5a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb2c342ee6a1c722c19e991645a29a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8924f8ab868e8af9203199ca553d1aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beca3f5a8c0be076335762937baeaba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cc5e51ad8a87dc17985bf6830a140455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d228d06ca41ee343742ba92fba98a03456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf752410fbde6e2446abe7147842fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e2c8cb71bc68f4299d17f8b1732fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee3573cd8a530db54eed8d0f187009459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959ce26198db7d68aecfd76203d31b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96e7477d9e4370a9acdf92caa7a33a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afe52dde67665fa4564b0883d3fdb9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e0d580547d7bca65fb1611f5907b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d55b457640602e943b82f984f4cc93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ff9549df23799cd8e8d7b61add562465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb9d1d280a38b4e23164c2497783a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47537b248a0942406d7906e1cf35cc33467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7610bdfa364711696c846f092a9cec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3030f6582e2fed2ab8ae5d2476439d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1228f06802977d028fcb3dfba5396470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5db0a3e79c17dd69489180abc2da13471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9648c9cf1e55b93c1a80fc277a993472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612ec7c6fb81aceb9a980058291b2d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b800ab5509017e5715676e4dfb8a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2f83a7274f1d9a7089808309cc8d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a78c62d1d168ad23ce31d3cb2e00c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1179c5937c75ed16820f7762554e15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6971d2231eb8a5eed84d8dd5f408ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda9c60c68966cbc94a3a5f458bb47b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408d4b7d44236b1c12904af0126e380480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ec138ef88c19c469f317165cfc1f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a7af864bdb520d28b584ac67493b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1429341edd51e4a1d1075a660db5b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416cf6478dd1e896ab8bcde4a1821aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab450ab24ae3d0facfb5ca51d513e94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd82d9aa08662173286c3feca49afa5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9d21f789f90bed34336c17c889f95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fcaee09ad26f7eafa20f28db5148f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011d0e71ce19cab4640f828cc152afa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661513ee7213d9f1356219db1da982cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e74a60c57d668e153107d5cab5fd60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9283f19064f7bfa7154617a4192282f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3baf05c2c3c7d7e2066a341a874a26493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57a58eb750f3da024300448ed02734494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4fc8cf4414895857d08ec33ae1add495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43661a61f7d7178117b456730e25ac87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca3126197ce5939c04d8afa59ca0bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd9e23e32c1411838b44a2e9fcd751498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615901f26d16b9ab9d4b9352c0919b4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080f5c547e8b3af4e36ba844bcee893500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b12dff48cc4f0e51129976d609558501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713484a81754c4e5bfa8084314d7b3ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394b082680bf351c799bf757630159d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61e6f4b5210ddf5c106f3720bc4e4d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5e212e7e213b6468fc916b0ab985a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058866656464cfeacca1f7e683156da4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca01b4ef7b45bb8ba0565aac49d5c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095203b36b8aac65371c108b0cb3bbf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51784a5fc9e3c326922e9cd561944f18509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1058994179c4817c71ccf3eb583ad60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667fb6c555d6f62cf27aa5996364106511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d484aa26adc8e6eeb3ce7e2277177b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6866a71a1673e74a0d40e8bec3bd8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724235a42e1d82f1f66d0bc14f6c18cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfe9a3d1868e51c40c01bdf361fbed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12604557101e5144ce0206714bf3d9a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffd526fae08e012129a11ea7857f8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a40994f9838a45098b56a6142ac40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d1cb9c2e53a12326c07808e78f83c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ee5c02016fec769cd931ce5e07b52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd66eebc5ac806bb2ebfa2388f33de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1aa7f1e541599eedab0c56433e727522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dc48bafcef6925bbe588a059ce5e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864562c49eb7c982e1708b6b0fc72fe9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe0628de780385d81d80f7d90aa7e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249bb903c9efe6bef8f16eaa693c2d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03770bd4236b3d43a3764f11fea9d529527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327118db942872fb0ebb072272d1582528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa940c0ffb4923df7cca750a5284812529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c40752c08984d0c3468cf1240495b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8379fb8b68c3b3bacda4500017f63b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d408a04d53470e2048f7232492e1af6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a75554f694c2263d322757c3a31c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5017e7c489fc1658fe75452b2a93153534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4102b13adff39a1bc37560a55fa371c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7021c5489c3fbd2cba53e035a7629f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1068a361c27f12078163e9507a86e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308bf441df24ba2ac8941ebed752800538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84edf78fc036523229c226ed7f25e94539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342759ccd7ef7349d3eee4cb93609cca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f4b54235faa023d80e86bf835424b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700054a05a755320cf136ea61b967c21542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181bc22db171759c6fbeb4d5538d84c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1a7fa42933f936b0e7118f60ff58f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a057b5e34dd80632ff12a41f3ed9e62545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6f44cd3ba233489cc2dfdfcf59064546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993695ff6ffe89d64092cc70464830d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85df857131901e339b3602dbdb0fa7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dd7d4a39a8967696de1d59caebe0a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccadf4e06417c07538bf264403c74b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b163cba3e15b512ba9c27e645c268551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245145e46e92dd6e3db8ef9e6bf273f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab979a6c9c2fd29abdecef4f65f86e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828b4903774a1067e2edbea4e9740fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56315ed0bfb031a8c7a18822649f3c23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa00e98fd3a86c1f9940b179b3bca3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184011a0534d778c4fc691c763e27cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba5df3e91d54b4caabf0c1758e5a6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acad66f54fe01d8275aee8316189938559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf36469eb747eea86b44fce8b8a6da1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36b4cc4eeca38ea64ba167cbbcb942561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e73b98dd258a4be0ac7c07f17b230562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6829d7a6f66f372df66b22882232970563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fab640c4ca78b6c071743effb0ae8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254da86b9b416136a31042458a261ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea639a36bedaf9c27d5dfb1027fb6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb9c05d6678e54825ba0f935b555fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e66166c7baa8dd41f9759d2130770568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1bc57e1346bf0437d1230bc1047c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286c74bb03e945d3ee34393f4b4ede9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ef390dd5c8967d3d962ca2af49109571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9abacdc08a0715b9480ba970fe172572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ab0689e2c2fb384e071b559d8097d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcae00f0cbfb7b45858e18732331db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa2a48d7773a5fd68d561687f960e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414fcc64d245698cd8e497a2b39ec29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1987353b9a8ac5dfbdf52692e33cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca49e8cf8973ba82fa112e7a0c08f2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2bb1bb83e13eb56e69048640d47e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5864336375973aee7fca000833873580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d83d7be066df100973b29922dbb31c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53bcf97ed02b8ad910e602c7821af8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4d7c4137d7c88c27a1b7cc03d9bbb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f620c80c7caf84f19478ca0112f46c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da57f53d78b65dc96d6f86de78884f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c40feddded7fc9c8d853de665eb793586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11941ecb3ac3e440ce348eea43caf04587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42a78c7f3642fc02b3723709bc8d27588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300a0da3b2cb7e901e8c19dc34ddd63589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c4bb27ff782701461594eb3478d31590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e693197c70c0f1e992015a8bf302d0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff39662a5ad9ee277e1a5f26bae8d08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25da69f6022df32b4bb51b52b778a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deff4111182be20ea03377f9acb7782594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa25c34c568cb8c5782e86e4f5d51d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884187b5b53ef6fa33cab4804390f6d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59b073d2f9fb39300642be942be111597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa2afe3313281282299608ea36ec11598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d7220df46be986273698d475a0463599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5360ed5e394fa31d920936e053385600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbaaeee0f649ddf20f3dff51c5701d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0912bef25a166ea0815bd2a2b794c77602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22212ea14df2387141f0b4775b814ef9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecc814d3142beb1a1538fcd2b8d1c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5866f50dc942ea84035f0ae297765605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940ea5e2e7e2c5a7cef68e308244ba0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419e1b74127636bb4c650eeda6e398b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cce95c74119e19bc8a53220c18adef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3cd01979ac4af7a1ab6ebc34b1bde609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb476e6ce608429b68c53eec202a2c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd760600d09d4f8b624846dde2ceaf1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5459ac7b142283655921fc02a5b8b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e28579060cae7fbe506a236294cb8d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b56fa4bdc19e49a8da30d1edb78577614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e35bb9ff70b7de88b707294934a35615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef920610520b593e8d6bea3476fa70b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9d0ece69578859a8e86dc468ac5ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e19bbad553941fe4bd677479507d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c570e252fc0701262dbd4ee81d1c3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706d93de9e065db88b97e345023bccd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c057ac38976854fd28d04b37b5def621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdce6d6c29efc821b7aa7e70d42523e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bab067c4900bd3def4aeade1740f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435bfd0a5c27692aff34454269e8666624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809043aa2af70d7f7679b47123d6b01625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df5e4eafd8365dce0a91bf616197ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823d6624dbe8cee59ce2a282d772628627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12ec5bb8b32da4126d6c324eeb2a0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9b9e3e936afa466af931d23f1bb99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3873e2abc3ae96a5c80d4791a2a699630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966e76f41ae0fa86da27b8171b46700631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047976145b37cbb204d2bf26dc84853c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b7d8795ae47e57648242f3edd9d33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79e3b7f001c09d515c10211e2d8011634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c593efcc71d423d1da49a501fcae1dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82231343df6cd4644effbd4051786f0c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf929b74fa8770daf151f3c4d7a965637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6822fd3da4d60e8c9aafcb4e61ae476638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9da0f8ccf05687bf1240f3068c2200639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9a5918b8d88ac4d463672b7a88e66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc39482658834a331f9b24be9c0d15641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285563d095c78aabd59da5731cfc0740642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa5b529be34253c17b5754dff306be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66d58d69e28bc4786dbea18769a4cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ab9be8f2af4e48a8d3d734051fd7f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4bab599ac0ec0b1d18815bb9cffe1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b3df21d323a9943793d5cba5d2a8a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f347652ce17725e4e7851c3ccfe96b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0e831c386d3a9bc30f352afb760ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245cc2f22f166f614aa5b6b15398a84650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555774572a63f49c63f170c3628c5b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a8f5527ebbed88f0c705f62f00478652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287f50757e5bd11033a43ec3cabbbef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00f92546cbf429dd3e80c8fe471c1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d95a0452fe010c0a50fdd7e9274752655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd6550afcf679ecd762c618e56c685656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17bdaaa824351dd0e49a7dfa6a88a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe63b3eb5c2917fcfe4e579c9a34efd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a14c7d21028855f0893696fb28b53659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55010db6d3355f9d6f63e78e81ae5762660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc039594f0659e280fea150b5b3c1524661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a38f1dd46a9fd6ced4ec40d7a05262662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8e7417da55415a09fdf41093b6688663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2b79e44c03864b27eba7ec8d66bd5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fe234bf70a14100315d5858da62c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b92077aadab5e60d23a19cce4f7fa0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41237ee34f10923a15ff3dc4d21728a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ebe0c09f4e032fea9407646934cc2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc386ce0799e3d9f0a98d68a2ed2507669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab67a106e57da92ad5e452f27cb4ff7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0b49dda51ebfcda55a1f0cb25ff74671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290deb8c394883395d0632c2a6eb0fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7a70af9290509a2c37f23570eda07673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d9af7119b4761e34af7adc74065bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac952365926bb3bcde39e60bb3098c7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f05a3abeb32f9165542e1c22a5da7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14905dbbcfc19c8b956cba6cbea29133677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef447b724dfaa2147dcf596ef67a27ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128422f53731cadc9b6833e664c40c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f01b60fa33347ff4eddf592f0d449680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5f372467c1aeb0d3cf241c4ce8680681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afab51faf9fe418121902e1644b31a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e562d0a058161fbb1579b4865117b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09744e9b6ef20c891a985a4f0aa64ec7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9cd41a33ba0d2cb54807d7c195913685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539b787b4217ca110824b22ba089a84686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb488ad90c537afa70dbabddb5190a15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c20e4a8a2a1d7f2ce13c6466fbacf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50edd0f9e42d50c644b73907680ad8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852329c89d6bf3f7063a56e8547eacb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cb2e9399644459fbf1f0ec44408ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d6138bec9b7b8bc0627117f769960692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cda548e520f89b1b7c4fdbf77efa9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651328be7b4693b897cc5a43e34072b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f1d4ffccb27abfe853c121bb33cc9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f5ef0f569f9d463446b71e101a09f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab963552c950b428c16941e6df8bad2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec1b56d5a0d8c7d30cdfa2d83d1b8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bd66bc3cb016989c9113f9158b4f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64da177878a719f1b575a7af3dfd894700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be2b20cd6ed8a9ba6a7f9ea6c501e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b6c6e9c798c5b23445b5f5eb2ea93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4710c6e56feb64312e1095cb69324703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f5163c853cbcc74fe30e005db4fc4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352aa09996119cb911ca4d89c2fc1b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a8f833369c17b165ebf69cb04e425706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5185bd02f673019c1781580983413707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1828fe8f4dbd8dd44cfb556bdab45e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c68402ebf724fe5ade98f35cc81798709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b463471a2d8ceb560eb416632bf40710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98aa56a61e30b14fcf1599c3976571711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12de3a9e59a4710ec42894dd0e2ef31712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea834812265de111bb953a4909b55dce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdb9b30d1842d4aaa1120c959a4218714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a0f6be564796f3c23bf1fb6282e48715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4adc4ed491ef840cb8fa1598ec614f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366da293115ad6209e0637b53852a38f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb880cb759f3c39dbc9e20dcfbf6fbf5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be461b6b0330c8ec700fd026a830dd1f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5007db990ee8eac8c0d443923fc38f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb529e4c0fd6eba78fed4c746f67df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecd8e268e4cb85ef84484c570ac703722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edb2e1e873dccbf839510dee670799723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b96f49616d3280d014953adf195730724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741ada88119eaf1c8ab0dbf069aa4c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c683c1fa8a9b5ffb4908702a3a9d0b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8681474fcdd90064d68061a1f12dff5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7061293ee9c6bb5240ab84281fad55728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cbeede4dc1a85219cc02a942ccad8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8820354052e09c71cf016b6884f5dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611c88eb8f6bfa75fa60620eddb2977731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5332fc71a43a68db359efc94d48c33a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a1bca9d959e049a6a369c700320a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810744c8d1087af8a177ed6a86595c86734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c813fccc2639d31d0c755d061f4ac4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15980832c0c06aef0d6d21b93dcbff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01b8d4a048c3eefa9f28ddf9e23b33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edf7d5466033236f423e34eab956d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8efbbbc754eb729de15e58cf711e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7876c771a9ddbbc825bde9e83f0df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f6b248bae6a1246d3e4464f3aa023741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c1a3c3fc54ea74ccac2802b9763a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dc48b2c4fa5a772fb2e0393b9f3a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5801b2458b273dbe60efd33e3b981a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7e9f5a43c066b440af576f55bc05d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d70b8ce9c331737e7d02b34d72c70d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31998ce0aaaa8ad2ef1a6b8e34527aec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153fa9eb2405c03a77f6117c938d54f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd53f7a28fbaba72a185578b3a9d60749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc53d3eaed409eb2ab9a7f283d22ac6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c60a343e4f67bf6b423d90d338103751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab25821112eb60d6ac4a0240ff010d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea90c88002b978bd91d8011b513e69753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f39efe3e0e49a9d988c482305d9cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dca9b5541ef526d9d3f9b0d67b1f34755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a484d833edbf90d28a637106e1bf0c3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe333db67f72fd6bf6588139ad2480c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a51d95b12a6c8023b7a5a1df17203758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff38f14aacef96a95bf7ed16ae0a3d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685196d3cd33a90fdd925841249005f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5efd836d8c9d4d17e7425f7ca9cb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a406fa1d138664d0ebda19639cd8a4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ecd731734f4222879cf3739b298604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa3f1beca707fa9b8b8698cde54cf95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5a69a8ab13ba8b7842aeb3be958466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbd57c93982d1d68376450c9d319587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c37a57e53d6f967aebbbe973bd74c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401aeb259d06b41bfa6545ad57db51c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733cb36d8185e10793a06ddbe02600b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c435b399a1993185b4cd8043c05ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f055458d8e4005de970d64e859f22012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822e379a456bb7cf96b8cebd5259e1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691745c35bb3fc8bec3512eab772dcf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99032ef3bfb288a1b88e5233170c335615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffebffb0ed44ad1cda2cdf24a99d2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459272ae6be392e877823f43416d7bc517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09f5eee4983c0e42630d438376182818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed0f0afd6d992933505beabc7b4bc919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f191af237921f4dd1080984dbba11a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b7818416c45c2f643b0531effcc9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9eedeea01e6593eddadaf2bb02cf322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb67eca7d238a71b207e3f417b2329623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844b82e31c5660890dad642e7ebdaf224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2098d48420c792ec6b4092c805c3c1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671819a65577af10ac858fb0bca3e1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa0682c6570fc2898ef7b3613d37c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797bb96da60e0080522530fb03ac11a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f1f52cc92776c0e3caca161bd931129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be268029a38a4e4967e307b910c530de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920664f6d24bedca3d79dd3d127a19231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1ea796ce4f067a745cdf2b285de5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb35715b94f4b3117507be95c70fa0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcccbd7aea985decc850c0c0278256934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ed66061050e1734c4b3b5f7baa7e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef06179fd83cea054a86fca4f16d6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af5aa5fc8672604e1cf29987647e9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a159eae89bf71001b7513903d4387338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0fde5ede8c2ab37e06f7644866c3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8843f52cedfa1b572a592a16a24a3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555763289add93b40b964aabdecff9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1955d6d402d173d149a9dba43304342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f564c15f01df704f73d52a2734503c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444bf6ca05a2cebc2a2db063be92c7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e1b83fc7e6afa481a2b99013b73b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543d30d7107f18327a0153ea100a25346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17e714ae91484314aa094332a9791947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df55759944b0baa0eff58be405c38c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c795d434943e410e5c1dec0445f4d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80e18b1442d81d065f0ca5e917779550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac5242f1067971dfe289bee467f5d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf92f0d1f803fca5624d40ea5c3209f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a594a9e1a8f23c44c0ed141c7795a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aed1e4d30e17d44615e82dd2fbddb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e47a7138035006c5959f311251b17155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080905a4c0058661a86428e1848651a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b30bd5fe43adc15e419ca7ae2b1f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4671e33b5f1fc8756643e9cf76d7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5598f35996f18e7a25d5caa6f2ad08e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af64891414dad108414f2858fbf0b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022b2d9adbe99baedfe94b6c6a5773c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49d6d8b637ca6358d3e5bf5f80376162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29010d4e85a487901caea7787767696863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6be56c83a3b04dd193af3d6b24ec2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10df4117709494ccdc44a34e54b35f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c56e99b1cf8530f2cd8ebc8ce4b15c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c62442db79b40b55095390a30917b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fc8c645b5c1ac87d27af880a8cdb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2ef621329257224bbdec1671530f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c731ec505b994a720fd18fd2f4614570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ac981f25a6031958c1eaf6cf2ae6371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75797daed1bdec18ea186f62409f9cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b88a14a94746111c59d6ca726852073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f8faa4497a10cca5038d2a333704c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382b8cfaedad75e69cd29c9c0cf6d3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b676b48025ff5728dc0302960d7ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd351b05fc9d6961a36555c7a1bd20d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986024d122569807fcec475e39aa54778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b95887eb517e14495a916473c39f1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c82223e296f71ba7792cce15bb4b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b4cb877692276a28c301ca86e969a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dad5688a543ca345afc9a61bf051a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490a711813f3c2c5ee89fa84547f32c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c4f3c8555d682d643ac31aa7d07bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc5897098d52baa57748a26f9f72ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3911a449936fff6c3fb0f4823951a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6be6b229e8bc0c58a004c2e736e5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4651e2db16da21689d209e912ce7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2d7ffcfe4d19b2333b472577d75a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40115f4b015053a5b766762a8c7b162f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f308f766d707a9eedc9b8c40eb566c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1574660bc0a645247257f3323d215f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e1f51043829f05d86ee0467d21e6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1d1edcd3cb3d4bacc5d0752c3382b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292d2af2106997c74a6f9c1b3549e0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f24e91dc9dd8fd5106639f93ae4d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70e5e601e73be5cb81a092626b392697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a30485c8baae07311cdcaa945ba01098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210201636ce6920cece66df687bd29299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7a6ff4b32946804c358de65beeef4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba12ea4bf446e715d07a944ea044377101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e5e550e170193c63e3a9faf32ba96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951c746f130fa243f4784ea92e48f79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfe79423837db8e9c0d61980f0cbcc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a98b2cfc119f1e63f6c1e3b6aa53a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a7580138ff1db2ba9a7faedab870e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4d9ca13f6cb8990c9d37f92363f62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448f83ee32441313cb33c0cb987d36a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339eba8441a20bd279b362318373f9ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa748e333eba7f98e2717f40a5371f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfebcc61b7d5cb897f5e981646a211111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28619d73d967a43e71c4c123f9b16274112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859c806b07d15dc16fbd7ba8e7fdcf5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cc216f9b13b4a9ca1f1e82976cca3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f58f09976ab3b19431843b6cdf5cd6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9ed089c562ecaec0e37a7fcb1d542116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d0525cbb2009587efb45c6e4138d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582218c4e425ba4dbfebb260760a9bfd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa167316d2cf4a530449ce47ea992a8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b444c6f2207c89e62a3f6e69f2809c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911e4a970f130be9b437224ffd04556121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5fdd7b876808172b874c9ba944795122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358933c2f2cd4c5e02dc03f1781b1f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9027a1360eaed127a771947212ba5d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62323b7cd21310f9d4c5f6ac07de9255125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9261a2248dd0c3ec353f7d159c508126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4285214449db90bedf1b066dae945c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacca929e605d37f859c770f13fc0c57128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d693c946f9df45348d9fc7a6eaf7652129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f0fc390a084b5936fd9a00567d8da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be18c8413778c5cfbe74ccb64c8b89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec430f073c3ae7fda5b6b1bee3456a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9d0a9d234585aee61d34222e58bfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81265061a91e2d6b95354d39d01542ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf33a6423e7142591817c2131a5ab55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9582fab9c495279fcf5274dce4f6a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e454b56210a99b0a2cd4dbacde1e13d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2580d58ab2df12802d2700aa9f17fe9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db1f6c75bd271fae55dee1f1a42c63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a57bf0d4d776add5cacd1efb6300c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85b27803daf321530dbeb0ef25b041141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a6c795c88df845e42c5e934ed84d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4fdf1353ec1f5f2afcede886394fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095a4c26e1c3206547479802aa32784144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d131c0f9283884beaf52557289de8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e69b2e09d84c33405c89fd86ee6f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93591ea455a0652063d8fcfcf475dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1c7f32cb4e4f8a8dbe8965ee8d5df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff4128b12c260235366a1e7364059c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa429ace4470cbf7f9d54241d7b615e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5ed5e01c5c431fd957d8b7942b61d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05deada897d2e3e4360669751a943c2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe6b62c8cff245cbb707e1c8b65892153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6bad0a0e7ff872acbf8e22587251b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dc581d62a2d1353c826a57b3d88a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a5c42eaba7623f3bd82cd61460107156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad79e658d2055c9202305e57c6592c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1c51a6640c66d15470775516c69c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edd21b68bd928ee6c74682eb2add70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804a8bbf7f0a514632e6dd1f070ae0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37daba0ecd1fcc8aebb9af5331d785161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ca10bedf799081c88be84c3bcea1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccc2d2a8083ca9ae3dc33b7ae20a19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e940c728976cd8ca061660d99cb46f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661fca208c29e48798b9dbc912c127c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8318641b30ab5ca9fb01e5e4e8954dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528ecd01f589a0be1b592dec649b6e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63924dda696429b5100ac7771481f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b3bddc6d3627aac7350771fa623e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a836b17c8d5f891ac36f241f58ae9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00220019e032b87f3bac28f0f1610e2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c588dfe4ea6678a98d557c177a7b93d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ab09ecf50af9b8c6a215da54bfba8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b370ec8ce3fa03c5047b0a27f0d7e8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6fb8df69636094afb3535291eaaed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fee7b468a8207a115d1db826afeb9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfc5415f500db671a9971f804b4d5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0492b1693d41ab8d07e2ad908c9af4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8ff4ab69e6e724fd177033938df11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a95b550a72cdbc297614ba6307498a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444431a00b8650744a188ddd60787baa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe128625fe8285c8f0c7040394060f47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c405f4bb42564edc5864f69a772d773183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516264672b07819db2a595314a0dcf86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e90b18efedbf3d5520fc4529b2163185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f52cc18dbe000266cbd8d7bdd2f4bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353b013ef26348a665f63ccc2298bdb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddbf57043f05896c25adec2174a4b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c553c74da632d3b6783d1f2a968122e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4858556c04c570b4d853b21460f31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe548b5d4ae9651df8e23fc78da137b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b238c770af4839bef43d8682c88f38a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef3fe3aecee6a335545133e81d6254193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac513dd5a7920d7aa8241fd040fc253194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0453f0e1594256a9b6d10ddb6be87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d93d0924532a644182f7e12c1795d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcbd2d35365678a960eeb2a83474f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7f6f008455fe0d383dbce5a41fcea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b02e06dc6608ad7c52b13a2833dc3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7187943e67ac93ee9794a9e2d34d02c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1596232b292e80aec401a83d23b94e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cd09c45888bb9d9b48920797175ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18018e81375549b2fd32336c8801ad60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32800b9aaba9f349678a47615661d0bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5362320d5b4ba2fbef0dbc4c0389d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee57de3b9a7d66e3b38f5ccf676785206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ccc70abb688d481b01329ed333230207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cf1caba7e1f372f3c8c11be7b2dbb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92005f039ee710acd6f3b446ceb0be9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9506b7f26793bba8063c346e21d4ca6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac17e0131e84ba9de988b30ace0712211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976f8bec3d6dec4e16cf1ed4cc5b2e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f104732d3410b42473f8ea409fb82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d5184d52a6e966ede28cd0538516b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4f6af14a95b732af3690e5b585d0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f6c4e649a498c676efcd3a2674767216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc879b44ae3199db903532e1dc0d6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b654bd93719b564cfbbc10803c148f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fddc5ab6ae98771768c20ef0cdcf71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec75f30fcf55b199a5d8069efed2bda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735063dc4b3f4812dae8e9a469e17d49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4a78c7d9eab6a37d4b6ba2a9fb9f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0081ab0244f6190da2796e364190fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad4454d469734c2f98079eda4f12ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ef8f513939c2e90aba088dd633fad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0ced5b07bc617ce4ae2e7453e1846226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750e2c2741176aef9cf8ef8bd32631b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb36b581dfef08bd6f4b7ed7faf5e75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58486e1f8ef908e6218952bfab9242bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc8f09ef98e5715dec09d1521eac7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead21aa7d3517e99b146e6659ae4a129231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b797a6553c375a683856c58f16c5ae3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004edb89304a2403e70a1b845c21b98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8791a60065565d0b56f5089531e20fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f760d6504a22a541d56c3f6b575f966235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4de6ea6d6526e4ca7d6bce6663a95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcb4aa8cf00a773f48e5b6935d52f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5f0009ea2d25bb5874509412b820f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4421bf367ee498a9dbeb16f1fa2652239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d503f703eb6e6d2695efad58fffde1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d5ddd6b26cabf667baee77f86ce01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0b062d16b6c480b7156eb4569281c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507c6a8278bde732f4b10e6262f87c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df371e331d1123a5e0aabada83912b19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafdfdeafc6aea1caff327d9ae30e45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543b4eea4f2f6752f13960bbb29f06b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf99689762ad4eb5c2cd7c3eca210a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886028dbdf69e8f2bb6cd43d8e374c42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c3a96a338d65f7f89cc3bf47e016b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe2754303d6b440b1eeda6d4d2d67b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a080362461d75e7d88e085a7b7f162251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f671bed2e1c45aff118fe679a53181252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396468b9156e9e48a55976e8d030d07d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bd50df54d1cbfe8c432d483e8a4a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d702b5d89c0f5193050143f83466516255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523010b78269f7a8b5564cc72ea170d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b318246d7dad04c4c4001a350ae2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45131d94f924cb83929c6fd0b5ce8782258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dcbc55b7ff5e65e6886d134d78d24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eec92eb9a77b0c35c892c8bbd80ee1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53e7a13ba1228e801f913360163e8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197adaf7cbc0fc0b66824094a769c23b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9130251ccfdd166c0ce9e170b6c1f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c48bd1081a4bdb045ebb342cbef3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5e8089d57a110517531e756f3fdee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255edcbe10a770dc0a5a299f45ba0974266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b3ed173676ceeb5d0a6b63bf955d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5df9ea0a71f38100ed7ada48e05738268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebcd5083b83f58f1350327642087d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcc2abfedfc2330bc2752ad172f933270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79280070199af763baf5248996cf5f38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b16e85df2d60c8794a7a0e0c2505272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b11e6cbe602f0c4d0cd6cbfb920d34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73794737daafa36ba40fb5e6ecf7d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f3fd67fa9c82c6f6f265abe0dbb60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e496096e82bb27f52ffe2d98afb064276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3430da37e678756f022ab7ba9957e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931c957edf573a48209563b8d60ea13278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada44f0bda9971a58be7b29f0839e6c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b42f411622a17987db53047bb4409280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9156616af6e371717f367a074a1eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71d7314481356b0c092c2188c69c40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4e8ec77b76b0b815c18fe04027e56283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9ec9ca72b657d07a80a329ff83942284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75de9cf3c361c696a7befa1b0714bcd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8876526088d26a6f7ae0450fb19fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d5078b8a4af18dc52b6a326cc4193287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d57d0245a206ce2de632c592f30a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392e41c7c9c2faaf7c6b95ef1394c4d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317073070b9d91b9bcfadc97ea333868290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b19aa79e8d7642c796dc7c8c7ce2a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc451716f1fee39a7a66f1d4e1cd65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c748c78fec3c0a1e5c04f15d6ea86293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e997893676c2cd465104ae98e8c72c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be290c98f75ad024977fb409c89e723295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeef3b30fff262ed1ff247140453e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e28f1781ec3a6b0861f9c4d88bcf8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b37d7b938d4fb56a394ce35d1eff4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b657df62a617a8c1ded57f583dd0be7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cd4b2dee07078f68fec9fec53277c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17cc5873301b5c5666ba7bfa7c35b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44bb74e659898c232f4d21fc473bb3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f7c8328be016ba5f98936d6f4383d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdc4453e2572f6999666e3b03984d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a1c23159e54271f075826ee5e8a0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26322e57f4ac0781909367ab30dca23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ee3377cc5a25ebd5ae21a9be88b02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aabb3393f824a193313b87d013214f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b48c6ab4bb3ecc55dc01fbda94035309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583a572572759fee27d3adf21db1871310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869721726b501a4cbe046f5e20080f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17f2f0a645a334fdcd1a28dda140c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b799e307b77aa08752a6c2f3aced54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053cb07ae50e51125c8c9638577d3a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f56ed9d5fe25ed72bb7494d1274a5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c7f5e1bf1fe3ddfab0b0e296f8f4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66acebcecaf0c1290d6d1bef373fc32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3224a4b0b5239c08d352539a507168318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edeaef4643f6725f0543b373d324ec9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb31de85f4a5920c72e9a6a13794a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88df7d300088d6454ee4afd2fbced1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e719a7760809aa1a4ed72865e7432322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad799c382a967f7badc58c246275b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b8c73679afb0de881ab94728eed1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858806c2ad53e7d1793bd8850a171a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3293b4bc8308aca0a3ea730348cc404326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f48f0cd387e52fddf9d4283bcbd3ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4098989ad85f184ed6cb9db4c62f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214edb4eef59c7202fe028e909806bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d5a6d5a3b515084ab34216ebceaa3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339aa72132cd4a283cbd90bce573f58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377e2d68cfae4dee7f2093944f3277d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829265ff8aa316e7c57323c7e0bd855333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69532795e3f5eb8971b0910a5bd1ba68334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122a818647bf66aef83a54b26bdba54335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1de6f3ca163e46daf83f0eaae3146336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4ae14505800ddb3a89033cdb1b3ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bde2bd03b4685ca403fa68afb32af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf913f69540e1b0c136443f0d7a1c07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a13483c7e3be464dd36b60ce39adf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd841086c8f178e71370bd85275ef23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286ac995f319806c78f1117216e5650342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37537a28aed9e4a52d306c05f3a15b87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ba659fd5497b1f60f8078d3e10020344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca944e8d449c12af6115da119faa98345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818225f8e2502a3efa970fffcb07970346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c519e006e1d07642716dfedb8ae47d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca14874bd0cd41f537aa600610c498c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cb0134805e992a5ef9a3b128d7170349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103d9700a292578516a62413235bb89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68ec24db3c41d641753ae7d63e4a99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3b00866c6c79fefa31d36ab074280352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e228d28e9adfd720034fed1d4b2dda0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed43ce061ef28bcf0927f159d40949354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1778a2a36b884117466fb02fa817a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfaafeb0f2da586c1ae5a5dcfbfba0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca918d97284d11eeada709ea968fa79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b7c9f9fac0a00d59979720581cce0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67b676330fea30c0809a35cbbaeb74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e71952bc650e7a1894e19f959587a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756e0aa634c6633d5103d3bba538625361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4491087ca78e7b35b23fea4d7248372362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10580765979c18601c7f36a794b6e69f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f975cbdce783db0cfd9a4d646496e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888db65b1c50c757a0b262c3c527b3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f249026fa2fcc85e242bdf555e17a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54999171dc76a49b7061dcdf1f6c4f6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb6e690963682398b3ecca50c40691368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb434fbd562b8f6df1f5ff49d5b14dd0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969c7f94b5a8a638f22e8f8c4f96765370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b070c73f1a22295c5f325ef934fdb46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f40109272c0dde431ba64ca0b76eb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df38a2b7c2b673309fffb005445df4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5068b03d2eb8c62ebbc831fa895d36d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db06fcbd6fed94ef5f3cd6450ba4d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1e79f5e5890017d8eb3bb94d470ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772034d8ce889cdb5f006f9271d6fa1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3514c5558e64da0fdc09377a6e8a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c054ba1b4e8f86e295a374ee230dcb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a80c600a73256a8a96bd4981bab5f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35afdb27000f621b8db7be2ce023f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7747e3089500d0a719888e50ad178e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2384bab5b3feb645de9c5d69d5decb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8d410759107e55312eca100732ba7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865cf1329bd0bdd2209b165d189f33e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6d4c0ec2ae65bb530850514ce3c82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a415f4c03937fbf3adff6f37a4f30387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6c1030876bac2237736af122a0d58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6641e71b026a8465b155fd8e1d6e558389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a1ba89728e1f958c5022d372c6da4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cd3d98864fa936ed00ecac818564b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a652469442279f35981f677e3d0a89392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610102764f45c1f9fdaee36eabbeeda8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886940d7f86f7a2cb67267f9bab1cea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78849d48f959b7798ef66022a8c20075395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6ab630971379ed2f90753f671d6ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66595865c4df11c5a549e7f404c96272397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e093ad3501c457d3ca6b3ae12f3907a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d12538d2bcc18df92166b6c273df5b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59336d4bd813be1c70de896284343c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefe5ab8c1937ae6c5722006c5d3119401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb3812ad29010d8f36db8228aafc72402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb32f137ea7fd256ed8a5b7762c048a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683728235e40385ff3d3013bb353e02404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7280ffc98d15c710a14fa8fc78c2484405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbd2f2eede08bb87a6ce6f38d1a343406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69377db870101a6da921fcaa7d0713d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62600cef67a61442c6a05d44b845f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148825e25919e937890f80e2ea677bec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825c5efd9e01028195cd4ca01571efc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2085c84a1c30d79d8e0f8c1d1cbc3ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d0f4a16d1226595e2d09d6de45591412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7431e5a7ff942c5d43c69578427a36413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716109ce1a135da50de16cd43648ffec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e080e94cc138a21c34c67a2a5d3e42415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a699d5d3cb907409e994651519e90416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a35883db0ed94e2c331c4a363fd4cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54bc1844342513c653a87972884142418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39c121c2198e32cce2d6b1acc46695419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca7569722ce4706a23936ea9ec5c22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845053706bdbcbb1ee87b0586e2b9b98421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc3c66f2245d2c285ed37f3ab5efd9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c199ad2299b7a736de9992d0015e80423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd5841306c0d4e7037b72e9f25eb10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43fbdd508a9ae3b7ecd0c9016e0129425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13a2e32f48ad746a368b0983b43df4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f8a3409d6becf234e47988b87fb97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534862982125543100fb14fa1df0fc5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42dec2aefa2ab57bf6ebdb02982c8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed84ae5cb4beb7426c00b7548ad24e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9b214a7c3861f2c3c92b11fca2294431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec8579e0af1026c6483731ffc1fbed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befc17f049ed348b897df188e7e2162433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfd191b31c51cdbb3c2eded25a6cfb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aca2d20fecd2354ef844921fa2e806435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a31fd1c71e85237e7bfb38b7b5dcb9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cadbcdc1715dde0d185bbcd18d2647437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb74562731e0cb8cb53e813504d451438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b149569b5ab270fd23ee19ca76f3a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262b0a0c616f603e35b23ba41deed33440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038b0a6b2b838185e000c6d00aca96b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fe5050aa32f12d4abb459567e00f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4889d5a69f85e5d689c3060b3844744443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753c11da63e7f692b28cc6f620ffdf4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab37642e2e7abeac5128d49dd6effe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e78d0a298b38ba555e0955f15af0e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e9fa70c6a880d19984123bf8fe559447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5362f6119f1cf2360407e0b4f6ab0cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6fcf9509d9fd5435666dfa075a7ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9e0346dbde302575088e52bcc2d1f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1eface957464d3f06a627465e61d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f7dab15e07c0dec1df1ce058274ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322380165b36b3490957e78697eb22a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd903ab2bd2b4e5d2aeddacabef8151b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484310486d472ae8f9bea8054940e297455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45742700eeede55a1e4d581513a696d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a84c8e9193a078247a6bbffc6d13b9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c8b28901a3e3a74c7a1443d3b656b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f688f9927fd9ab1205972e8a8b33ebd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5080b37a0480a1c7efc582d73f21f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92c356db928c27ea2accb551ce6e2c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5455e52f18af44b46f1e6aa022393c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916c6ed516c4b159be99e2d6a8eefc8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143554bb558c5feda9e771730cf766f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169426ebab89adea37f9c044ea35fdc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a2fdeb3d05a5dd8193d12917fbb24466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd232ff01b61e592923b255a2a11b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f087048c32d6789e02d6e5cae3855468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5f0b58127fca8a0fffbcbb81e5544469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bf4e97ba04ddece34242b33a51dd8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762819232d502360f2ee5d08c3e3f7a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a687f229c11d21759c12196cb49d19472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55901cff6be3bb65731131f1006dc20c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6151b996071de713761bdd3abf413d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60ea91acecb16142c472f6063ae416475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466609288cc45db223512646dd0bafd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31713c64cea03d56b3894aa1c522062477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461861239da37652fb4d979e26ea67b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a98064db3fa46c1af527d58375acab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d26d07c658f595dd836c7afde7a56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34d47a25f16e4d1579dcf3938f135a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919190dbc0925ae5d4ec22ddf10ce4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671d56801617a66990b04977df8c675483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79bc994f46e4faaa4ab59ada7d2a23484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bbc27e746f924c7cd50756c9212ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37420180f8d7b4f4af96d1d092bdfdd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d520795d4c1f769aa705376c443e7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce05d2b1e7bb68175e72eafcfa6a01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9203cf9994601954659cff83d5617e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6f338e50ed09a0a60880627ccdd4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f9005f6b3dd0df7dbe8b1b6445708491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9ee2fd680c9b12d7e4b8363bad8ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e605bd754ded9b768c12d40d17b9e20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b9b4f9cf1fa3f59c30e02da8d3ab0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f8114cfcde506731777bac68ca3c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079dba9b65bbcbf8af1267c4b84ee1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb6a6d3f3caefb38b3849ca515e143497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2c4edf8c5b666e846573e8fd267a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c120058e662a3aab743d739f4b0889499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e79cce3d32a0ddd3a38e6ca3b25354500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9502fa655f4aa5cc3a54765e1c47e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d66366c66357a42490cf8c07879a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3853b7212e210b93f5f3b54ace948503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1d8e9628d515cb10fe96bb86d2f25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f786aafefb8a2d305bcc588598d02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d62614a3e0c98e2a8d71609712bbe6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482667f187598a4c034c112935a24558507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85fb48814eb40e2285baeac9ce6522508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faeeae3f6cf002ce075e784e68c56a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c009e470eaf10a02a63dea7b10bc6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401784ee0b119cc3cd1fbf6597b86c6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c236317d89f823dc1a03db3bfff7a6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e06a50c02421cdf207adffaf00794513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bef1f05a480d0becf2eab4b25d0659514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3394c726c526110a8976e09d5bd072515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f848ad17de8028692084b384a58844516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29544353430fb91fbc6a2e6accaaea49517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced9b3a73207e9f848a8ea5d87303ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd14b252eea1a8c441488b83e68e173519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6542f0c84ee2b7db50657bfed3042520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc40a2bb66ab3ef5f65063610448d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357fff39238dce6b524278a6af276d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a957e3206181094cea1099820f73658523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cbe585be9bdfd6cbc6db12de88e10524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c1bd608e2284f5bd50fa8fe869e3c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8221bc55281a47a8e8d3513d9ad24fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26d0b305049fced1f6baedd46fa2d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab142771c23e748435a724cf8dde6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeb1a6588ce48b56cd455bb009fd30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f840a07da68207b64ad0d1033c6caa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637a5d0a0ad629101a5e815aa83393f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccefbb4b81cd2f6f06324f2536d050532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f639e57a42e820907fa5f3829fdd7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24456e405947f07a849391a1fe8fd0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34731fb5c1d72961a3391c87d819fb61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a6b977346d0c7aeef2c3d96483ba5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab333d3c099fa9134a0697d20303ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37edc4ef211ab61dfa0c0f0fa6757c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0173d141933d9fae336be99cb4586539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25624b060cac80aadd28ea91f6ce38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628fb58bb9135865428c65727b6437f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa061a545333a1a2c85af2d5dcfc95542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15246111db71f4d45831458cb9491b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85445fde41f1f2fd7b9d2aedce8bfe4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad449fa7d3a3347cb01821601ba01e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b49218a2ae4c3f2df5af790709366546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8871f971e1b910761a6bbcae17953f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1351822644ba1b7fc35c87214cf92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab52f8432ce749539797347a2d9f21a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d661d3dbd83ffdb8806687fe627c23550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a59b94063bc82246d92230bdc7a1c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c8dcc9610617ad60870dd542d16e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4114a1d2643ed8fb97615916d0d9231553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba93d74b7c2e64498fb1235602817ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7e73a9537e48acc84a2a7ecdb1c21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368435ce471a8a9f78fe4bc1f7449e95556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487d05332bc9bf05f93d2ae1ef565b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff37276a36d14aa338fbcb3b47ab846558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5f007913446da83d1e1659b733823559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad912d7d141a0c10bc0773500e6715560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0daadfdc9f8f41c1614d2f60ced772561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d643430c2298be188cdaf5e8e31c8ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da151fddde636fb1452a648309682846563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30232822ea42366558f8709fbef11406564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d71e0a6c5f962fc2c9958453b5fbf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f381e4be56db879725d456c4ad69c55566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b32f13bab4e2c2c9d40f2df81a8452567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889cbb55bd40b90ed39741118a5231568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464fb325b2ec6822c6cce46892367e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145802c3622740a969af72925ed56a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8b5d3fc7597538ac0d40988f86eab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284786f4aedf5f443390d5c014dc06e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413696580f189cf67b9245b8cc4104c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a129d817b1af7c3cb011e05b30153f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a91cd4675371264479173e4e27b89575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3f24b6518ac39237b1c98020bb9ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b4738650d371b9e3370730ee7c42c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c80660c7404c019f330526791c1bcf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2013bbf1976477b6f621b4a87ca77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557039655b898be1e03a66ea4b6e712580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812de91e85cde68a32a112cf220accb4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb76a3046e94b2f4acf1bb94cf11474582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dbf63fa7511aa2c7de83dbe5208e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812451f8b6789d78859b1724f37d4f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb281871a503156bcbf7cd49a513293585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7afc781c5f65d73d5e4f6996227e19586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406a158ba9ebdd273cde1237c1ed24e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3b37b88de5ad48d94bab487811b6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604f98186a2cd270115004c174bb222589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bab6c28bbd71a2ae471bcaa31aade6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985607f6a956101557946dde54ec4d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c746a01dee82b99a12751665f68707592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547e4e3346fc311f65e537cc30a5235593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865668597651abe358e09922002a573594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cbd10703e07d9dedc9188ed39cf13595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96162f9ca35f3549bc191692177932596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f053b71daf6436a35e24f06eec4f113597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5444b91675d84fca955902104b6d84598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f7b2de7938a3f648b1879197e5879599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61293376529c93ade520358bc103bda5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669cfae776901a02f8ce8facb2e51c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf1ee035ccffb68f95625b0a178352602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c451cfaf5e60e01578a30af8e7a72603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b475241960fb4ae15df4acabe4d8af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df487f82dea8a5f5a24da00a10d7f497605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff5433ef60ff1e16cdc74199abe9c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe323da425241a0116adbfa0055492607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647a0480d1dbcfb105dc9257a9bc0e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94406e1a118e91dec58821970d0c67bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940883d2bc420b8098b1a2c4b31de19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e8b3e3311cc3985bcaabdd149dbd9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d2761518a325befbb0c6b5f08225e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742ba8e7b91cb35b619f703842212b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774265ceeac57893132b449dfc75061614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75561f6b128691be42c869914ef0312b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be595e2718308a5e859163b15b35e2c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f182b6295677c94712cd6214f060117617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dfa4069df2526ed50b34e30c6b31b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3788db3bd147f15204e7e632981e4c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca39dcfa459c3db4e76def0f8962d5f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201f7383a0cefb0c51a069b676d61fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdeeb6229063fd2bfd75404466cb88622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d950badd133297470886ec75ca34432623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55af64187afb79f16b33480e9870759624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ea8a9b99d96155525f008f3361db2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2e10137d8825b4a37efa211622c57626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442b55e975b66dae34c2f675782015a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924648cd4fdc1f80adb3dddb1ec0d08628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dadf7daa03d4b54cc457e94cec61f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283c9af8d0dd211324483d16fa5985b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a29ebf9aa5ed707efb8a1a78b1542631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae16641ef7a19bbd3119f7ade0b4785632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31147922dd89c612e1ec7a04dd75d653633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a2bc292992be7c1a80306b0efe069634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b005655d4b427bcc80d59748aebb5e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70762350db5698d6abd727f2c898c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66c0a7585aea6d6d6404e16e1db84b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234101e883fcaa5c11aea52df846776d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988845c32bd74bede617771a80849570639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f60aad0b4300d2f81ce9d43257ffb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9866cbb509e3d05e5e4676119e98b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da4167a04f184d906f604033f90ec6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929eac31c2c226cb96b1d1badaf0dce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5043284faadb265e43fbfdd39f829c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ea3c65231933573b6b2b66980809e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786b71f2bf1e43002c317bb8544e205646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f084e011f4ea51a4d1bbdfece8c7a3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf690c32f79796bc7562795c72aed0f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34f27a5da99472efbc68f86c96e992649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdbbba4ca62594a8a5730e76618d17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d661682451d72dbafb22d05b75b1e6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7513e335bb050d188220a8d49bba1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ff001a5a3f31e76f91dd11b716b66653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6f95fc6ecdf49a1b41c7efa8833df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca450928b7c6273d3148b7ea948ccc75655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75f687dd83950645ea432fdee1215a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc630a9fe1c5b88b60f13d9d04d34e89657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338716a974c7a8e7323918957d9ad8d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae303091ff79bd37654f7c3cca870d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f2f920ea7eb9b2617c26917df49cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797d0a7addef50bb51ddd41854744fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01e6aae0f80adf96ac91fe2dc2e9b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fe2eea1cf58c11f029410c0eae742663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f182be8f94ee1a6bd56ce0f3fe46493664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2303e2e719acb9f76206c8cd1eb1ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1897c026f4f07f806ce51e1bd8b8cf9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d6502e8360e9cfddf707ba1f4ffab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb993fdda25315ad6a5daeaa81ea50aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed9481faa372829b51b2f731260927669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdce1ac3d2a56d5b198a973ea617330670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f942d55ffafc2a79c2779fe59615cb2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c89db3884618fbf27bb58b77b754cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3dae6fe74adbacef5864410577838673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2f6e814b27ff97be9ff196c6ee7c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1148b36fd1cef039e4a229c7729da4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b234eb8383620caceb0e348f4479e91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987f7e911f6e4a1a9f43011c0888d09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b244948a07224591cb2e104cde96bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff6fb00cb814ddea6fa442d5967a0d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c624c611e3532944e9024559cf7a405680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7b9950694c157987afedfc5d9bc36681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff17072840ff6919cdc6e2684c27ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53459641b7845808dbc5dc267bd63656683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada2230f5061daf1fc6f408632b9559684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efba4650c8473921bed69c966ead9b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904fd69a55d2098314b4501fc7a57b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5b7ef83cf569ad778281b1fbe4c1b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245281154b53d05ece4569e2d8a38be6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f777d61f29c872b2b666a00abf77f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb1c6dddf66026cd4fc497598afe8b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733237956cd263ec2f3d82ca82888f01691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7446b70c025d54024cfef6f9f010177692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e50c45d3d6b15a7e80052023a6249693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da36e5b1f0f370f99074920c8fb597694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c12837adef78b70e5bbbe5643d6f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0bdf8eb08190a1a70c71fdbb54e8a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a20e293944f2f0461e4ceaae0cd917697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc578b53bd802a7b51d62c1832c0fa8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e985781e0c0a03708e336dcc21077699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c146d3f59b2d8bc27384a0efe417d37700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b73df81a31e968bbb875415cb61938701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e39a90445991afce69af63747e33a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f2be675c0ac8eb87f31f63e0a52d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae0f705cd5376739316da3dcca8950704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e7eb6281e79ed14778ffb8bc6eae8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d5b8040a4adab27174a140e777098706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76b575a1bcd80f37f9c8f8b57bfde0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f3c38e134ceb1c1c99b8937e14575708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec74390af3516eb6eeab72192d9697709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ff924d3bcc78d84c113687e478a61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df858df81ae893f8da992e1544c2613711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2f915de2b2cb3b5cd0ae25cf8a6df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8ac4b3a13f9a7f1073f414d1bb1d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee74231a5f49aee9e65aeee192c62fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f4b26a0232a707265f50125cf60c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef950b901eb4fe38dddf0455792366716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece13064a2dc5eff0c0f7818b0120a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8559acec99b96964a68d274b1c828718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86d0da101e67c99179c6d809480754719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921478b09038d3534f99a3ce556ecb6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a285d5e08327e93fc69e303d0c1192c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e69a2114776eee6bc6723048faf7bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ebed390789adbfccd47de59c594a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c767a0cfdbf816c1c47ef1dd1860f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d4fd73b9f52b3c57d91def6d87ec2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4b8ea1c68a7b8c4ba5ea7245457dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaedb2dee0e2dee19f524e60cb3d394727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4917fae9216515812553bbdb6297221728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19490cda96fb4817e189b19d69c4a760729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe11e264fc0a107069379082e3a7b75730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca915ab7ab21cadde471109737f69b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e211ac3fb27aeaeaa8f3f64365768732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42a5777e996fdfd682e22165d55f7c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460549e1532e0808cd2dc9eda62fad4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5072fa85255653e3ad27fcc2f6cad90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c470447967a7f112fc1aedc977e8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a4347d7d2480794444094dca02e1a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e86cdae46d4d815371f4da4534ea4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b014b2fc0449123f5c772dc20c49ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97230840d049bf939aeaa7d81c6301740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1aa662520a310127ec18d9a87e128741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe87d10297f95d327c6d1f59f18d4da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2832f9d0669753b92d74458fee7a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde57740569616c1f82b8ab59ad4a6a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ad3e5645ff808503b657807dbd70b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d499ae58d7771605cd728c1a83bed7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626040538cac9398d5461e5ad8cb5889747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58949f6c734e8ac5b327099252b3366748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813fbd4e443b3ab689ed0b022c80327749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5903a46e540aceae812b6b56c89925750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24479628c3fe38b15a3ca51d33cd3606751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2158bea77b3b0b93993bde836b1d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd63579818dd81cc01367f2b49fb648753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2126501bab69d200981855743dcdc8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95731f39c2d175eb592f9a91b2a6676755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac420f4a3426df2f080e65ba7c6870f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d845a7be4b727db96cec2635464993b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef99926bc147519d58f3c84b00ab087758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41d51611ecee3bf731a91d217ff0d3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>