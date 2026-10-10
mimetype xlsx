--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa9b7aa6a27eef01b422d602932a241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25b0c4920e2beb1a7ab5e61f8d9d272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27bc6d3ffc8debca2a62249d511d553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7321ce332dcf2e530dae34f16089f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645ac78c0c24b150488b4b0ceb839ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb5746003fa5d05302cc55ababc0c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dabca83dcff14be1075d6dd0f61417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f28ac46e19d3b34c4f2bc7d5f5a978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7606cd131e2b46576182af328d3bd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae85a833f2494b47fc47dec4f53ad210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82520a6a393d4b3ff26b4ecd1d155511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb646644a43a69361b1f2d2f0aac2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b97f23ad04f7d85e3d42a91739e0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46a3284b2d430c3dea3c02f66d16e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f020c8f0f75eae3ade11d32336d243615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc78b63b4f17ae587a0666584ee23ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa595a5a3a26ea98db10f42e83f9932617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b356e75a52322c9288e7036f1df3a0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5853e4fa536597ce7b15cc86a09101519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c7e21ec2c91bcc3d5c6a9cc6968d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6dccd193cb15383b2347a54e8330c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511082ce6d922a08b0d40e376d8ccaf922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f178fd5971808fd85f1a56f491c9c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd325451179213186868f6554e0b97624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6809ca99960b1ab33134aa215816725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3992c7ed4749243fe9c918d2ab64e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ccbe033d783f1958f4c045372de2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496442b28cbf2a6c3c15b646c06e258728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d874c9f2549cf3f222820e6e4a53129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3234e10e0ce4eed8e3e487d3b6780b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcfde0abf761705c1d53184f48485c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bc698c744c9dae508a3101544addf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07f489590e50d8b1dfeb5937b6d7a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435923e22b6a0290c23982521f39bb0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac733ac0f8148c0d6afba5c7454ed29435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3dd1ff2664a450107e72f851e857e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858176e924db049f03bee1c13f9ff8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee0dcfa5483515ecbe6051c128bffc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98372fd52b4dedbd08808a18bb2b35e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6132803477296e209ade4f0eb9662a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fd9faccaf4c7b227fa69f7bc5616d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb2c127849bca8efbbb65f267a3cc542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea066f2c27653e3c1b7c858cc681f8e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe620e255cb1e153bf83fda93356aea444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0473e28c28bd6fb8bbaa682fafc316145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8803c42d1e86a198134327cc3d762a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbb049615fcad0229793ac6688c01d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0642824e1c2f5c2d00fc3fcc9e7068748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc9156099ad8e7ff6e0c7089f6562549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1dfb512725ab0b5364ddb6e949c2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe49afd8ebbdacef8c0d12f3f0c58151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6835d1139d61f4eb746b0e4529f1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f0a5de4da0b2e9d3ffb59c43c543053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301638bb360a84ac5b871cc54276dead54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bad11401ca8c698f8248cf3e0baf955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952012ee6d467e17a365438a6d1059ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c91ea3b973a20e89bc913f8db272ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332704a1090067899df9e255005a2ddb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a04dfae4ece8f0132ee6e49eeba0ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8427909a52881f8969ebeb4a9c5e6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199b741c094d643e7978a9e19c2407561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070a714d675eb1e8ccb6f2ebd8c51c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769394456d831919f1dfa224bd53597763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06615292fa2f84fee66d5568940a5f8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf587a69369fe9422a73fe9385a90dd965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a11840ea2b7b5b34adbdf7b18f61866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c6ef2825eee59e35abdc28cf5c51667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da33fde52c3b6209c5bac86579bed9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550540549d8325a5e1e552e97bb9edee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fd3afd2a8a3289f7651404457b68770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77740348b0b7db0b554b4f181a8ceb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ae58e5b5f45741c8fd33acbdc4a7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb690ba5d069c0c902183513211feaa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea272d766062f3a442a8c13d6f2a4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05339b2b3cc7910fbe81b7391962a4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5cbc6a1bc4e8d899367555f86181176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631057e4e6185d8312aa3b2790930ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7e32f930ca05e4ffc32c9260d7ee578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4160721f2591507e5a9710767118879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311673406794812289f07e1956b2c7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f0e2d46f4ec6d52bdcb24977f8db881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0ba118942c8942345bba67c686c9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877285bfa89ed5c05edd7dfb78fb2bd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b757b070cceb5afa1bd4c7b06ba4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d058a1b99ff0ae84e76354a76b1d0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7732b6e1f88bc63d9661d0c2706d1b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208ffd58253855802905af9be44557387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a756d6ec948d98cce42ee2bb0cf01088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72077687562dafafbdb41af6fc98900689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dda1032557e458b22a2db6437f71e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b069e35a48e9cf00569db6a44d01d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e244bcad86d5fbcebcaf7c3cb0702392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409c7dabc7dab71362735471a1173f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a6f914f76e7de2a658595f386399a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e3a73607e39b7cf53eefec728a13895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b268fe600179fa1cd86b5f158c900896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02ee19e06636a760da7d53a7a5e8b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da552842c9a461d089761f610e401398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184570dd40c141c2e4905579b9a1ba599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb7ac99b8263a535949425e6a5bbbb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a26d894c98c6d46d28c7d95556d0f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2b9a5e784de1c900805afa18b0da7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd329775e8f33f73f23430da8dbc17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4082278152bda0cfea3f5e48c2eda1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65d8eff0fdcf09414a4493b9857552105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60005d9e86c70c535aaff1ef58896689106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ce6df0054f958850cbe8cbe252256107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fef514a08a098218e741443ba1093108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964540c5d7a76a16df49cd333291f30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708f21be35c784a490ccd1467d71693110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49df2314cc089012f74e5ae163946b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b615b5ef37c46db52ac765710a3fcf0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4cea68f57b4a078c8e3e63fce33c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcb8dab5f4cea845d75390594fd9eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984b31e31b9f59a9d4109785c9886a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d9ca82d7cbba0bc1aa017760915c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814786dd325dfc74347d6697ef5fdc2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f5eb14615c7bbe563a85870c28161118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ed9b20038a29c5b75cb8f64585210119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02963cf0741187b6697550e73ac88a40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b20917316efd456de29e33d792b79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add24f6553dc2ad9ddcff9894968ba0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744d744aa58837ec4bdc16bae657182123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409224b4d25e4060789dd4936df20eed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e443d6d3f70ecb56ce6e47e250d50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427729d1b43377b13b9681a2123843b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196288d7dcb28cec4a09c0a7deb61e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa345556d033a1e0062c3ffa618c7ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d43b867f82577c8acf8454b86e6b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1216d61992ea859b9e160b2e55f44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a0728e5e28f467a639018a6f90947131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abbaf08e9a6a4736ac81c7f0310371132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50384ee6f0b534b7c6fca71663168c7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fbcde49633beabbb0c6edfcd6888c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94fd8fcc6e2b522c8ec3db3c29f2b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346eb2ef106d6ccc15bf11d8516b14b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfb71dd9b86ac5c7c7095baacd7b61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6528e871366b236b7b8ca8c8823f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8b70182408fd4474c81562d9f42bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b53560717522dbe1ed94d154c12e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8278bacf5448e474cb3cbf242330867141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b4c8f3640c1e44404a24af893c163142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe3789efdafddef4d737becc6d63c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8d4a7435ddcb0efc3edf5017e30ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672535ae8caecb1226de9d28a4848b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832a9af03bf4fb13e90629203fca298146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c0b3e1c4dd8e700097870aa34ad0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e4607013aa27ff64bb72a805ba195148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b77c612347416575ef30ee8d415078149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecfb19587a8d904260fde0a8fe37d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251395a035c54b7fe0bb6b0ba871ff71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e7b3b7e1f8d4246d807d337dcc003152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036be6205aec06da8abc8b9a51d265d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f14d794c36ed7bd4210543ef56154c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec156df33223d001aa3a0d23902e28e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260339c9a138c2539691401b21a51fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b839013aa646e44c98d1d946191918157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa28a1c4397c75e77fd27ff5e8616e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca309a07f555057b32d40cf53efc5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00807c9fdd752f0de83b4ab23afb4f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5a170a9d57a44bcf222d4d01e8c27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84db32f7f863db0f20164754e097e15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc113c13d6a87172f606a745f4a84e65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dbc37a9ac9d7ebfede546e1441301164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88144e68165f2423dee2a807fb553f35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436acd0d005323474bce410ed733666166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129490782345dfea6a415844914f86e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc412c4f8c4e73559f4304ffaa4cecd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6df238143d7fbc55c7d9f0a5744ab2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75054b3a37cd788aceaf3aa11ad9d5c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fae5fda79a736c529ef3511842746171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59ae9886b9805452d0e91a001b4dba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc141067d8ea609f00105798724246d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e459e5c38f7588b2474aa04aa1181b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84b37b5889bf20af3c90ed90d9c6d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2108295cd9c0196440d0180ecc976176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21225d237523d9c1452a947d317f2d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1966d5ad8505eee4d2047a7fd1f2c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2069d0b75b6fd8b51349670ccc99af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6a6de6f38c27f841ac2ca3ab9314f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb7198ccb278b0605c0d2da2f93347181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a062a8e5cf0bac036017b85c9bb30ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aed32a9b62dc2d6a46e09a3b94a8a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4ee33258c6791f472aadf0e224e91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d8037bea396d6eaeb2fd9d55e1cad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a50b6e746b3f6766b005d1b8b47331186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31e7fbf2980679dd9e4f495690d96b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf96043c584638b722ad4c98cde0913188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0d9031828380849192ca9c39b2ed8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008f8defd63c9fb7a7a9e75d9c4a067190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b105bf85bc073764437bfe048adda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e745dff23eb28ee89d6bc0671127288192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe9afbc9ea29c339ba2c2c596a2f0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394dfa2c4584a60e016be7a859589f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465bd8b99f0072a83ac297176fc133c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32588d9a31ab681f565b687b068568fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925fc4872d76088a5b0b01cc961cabc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce435d453904c6aca1034edd5418d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f6ad7dc64aa5524937f67a9f09cbd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba6008c60fc5d8d8ed1d88623f46b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e5a8e5d066c6b1266acc5c1efead6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789670926523998220614a465b0f200a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b45baac04021464774140d9c064c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d37058886a14cba4b52a6fb65e182c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f92ba9705d82e3e3832634e00c4cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21bd2ffa623a0e1a97f2fd41e9b01e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec187f48709883d67f33aa5e617a922207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fbaf138915b7b5921dd3f6e871398208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1947a76b64ebc1ca0488d0c94deef3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c763542285beba1edbb48b8a05640210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be8e3d5815958462464700f0cb792b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9e112dfb8aae7df9bd7103d8b8861212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17c821df0178bfbbbe0fdf275c0fb9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d1f900b28f131bf6eac536c0711eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87afc9beb8a4b6f9a7e8558a276b081215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10f46d21b05c05c349de509fc95e0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca614b89fe7b1c599fb991caa3f11c3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a331d4c62b9ae229da096c7d4c10e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369278fc5838e212a987504033ed241219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adebc37382df9d1a3e24a1cd1a2580b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a669d0989399d627c33feef42b19a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd0a3ef1ad3295bfb6922f37a77e65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a4071c6ff6a2c87a82ce382e3cbe0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa43846a1a1aac2df73ce27ee556e2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503e1ec2a01ba58b6cacffd2b20083f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ad66d68bfd785105c1764904513be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5228ba3e3943362adc0651df39b209e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef57b269a20b631117b611fee04d79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3996f17b47fad94e5cb3e95d21a4b5e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961340bb3dc1efd74e9571b4eac7b758230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a613e81f0524723cfc12d5f337d2433231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98eb06cd2be9a2d913e06b8021a638232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc48bc53f750669ba82e2d608ba60eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005b644d62224bb36ec52f5d1dfef5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c46745ccd7962bd4939fb092f88f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f2b0622d0f7da0fd326f9d66ecf6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a0ca214fc97018cdeee3ee504aa3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856b38aecf6183461966b7adc06c9ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceb9cdcb04daad1a6acbb271ba3c56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c287a8c57594f81e906e09cd0fd76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d791c0d6d5b58b5de2ed7828bb93d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dc8d29cbcb907b068b6d5443530d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c4ba2e2a70b1147fae3157b7af57e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e288280edbaf6c2e79e5ad2fd2e33df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725ce12aeb447cb8c1033a65065522a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e55afa470f14d237ff0581193f4fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e0095fc8a9fde59116e130e268417247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93288ec7fd37bac1d488e1aaa12e226c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1f2ab0855b2db1aa067dd4cfc7971249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9d59158998176c1092469cbb94670250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52630e0ded72482d5ee5ab349239a1e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6ece32414b78408abd2749472f5b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bf4c98df91ba6dacd9dcf6e6e4a34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcd8581ca37bf3bbb12d270546b190254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02258a2b01d2cade8cd1c5f341b63bb9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26193645cb994a7830169bcbb1991b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d028e69ae7e29c61c22e4972ed6617257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39b9ecce4d32102ced0fc91226d81a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0585d5958e46a81b19488efec78e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69d0fe949e29e487fd40aac59d8b04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb49f0276b71c3799d0387614706bfd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d71accaa880e0d9dd92ebf2475311262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8f78df189d74bb787c2e3336c14c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11b55031659d19695ac452efce65c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f425442d3a9cb9f403342ffab9d803a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60916501030f0263a1ad8a2549cd8f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9ed8398793b8607f564a0b1738e68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a13beae4851bdc6b8e028b99738632268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd74e8096325c741e1240f5672de3fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0570a6ead9b8c0629c8ccb77730b7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6998600a7a0ddc906f2f4790768ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb6f9016e1bb62655ef896452e7d1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9093c6530cca5f4e200f5e123b97b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309c7092ba594d5d42f522fda88ea5b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4407d08951f4a0a3689ded211255f39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4e21016be422ab525cab34ecd9984276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98336a2821e97a79c759ab350518db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b1797d122a5276a82c3f2c0b06e1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84959589a81b0109cd58ec9865d3a3b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6d0195f22d453d68f0ed84042afe6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37c9114e90d34174034c4ada6994b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0125ca80d501e75be18c34248ce9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776239cde727bbbdcaef5360175af4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b4f34715c48b11b2a208870190ed5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21188c482860af728dd977f6ba144d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7728dd3d3bb514ecdf021ab363c49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dba6bdc1f3d0ed872e0550b20a32d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806b160c5d484c1749cd07e5412bc0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082949c87f123dbb841ffbcdb249b028289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad36f92b347586f373f6794ee8da844290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfd71e57905074c0c765f77ce95a56291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701c3851f8bc77b1b8132d3e7445062292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbae3e45a86e13b654bde9b06bc6b17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daaca360d46755fc657c76188916fb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6b486b9a20b41028bea777d1a356f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6b3f6a950a36473909243c31fa4a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673c34b14c40db6eeb7ba8a09c0f112297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09389885757b77a87123d27ac440707f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acc33cc5197b51244809e44f85ed1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce99ff332b1ce7b128b19ec72fa5b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a73fa381f93c6136474d3c9a7b903301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b23a98640684bc5ad969856c7b31f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20700a09649c39565be9c5e98068eb90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4705765d42926a3e5107adf46f8f04c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2b3f836130e5e52ac6cd368617acc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f4e4e94a8a293f0f19146057763eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c208d043e54fecffb44200828c540307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be7af97b28b384c01a2ec5b6df79f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06b483b1992f9a24031f932bf6af36309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840e63a085ebda2c74e6eda0f92dffd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9d3e9d498a14d750e176adb72ea41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b6f533a479f73968186fd09275f2f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b21ce0b114d99d2e53d1d61bfc1df8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cbcc73dfe72cd702f91a7c732cae4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f1b96b4e6da3d209b7c141d92768f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212d3b9b4df959ff1a0013de351cb7d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9daec057b0468b126a074a94cbeb7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83468f75def6ea8172c31965139391318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb401fa4ca5f8c6d2a302d7fd67d10e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafd4965e051117c3bb812b21f19d4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0140ea1cb3fe2b9cfbdc0c63056ddc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392a4f7374b8abb74434f6638e08276322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72e90080c8d46b8d96e25e78d24e03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6291a3f1feecf49ec7a0d148de05d18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae031caef865ee5a432838d88152aff1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab937e10a9d6d929fac076e9cd182a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab18e9a4d29e819c896303b4e282f8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fb30dab8ca7ae6decc1562c7ac85f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070026b290b01f0f4da4ef6d02f7dd98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee35ace3fc1707bf2b94c1b273a239f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540efb7947681b7a596ed948bb80b574331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7e0ee860224be1f5b182e23dfc8c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c29bcee232c7489b620a2ab6ff25b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb1ca68ecf2c9d5235421f4960a855334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585c316b175b6c96049a48e182339dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9048c317f286247b328597511f8ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bed7ffefd8749594433c60d678f2dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54409dc3831ecb012defdaedd7f2d642338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a541095542d34f0537dfdf59011de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b362e569e7db474342499ada3b08d23340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8b5863277c4851c993d218e57be19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245049fe50598de2d35a49625a1ea006342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a67aa5607019372e5e7bf5e5fe1ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a530bc358c218b4cf5acc1b81532594344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c17a70aeb397986232a3ea5a2760a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163fafe7f6be43c153fe50fa23af9ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c189d3974d478ee65d6909fb3516439347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78daaf85aeb2d7314dad0d2a727c70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a8c2a31a468929afd634620fff738349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe1e79607815b4c1097e78d9a17ef2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef47f78db3d4891d02f6c282e66e63c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c8453f5fd56667189406ea41aa8f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ec6ea44b4ed25ba67a3e63562f7f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d0d59ec600a390e0cbec6501b6bd4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e7a47833b74630c44f31723b91a89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548cb42c746067baa472f134519926356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc2160d14ceac67d6c0d39c3f42839357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d14f2cb775b4547f357616382ff985358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8001cf1c7962a32bddeeaf37bfbc4c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f94ff5c0e5f987c3b18ad887fa3db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b702c5c4a6807fd43b7fb4cba4d36f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f00e7b48831fb4b4532a47aa8bbeb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee31217d7759a797a9d763f2c95227363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4d3805663e1839604d574da5515b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed798e59373aa962b3b00ae3501980e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c40f939fc7a5454ccc2eb030f2ba8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a46fd2617edf4c13aedf5c74e83eae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732530c04aa4eb3d2dbfcb56b2e31b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e5c0ad49bce95015e0fb9f34ce912369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898410ef8d88a4e81d02f786fc91344370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeee9f2b8d7c0744ef2c0853de35ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea13ff313e27f6bf8b7e55d55416e2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546a6a71ab3289952f3fa05edb132a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736bc0f104cb464f0521de7f73a9622374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3c70c231bd7dd085c0d96c1f5d033375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ca5e972d269b1bb942dd3b2e87b93376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc48a209902b42c828c64ba6f9fda44377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ddef6886134462b77438bc4795b7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894d00328f05cc43ecfccf4cc9b3ec9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15e4c66ec124a53b8a1048e4e870b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f8e9ca5f409667aec5bd2f9163347381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948571b92c45847a52d5416df000a11382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36163d150cfa9ab3774938043fed803383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a8619f7bde030fdf431550005a6af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396041b0e3e9e0c9c5411904c119460385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35add903143f7cb63bc4f947e635414b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481a3901b033b7081d241c8c18713db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6e98367259f186b20103a60be5101388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81645f452db2ddbecabc100f5c3c6b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8296f9254ea554b0d04c9887922c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355313628fad2a554757016b0980e2e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862ac88bbee3c5837ac1eee8344a0d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b72708ec918b01c3b44887a94ae6c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074430c07e65bace62426f3719ad01b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d5e3a84484f6efb4d08675ed35b6d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcee6c82b677c07cf60760fa2c3e09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9cff4c91b5fdc7bfccaa4818e7e94397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4e3c0ebe3a0a6e89b3d43751a90d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94779142cfe29b3a3316af0c963208f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7424714fc780d2d229480a34190a81c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268193b7d35c489d6f22d42b8c60e39401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034e14c3ed0098699dc654c28d92c87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30c7b3f6c788776794a4a896cd2b00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae3b49277e744f6bc20f56ab85498a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefadf6b59937f330acf7801cd76c8c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6970555ee9c78c7b9da2c0be971f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f30db4ffc087360097c10d534b4e5f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53ae2428e06688486af1dc2bd0ab20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bd7081a25bbd9eb5c33447ae75dfd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef67aa5851b461f739bfb2dbf7f7fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2002394d5e39a3e2076769584dd6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb984c619063137c5df55985321f20b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe178d4f17d92883ea47f2a06d7226413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca898193f98bc999276c22efd322831414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622000819ee78ebeee4fbbf8be38ee5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa345addeefaa983d6e7f3ecb0db7898416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dad5c47089d4156d4a803ee3e33989417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d972e659e0f4e1f9b086d7d47f4e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a6607024950996e37852cb352d4b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526a41b78de522e3033b112d3fe5e58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f53618345af0b76bc66ea268e3cbd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88a7f59b3edf38a0f30194ddff2df8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108980cc2d15f985264a0b3a48f5ee10423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5748fec9e135a5db6720d91108e4fe3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96950ea7df928d05025981ca7b791cbc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238ba552cbc0f2cc14c0598589272a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f89c7af35478eecb627d9acb498710427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8e0946fc00432f037acb5dad295ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4731d2316ee91b0406beea8c49a1a4f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9ecd56e1e0a1ee4434d5d224e35c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ae26cda926e08e62027eb0dbe2a57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c45e841180b23100a2e18cc62c591c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c430d01e83e0c5e0525b6898030dd3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf282c2bd9d5e5f036e06862549f57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab5030dace6bfdb27f88b799c9e8ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff358ee24f7fb612b645cfdf09458443436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a307d9608f8526a43fca0134ddabe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eae3f33d465b853b31a9bd2de58503438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db7c16e66bbf16a4c351b63fb60c31439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3dd0fe8dd5f162f944c283bc645fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bb67285d6b7dbcb4bb6089c3ce553441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b4f041c430d3c542d8f369b8daeba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb5f27fe9dde5f279e02b00708faaa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b51c67838ff9a9a0af515b974689b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4cecc5b36c8a3db6b2cd7584829f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b30a09bce681e455add6d196d54f51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288afa18bd9d2d7b3217432aaf8b0554447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dc7ec44d1cc838ffb58abbea9b664448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1771af83a12df46a4b638b21204ce0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67259cbfef15ef0dc2085572c3c3a564450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db2508fb65f79ca239e0c703c782d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61db212bea81f853cfa38dcb0c7feb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454772ffbc30aa6d6d2581224c9e939453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e83218091fd0112a608c8a7471c5e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e4354cac0dd32d7cf2a22db87278a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a77925fdfe761fdfeb206aec589b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68551d2a79ed1934b255b2256cb6f4bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed65ec6e56c1a5603c88e3dd47db00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bea022d4d927b26fa3d6b9cd0b299f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669da4d1ee8b2a8358320c83fddef48f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd505525b6e75acb88233486633928461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d858b78a787fa99adf069db60d4c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1d054f7542f9814fba699038e13a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee683268c584016bd922019aa1b2a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfe15a1b1942d69b2aab2df0b5487b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01afae0fa01b4e19652536ef66944e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299d1e38b62448d29ba71c16d9799df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b71ed157606ff4d71167c4497d8ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a14470de506f25b2dc88a101baa8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27a5c4aa8abb78f3278f782d6ad038470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9719846a11ede30b9c424c07d63e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1f1dc1602175bb676541ca5f14f81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda473665fdd852d5373e65f50a8d887473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa33be3e01f131ea8a4a96090d6f72f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838a75a75fc87c62686c5f3463fbcb0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc37ac27f38685d995fe1951c2a5886476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47946698b46963f848481ff7dc3eeef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bacadd36c40690d95b12437be5d89478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7c40cb66d3b0f789a4e8e64949c5b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b853eae91ab214f671126ec4292ab38480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab896cac81f3bc528789a478c482af18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca3a1f67254270884891980f806e66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343d35e64d782bb75134ea90d421edd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f35ca244dc6cbd4c93fab3572f67d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbcdb49e36d7cfadd4bab590f5596a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a23508b3ff3aeaa7868cc3f8eb14f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204826dec432561090ad4fe3adbf8579487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3af0a87c2c1ee96322b7c2aa27e76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d84017cd9b66de7a18088abb4952a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8dd7077178a3c4f5021b100b3e6f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c566b52a5805858a21e30ec5392ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90655226ba4d9bfb13df4702416c3b5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dfc1e33678e81d5a38d79344167ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd21cb7e755b578d081f58e547c0cdc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b33a76476fed9b0ed52c5c81d93881495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5eda5293c7def24090e300a08b496496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33008537327c56d806902aeff0fa9c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb47f182b7161b9825f990acb45cf6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ea09083ad6112bccd7f7260b4f612499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f8b59325623dda348d077286e989a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e224ea09a798e2447f77fa2701dcd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b18076ed1fbac0408d84c04021e614502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872eff9f851a6cd854844c0a5464c1d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43257e176e3eb30fba2410742ec0f3ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553717498e6f0c7c2edd196c181a32d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d42035e7f82e7f861bb179efa985cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d4d7fab9478eef0e0dd665c1c9927507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17095b2cf902d68048e8344eb00c27508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130abd1d3b8fe051e05b8d291fe2af0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb15748f703077fb5606214d0d9624c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e391c56cd596f5761b7381973b0017511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcace22800fd56117b1395daecbc9ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d695cd8d2fa2895aada935f8553cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46517c1682301f9bc3c5aa08d025444c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bfb8d21e74f03385b47033278b7f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5684aeb6ff3f4a0b969d0f56995ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540804a0464ce55f8bf2b42844e2e2d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cc81aec599b28535e34c48525a330518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be16d63fb663b14dd0235234c2fb4ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49431001975c6848225ae7112078c41520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53e3a7be987461bc15aa71631bd2a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8637293a909499c67583c203637bff4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bbecff181067752632ec89dd392cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b10266bae51133624ac35a7b3ef8e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4de462f1310aac60bb0ff40e62d41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086049694353803aa658ddf2bf00a01526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dee522da52434104fbd55e338207e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991245a9cc056371e2c3d0d8295f8133528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e5fcdfc05d64475d285f835f8c237529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88463d9c3ccbe64117694f7963741d6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142168d7528aed91c43e6c4dbefc79e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028393eefb4fdade8cbc9c51553d7bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239853c0db6778c0cb07e71c3fde5449533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d02c5883f7e36bf4efffb51e51068534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5c93c35d01963451fd2b5942b8a7f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ccd46f4b926e384c29d335a217515536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1de5b3173c3e3f9da0b30fbddeccf4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c27c99bfe33a4ea00feba2b27a96e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bac1a3bf1ebb20ce64b44a45a842d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee0d4568d58e055aaa72d9b3443a94540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c60de666d43fea805d22dee7e64b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f660047772ce0495831ef73f238e16542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fd4e145652a230e15e6e80111967f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f459eb23eeb4ae1c3f3bf4aac5c2976544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacce67a4f22208a2f5e3af16d59241545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47dcc00a7aebc56890164caca173d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9540bc16baf4ad5bd3341b0a8a884a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0194581c5e8123226e65fae8d23afe1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa080fdb98b489731c7da18a7de89eb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f8df5a75878c2dc798f4b1401ea82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fcd806424b613b5423d356ff21176551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c97f0e10cc94afc82bfcd7e8d520e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981105cc00f7886b574adfee2bf094f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07a1d228d3f1c655146487be6af20f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c783f7755ff7a6104ebbaf30a6c3c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b7cdd8273e83d9bdba529b7edb2b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a93d2de60cb8614866dfde86b50b35557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05669d711ff2719fe16d5262f1dc955d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77e334a30e912cbc9964f00729ca52559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8a38364d29981293a254282e788de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf30977e6db2d1b9651b52e5c204fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9a35d6c615f4f2d63612f3a4daf35562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248259487030bbcbd088eb124886fa83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a78f484839959c8b76267713831bb4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb8e02e9bc3ee32201ee841bf03083565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54fcb2d361370270876f3ecf4b90c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd870aaf4a0bcf4ca2316eef87adf5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7f642bd4326784f704a2af0b7cde6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3838b371082486cdc5d5d59f79a1fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97bc1ee4ab3dc879a17fa4a4d01041570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef651b42b00212420e0977e367dff0ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a28633912ceb871a6798c0700e479572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37361fa23dc5c896e0e4a4162b70d181573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53561a0763e09cc8b3df2d820c410ef3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36864dd9887ee99fa61bdef2161d8ffd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca94edbd8daf1108f204cf6d18f3ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c5af29ffbfccd707a225ec8e849bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8de5d648f734b2bea4a899fd89a6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9fcff79cff701473415000c5a7600579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe5fba98c4a0bf5918b50acf3eea99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cfcd24c507eccc575000855ee8186581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839aa1899e8e10d245dbacce2e8b6750582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecf6d9c80b1e558f3ff43543e21968583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e2bd5b45b2ca18e4578e6100690ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3717e1b9bcdfb8208d11cd7ccf913a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702087230f0a877b047fceaedf2bf0b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2e44518b85d465538352bf1dff986587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d391d8af7773b7184115f68a68fdfa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e68336b3b156a311b25f98c8a4277b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfaccfcb5c200f24a843f8b6663e30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e352c09e1a99df8e6f273c5f9948761591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b118ee30da5f938ed1caeff8bb4986e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0185f5593264e740035f5cc114be348593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ca66565bed30e9672ce36e5d6827b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987f302f55d340bfdd1bf500bc33aa4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655ae65e04ce478799493c11b3864de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b02a5b6c7fa9176a0a89c4d704904597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcc71a86918b312a484fb6fa5f104e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770905bdc01de0611c60d8f14880b67599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fb25afea474d1e19f27cd9060b168600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c71d37c954f6dcee92a0af05dbed27601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6e14a4fa3d35aed1aaa51b85683b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0a9b8a246c11cea5d30a466a7e83e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bcd882632d9bb64e5f9ccf268568c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe9e4349f71255cd60c80cbeb48e38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc293a892166486502cd1efe2c217f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2256c144cfd9a2231bb0ebef438b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7877bb8432533c3e1ab76800fe71b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902f99444180f0798a915350b3e5093609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bc02569a1043bd3038a3105dd2294610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606e38e06a6a036a9389a12d1634ed2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb26ae61a3b6e583be1546a98da3cbf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39b3882bef31461a90c80ff040d42b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fa2812da9a2a32e53698b70d891ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82432ca58f7f600053760b88f3e8df7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afa154f73535b4a0bbcfe97ce8ff90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64577a4a24baefc8d62f52ae3b98e0fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd51ca0b35776b28871c9fb87e9f38e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c97cffc7bd1ed730d99e646deaa13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841a00176ce844ab6ec0f99bd586298620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c42399b6c4662b507577dd0a53842621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c932a85133e3b0c069dba6e2e82659622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f8dfa8108d0d912e166b04bb0f9fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee1c7dc232da1fd38401160a03598a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebddaab71aee1920c211f44662a5633625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8b23ccf17edb5fb7075ce5bebd30e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfd58e556e7a9da94758593e6295c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914a7a9b56083802fef13067499c109628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6be60618d703e1b185a1d6bb391edc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb77d052fdf4e8d93f1023d705c6d47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27fdb25adedeadadb6611c057d8287631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786bff395b6772a6c92ecf4b9bcfa77632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa508da52fefe912a9b9827daaf32934633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551372208153246c649f98f3b665bf76634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5b5b10157d23e16cd8c2b97c5145b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2ef6a366e4a8003b65a10cba69171636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff322a0eba9383e0b1b5bf6550f543637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea879ea0445cb19065705713dcd3a3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31507fc06b99ed757bd9b40e98bd40d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d54267efe8eac52e5868848d7c03f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d15c9213f3432182476012d7540707641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e1ad93a5d1471b94794fe35cd7926642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08236ce716e5649d4174f5da7dd9feb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42642f14494b881d7e80ee5983cfa9ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c531ff9e4e3a5b3e31dc739705182645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb95a597c7c8d53ed523cdf572170b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013760c057e4eb41208067cc8c19a9fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28431ef63a93c704376e509090ed2a56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81aa97c3a33f0ee61d2028f7c45ad1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a50f6267b79e35f48e1656a42690ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2db5008a8a49e9808521e35c432ba1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef788a8906498487349faded63c2f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8408d21a7134e8ae9d40b6c269b9f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fcdd121cb97845ebdd4c64ddbeadd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26984fb68e81099a48f826658f2acba3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba485cb28451315725ad38bea4f38e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cd32a1aa8df1cb2cdc31a161c3dca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9642a547c24fa15a2c2b427bc2a1c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf4ffc915a68eedcc61a52ae1b9a1e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f3cca20a7f7ab1e19aa061c5db0f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd1618af32fe5084773020aea78c9f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a920e10898c3bf08d0da6ac5e9706662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08d6994cbe0fb6f68edd04876669cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d18bcccb0ffb7d5045a8147326073e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480d2591c777288721a6e4aa1000327665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b6ec27e4813b3916c114cc3d74593666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486b87955f8e5c8851d906fe8107cf4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9eaa2cddf0810db2d5d73be7683ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3004469c5dc63d8364c1ffd2842dae1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35132b7eeef82d9beb5aa3bec4a815670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f9cfda7e37772ea7d937e1a3d9f29671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60ab9be9eac30b921457ba0a805af5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5b4e1485333f1637cbccd8acc435c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14be8078c4e95b3a2445241473423fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8fb2e84447e03b495a1fe56e06701675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104ecac652dde03d295aa3b2147b402676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2a3efe935ddc7d1575639b6212a0b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08552f0cb2669db5c1f92a725d37b803678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062d75e36ea7202cdcafa4cfed13b9f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f2e06ecf29aa6e39008c465354365680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950078af9aa8dbdc77e0b7062001476681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f313920544cb3eeb0d96640ba38127682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396f42bc1360ecca4bea794450f34c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638cc58fb37ef01f2dfcc683b1a490c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee12af886ee8608574d310be92e277a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ca9a0c788fa8f5feb6ac728f23450686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df2260f0d94111eb9be2c9ea0c949b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f412570ac35958f7344f85fae6e61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2afc5c658341371867f1346c78fc50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31708e6acc2620c82ae69ccb566a319f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b6c5586f8213fb942452769a8a998691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc163125a2fa9a1d1a7a44f627a153f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fabc546db666c36b55b3e4dea5cb53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf99a33c91a80ccd1d35364e73f3812694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc33dd0de6f6de01c0ead86e756887695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb91d339a97ad451f51eca8948a874696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba38328909f3b9ccbf98655fefe5ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a35210942894e3f0f56d6ac62c6a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f22dcbef260ff23128ee20cff3614d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44531197ae7b5e5cc33d45a4490bf10700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf52dec3daacff76b867dc3ff1f9ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007503971f67701e1cb4af46c7559487702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af635d022e17767e5b7f141455d1889703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8554d97242728cf8d493095ba2ec6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e88255e5c753c46fdcab4858d6ba2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea5251d8da5a45bdd3c804771f43a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d0de677a4a1473fe80be6c62e629a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af9a4a99397043a52b5107466190e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1e5d69585cbcd630335d403f25acb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd2663f9aac93440250b43ffaf473d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561d5422d74f6d8fd026937fef584e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5bec8b70e5bc22c18bb4af933a19f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29d8d147ab5d2df8f8b29015359fc0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b0189385c88c9d31d9567083916e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a72908a76abfca150690244e1a70da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a45b05dc9bf3d5687fe9f8f6f0b4bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3774e8c97c1adc7d977e2b67df0ffe6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e2a2d57938bea53e035654cca1f25718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dad3f96faaf47590c3d9887bb17f9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ffc0072ecd5cbf9bd9469617e5f5b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1abb947bcecb5d0c5cb0a1e9288a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7235f216ad1de3a3dc6802c23062d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b26ef8240770993c16fb524681797c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a69636addc47b2b72ebc0af2f74a63724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f93116be507a411e492e39522683c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261d43684adc67df94e188b0e6f2632726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050c3d4c0825b6d49a98a9447b39bfb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195219d730cd081cedaa703167c58127728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85da16342a862965e39ea6fcbbeda53729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6bb96c904c53ffc67fd512e5096b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b587ad58ed2f3381d3a19a08544854d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0913ae3ae7ee35840ad7622d43dac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14499fa46de30114084f59401ef1ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd2d402f37a24e082b14e546b3b555734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c985d8495536e9172951d30d031e47735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111781599939e351ae01ee6161b1d325736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a6efeaa838626c93b9a8ad092694e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8bb2c71d21a1e41e361069d0538c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c372af26137029d78f5d935724b9a71739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7f6d11cb742eb21b24b806e11b179740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847edb6b5a0be349a0a85f1da9467ff4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebec1d0bf8fc95ad1f12bfe7f1d023742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a7654fde2016660cebbcf5b6f7565743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f15e205aaf1ce811f7f7b79a6ad33744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a34ab126e83f4fe877ff64442211b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba0f5fda6746edbbb3208cc22248d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5376a078b5cc2f34a174b7f783361e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec79c67c8a1ff4cfcf457b952ffae2c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea87c1b18e80df3e1e5f41f42f06327749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2aa2396502e17878c208f1fd0f8c2f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38699a94b0160dd7e4a922d67524813751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf1c7e332fda37564ca84bec7f4154752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e732ad3361ce73a8d17f07e61f0d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22bad85e9275ab8ffd66c05d42034d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7f4787a70fe5697e8adc84aa70cc6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeae8ae2908c9d8baaa03b77f5acb6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7340b8654a7c8bf78881c70528163757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e72988df6f9b7811376610d27601e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d91439a9952f35efa80d8d738081d4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf688cc454e5d5c5fca71ace0b53c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347503b9ae7be376c280cb77a894ab22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab4d410da0807d152d40bf02a650423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3709deed50c79775b6f94d5ef59794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07986ecc4e690cab169ef411f38b73555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada0fa2ec56c2611b4dabe6a81210826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8decb1a29a349e17a7aa8e6c71f6cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554c57c92a78105ab46485be75d3ec58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228d605b4298603fc6bd52dea11e85a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fa65d954843ba73d372f79336ab7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187948ccee44c996a570daf134e0b88a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e40bcf394faadbf345796ca8a0036b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e43062f7ea86fdcdf7a90d3337243e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d737433b3311b53259826913b0c1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929e5e58f3fa3c8db9823bfa1bbd8c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e075b42704c66d04c8a4ea48bb7edea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c39ff212489e6cdbb468103e5c1c8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8086d9e980f063b5848cc1422f1098b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8567b86d72903e181425d08ce6af619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3e6e8b55731b551556aa37e7085d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24816f8bd389afe0635eaa5181ec3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37e7f9206d3a34ae8d9c9bac8594d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92ef971cff464bb20de2fcda9df94923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013f911b86026c022341a8476073a0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b34436f18366d3f15218b497da0ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec438cfb73a767a485893a36a2a652126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3271f7c27de18ff679b0911f9b4522927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc0a1f884edec305e9843ba365762128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bfac8e68bf34882fce833cda379f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131102d6747241fe80185982e80747930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63722ceb4915f6968437e945ad3b1faa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d0830eb1287281a92f39332cc172c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593054ed0c0069e0274105d50eb0163b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3d18d2c8fb72a8504f67a9138159034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ee1f9450a57ce10c356eac854faa535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cbe912a10461a2f8af5019277199636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a711aaed9daff2695598a33cfd41937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765ba47e985db91bb1f77be72dce8cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9f977fbc0dff3febc2c63adba076339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe9834b5c01c3d3ebf32a2f1f893ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d0d6ae25604d64dfceabedabd352a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0024074d9d0ee309890fbe9146ff7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a7b8abecab5da341cac497b9d381e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013e3275f71a82e49993c2f26891a8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b530dfc278bb8f2cabb7c0ff365c7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d57ca995409f71846afe02347582846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ddfae8c9ab183bdbb8203799477d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581df391daca4b05b4e2dfbaa11b15b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57e7992c05d1ffb8444d23025cf68f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e08e0e3405838b56d02cdecd063e2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b82ff1c61babecacfe2ead2f753e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9cf4d277e1a8f6cd5b23de2d16cbe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f4c94a3b9eb6b89136ecb398ed98253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4768e9cf0922886376381cae080fb9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207224f21ea2f70e9b0651e4f968f4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a7e82acb44ba044d034949b129f7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addf48b8ca0e79835dc5b734a41075b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e1b6f3bf0dd5876155690714c782858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e4538d5a5f5cffb62e9ed8cbe3dc359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a1112dc42cd6bdd3e040576b24fe160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43be9ab6637145bf10f5ae0e39142cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f011b396d0bbb31a16b0a329fe682562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c11c7abb5adab2a712662ea1fef4a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaad25c03864fe9db2bac487948baf564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b5bc314a39049d39ddaf567cee0a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a469d8e2265a0a2d0ba9c88004bd7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841f368b2d3e1196de817d6a0953d1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b791b952d3101daf913902bcd1b1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf50748b3a7c1616f4f5d50411f97dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9910dfc6cb2f36581ca84b0cf1a264f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f253b1a6294b356b4e5f531a85c5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaea6cbc007b5285016ce64ce9f0b5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5a380dbaeb97e4eecfbfda5b1c7cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449fb95d2b47c563e4034b7d2aa146474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c2bb361013c4c480860df9146d0da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4d1826442e9970524656172fadcd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2446546457903acf392e744a6beef7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d023e8c2286d4ea935ce6e51b8d5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11560876c7092091cac52d4593cc0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d1ac13143877630585f3d768c37e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4391b9ba9c0b574371ffdbee053f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dd0fd0b4424e55d8167068e62389382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c25bac9b878f943f69c0fe19732b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c1e648bf6564a9fb9ff2c9fec346484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29bf11849355d9c424f4371ee579b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a0bc047fc40dc8928b1d8236d133786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199279f7e4ce70b53b8a11beebcfd48887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434456e1ad147dbaedf0bf251e602aa488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a010cc60d81d5205e1f09ffe600309289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97965a8d3f40964f79bec38eaac03ab690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695fc56a3caf1fe7c297ffedb2ccd4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30319ee6cd3aaa2d2aa1e1f7107506e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fe9f04d1273eeb5075782b727976993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd970563efd2bbf1aba364f8f3108f0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893db8fe035803436cbfde4675556bdb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969b9ad9b4e8bb1d1b9b7a391a36f0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010103db8cd519ae0b17189b7e61a6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784b35017935230483f212c00a86e4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778f98e1cbbfcebd4ff4209ca8e69c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84457f3bb8d7d9ebfe19011edc6a157100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e743f48b8d5a6ef36cef6632614c693101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b73a092dfd08f3ccc3ea3afb97f080102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08d0a899ec0903cabd154debf10438103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97224f0d15bd2f513ecbe9aee2f0e09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e166d1035f8ce715829001e1ee4a4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ded82cc7b36ae6eb7a906331c108e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9272bb796a5f257cf1ff054b12d0a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b54e5a6cefafa9ac20a7a0a4eecd39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec8738b9c4fe8ac9048ccbaa82c7ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdbd525a7b3856544ff4de5c37270e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed4daafc69777e483260496b992888111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ea289a7218998a551040003ba68b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b6b3ad737c87fe6abaa3ab78af984113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3b8049a363660d4f1a289561e57ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc48fb2dbc9bfbb0295007bd2bddac9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36572e9ac46ae531a3846fe4d5688cd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ccbca045a406b61348285aab8cc75117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55800e6d2c5e0ea25b2225621dfc2298118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426c4a131e1e3ba17f5743f91f11030119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c758d775f56f5e542c15e805e92637120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04541eb29d36e0d4b6d45b83ab48858121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d49bf2240a23fd2e35c7ad0400798b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38353dbeb23391d7df1ed1f1b2c880123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb3ad85f0af517a11891a952d025a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876da0fefcf6691439e3a509046a3bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60be0d5aa2b56a854b302e5c932491126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603c86bca1fb65061dc42a94d2c5dba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4a096fb64130378cad29c93d0b297128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c06ef896994ef8063a268d5b28992129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9e40eee701561d6b57ed09fdbc615130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba55758e6ff08942d4a505a0f2e8b4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf977d46ea34f6cc1ef6f580508753132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25e116b36969d019bf55b5d80976c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0f659ba6cdfa0cc0639d2b6512921134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e8fb5d73cdcec8383b70243f7eaa6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfddc30f505e437bdbdd3819a9f310136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d69be946c96b4323c2ed135b2684e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0b3e384ee4547084ebcaf46bd1cc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f4f1279c59e58ea198d718fc769db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a32c65e1d18d06aab5a7c12b6865d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f03863f2fa0886795551ca950b669141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868a304edb9efbc3f2516c7d4e9b573142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903713b42da5c3e17f785daa92b5db0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80308e7922d2b0bbc2a133a0c65b4d0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65f9f35f42e029e9921063e30217d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6aa806b05ea4e735761539051c589146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923ca91d680f0bf77c707d46f734d57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432f0d0dfdb573db9c1f292ea2ac01c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42991ccdbc0e27255e25cb015ccd29e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89d8aa24953cd54db903270f12b49b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e948dba16761ab5a2f4f553cf0711b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea6b6a9501c3724727ae9aa8c9133d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233bc358137860fb541d652c310d43a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cd041034e480e790996d34fd01bbe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9653d91e882da19e3d4ab519c339ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02378a1a8d435b3d504bd824cbd2f3c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080c030cfc698fa76a5aab48df607b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46170050fc9c955e3bc08dffc8cb76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5dfddd7b9541ff2c0c0613fc5c210159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6884a88e0e4f9ff890fbb7a0079d76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbd02bbf88589072bdcf20afa92ca0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae5bce882100ccd741cb9a6e4adcde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c11a39013157a5b13a88788491595c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc487d21686f15b9fbdd349ba60ff48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7106835961927190d423a1ef27528ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf2fb562afdc0c50a7988d82da59b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a105e87105e48fff2fba72dabd217c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d702052d71f6d98f078305dafa518e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4530ac15031abe5f079a29bc296fb14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa22b85e8c2b40c596a46b9322f29d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406865fb004e675ff736c74019a2df18171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723857ab8bcaeaee0e78de2171b38026172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c7a96ac72bbf8d5f7ec556d2adf83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21217f1b67b967065c6b779a07210e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a315f22d5bb366ca286aad5adb706d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972b0e4445cbd366562f7aa0a097a34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59626b38135477f87a7c024ba4df98f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf38a495d0b9f6e55f28aa4f07dd608178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b53da10039b927902b99d42bcdff0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ca98ae250f25fae05c52d4374686c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d0a1c78126215ee90278c90cca70e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70101a2792cc5bcc04bee1a0417abf0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10176bb25a59660dab06d36d22dd920183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d47c235bef1c2c355481b60ef10e74184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2e5b2f5fe2655bccb98ef5d6ebaa1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e006c9883258746849db76200d106186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859596a08d064e774540e7e0947f737187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f18f9cb0bf8ef7618cc13752d6e184188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510fe4602309a5fee40013c90146595189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee5f26db50a6e4e473121412e1a873190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaac2d7765ddc449d2f2453c5b543f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424ea788dd1075000200a8406fa55d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b746d0265e2ff52e5a7db629e00155193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18ef01744baf38717e98c927d48509194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba343a272a5f38591df621e8cd87364e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047cca261ca07bafe96946d2ea5b174196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1df42f5c4ef719287d884478d3bbfe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf6d51022e055add451fc981fe52bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcb136c190f1a181cbced4440cb4a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca30208ef62c0b505e719eccca622c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec968a80941c89f04ea38a11b68b03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc941d1f73c77f61a3c1bb5942ea280202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2516a16909c39b93704f725d6fa16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f114a04eb0ddab86c9a0df696e92de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc252388d0b895b5416a35ace48a83b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2279a75df2b3be2e63d5f68cc95b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8058743d3b2015e3a60c6475f147b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b498283b24dd1b448e681c478a5d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a1feef80f1c6fd3a9b6c15e6e1a54209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ff812f83e964f4319ae17c9b7e303210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff19af7f90aeb419c7441d675bdb1aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e95965d0551e29cc6197c7a0f995b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f05600b97c9e0e7f2fb57b29542b91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc706e5645ba269d0fed91524cce25c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7ddba03b6f1abb639a49eb8f816b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4e03bac18a10e7101a8a8f15bd44b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6f9eaed7060556bcc97d191c5ee68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef4434e03462951163685b954a333a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a7d1a2dc21cd51463c846b0572d58219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444a54f6d063139e1c0c963c51e1e8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aefca4e8304f91b9d7098b94e9d984221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876479569c2e84bcd4c59469c7a9cea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f5229c6254b9532fac2ced91f09d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a72dfe1dbf6bcebdbb7416540c02f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161c8c98c190f12c7d9fbe7d32eec0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcafd01c5b54e59008049e747b911d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0d5d32c2fa715b81fce7c98bbe6f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6049bbd723b407a19ff9761ff56d67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab71def622704d6fc6a348076268047229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5407d7e563ceaecc611d051b58e6eae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8642e4e20e8471423a679a2e91ca127231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea78d767dc77dfd83790c19b3184405232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b001100861f83c04242d84fb8968ddd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d91210c0a114eceecdef1a53924b13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d92bcbdb5e82e6f62949708d970046235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445324e2ac4271650f03330f09a624d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295dc362a41081e32bcfef02262f020237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79bafffdd2de9e4dde8e0cc143ffb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad84cf018f0519f6a9a67b08521dde7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d568b2268452e67e4fbd21ba15088240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227040b587f0d0df273ec08624b5b01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed75bfa2800ae05bff3741cf3209b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5416f5955ca0912e62b05ffe6ef014c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad20b087bc85e58140efe13f166722f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197a6f1dccb9217139b9a0f35ba1b7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa6dda74b90e70a33d34fdce633f05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba95ae7981a5eb2a75bd6a5863fdaf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b45fc0598e439983953fd7b1ba276f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe2e9fb962e4988da847fa6feec305249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1f95fc08c592f80bf763e0855f5fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86caf6a020e1e3346813056b9ffa273251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f532af3794d3480e25c5df56d02c2c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72fffc2f255d469df7217d494c670f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e86805f34f3a270d5b5789aab0a7af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82724f9af0cf6c7db5d48587cb5772255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b84bebeeabca4d9a81c064b5162359256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870947ce486b7277703e73bc0a1938bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefee5dd680406ed2faef0f66ad22d5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be71b07beb139076fbcd86d284a11a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223620cf6af0a112e14efb74a5ce7660260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff6367fb0a60ef8fc475125444a365261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdf557a938c9ae8ce130beb2ccd0ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d648ee5537f9afde2f93cb05099a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb13d18d44cd36e5808086bd27e868264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962591ee3b8c400d48a427eadedbe762265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92fd670336d7cd4395dc132387a837266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b1ed2454c05def6fe9d1bd1231ec0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320881aa506a4f4d974a0166031b26df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9a8c39c041dc9eeb90e1e32eafb90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9f6144e2d1b7bb9941fc8eb74bb19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dd94fc6fca1338796509298735eb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbfe7c10c9869fdf6f0686c07ca62d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a0065686c68b0afbe4532f9d9b856273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52347c47c6b778436f8d5adc2eed785b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db1e435cf1eca036e403d47c9192af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20802fb8ae856db4a9796e0c79fd0c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fc680082cbbddd7b9788db05f7a71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bc2602d66865db6ed9b8ab3e8286d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012137de6bdc077d891ae64b2447141279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301228d447aa17a652d2b048d0cbfaf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5feda183130296ad81fa438063bdf6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423644ce7dca501fdfdb754029a03be7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2788df5a3249d3baf8228e2910efb96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27894471f248bc0bbac7166ffcfe661284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6c1dcc5c6d6defb4a7279586432bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4f0c2f35fdfbe4f3247e48337c307286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be3d5d270b305adebbeaa42191c626287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c440c9f95cc87df055de7bfb5fc02db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3785c953a2c9af1732031630c5cee1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e4b42eba13e460b9e4a9d9afda6fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e0681400ee06effb27beb6cef133c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f9ffd28b1473c039fabda805e3a0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a974f3436d3506383718b28796178293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b7bab0d6b7559ff64252c51562e91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bc434fbdfaab93f8824cefcfa1548295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77849b23e7088da5ac553e5715c4a142296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5764d645fb0acfa7b6b13210c3b2a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dec8708bcdd0d0ab66007d4305d9cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728aca0a985253938fb741b28140293b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc0b5215742ec54fe2f57bc52b931a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46bb9ea6f68e79cb740444e64de5a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a218e4925af34784eed1b8efca5d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901b5521b42b73a6ff157b3805f5246303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054ec607b0be991b31ef8ce19fdd752304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232d65d0aaf405c39b3ae3393790139305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62a580e8677e8c460ae0d24ed340c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec2b6353e7a648411d91b5f9ad76fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb844b301a28f8dc722d6bbb5cceed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce665be8a5d73479ac2c493326d60517309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6fbf51255fce564ce1547436c03c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676420cf972fe2a125abf74bb93741b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5cce3724c573a6782fc4781967d34312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d769e8fcb7c9156fff00af655eb21e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29802fb509d8462f1ba9804ef51696314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58c8fb4e65f40ff401b3db22739b66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401a57b279cc2e922181e12ceaf9280316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c97c4f1471d0e8b0ec252176bd8f78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f20541e6fe418bea9e9e1b4d3305e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503d920a4de370b35ad66cfbe9b293c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718e9000d8dde7789123270facfc3b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857384f4552753c6f05edd2f88cc53c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb7c73397b6759e460215581bc493b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e004d640c4111863e6d98aa4a76418323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08189de3794ebb08abfe772b90c109324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a76f83c70a3bf4c49c8bafbf4fa0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927db4dcd798b245b8990cff5657820326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb3cafa4e9094366b3c17fa61d5146327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ce53c37a0615926291e1f495b7e2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90662ca083536d583a5b844f7a4b352a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69592225771e71cf23a243aaae0146da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1325312f9872af45684ed5cc79767c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f50e283a5e7512cd1ff8ff3655ace7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b84fb7083a336e708f2e26e4223120333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ff5f3e2330139c6723059801fd177334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2e6627b95176a9966288aa99472f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6918ffdbf3d043070177ee066e79b6c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfde5527fa64b94b58080c9642a58a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590c39ff3fe7c32be4447b4e4eae1b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983341c31cf5e385c3cdcaae88f8f34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b70b50c5f678fda81784ef2d0a1d9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c75a94e610b0067330a7fd55d69d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed2bfe92db7cba922493141015f813342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598ee25558e2d96ce8701d58be7a3fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbb7bbd21d861438b55110b96e952c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f266afcfaf8dd113d0eff9901069962345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd75d6e123689c5053b9f8ea912868346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d62723fcf7cc37aad1d15edd1782eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda9880377cddde16e01b1778961587348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0594a2dccfd3a878b7b687f6a4111a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e267daffaf951f27ce573b945c39dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a736660907d401170afb0e950d754d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9870f2cf80f4170e1d07325774f03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2e9ae15381200fbc195d77bd5b06b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712f0160aa8b7b45247da3dc93e896b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf4b149e11aa689598b6912bfa8d7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cffa7519e0b627c6cb0dc6e61eb67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84927a1fb1c1c4bcbad5df3b4dc076357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16265a1cffd7b312fd2782b401a9f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3154c091feb580211285f35779fd1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74ebc4667c19455dd2a77a5647ee4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b36e46d238739d55ddf34ab9d7f00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d7df76f9b4d898659aaf84938e588362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9233f9fd1b13421a7e6ffd3812047363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7880a02112a8e84d8b92dc43f44f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faec3f690ea3971caaed28d5cbefd51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721699649168b75c7eb9c16fc08cf48366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05341d2b43e7f084904030d8511106e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df378df729d12647155f6a0a6621ce47368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ce4d625f01aa45075edb6f3a875ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd209f0a1dfcefdd5559b1fd1d2d19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b2c872310380441a489350a1bde63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e45a04898d14bee12978ebdcf89807372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98058d5dc2285d7c66a40e90c5345d69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53bdc375ecf48587445d6351ebd1e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13155aadc353ec171db04bd06d82a136375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82214417bd358dd542c1cd794b5461376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ef9cfef8a9f4471d918837610f8a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbbb0a4eebbe2d34092fafd43d2fed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13095cd4f6b2a605166c645e46cb9e28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121577960e1cf454c63a3ecdd5ce92f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95469769692c1c462f2c47a5da92e21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba98180a7cd2911db9321dd23588bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd99710cb976b66625cc2892ad66b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a48879270094a66e543cd7646e0ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f035cdc10757cd1750f5e7fef825327385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a2eb44183d797c3426adfaef1db4b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002df9ca4dd2cbbcf7fbecff8c0aee5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009a41e6c10855e4bafd13315622ebe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a7f3c541997894fa61e27a830626a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485feb3ec5cb6f8be75d9b6fd5196174390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e89edf042d442b97357f16de971c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23721ecc0b71878a6154b22c4045c0f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd98ec012b9e86fbae04ff47a0a41e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a72594a7d6ee5df73c78ddb25da69d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0f1975e04371d3e5437a5fe03bd8c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c77d175c17f6d43b92c4068657f464396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c02f30d383dc8123a7dc5f33ce1a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bd2eafcfd32b7d78806740a6cd36e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cf14be20a9530ff442724f9e23c39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126e8fb758077b1865e1b212c323815400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f74f314c32efa02cdeafefd4cea7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cdf24c559731bdc3b610cde7eb430402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c26a379b83bff497c60aa47aa87c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e1190b080dc09ad4824a8a0595fcd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f58a3806bc6c08f10a577096d0572b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddad4f950414d092468f98141ab2d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a78f76d153541d14a4f08077fe502407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9436bbf3d433654123047418afdbc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316336ce34eae4b5c9c8aefe07e209f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c68d855609ad60304d84f59adcead410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb429608c3c8545fae9d634e3e1601ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fa06251aed588742c4d06bcf3017f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cfc9d2ca808d4c9ae50a78905c266413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3171cd4f1cb4b8f8e4023085a83166e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c1205bd6ddaea30a833d067440813415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8c287ff223b40afa3471bc872a00c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d9abff9fd33e2761e40694cabd014417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6372961e37722628ffff2a56bc37b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf441a3d60ad55a172ac3832a870d59419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786181033de0f61f7ef395908bb4a03420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da438c6295765d500918eccf87618a17421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c20b1d5086ce608b7da0e8ba27c28422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a21290f5a3b67d64feb654080da84423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcb394f451f6409625e60a1c72f49e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c24920fb32ef08fc377367ded5907d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92f0b7ffb8eb20981f8da29d8756f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b7ef4cc1dd197291fb8478b3a5037427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdef0c652a3fce2bc831e376fe2b9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c034667cb5dbcfccb0969298ca2f5d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc51472b93987165f76d4196c38cbae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c7362ca840d216ee67e0f21fd2588431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdfd913da9b95bb792874d1ec39c5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b12026f4b9c0eac647386294448bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44846f22495f995f1b06e143a2f8107f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a334a1f01cd03ab730009e196b274435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24255e0dbcc9ca211395ed27fa8357c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b862091bff18ef1be0a9391e6e210dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50ebff35c33e5cb6c6149ac7658c4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae3b5b5acb891647dcb8270dfcbb78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003efc1ab61d1d408c5c6464c621047440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733334d10e93da189496091fd82f58e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036762bd5fd76580ece6cd21f2ea3e70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33103e67127dab0e142b359ceceb48fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e504c48708c11ac10e46e2543046f20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f0ed6f1fab8310e3aa9be2353c58a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0fa986e548579dae43c482146b2ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035478226d0e959fb0d2969e00ea45d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435289a7d082a873292ff0fae2b33e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff77df0d83dac639d6831441e2e75a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e94806089f3e17064d7b08bcaacee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d8c53e9cd9e0ce603296e4da7183d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26469061797bf838c9f1c63d39d1c88452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b6bb25331de959464121f804aad5b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d1ed66defb79496a6edc030cd6ba3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852759d1de3e79bc0c8502132f5c2982455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3268d2db8dbefb0d9a91ac70073627456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1871536a2fb83196c14ba2af276a1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221d27226777e7017070bc32e32d402458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d70db2ae07a2a2e2074c7749c69ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0536a57508e8f14a878e48ac4139f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34421af7356d6f49b7151027d437052b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd337bf09fda4906afa3c3c3ae1625462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c109882fea33870b131a6a732872f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2f51ab9b6645858923f84d7644868464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918098fcbbe58bcf8957af088392781465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130a0e1f0758f6f056d9f1d9eb605b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9f455c54f3e4577420e94a3be29ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf344ed24ef616b8cb6f7e366a052b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02a2d05828bd152eb930e3b7d531da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c5f70d9827434090d96072368a44e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb126350a2217d22e5fb874373ce1bcb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b7971b4b705ba8cb198860c69cb19472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888eae2212ac4acb703e07884a53065473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d90a5969e129d2155a901bafa06c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa2ce4e3ee01eac244497c2341e723475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a56f12d10a3a3e097edba87f1a164476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdad1d6ada33e3a68edd2338013c04477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3bb246bd37f7db3ece9b87e7e1381478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3ee8292137bd1d23256de1fc25adf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934621575363c44209242c1689a7166d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de644642d5a63cfa196c10a798747f0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625705bd0c9dd41d55f8d59039da7d8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f67f12a2b2aa195b0904914d54c63a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dda0d81ad62dc353e84dcf4163ae6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bb577f54c0782826d000405f7a6b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9609b39a94eb1f04f435dbd599ca5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754b3c7d6d1c997aa4451badca771ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046402475815e9d740b0e8498c9a8176488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b96c0072b9eaa4b9dc8cc6c7e79cfb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f09cc6a0472ab4ef2a27073b3b4384490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27923a6355534f5cd6eb5e8ebd3dd9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d8ec50b88c2b396c7cf73bafcfaa7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e56278643e3cc06748ab25b39b79b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf06c9dd20e8a8deee88590e6db849494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2031761545c1df5d9a305674b9101b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24b2294cb12ffd6f6674a06c3dcf19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f3723a511b6e127f0f1a918757656497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d75e3494ad34c154e78d4135af3a04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce4e70121a4e12c282286bc2dd332a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2d714958f044f860fe0e12be428d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da329f3c4b95655b1cce73ecc7d96a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6e2359d16ac836a80fa79ca4add0a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cea8ba9a452b90385b2471117a281a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803adceba1d6d366a2134c5ec0cdcb39504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bd6a2c68e974d8b84525f4dd63392505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f01017bb13f00f674cd79d4d7369cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd1fc95c9200b0980c30b3e9941732507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20841c7db0c82265cfe7c0e8bab603b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7a45c47e861b582f701a36f088083509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2c1b28fc0f68fc403a78829b981e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59bc9eff6dc62d2ef97ffabffc791d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d796f15b38a3006b20b3af140aa0e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3efa3c8ef308449c894f46050f8eb7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69fc3ea8e79314b7260b77f158a750514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2522aa2cf122e7a3dfe5db276c3ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de18bf3a5849d07edfc444ffa2e9628516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec743791b21a9f638eda538c5b98f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cab875b84f54413c66cd31178fbd6f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afe2c7afcbe1b053dee4ba5a04797e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e088a56fb5e5213f3e2b8f26838c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57f715d13e6f6ae323f51ad734ba7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aade3e8bfe80bf38a55c93871af851522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415c420899a2c4a23f7b750fdc7d4a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd297ada5fe4cd4fe8d3e5eaded252524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cbdf0d963f679fe62d826cc473ee4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d676f98941ef723d826ea5c896e5945526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288bfedb8057aef08b96e8c14dd942c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233a2a97dfbae2cd029e26cc1f05c08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d63f6302ae661088c4680f56643366529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8514f4295c366aa70e3ad0b0bcd68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac90e3719c63330a7f6b59d30dd68f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684acd140ce1bb749383bbda49a5f3aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcbfe7143c01f217466bd0f0d3cb1f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ec0a8d5668596ca3d494507720db0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b963cd84b782d871e17a8a801a966535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88267b3035305c5cf4d213af155e71b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d3219765669ec6a9d4beb51388b81537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732572beb896847520831c984c28cbe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70471e401a90260ebb944902b84c31cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe615e4fb9c6da21bd4fd6db616983fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6697c64278fbee2cf1c0eb7ed19977541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a28ffa5611eea3cc7337d2c3b86f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf9bec662cb7ca954e5fe3b71b3e7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d11e4f0235ea2bcfba1d24a21540b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56049343eba888ead851ee52ac362aee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52ba24dc89453ecd213ba60df946e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f769b1434ae54d9a19c621d6ccb834547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee555ee0e1f9ea4feb3a05a184f83e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cff887be66b6b53f445a2b8ba08b3d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709668054097066832603fbe9d18505550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df098fa634cd9762580b99224a6d14c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ca1449fa69e7a451a2bd5e60b6e31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1a17b63c9decd88ee8e2de10fbd9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec88fca105713afd243783141deb4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbf6b56e7ceb894985973b7bdc0614555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc2e15d457604a073bf2c9516c8f63556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df6f51cc62ac6992c184e580972fb1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7094caead3e2bdff4ea6fba964a20558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420afa53d682f5556b25ffe55fbe97d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7239efb7d53849239b940f1f49a6691560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04e15c845cb8339eb6b812a9c4aece561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f1e75dce028093391cd89c08e5f60562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114ebf9d0fd57c7a0ab6fbb0a5b38e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5144eafd16b867eb38069d5f6c55d3c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8996dca065d9f76de8c1f00721f133d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be90457716f54902251afcb2caf44f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab33ef32b79df1be1f5d48424b16ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4030db3ab792d4cd3dc0c28a0e9da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb8b7b636f57c2efa24f4071851920569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7ac13732c83f15148a81ec41c68a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a1c03a320cb1ea24480bcf34d9b58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd9143b8d3fb74637998a851792136572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f8e0838641ae39e281920a634008a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0e19082723e1edf80483512565a70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99311ebdf1f37cf416a760b54351e576575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9f6247853d9f66dabdd77c7485a9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b3d92fe01980f7467590ff1febb30577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb174b64a0eba136f3447dda60e3e5a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893dffb1f4540381f0f8d0c3df43ee9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e3d86c5d554f1d073996ca2fa8aef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22b324250767c1569fcecd5d34c997581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eae7b2812e4b1d29a66ae59d1e774d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ba3dbf32da6b00e0719d925b29132583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e847b76b8239909ae20da59ac29549584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db338fa7b655fc946714bdbdc3baf9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb10677af97a58566dab40cfff6331586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357726908b3dbb48849b034713a3d135587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac81d11b7a17bc23e82c7aea409f88f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c11837961c5c026fd5da1082b64e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bd8c1d54f0bdf5bcbdea6313923c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e507041373953c89d412e56d6ae1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38de1be5b85f7dc4871996314dea8c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af89e0684e9a82bfc84213dc31c5b09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753fbfcc3dd39f165948508f15be3ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a80302162a2bd8e5a96773c06d37e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2dd58fe1dfa56a2c240e61a85962f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7260603dcedb5745cc770a66b0d9818597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dcf6f2a979edd687fd75aad1bd17f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd956bf3b0b5811c0b2a42803abef5c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592bfec891473eb5adc66ea22a4e8f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bda8c843604030f0185d36818a6ef7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca5c64e4335c90af22b8255bed208e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfacbaf634e5935bd73a6c9cb3ff0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075ceaa4de68637fb36ed3c7e29104b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02ade6a96736685901b0b60b5faa13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520eff94d5d2e51ca693878206fefa2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6073a4a0f669d628e08914ea8f6090607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab21aa420a9ce0156da8e65ca6da96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe860e17a61895a657d61766c1917514609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31492c988243c57718b3f2d60643239610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6d0708687aed14ef34f400082ef68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612c742605ccfc5e8695ee3815ba974612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7945efcbe26e98f43414d05682822b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17fc73aab88cdf3250687558ed8f3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7e612b41dc7343672b9e53d2b3d93615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df80486cffeafc5ef0f4eda673801c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce56f9158cd978bb84c24ffdd9baa6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec80e1d12906565056320e913c98e3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b957a4af95466b5f271cad08cfc6b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494201694da68145c1ad912976da690620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbb9f4d5090912b926c3dd056ce2c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c955019d8ca6fa334e6db43a28d97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9ead6fceeea2445265912bbdcf22a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c926e0b095f16bea065236e6816d0a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea806e0d6d7ab4d5c59f54fb3845beee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e29f0ba56a210068f85bbe13750e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd713e985e7d716ecea7a8ec2994a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a367ca6205bb0bf82597f793bf8f661628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c6c116eaf94cd5c5942cf9b5aeffd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bbe44bedae2c95590e91a83d7f3c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d49f4d8772e0841dd9dc840d67f78631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405017d6bee54ec7aeed591e5a46ae08632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae484dc06645fae61b5cce85b30fb77633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5414d487f3274e31ae16a39e787881634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837e9f831a71c69c95ca0377da9804b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6443fd2096c4c33ecdb96dbab0d8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b72e7e568d64a4a7d1e3475c67ed6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321642c79764329a7b760556956c63e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dd244f3cde62eefd1b33d4985af09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffc19a1c1862a8a0b17232d3a41fcf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ad47f47b67446887e9675bfeda619641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64110f48e731aa7edad844c384b0697c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30201928f5f4baf6fc0dd8743eb6481e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dbc63e9d3563df6079e3f5de63262644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c4a66b5beb2335193ec965e24de39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c32d24ce94c20c44462e151dbc3ecd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c51d0d0ec5e40b7aa9982558625660647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebe75cc7274bdff0b7e81550ff70f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730aeb86ed73830aac1399e8152c6f67649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a4c663eebae612c019cca9c1279c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68965bbd064c09d865dbe6e734ce92e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a0d9421551595b4e3859b315a6ae9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007daf19438781021a8d9d4ebca3605c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f15a4871a0012dbf08c4a3d403fe4e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86595e24dc2347eef8a71478a856dff7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a0af4e8602bc3f09736f859d290df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78508fa20d2a422b9bc9f18cd95ea516657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd350eefe419b2b4d538f2e9e6f0dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f235adff4c6d27bcabd5ab75665374e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c46650f656a2e4aaf5583febbf924660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7512bb0a6591cacf6f3356e4c19075c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae36811d9560fe095180aebea2f7268662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05b28691aeabd0ad42a8d1f1c7a6fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068932b6f0c486504cf49704e1ea37c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28011cecd6965c855fb5d5bba8f54fa5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d76027890d1e5b413313f92a769621666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d2d18c985cc8437ea029732220a7a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e7dabed22035a9bd33bcdaf178ef4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdac0d1d6785f8d4c5549c049b9edb1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb2152c738bc5035b9ab8bb3bf2569670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dbe319631f431ee5933bf3da7df8e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178fa0eb644a853503d492efccc060c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dcc9ad58c10b58341e500a5d4b741673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e8fd1955fa7fb01eddf11758533a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce877df5a4578ca585c7e2ea43e225675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d9186c1c6c9f835264bfc9ebc5f44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf54ae0c0b6ce2df48f0e95e002f873677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a396e2a8805878563909167497d07a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3afdf7764addc0cca1ceed73db8b36679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc7237a79ab6736c9d46399ee99d22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d28d6eaae05b5157c9171e525f1926681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cfa34020762bbc25c83d3bbdb037f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c53278b0217f8cbb667c104ab4702e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5b443c5c1a8261807a1d7d2f5f657684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392c330aa068832024ae23cfc7448c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398ede2a1e4c6e8e70216719023d5a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11715318399d54c8cfaf665ea8415d9a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516180f711280dcdb414a628bda371e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bccd97303fbf368af358bdbb7ab03689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da191bc28b1f302f8032d4037caebffc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c791fed2fafe3d25a9badeb3cd2ea2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7ec892fa1d626be58a33b27b3d6bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0662f01323f3171b4bcbd186d95344693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d294d7d1109e295a5ce05546d246f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9c20fc2830b898818ee6841717524695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ce219b4130f448f7383d60bde5cfd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485ac6832ade299382cc54fdaa9b042697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182507b325877820e90f42a9484789af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b4ad11b6b536d2dbb999810befcb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24a38dc7dfb41345461e9e74c77e5a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e1ca68f7080d82bb58e339b1e854d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad654c7861a05b6e7260d43689ecd9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6646d5c149ba7a21223f4d84e4a520b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fd866f552848c3a88a4b61e0e036e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e40baf1e6ae562b82dd2963d545957705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee9faf87168de88590eb96f7ed5171706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b5ba6c08e1f1ea78ff606c552bc1c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a69c3242b90cfcc0b8560ea9dabf9c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb49e217c9aca67dacc9b0815c73fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8b81d1d6219440f3dfbcc093c9aaa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1c8f709cafb49a559695231d829c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d109488405e583320de6a1b2f28eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4ad94f9833fa09bae914325b49d1c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0909d73f01f0c919e319a2a384f9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4c3e3b87fcc47d1f94e8d006f8d73715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61213e05e9ba71692160c8481164ffa7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07962ca3e0c0679d1b3fe8c2cb122fc2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d815b8e44f1bffeb73302550e955074718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d387f832cc5443e7354c35905a82a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1d370b4a54f9f0fe3fadb27f11d67720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d1f97d3d60f7198b885f3245a3d6e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce43979003e605d99e341772803e9b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa7ece538888943d1f793c0f9a3dfd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761971f6fd8a9791f0b0961cb1d2a8a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943def8953fe0b75fa52606e96b5564a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a1c5d72858b46a5346d7d2e95706c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57804e2ee2bccdbf2eb66d8adbd703ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27df3382fd90ddaf7e24520e8cb923728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176b711f1832fd75d113a6f408505dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a83ca64ff22c248dc83ace6e41833730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66aad411d523dd284b61254f104d7b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bfdac5e8253d2bd961f2e98123a6e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d03518d19e964e37902762f0ec307733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b0927b2c05916653e9b4b1468cc97734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347814f4d63c90073efe17d5edb3e85735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b0d157feafd14cf0c931eaf25bcee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd96a81e9c66a48d9243a8a5313c568737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fd9b039806d6865e721165cccbede738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ed619114287852311b660f4d76b29739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f11bf6e656873d778a70db2dde3e65740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdcbbad2676a4eb1a1f61b2892e9bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084cb512692406155f18b996359e5d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b03bdff1e8c76bd53e699d11706cf2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e725f8397988caf74f64457dc86bf7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e63c7652e9e0265ec55a54be1d706745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089228f194ccd8b3ac16b3a114d42b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164df1062bd382208ae7c1834ef9d8d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a8c70da9ffe9a8c0bfd81bb4414f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3623c2f2944e5317293b106531184a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b2601d76d5b9dc0c319d82fa697c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e28ebc6fa465d1fddc78cea1f951aa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dc437227231e93215de5312784042752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2d85431113a5556fda856535770db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8363069c617114788ba2c4fd23a30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b65be68209f9fdac861158d224e4c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cefa7949388f0f540db300eea37878756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699429f8f62ae6f98d08d3b5feab8f2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae297f6c68102eb11cae90f448bf7f86758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ed5e975a7baba6337d70c594dfc24759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>